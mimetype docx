--- v0 (2025-10-06)
+++ v1 (2026-05-20)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -52,173 +48,497 @@
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2745"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="155589F2" w14:textId="77777777" w:rsidTr="00CD6A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100E72C4" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC" w:rsidP="002672FC">
+          <w:p w14:paraId="100E72C4" w14:textId="756D9E18" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC" w:rsidP="002672FC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dades personals</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="006115D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="006115D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="006115D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>personales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D945DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Personal dat</w:t>
+            </w:r>
+            <w:r w:rsidR="006115D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6EAC" w:rsidRPr="009D5790" w14:paraId="1643A912" w14:textId="77777777" w:rsidTr="00CD6A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D811E23" w14:textId="3E9A4AFD" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
+          <w:p w14:paraId="13796BD2" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRDefault="004D6EAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCF5D6A" w14:textId="5B3F78EE" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1243915C" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D811E23" w14:textId="452C38BC" w:rsidR="00B60D3C" w:rsidRPr="009D5790" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto37"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D6E0EE4" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primer cognom</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423E0311" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
+          <w:p w14:paraId="15799744" w14:textId="0AEE422D" w:rsidR="004D6EAC" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2CADCC20" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00771245" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="423E0311" w14:textId="4C89549F" w:rsidR="00B60D3C" w:rsidRPr="009D5790" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texto36"/>
+                  <w:name w:val="Texto37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Texto36"/>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
@@ -251,111 +571,203 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60086C87" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Segon cognom</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E387094" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
+          <w:p w14:paraId="421995BD" w14:textId="4BB5EEA4" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Segundo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A924987" w14:textId="215175D7" w:rsidR="00B60D3C" w:rsidRPr="00771245" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Second</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3E387094" w14:textId="3EE58832" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="00B60D3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texto37"/>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
@@ -388,111 +800,128 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A86" w:rsidRPr="009D5790" w14:paraId="1ED458E5" w14:textId="77777777" w:rsidTr="00CF2312">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB9E012" w14:textId="77777777" w:rsidR="00CD6A86" w:rsidRPr="009D5790" w:rsidRDefault="00CD6A86">
+          <w:p w14:paraId="3CB9E012" w14:textId="7A02312A" w:rsidR="00CD6A86" w:rsidRPr="009D5790" w:rsidRDefault="00CD6A86">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DNI/NIE</w:t>
             </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Passport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="41D5E5C9" w14:textId="77777777" w:rsidR="00CD6A86" w:rsidRPr="009D5790" w:rsidRDefault="00CD6A86">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texto38"/>
+            <w:bookmarkStart w:id="0" w:name="Texto38"/>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
@@ -525,51 +954,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4F795BA8" w14:textId="7AB8D321" w:rsidR="00CD6A86" w:rsidRPr="009D5790" w:rsidRDefault="00CD6A86">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -578,56 +1007,209 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="096D4A11" w14:textId="77777777" w:rsidR="00CD6A86" w:rsidRDefault="00CD6A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adreça electrònica on voleu rebre la comunicació de la resolució</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F4FB747" w14:textId="77777777" w:rsidR="00CD6A86" w:rsidRDefault="00CD6A86">
+          <w:p w14:paraId="1984D693" w14:textId="0413640E" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Correo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>electrónico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>donde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deseas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recibir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>resolución</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="086BE6EF" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email address for receipt of the resolution  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4FB747" w14:textId="77777777" w:rsidR="00CD6A86" w:rsidRPr="00B60D3C" w:rsidRDefault="00CD6A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="350BC013" w14:textId="0EEB085A" w:rsidR="00CD6A86" w:rsidRPr="009D5790" w:rsidRDefault="00CD6A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45EFD0DC" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="002672FC" w:rsidRDefault="004D6EAC">
       <w:pPr>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -648,220 +1230,243 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D6EAC" w:rsidRPr="009D5790" w14:paraId="0623F6DC" w14:textId="77777777" w:rsidTr="009D5790">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2C612A" w14:textId="3710BB93" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC">
+          <w:p w14:paraId="1C2C612A" w14:textId="40AC0B47" w:rsidR="004D6EAC" w:rsidRDefault="004D6EAC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exposo</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71B98A23" w14:textId="31C4899D" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="4970"/>
+                <w:tab w:val="left" w:pos="6590"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Expongo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3FA704BB" w14:textId="5466EE38" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="4970"/>
+                <w:tab w:val="left" w:pos="6590"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>hereby</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6D98488B" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="009D5790" w:rsidRDefault="004D6EAC" w:rsidP="009D5790">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="0DE061B2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2662CF63" w14:textId="11BA48DC" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="009D5790" w:rsidP="00535B61">
+          <w:p w14:paraId="7098C00D" w14:textId="5A4ABF6E" w:rsidR="009D5790" w:rsidRPr="00B60D3C" w:rsidRDefault="009D5790" w:rsidP="00535B61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="14"/>
-[...98 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D5FB8AC" w14:textId="77777777" w:rsidR="009D5790" w:rsidRDefault="009D5790" w:rsidP="00535B61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A3F331B" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="00CA27CB" w:rsidRDefault="009D5790" w:rsidP="00535B61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:rPr>
@@ -915,201 +1520,1001 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D5790" w:rsidRPr="009D5790" w14:paraId="2188AD05" w14:textId="77777777" w:rsidTr="00C06218">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4F92E1" w14:textId="575DD3AB" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="00C06218">
+          <w:p w14:paraId="6C4F92E1" w14:textId="4D0DE3FB" w:rsidR="009D5790" w:rsidRDefault="009D5790" w:rsidP="00C06218">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sol·licito la pròrroga extraordinària dels meus estudis de doctorat i n’adjunto la següent documentació</w:t>
             </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="43C2C191" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="00C06218">
+          <w:p w14:paraId="6EA2D3F1" w14:textId="70B0E353" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00C06218">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solicito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prórroga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extraordinària de mis estudiós de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doctorado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y adjunto la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>siguiente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C2C191" w14:textId="038C5822" w:rsidR="009D5790" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00C06218">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="4970"/>
+                <w:tab w:val="left" w:pos="6590"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I would like to apply for an exceptional extension to my doctoral studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. I </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>attach the foll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">owing documentation: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5790" w:rsidRPr="00CA27CB" w14:paraId="096A71F8" w14:textId="77777777" w:rsidTr="00C06218">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13626E63" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="00CA27CB" w:rsidRDefault="009D5790" w:rsidP="00C06218">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB85656" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
+          <w:p w14:paraId="7AB85656" w14:textId="2DF5B786" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Informe favorable de la direcció de la tesi. </w:t>
+              <w:t>- Informe favorable de la direcció de la tesi</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> // </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe favorable de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dirección</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la tesis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD50D24" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
+          <w:p w14:paraId="0CD50D24" w14:textId="6046B6DC" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Informe favorable del tutor/a de la tesi. </w:t>
+              <w:t>- Informe favorable del</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ de la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5790">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tutor/a de la tesi</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> // </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informe favorable de</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l/de</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la tutor/a de la tesis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6465E722" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
+          <w:p w14:paraId="6465E722" w14:textId="012F41EB" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Cronograma detallat i concret de tasques pendents a realitzar durant el període de pròrroga. </w:t>
+              <w:t>- Cronograma detallat i concret de tasques pendents a realitzar durant el període de pròrroga</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> // </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cronograma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>detallado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y concreto de las </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tareas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pendientes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>período</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prórroga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3460E103" w14:textId="3256EF6B" w:rsidR="009D5790" w:rsidRPr="009D5790" w:rsidRDefault="009D5790" w:rsidP="009D5790">
+          <w:p w14:paraId="3460E103" w14:textId="35A4A681" w:rsidR="009D5790" w:rsidRPr="00B60D3C" w:rsidRDefault="009D5790" w:rsidP="009D5790">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5790">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>- Altra que requereixi el programa de doctorat:</w:t>
-            </w:r>
+              <w:t>- Altra que requereixi el programa de doctorat</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> // </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Otra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el programa de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B60D3C" w:rsidRPr="00B60D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doctorado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="73F13A04" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="009D5790">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57841A8B" w14:textId="6F56A9B2" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="664B21EC" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00C13782" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Pargrafdellista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>favourable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report from my thesis supervisor. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B613D90" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00C13782" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Pargrafdellista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>favourable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report from my thesis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tutor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C83AD8F" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="001E26FF" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Pargrafdellista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E26FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detailed and specific </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>schedule</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E26FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> showing the tasks to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be undertaken during the extension period. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A5FE53" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="001E26FF" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+            <w:pPr>
+              <w:pStyle w:val="Pargrafdellista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E26FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other documentation required by the doctoral </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E26FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E26FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CEA2DF" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRPr="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="009D5790">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="06CD34AD" w14:textId="77777777" w:rsidR="009D5790" w:rsidRPr="00CA27CB" w:rsidRDefault="009D5790" w:rsidP="00C06218">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A1BD5AF" w14:textId="560F24CF" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="009D5790" w:rsidP="0098234F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="900"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1980"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4140"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5580"/>
           <w:tab w:val="left" w:pos="5760"/>
@@ -1200,232 +2605,155 @@
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Bellaterra (Cerdanyola del Vallès), </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="__ d _________ de ___"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Texto34"/>
+      <w:bookmarkStart w:id="1" w:name="Texto34"/>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>____  d _____________de _______</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00154D78" w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     Signatura                                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F799FC2" w14:textId="77777777" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="0098234F" w:rsidP="0058637F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:right="-441"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64EA3A9E" w14:textId="514B3D7C" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="00154D78" w:rsidP="0098234F">
+    <w:p w14:paraId="64EA3A9E" w14:textId="009ED713" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="007E5B2F" w:rsidP="0098234F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="-540" w:right="-441"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA27CB">
-[...72 lines deleted...]
-      <w:r w:rsidR="007E5B2F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Comissió Acadèmica del programa de doctorat de </w:t>
       </w:r>
       <w:r w:rsidR="0098234F" w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA27CB">
+      <w:r w:rsidR="00154D78" w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidSect="00EC0EE3">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="540" w:right="1466" w:bottom="360" w:left="1701" w:header="708" w:footer="596" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E6C5B4C" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D0FBC15" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1441,210 +2769,146 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3453B3DB" w14:textId="77777777" w:rsidR="0042690A" w:rsidRDefault="0042690A">
-[...9 lines deleted...]
-  <w:p w14:paraId="71088BB7" w14:textId="41712D14" w:rsidR="004D6EAC" w:rsidRPr="000F0D83" w:rsidRDefault="000F0D83" w:rsidP="000F0D83">
+  <w:p w14:paraId="71088BB7" w14:textId="019A11E5" w:rsidR="004D6EAC" w:rsidRPr="000F0D83" w:rsidRDefault="004D6EAC" w:rsidP="000F0D83">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:jc w:val="both"/>
-    </w:pPr>
-[...49 lines deleted...]
-      <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0016AF04" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="484456AC" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FD7C817" w14:textId="28F976C9" w:rsidR="0058637F" w:rsidRPr="0058637F" w:rsidRDefault="00C86973" w:rsidP="0058637F">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005703A1">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="as-IN"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054EBDE9" wp14:editId="6D9FD8D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -2147,124 +3411,384 @@
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="258410C2" w14:textId="1E68ED71" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="0058637F">
           <w:pPr>
             <w:ind w:left="1416" w:firstLine="708"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="008000"/>
               <w:spacing w:val="-6"/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9077" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5123F2F9" w14:textId="77777777" w:rsidR="007E5B2F" w:rsidRDefault="007E5B2F" w:rsidP="00CF1BD3">
           <w:pPr>
             <w:pStyle w:val="Capalera"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5683A550" w14:textId="6508B5BA" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="00CF1BD3">
+        <w:p w14:paraId="06A3541A" w14:textId="20F68631" w:rsidR="004D6EAC" w:rsidRDefault="004D6EAC" w:rsidP="00CF1BD3">
           <w:pPr>
             <w:pStyle w:val="Capalera"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
               <w:color w:val="008000"/>
-              <w:sz w:val="10"/>
-[...1 lines deleted...]
-              <w:u w:val="single"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1"/>
           <w:r w:rsidR="008A6FFB" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">SOL·LICITUD </w:t>
           </w:r>
           <w:r w:rsidR="009D5790">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="28"/>
             </w:rPr>
-            <w:t>DE PRÒRROGA EXTRAORDINARIA</w:t>
+            <w:t>DE PRÒRROGA EXTRAORDIN</w:t>
+          </w:r>
+          <w:r w:rsidR="00B60D3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>À</w:t>
+          </w:r>
+          <w:r w:rsidR="009D5790">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>RIA</w:t>
           </w:r>
           <w:r w:rsidR="008A6FFB" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008A6FFB" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>(cal emplenar tots els camps</w:t>
           </w:r>
           <w:r w:rsidR="00CF1BD3" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
+        <w:p w14:paraId="4889AD62" w14:textId="37FB4711" w:rsidR="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00CF1BD3">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1CBD040B" w14:textId="05B7E932" w:rsidR="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00B60D3C">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId3" w:history="1"/>
+          <w:r w:rsidRPr="00CA27CB">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">SOLICITUD </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>DE PR</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>Ó</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>RROGA EXTRAORDINARIA</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA27CB">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA27CB">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>rellenar</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>todos</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> los </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>campos</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00CA27CB">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5B481B17" w14:textId="77777777" w:rsidR="00B60D3C" w:rsidRDefault="00B60D3C" w:rsidP="00CF1BD3">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="5683A550" w14:textId="784426F5" w:rsidR="00B60D3C" w:rsidRPr="00CA27CB" w:rsidRDefault="00B60D3C" w:rsidP="00CF1BD3">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="10"/>
+              <w:szCs w:val="10"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">EXCEPTIONAL EXTENSION APPLICATION FORM </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId4" w:history="1"/>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Fill in</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> all the boxes</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B37D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:color w:val="008000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C493909" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRDefault="004D6EAC" w:rsidP="008A6FFB">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="2C78ACD2" w14:textId="77777777" w:rsidR="0042690A" w:rsidRDefault="0042690A">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003F19CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1DC33EC"/>
     <w:lvl w:ilvl="0" w:tplc="EAFC42AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2510,69 +4034,181 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="071E2AEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCA29E84"/>
+    <w:lvl w:ilvl="0" w:tplc="D2082DD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:eastAsia="Times New Roman" w:hAnsi="Arial Nova" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09547FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4C82994E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15AB6E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1AAAE2"/>
     <w:lvl w:ilvl="0" w:tplc="0403000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2641,51 +4277,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4D425D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="782C978A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2790,51 +4426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44082F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E2864AA"/>
     <w:lvl w:ilvl="0" w:tplc="8B72145C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5B08CC7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2930,51 +4566,276 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0BB811BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495F773E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD46AC12"/>
+    <w:lvl w:ilvl="0" w:tplc="E6AA9AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="—"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBF57D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B768C64A"/>
+    <w:lvl w:ilvl="0" w:tplc="7CDA2E90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:eastAsia="Times New Roman" w:hAnsi="Arial Nova" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511B378D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D072472A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -3069,51 +4930,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="519A4FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1DC33EC"/>
     <w:lvl w:ilvl="0" w:tplc="F61C2A14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="999C8BDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3209,51 +5070,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="94088470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FEC3380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2FE7EF6"/>
     <w:lvl w:ilvl="0" w:tplc="CB66A736">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3349,51 +5210,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A77216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="749262FE"/>
     <w:lvl w:ilvl="0" w:tplc="94065850">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3462,208 +5323,222 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="156269100">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="128480926">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="559681109">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="163595174">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="302004998">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="833180351">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2101943404">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="828835483">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="19280926">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="19280926">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10" w16cid:durableId="1297100430">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1297100430">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="11" w16cid:durableId="742796642">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="332337765">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="308874371">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00494B31"/>
     <w:rsid w:val="000A03D9"/>
     <w:rsid w:val="000D186E"/>
     <w:rsid w:val="000D4482"/>
     <w:rsid w:val="000F0D83"/>
     <w:rsid w:val="00137C3B"/>
     <w:rsid w:val="00154D78"/>
     <w:rsid w:val="001A0B9E"/>
+    <w:rsid w:val="001A3B07"/>
     <w:rsid w:val="001A69B0"/>
     <w:rsid w:val="001C6726"/>
     <w:rsid w:val="00233F6E"/>
     <w:rsid w:val="002672FC"/>
     <w:rsid w:val="00291C5E"/>
     <w:rsid w:val="002B277C"/>
     <w:rsid w:val="00341A3C"/>
     <w:rsid w:val="00350948"/>
     <w:rsid w:val="003541AA"/>
     <w:rsid w:val="00360D24"/>
     <w:rsid w:val="003B3656"/>
     <w:rsid w:val="003B7EF1"/>
     <w:rsid w:val="00425EF4"/>
     <w:rsid w:val="0042690A"/>
     <w:rsid w:val="004326E9"/>
     <w:rsid w:val="00494B31"/>
     <w:rsid w:val="004C2950"/>
     <w:rsid w:val="004D6EAC"/>
     <w:rsid w:val="00535B61"/>
     <w:rsid w:val="0054173D"/>
     <w:rsid w:val="00544D4D"/>
     <w:rsid w:val="00575CCB"/>
     <w:rsid w:val="0058637F"/>
     <w:rsid w:val="005931FA"/>
     <w:rsid w:val="00597A51"/>
     <w:rsid w:val="005B30D3"/>
     <w:rsid w:val="005D45F8"/>
     <w:rsid w:val="005D5FAE"/>
     <w:rsid w:val="005E5E2D"/>
+    <w:rsid w:val="006115D9"/>
     <w:rsid w:val="00613C63"/>
     <w:rsid w:val="00680B63"/>
     <w:rsid w:val="00683E3B"/>
     <w:rsid w:val="00687276"/>
     <w:rsid w:val="006B5DCD"/>
     <w:rsid w:val="006E7B28"/>
     <w:rsid w:val="006F5599"/>
     <w:rsid w:val="00720A0C"/>
     <w:rsid w:val="007A7F67"/>
     <w:rsid w:val="007B1FE7"/>
     <w:rsid w:val="007B60D7"/>
     <w:rsid w:val="007E0B9B"/>
     <w:rsid w:val="007E5B2F"/>
     <w:rsid w:val="00800F6C"/>
     <w:rsid w:val="00807E4A"/>
     <w:rsid w:val="00814FE2"/>
     <w:rsid w:val="00816265"/>
     <w:rsid w:val="00837A8D"/>
     <w:rsid w:val="008524E9"/>
     <w:rsid w:val="00894789"/>
     <w:rsid w:val="008A6FFB"/>
     <w:rsid w:val="008B0DE1"/>
     <w:rsid w:val="008D12C7"/>
     <w:rsid w:val="008F7BD6"/>
     <w:rsid w:val="00927E5F"/>
     <w:rsid w:val="00981CF3"/>
     <w:rsid w:val="0098234F"/>
     <w:rsid w:val="009850EF"/>
     <w:rsid w:val="009866A1"/>
     <w:rsid w:val="00987477"/>
     <w:rsid w:val="00992192"/>
     <w:rsid w:val="00993572"/>
     <w:rsid w:val="009A4A5B"/>
     <w:rsid w:val="009D1321"/>
     <w:rsid w:val="009D5790"/>
     <w:rsid w:val="009E55C9"/>
     <w:rsid w:val="00A235D8"/>
     <w:rsid w:val="00A748F8"/>
     <w:rsid w:val="00AA516C"/>
     <w:rsid w:val="00AA78C9"/>
     <w:rsid w:val="00AB584D"/>
     <w:rsid w:val="00AD6066"/>
     <w:rsid w:val="00AE6B38"/>
     <w:rsid w:val="00AF5089"/>
     <w:rsid w:val="00B179E7"/>
+    <w:rsid w:val="00B60D3C"/>
     <w:rsid w:val="00B94FBD"/>
     <w:rsid w:val="00C21736"/>
     <w:rsid w:val="00C84825"/>
     <w:rsid w:val="00C86973"/>
     <w:rsid w:val="00CA27CB"/>
     <w:rsid w:val="00CB7274"/>
     <w:rsid w:val="00CC68D6"/>
     <w:rsid w:val="00CD2E42"/>
     <w:rsid w:val="00CD6A86"/>
     <w:rsid w:val="00CF1BD3"/>
     <w:rsid w:val="00D21180"/>
     <w:rsid w:val="00D90257"/>
+    <w:rsid w:val="00D945DC"/>
     <w:rsid w:val="00DD7E1B"/>
     <w:rsid w:val="00E253B8"/>
+    <w:rsid w:val="00E25B10"/>
     <w:rsid w:val="00E353A8"/>
     <w:rsid w:val="00E7209C"/>
     <w:rsid w:val="00EB703D"/>
     <w:rsid w:val="00EC0EE3"/>
     <w:rsid w:val="00ED01D3"/>
     <w:rsid w:val="00EE0D0E"/>
     <w:rsid w:val="00EF0B4D"/>
     <w:rsid w:val="00F22415"/>
     <w:rsid w:val="00F271EA"/>
     <w:rsid w:val="00F42D1E"/>
     <w:rsid w:val="00F814ED"/>
     <w:rsid w:val="00F81B4E"/>
     <w:rsid w:val="00F90874"/>
     <w:rsid w:val="00FA34DB"/>
     <w:rsid w:val="00FD5E0F"/>
     <w:rsid w:val="00FE2A4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -4421,55 +6296,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
     <w:name w:val="Capçalera Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0058637F"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4744,82 +6619,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86E7550C-EBEC-4C42-A1FC-B6FBB8F50A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>701</Characters>
+  <Words>241</Words>
+  <Characters>1549</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SOL</vt:lpstr>
       <vt:lpstr>SOL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>793</CharactersWithSpaces>
+  <CharactersWithSpaces>1787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2228280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.uab.cat/doctorat</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257660</vt:i4>
       </vt:variant>
       <vt:variant>