--- v0 (2025-10-08)
+++ v1 (2026-09-16)
@@ -37,69 +37,69 @@
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1485"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="1305"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="155589F2" w14:textId="77777777">
+      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="155589F2" w14:textId="77777777" w:rsidTr="00503C58">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="100E72C4" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="002672FC">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dades personals</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1823,130 +1823,130 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3517"/>
         <w:gridCol w:w="6203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="0623F6DC" w14:textId="77777777" w:rsidTr="002672FC">
+      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="0623F6DC" w14:textId="77777777" w:rsidTr="00503C58">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C2C612A" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Exposo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D98488B" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="548C5341" w14:textId="77777777" w:rsidTr="00EC0EE3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CC1FADD" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="4970"/>
                 <w:tab w:val="left" w:pos="6590"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Que he obtingut el títol de </w:t>
             </w:r>
             <w:r w:rsidR="00AF5089" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -2310,51 +2310,51 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ge</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
             <w:r w:rsidR="00F271EA" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>l’</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00CA27CB">
                 <w:rPr>
-                  <w:rStyle w:val="Enlla"/>
+                  <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:bCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>enllaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B1FE7" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>amb</w:t>
@@ -2688,92 +2688,93 @@
             </w:r>
             <w:r w:rsidR="00F271EA" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> territori espanyol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F70B6C3" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC">
       <w:pPr>
-        <w:pStyle w:val="Ttol5"/>
+        <w:pStyle w:val="Ttulo5"/>
         <w:ind w:right="-261"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="543DFFD1" w14:textId="77777777" w:rsidTr="0098234F">
+      <w:tr w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w14:paraId="543DFFD1" w14:textId="77777777" w:rsidTr="00503C58">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B1A052" w14:textId="38DDECE0" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="00680B63">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Hlk114140236"/>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -2809,215 +2810,217 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="001C6726" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ls</w:t>
             </w:r>
             <w:r w:rsidR="001A69B0" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> efectes de:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A87E17" w14:textId="7ACC040F" w:rsidR="001A69B0" w:rsidRPr="00CA27CB" w:rsidRDefault="001C6726" w:rsidP="001C6726">
+          <w:p w14:paraId="02A87E17" w14:textId="7ACC040F" w:rsidR="001A69B0" w:rsidRPr="00CA27CB" w:rsidRDefault="00854809" w:rsidP="001C6726">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:ind w:left="405"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1148701482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CA27CB">
+                <w:r w:rsidR="001C6726" w:rsidRPr="00CA27CB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="001C6726" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00544D4D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="001A69B0" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ontracte professorat UAB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB590F8" w14:textId="14FB1B1F" w:rsidR="001A69B0" w:rsidRPr="00CA27CB" w:rsidRDefault="001C6726" w:rsidP="001C6726">
+          <w:p w14:paraId="0BB590F8" w14:textId="14FB1B1F" w:rsidR="001A69B0" w:rsidRPr="00CA27CB" w:rsidRDefault="00854809" w:rsidP="001C6726">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:ind w:left="405"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-1573501522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CA27CB">
+                <w:r w:rsidR="001C6726" w:rsidRPr="00CA27CB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="001C6726" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Altres</w:t>
             </w:r>
             <w:r w:rsidR="00544D4D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (especifiqueu):</w:t>
             </w:r>
             <w:r w:rsidR="00F814ED" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>______________________________________________________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722017CD" w14:textId="6582B621" w:rsidR="00DD7E1B" w:rsidRPr="00CA27CB" w:rsidRDefault="00DD7E1B" w:rsidP="00680B63">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="5D8DD398" w14:textId="77777777" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="0098234F" w:rsidP="0098234F">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3035,51 +3038,51 @@
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l termini màxim per a la notificació de la resolució de la vostra sol·licitud és de sis mesos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>a comptar des de la data de presentació d’aquest escrit amb la documentació completa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB5C97" w14:textId="77777777" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="0098234F" w:rsidP="0098234F">
       <w:pPr>
-        <w:pStyle w:val="Textindependent"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A1BD5AF" w14:textId="77777777" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="0098234F" w:rsidP="0098234F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="900"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1980"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4140"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5580"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -3310,132 +3313,222 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD4B417" w14:textId="77777777" w:rsidR="00154D78" w:rsidRPr="00CA27CB" w:rsidRDefault="00154D78" w:rsidP="0098234F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="-540" w:right="-441"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00154D78" w:rsidRPr="00CA27CB" w14:paraId="16182A08" w14:textId="77777777" w:rsidTr="008317DB">
+      <w:tr w:rsidR="00154D78" w:rsidRPr="003202A1" w14:paraId="16182A08" w14:textId="77777777" w:rsidTr="00503C58">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20DE9573" w14:textId="539D6D2A" w:rsidR="00154D78" w:rsidRPr="00CA27CB" w:rsidRDefault="00154D78" w:rsidP="008317DB">
+          <w:p w14:paraId="20DE9573" w14:textId="4D73E850" w:rsidR="00154D78" w:rsidRPr="003202A1" w:rsidRDefault="00FD19EF" w:rsidP="008317DB">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:t>Reclamació de documents: es disposa de DEU dies hàbils per aportar la documentació des de la data de presentació de la sol·licitud</w:t>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Si hagués reclamació</w:t>
+            </w:r>
+            <w:r w:rsidR="00154D78" w:rsidRPr="003202A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00154D78" w:rsidRPr="00FD19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>de documents</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per part de l’Escola de Doctora</w:t>
+            </w:r>
+            <w:r w:rsidR="00154D78" w:rsidRPr="00FD19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> es disposa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">només </w:t>
+            </w:r>
+            <w:r w:rsidR="00154D78" w:rsidRPr="00FD19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de DEU dies hàbils per aportar la documentació </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reclamada. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>En cas que no es presenti en aquest termini s’entendrà que la persona interessada DESISTEIX de la seva petició.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CF5889B" w14:textId="77777777" w:rsidR="00154D78" w:rsidRPr="00CA27CB" w:rsidRDefault="00154D78" w:rsidP="0098234F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4795"/>
         <w:gridCol w:w="4987"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w14:paraId="3536C12F" w14:textId="77777777" w:rsidTr="00F814ED">
+      <w:tr w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w14:paraId="3536C12F" w14:textId="77777777" w:rsidTr="00503C58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="30A14091" w14:textId="72C57708" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="00AD6066" w:rsidP="009850EF">
             <w:pPr>
-              <w:pStyle w:val="Peu"/>
+              <w:pStyle w:val="Piedepgina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5220"/>
                 <w:tab w:val="left" w:pos="6660"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Hlk114057166"/>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -3450,100 +3543,100 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PERSONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> per a totes les sol·licituds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w14:paraId="5B971425" w14:textId="77777777" w:rsidTr="00F814ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00CEC998" w14:textId="77777777" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="008D12C7">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1) </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sol·licitud</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’estudi d’equivalència de títol estranger</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770B1E99" w14:textId="7BB46631" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="008D12C7">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -3570,82 +3663,82 @@
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E59B486" w14:textId="145F4979" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="008D12C7">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3) Acreditació de l’abonament de les </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00CA27CB">
                 <w:rPr>
-                  <w:rStyle w:val="Enlla"/>
+                  <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>taxes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> corresponent ingrés en el compte corrent següent: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A1D5E3" w14:textId="493A2B49" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="008D12C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -3670,211 +3763,200 @@
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:color w:val="111111"/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Titular del c/c: Universitat Autònoma de Barcelona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="14"/>
     </w:tbl>
     <w:p w14:paraId="0CFA00D4" w14:textId="651F5701" w:rsidR="009E55C9" w:rsidRPr="00CA27CB" w:rsidRDefault="009E55C9" w:rsidP="002672FC">
       <w:pPr>
-        <w:pStyle w:val="Textindependent"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00613C63" w:rsidRPr="00CA27CB" w14:paraId="0DA2DAF4" w14:textId="77777777" w:rsidTr="00F814ED">
+      <w:tr w:rsidR="00613C63" w:rsidRPr="00CA27CB" w14:paraId="0DA2DAF4" w14:textId="77777777" w:rsidTr="00503C58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="1B2FA392" w14:textId="31914FD1" w:rsidR="00613C63" w:rsidRPr="00CA27CB" w:rsidRDefault="00AD6066" w:rsidP="00993572">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Hlk114057357"/>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DOCUMENTACIÓ ESPECÍFICA</w:t>
             </w:r>
-            <w:r w:rsidR="009850EF" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="009850EF" w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>ha d’estar emesa en</w:t>
             </w:r>
-            <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AB584D" w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>català, castellà o a l’anglès</w:t>
             </w:r>
-            <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AB584D" w:rsidRPr="00503C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, o bé </w:t>
             </w:r>
-            <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> la corresponent </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
+              <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
                 <w:rPr>
-                  <w:rStyle w:val="Enlla"/>
+                  <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
-                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>traducció oficial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00AB584D" w:rsidRPr="00503C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>en qualsevol d’aquestes llengües</w:t>
             </w:r>
-            <w:r w:rsidR="00993572" w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00993572" w:rsidRPr="00503C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>. No és necessari incloure una traducció oficial de l’exemplar de la tesi doctoral.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w14:paraId="028C253C" w14:textId="77777777" w:rsidTr="00F814ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="595B5BE6" w14:textId="77777777" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="008D12C7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
@@ -3931,518 +4013,699 @@
               </w:rPr>
               <w:t xml:space="preserve"> DE LA RESTA DE PAÏSOS</w:t>
             </w:r>
             <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">La documentació ha d’estar </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
                 <w:rPr>
-                  <w:rStyle w:val="Enlla"/>
+                  <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>legalitzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. Els documents han de ser </w:t>
             </w:r>
             <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>oficials</w:t>
             </w:r>
             <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i estar expedits per les autoritats competents per fer-ho, d’acord amb l’ordenament jurídic del país de què es tracti. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w14:paraId="3B5A76F2" w14:textId="77777777" w:rsidTr="00F814ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557D3262" w14:textId="262A1F04" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
+          <w:p w14:paraId="557D3262" w14:textId="28AF29B6" w:rsidR="008D12C7" w:rsidRPr="00CF0E02" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>(4) Original o fotocòpia compulsada o còpia autentica del</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CA27CB">
+              <w:t>(4)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:t>Original i fotocòpia o còpia compulsada o còpia autèntica digital del </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> títol del qual se sol·licita l’equivalència</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CA27CB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>títol del qual se sol·licita l’equivalència</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F02AD4D" w14:textId="38F4B4B8" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
+          <w:p w14:paraId="3F02AD4D" w14:textId="5E81C60A" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">(5) Original i fotocòpia compulsada o còpia autentica del </w:t>
+            <w:r w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:t>Original i fotocòpia o còpia compulsada o còpia autèntica digital del </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Suplement Europeu del Títol</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>SET) o bé d’una certificació acadèmica</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> on s’acrediti que el títol té el nivell 8 de l’European Qualifications Framework (EQF)</w:t>
+              <w:t xml:space="preserve"> on s’acrediti que el títol té el nivell 8 de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>l’European</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Qualifications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Framework</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA27CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EQF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A97FD8C" w14:textId="23E6BE26" w:rsidR="00981CF3" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
+          <w:p w14:paraId="2A97FD8C" w14:textId="79C3574F" w:rsidR="00981CF3" w:rsidRPr="00CF0E02" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidR="00981CF3" w:rsidRPr="00CA27CB">
-[...7 lines deleted...]
-            <w:r w:rsidR="00981CF3" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00981CF3" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(4) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:t>Original i fotocòpia o còpia compulsada o còpia autèntica digital del </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00981CF3" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00981CF3" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> títol del qual se sol·licita l’equivalència</w:t>
             </w:r>
-            <w:r w:rsidR="00981CF3" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00981CF3" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64BF2954" w14:textId="1EC5CFA3" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="00981CF3" w:rsidP="005E7B2F">
+          <w:p w14:paraId="64BF2954" w14:textId="6FB039F2" w:rsidR="008D12C7" w:rsidRPr="00CF0E02" w:rsidRDefault="00981CF3" w:rsidP="005E7B2F">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidR="008D12C7" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008D12C7" w:rsidRPr="00CA27CB">
-[...7 lines deleted...]
-            <w:r w:rsidR="008D12C7" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:t>Original i fotocòpia o còpia compulsada o còpia autèntica digital del </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>certificació acadèmica dels estudis previs</w:t>
             </w:r>
-            <w:r w:rsidR="008D12C7" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AB584D" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(grau</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6B38" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AE6B38" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/llicenciatura</w:t>
             </w:r>
-            <w:r w:rsidR="00AB584D" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AB584D" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> màster..</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6B38" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00AE6B38" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="008F7BD6" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="008F7BD6" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> que li han donat accés als estudis de doctorat, on consti</w:t>
             </w:r>
-            <w:r w:rsidR="008D12C7" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="008D12C7" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> la durada oficial en anys acadèmics, el programa d’estudis seguit, les assignatures cursades i la càrrega horària de cada assignatura. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14A16ADD" w14:textId="25BB5D0F" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
+          <w:p w14:paraId="14A16ADD" w14:textId="508CE9D8" w:rsidR="008D12C7" w:rsidRPr="00CF0E02" w:rsidRDefault="008D12C7" w:rsidP="005E7B2F">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00981CF3" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00981CF3" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) Memòria explicativa de la tesi doctoral, redactada en català, castellà o anglès, en què s’indiquin els membres del tribunal i la qualificació</w:t>
             </w:r>
-            <w:r w:rsidR="00291C5E" w:rsidRPr="00CA27CB">
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>. El format és lliure i redactat per la persona interessada.</w:t>
+            </w:r>
+            <w:r w:rsidR="00291C5E" w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BCDF48E" w14:textId="1FEDCECF" w:rsidR="00291C5E" w:rsidRPr="00CA27CB" w:rsidRDefault="00291C5E" w:rsidP="00291C5E">
+          <w:p w14:paraId="6BCDF48E" w14:textId="54287EEC" w:rsidR="00291C5E" w:rsidRPr="00CF0E02" w:rsidRDefault="00291C5E" w:rsidP="00291C5E">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(7) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Exemplar de la tesi doctoral</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> en l’idioma en què es va defensar. </w:t>
+            <w:r w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en l’idioma en què es va defensar</w:t>
+            </w:r>
+            <w:r w:rsidR="003202A1" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o URL </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0E02" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pública </w:t>
+            </w:r>
+            <w:r w:rsidR="003202A1" w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>d’aquesta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8D509E" w14:textId="0123A42F" w:rsidR="008D12C7" w:rsidRPr="00CA27CB" w:rsidRDefault="00291C5E" w:rsidP="00291C5E">
+          <w:p w14:paraId="21312497" w14:textId="7071F2F0" w:rsidR="00CF0E02" w:rsidRPr="00CF0E02" w:rsidRDefault="00CF0E02" w:rsidP="00291C5E">
             <w:pPr>
-              <w:pStyle w:val="Textindependent"/>
+              <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>______________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8D509E" w14:textId="0123A42F" w:rsidR="008D12C7" w:rsidRPr="00CF0E02" w:rsidRDefault="00291C5E" w:rsidP="00291C5E">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F070"/>
             </w:r>
-            <w:r w:rsidRPr="00CA27CB">
+            <w:r w:rsidRPr="00CF0E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(8) De manera complementària, es poden demanar altres documents que es considerin necessaris per a l’acreditació de l’equivalència de nivell acadèmic entre la formació que a l’obtenció del títol estranger aportat i la que s’exigeix per a l’obtenció del títol de doctor en el sistema educatiu espanyol, com la certificació de la universitat o de l’òrgan competent en el país d’origen en què s’indiqui que el títol té validesa oficial en el seu país i que està integrat en el seu sistema educatiu o que té el reconeixement com a equivalent a aquells estudis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="492C7BB4" w14:textId="004DD0E0" w:rsidR="005931FA" w:rsidRPr="00CA27CB" w:rsidRDefault="005931FA" w:rsidP="005931FA">
       <w:pPr>
-        <w:pStyle w:val="Textindependent"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F070"/>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4497,51 +4760,51 @@
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F070"/>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> (7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1EA15" w14:textId="67FF9642" w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidRDefault="005931FA" w:rsidP="005931FA">
       <w:pPr>
-        <w:pStyle w:val="Textindependent"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F070"/>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Traducció oficial dels documents: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
@@ -4601,58 +4864,58 @@
       </w:r>
       <w:r w:rsidRPr="00CA27CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> (7)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098234F" w:rsidRPr="00CA27CB" w:rsidSect="00EC0EE3">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="540" w:right="1466" w:bottom="360" w:left="1701" w:header="708" w:footer="596" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E6C5B4C" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
+    <w:p w14:paraId="0F87AAA6" w14:textId="77777777" w:rsidR="00854809" w:rsidRDefault="00854809">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0FBC15" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
+    <w:p w14:paraId="3AE07462" w14:textId="77777777" w:rsidR="00854809" w:rsidRDefault="00854809">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4669,54 +4932,55 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
@@ -4724,76 +4988,76 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71088BB7" w14:textId="6BE24CF4" w:rsidR="004D6EAC" w:rsidRDefault="005931FA">
     <w:pPr>
-      <w:pStyle w:val="Peu"/>
+      <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0016AF04" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
+    <w:p w14:paraId="4C7C6A0E" w14:textId="77777777" w:rsidR="00854809" w:rsidRDefault="00854809">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="484456AC" w14:textId="77777777" w:rsidR="00C84825" w:rsidRDefault="00C84825">
+    <w:p w14:paraId="272AA65F" w14:textId="77777777" w:rsidR="00854809" w:rsidRDefault="00854809">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FD7C817" w14:textId="28F976C9" w:rsidR="0058637F" w:rsidRPr="0058637F" w:rsidRDefault="00C86973" w:rsidP="0058637F">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005703A1">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:b/>
         <w:bCs/>
@@ -4921,131 +5185,131 @@
                       <w:txbxContent>
                         <w:p w14:paraId="487E7E9A" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="00CA27CB" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:b/>
                               <w:color w:val="008000"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CA27CB">
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:b/>
                               <w:color w:val="008000"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">             Escola de Doctorat</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="37CBB522" w14:textId="77777777" w:rsidR="0058637F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                           <w:pPr>
-                            <w:pStyle w:val="Capalera"/>
+                            <w:pStyle w:val="Encabezado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Trav. de Can Miró s/n · </w:t>
                           </w:r>
                           <w:r w:rsidRPr="007E785F">
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Edifici U ·</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1CF0B55E" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="007E785F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                           <w:pPr>
-                            <w:pStyle w:val="Capalera"/>
+                            <w:pStyle w:val="Encabezado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007E785F">
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Campus de la UAB · 08193 Bellaterra</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="596A8CB9" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="007E785F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                           <w:pPr>
-                            <w:pStyle w:val="Capalera"/>
+                            <w:pStyle w:val="Encabezado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007E785F">
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>(Cerdanyola del Vallès) · Barcelona · Spai</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">n </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00CF1BD3">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">·  </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
                             <w:r w:rsidRPr="00CF1BD3">
                               <w:rPr>
-                                <w:rStyle w:val="Enlla"/>
+                                <w:rStyle w:val="Hipervnculo"/>
                                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>www.uab.cat</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
@@ -5060,223 +5324,223 @@
                 <w:txbxContent>
                   <w:p w14:paraId="487E7E9A" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="00CA27CB" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:b/>
                         <w:color w:val="008000"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CA27CB">
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:b/>
                         <w:color w:val="008000"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">             Escola de Doctorat</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="37CBB522" w14:textId="77777777" w:rsidR="0058637F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                     <w:pPr>
-                      <w:pStyle w:val="Capalera"/>
+                      <w:pStyle w:val="Encabezado"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Trav. de Can Miró s/n · </w:t>
                     </w:r>
                     <w:r w:rsidRPr="007E785F">
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Edifici U ·</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1CF0B55E" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="007E785F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                     <w:pPr>
-                      <w:pStyle w:val="Capalera"/>
+                      <w:pStyle w:val="Encabezado"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E785F">
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Campus de la UAB · 08193 Bellaterra</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="596A8CB9" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="007E785F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
                     <w:pPr>
-                      <w:pStyle w:val="Capalera"/>
+                      <w:pStyle w:val="Encabezado"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E785F">
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>(Cerdanyola del Vallès) · Barcelona · Spai</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">n </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00CF1BD3">
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">·  </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
                       <w:r w:rsidRPr="00CF1BD3">
                         <w:rPr>
-                          <w:rStyle w:val="Enlla"/>
+                          <w:rStyle w:val="Hipervnculo"/>
                           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>www.uab.cat</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0058637F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0058637F">
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0058637F" w:rsidRPr="0058637F">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Escola de Doctorat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3423CD62" w14:textId="27D5935D" w:rsidR="0058637F" w:rsidRPr="0058637F" w:rsidRDefault="00CF1BD3" w:rsidP="00CF1BD3">
     <w:pPr>
-      <w:pStyle w:val="Capalera"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="332"/>
         <w:tab w:val="right" w:pos="8739"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0058637F" w:rsidRPr="0058637F">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t>Trav. de Can Miró s/n · Edifici U ·</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C8AF6D3" w14:textId="77777777" w:rsidR="0058637F" w:rsidRPr="0058637F" w:rsidRDefault="0058637F" w:rsidP="0058637F">
     <w:pPr>
-      <w:pStyle w:val="Capalera"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0058637F">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t>Campus de la UAB · 08193 Bellaterra</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="673446E6" w14:textId="7C1E18CD" w:rsidR="0058637F" w:rsidRPr="003817B7" w:rsidRDefault="0058637F" w:rsidP="0058637F">
     <w:pPr>
       <w:ind w:left="6382"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
@@ -5323,96 +5587,96 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="161" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="258410C2" w14:textId="1E68ED71" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="0058637F">
           <w:pPr>
             <w:ind w:left="1416" w:firstLine="708"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="008000"/>
               <w:spacing w:val="-6"/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8691" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5683A550" w14:textId="3120F054" w:rsidR="004D6EAC" w:rsidRPr="00CA27CB" w:rsidRDefault="004D6EAC" w:rsidP="00CF1BD3">
           <w:pPr>
-            <w:pStyle w:val="Capalera"/>
+            <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
               <w:color w:val="008000"/>
               <w:sz w:val="10"/>
               <w:szCs w:val="10"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId4" w:history="1"/>
           <w:r w:rsidR="008A6FFB" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">SOL·LICITUD DE L’ESTUDI D’EQUIVALÈNCIA DE TÍTOL ESTRANGER DE DOCTORAT </w:t>
           </w:r>
           <w:r w:rsidR="008A6FFB" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>(cal emplenar tots els camps</w:t>
           </w:r>
           <w:r w:rsidR="00CF1BD3" w:rsidRPr="00CA27CB">
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               <w:b/>
               <w:color w:val="008000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C493909" w14:textId="77777777" w:rsidR="004D6EAC" w:rsidRDefault="004D6EAC" w:rsidP="008A6FFB">
     <w:pPr>
-      <w:pStyle w:val="Capalera"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003F19CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1DC33EC"/>
     <w:lvl w:ilvl="0" w:tplc="EAFC42AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6642,178 +6906,187 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="302004998">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="833180351">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2101943404">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="828835483">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="19280926">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1297100430">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00494B31"/>
     <w:rsid w:val="000A03D9"/>
     <w:rsid w:val="000D186E"/>
     <w:rsid w:val="000D4482"/>
+    <w:rsid w:val="000E6654"/>
     <w:rsid w:val="00137C3B"/>
     <w:rsid w:val="00154D78"/>
     <w:rsid w:val="001A0B9E"/>
     <w:rsid w:val="001A69B0"/>
     <w:rsid w:val="001C6726"/>
     <w:rsid w:val="00233F6E"/>
     <w:rsid w:val="002672FC"/>
     <w:rsid w:val="00291C5E"/>
     <w:rsid w:val="002B277C"/>
+    <w:rsid w:val="003202A1"/>
     <w:rsid w:val="00341A3C"/>
     <w:rsid w:val="00350948"/>
     <w:rsid w:val="003541AA"/>
     <w:rsid w:val="00360D24"/>
     <w:rsid w:val="003B3656"/>
     <w:rsid w:val="003B7EF1"/>
     <w:rsid w:val="00425EF4"/>
     <w:rsid w:val="004326E9"/>
     <w:rsid w:val="00494B31"/>
     <w:rsid w:val="004C2950"/>
     <w:rsid w:val="004D6EAC"/>
+    <w:rsid w:val="00503C58"/>
     <w:rsid w:val="00535B61"/>
     <w:rsid w:val="0054173D"/>
     <w:rsid w:val="00544D4D"/>
     <w:rsid w:val="00575CCB"/>
     <w:rsid w:val="0058637F"/>
     <w:rsid w:val="005931FA"/>
     <w:rsid w:val="00597A51"/>
     <w:rsid w:val="005B30D3"/>
     <w:rsid w:val="005D45F8"/>
     <w:rsid w:val="005D5FAE"/>
+    <w:rsid w:val="005E23AF"/>
     <w:rsid w:val="005E5E2D"/>
     <w:rsid w:val="00613C63"/>
     <w:rsid w:val="00680B63"/>
     <w:rsid w:val="00683E3B"/>
     <w:rsid w:val="00687276"/>
     <w:rsid w:val="006B5DCD"/>
     <w:rsid w:val="006E7B28"/>
     <w:rsid w:val="006F5599"/>
     <w:rsid w:val="00720A0C"/>
     <w:rsid w:val="007B1FE7"/>
     <w:rsid w:val="007B60D7"/>
     <w:rsid w:val="007E0B9B"/>
     <w:rsid w:val="00800F6C"/>
     <w:rsid w:val="00807E4A"/>
     <w:rsid w:val="00814FE2"/>
     <w:rsid w:val="00816265"/>
     <w:rsid w:val="00837A8D"/>
     <w:rsid w:val="008524E9"/>
+    <w:rsid w:val="00854809"/>
     <w:rsid w:val="00894789"/>
     <w:rsid w:val="008A6FFB"/>
     <w:rsid w:val="008B0DE1"/>
     <w:rsid w:val="008D12C7"/>
     <w:rsid w:val="008F7BD6"/>
     <w:rsid w:val="00927E5F"/>
     <w:rsid w:val="00981CF3"/>
     <w:rsid w:val="0098234F"/>
     <w:rsid w:val="009850EF"/>
     <w:rsid w:val="00987477"/>
     <w:rsid w:val="00992192"/>
     <w:rsid w:val="00993572"/>
     <w:rsid w:val="009A4A5B"/>
     <w:rsid w:val="009D1321"/>
     <w:rsid w:val="009E55C9"/>
     <w:rsid w:val="00A748F8"/>
     <w:rsid w:val="00AA516C"/>
     <w:rsid w:val="00AA78C9"/>
     <w:rsid w:val="00AB584D"/>
     <w:rsid w:val="00AD6066"/>
     <w:rsid w:val="00AE6B38"/>
     <w:rsid w:val="00AF5089"/>
     <w:rsid w:val="00B179E7"/>
     <w:rsid w:val="00C21736"/>
     <w:rsid w:val="00C84825"/>
     <w:rsid w:val="00C86973"/>
     <w:rsid w:val="00CA27CB"/>
     <w:rsid w:val="00CB7274"/>
     <w:rsid w:val="00CC68D6"/>
     <w:rsid w:val="00CD2E42"/>
+    <w:rsid w:val="00CF0E02"/>
     <w:rsid w:val="00CF1BD3"/>
     <w:rsid w:val="00D21180"/>
     <w:rsid w:val="00D90257"/>
     <w:rsid w:val="00DD7E1B"/>
     <w:rsid w:val="00E253B8"/>
     <w:rsid w:val="00E353A8"/>
     <w:rsid w:val="00E7209C"/>
     <w:rsid w:val="00EB703D"/>
     <w:rsid w:val="00EC0EE3"/>
     <w:rsid w:val="00ED01D3"/>
     <w:rsid w:val="00EE0D0E"/>
     <w:rsid w:val="00EF0B4D"/>
+    <w:rsid w:val="00F16ADE"/>
     <w:rsid w:val="00F22415"/>
     <w:rsid w:val="00F271EA"/>
     <w:rsid w:val="00F42D1E"/>
     <w:rsid w:val="00F814ED"/>
     <w:rsid w:val="00F81B4E"/>
     <w:rsid w:val="00F90874"/>
     <w:rsid w:val="00FA34DB"/>
+    <w:rsid w:val="00FD19EF"/>
     <w:rsid w:val="00FD5E0F"/>
     <w:rsid w:val="00FE2A4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7200,388 +7473,388 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-540"/>
       </w:tabs>
       <w:ind w:left="-540" w:right="-441"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4140"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tipusdelletraperdefectedelpargraf">
     <w:name w:val="Tipus de lletra per defecte del paràgraf"/>
     <w:semiHidden/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextindependentCar"/>
+    <w:link w:val="TextoindependienteCar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Capalera">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CapaleraCar"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
+  <w:style w:type="paragraph" w:styleId="Sangradetextonormal">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="59"/>
       <w:ind w:left="993" w:hanging="993"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="48"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Peu">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enlla">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent2">
+  <w:style w:type="paragraph" w:styleId="Sangra2detindependiente">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="900"/>
         <w:tab w:val="left" w:pos="1980"/>
       </w:tabs>
       <w:ind w:left="5040"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent3">
+  <w:style w:type="paragraph" w:styleId="Sangra3detindependiente">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="900"/>
         <w:tab w:val="left" w:pos="1980"/>
         <w:tab w:val="left" w:pos="4140"/>
         <w:tab w:val="left" w:pos="5220"/>
         <w:tab w:val="left" w:pos="6660"/>
       </w:tabs>
       <w:ind w:left="-360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00816265"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textdeglobus">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextdeglobusCar"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5089"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
-[...2 lines deleted...]
-    <w:link w:val="Textdeglobus"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF5089"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00927E5F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Taulanormal"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002672FC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D12C7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
-[...2 lines deleted...]
-    <w:link w:val="Textindependent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
     <w:semiHidden/>
     <w:rsid w:val="00291C5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
-[...2 lines deleted...]
-    <w:link w:val="Capalera"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0058637F"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/doctorat/tots-els-doctorats-1345664818297.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/doctorat/titols/legalitzacions-1345665708753.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.exteriores.gob.es/Portal/es/ServiciosAlCiudadano/Paginas/Traductoresas.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/doctorat/normativa-calendari-i-taxes-1345665710475.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/></Relationships>
 </file>
@@ -7880,82 +8153,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86E7550C-EBEC-4C42-A1FC-B6FBB8F50A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>778</Words>
-  <Characters>4282</Characters>
+  <Words>832</Words>
+  <Characters>4576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Títol</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SOL</vt:lpstr>
       <vt:lpstr>SOL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5050</CharactersWithSpaces>
+  <CharactersWithSpaces>5398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2228280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.uab.cat/doctorat</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257660</vt:i4>
       </vt:variant>
       <vt:variant>