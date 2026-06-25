--- v1 (2025-11-30)
+++ v2 (2026-06-25)
@@ -1288,51 +1288,51 @@
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk156821786"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="696DB932" w14:textId="0E5B784C" w:rsidR="00B41D20" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="002A149C">
+          <w:p w14:paraId="696DB932" w14:textId="016E0E54" w:rsidR="00B41D20" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="002A149C">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aprovar</w:t>
             </w:r>
             <w:r w:rsidR="00B41D20" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
@@ -1342,51 +1342,59 @@
             </w:r>
             <w:r w:rsidR="00912FFB" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">les modificacions </w:t>
             </w:r>
             <w:r w:rsidR="00912FFB" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en el</w:t>
             </w:r>
             <w:r w:rsidR="00B41D20" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> PLA DE RECERCA, amb el número de registre_________________________________</w:t>
+              <w:t xml:space="preserve"> PLA DE RECERCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00E26ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41D20" w:rsidRPr="00635EF8" w14:paraId="2B1BE83A" w14:textId="77777777" w:rsidTr="00481497">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="280771B7" w14:textId="77777777" w:rsidR="00B41D20" w:rsidRPr="00635EF8" w:rsidRDefault="00B41D20" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
@@ -1429,69 +1437,79 @@
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B6B0FA9" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22062EE4" w14:textId="6622B5AD" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
+          <w:p w14:paraId="22062EE4" w14:textId="5AC69319" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">No aprovar </w:t>
+            </w:r>
+            <w:r w:rsidR="00E26ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les modificacions en </w:t>
             </w:r>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>el PLA DE RECERCA (Indicar els motius, es pot adjuntar un escrit annex)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BDFE39C" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49D6E785" w14:textId="030B1329" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
@@ -1599,51 +1617,69 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C33EB" w:rsidRPr="00635EF8" w14:paraId="4016E0F6" w14:textId="77777777" w:rsidTr="009C33EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="51DA55B5" w14:textId="5CA0A548" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Si s’ha aprovat el PLA DE RECERCA, en funció de l’àmbit de la recerca, s’ha valorat que aquesta recerca tingui necessitat de tutorització per aspectes relacionats amb l’ètica de la seva recerca?</w:t>
+              <w:t xml:space="preserve">Si s’ha aprovat el PLA DE RECERCA, en funció de l’àmbit de la recerca, s’ha valorat que aquesta recerca tingui necessitat de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00635EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>tutorització</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00635EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per aspectes relacionats amb l’ètica de la seva recerca?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481497" w:rsidRPr="00635EF8" w14:paraId="33F18EED" w14:textId="77777777" w:rsidTr="00481497">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C44700F" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1688,51 +1724,69 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">No, </w:t>
             </w:r>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>no té necessitat de tutorització per aspectes ètics</w:t>
+              <w:t xml:space="preserve">no té necessitat de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00635EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>tutorització</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00635EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per aspectes ètics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481497" w:rsidRPr="00635EF8" w14:paraId="48C89B57" w14:textId="77777777" w:rsidTr="00481497">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E31EFF" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00635EF8" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1860,58 +1914,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00635EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest document queda en custodia del Programa de Doctorat</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C33EB" w:rsidRPr="00481497" w:rsidSect="006E3FAA">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2714663F" w14:textId="77777777" w:rsidR="006E3FAA" w:rsidRDefault="006E3FAA">
+    <w:p w14:paraId="79627445" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195ECB72" w14:textId="77777777" w:rsidR="006E3FAA" w:rsidRDefault="006E3FAA">
+    <w:p w14:paraId="6FF77FA5" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1958,79 +2012,79 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Abadi">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="611163B6" w14:textId="721D8B86" w:rsidR="00B73EAD" w:rsidRPr="00AB6B85" w:rsidRDefault="3ADB266D" w:rsidP="00AB6B85">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB6B85">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1930E471" w14:textId="77777777" w:rsidR="006E3FAA" w:rsidRDefault="006E3FAA">
+    <w:p w14:paraId="4F2FDAAB" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55E193A3" w14:textId="77777777" w:rsidR="006E3FAA" w:rsidRDefault="006E3FAA">
+    <w:p w14:paraId="5640DB8B" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00FE95F2" w14:textId="3A2B45FA" w:rsidR="00A13383" w:rsidRPr="003817B7" w:rsidRDefault="6B0588C7" w:rsidP="6B0588C7">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6B0588C7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
@@ -2153,65 +2207,65 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1110" type="#_x0000_t75" style="width:441.8pt;height:441.8pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:441.75pt;height:441.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="1200px-Regular_quadrilateral"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:441.8pt;height:441.8pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:441.75pt;height:441.75pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="Gruenes_Quadrat"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1112" type="#_x0000_t75" style="width:15.9pt;height:13.55pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:15.75pt;height:13.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DE4BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEF034"/>
     <w:lvl w:ilvl="0" w:tplc="090C78C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4114,62 +4168,63 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA263D"/>
     <w:rsid w:val="000050C6"/>
     <w:rsid w:val="00005AAF"/>
     <w:rsid w:val="0000745A"/>
     <w:rsid w:val="00007A23"/>
     <w:rsid w:val="000160E8"/>
     <w:rsid w:val="0004236F"/>
@@ -4228,50 +4283,51 @@
     <w:rsid w:val="003918FA"/>
     <w:rsid w:val="003970C6"/>
     <w:rsid w:val="003A14FD"/>
     <w:rsid w:val="003B47EC"/>
     <w:rsid w:val="003C6B3A"/>
     <w:rsid w:val="003E2525"/>
     <w:rsid w:val="004056E7"/>
     <w:rsid w:val="00414F41"/>
     <w:rsid w:val="00421F0D"/>
     <w:rsid w:val="00437F64"/>
     <w:rsid w:val="0045085B"/>
     <w:rsid w:val="00452521"/>
     <w:rsid w:val="00457380"/>
     <w:rsid w:val="00470201"/>
     <w:rsid w:val="00475A2D"/>
     <w:rsid w:val="00481497"/>
     <w:rsid w:val="004A522F"/>
     <w:rsid w:val="004A5C0B"/>
     <w:rsid w:val="004D1BE5"/>
     <w:rsid w:val="0052732C"/>
     <w:rsid w:val="005310BB"/>
     <w:rsid w:val="00575D46"/>
     <w:rsid w:val="0059448C"/>
     <w:rsid w:val="005D0D92"/>
     <w:rsid w:val="005D74C2"/>
+    <w:rsid w:val="005F30D3"/>
     <w:rsid w:val="0061290D"/>
     <w:rsid w:val="00632AB1"/>
     <w:rsid w:val="00635EF8"/>
     <w:rsid w:val="00646FEB"/>
     <w:rsid w:val="00654D95"/>
     <w:rsid w:val="0065700A"/>
     <w:rsid w:val="006708F8"/>
     <w:rsid w:val="00690E72"/>
     <w:rsid w:val="006B2ECF"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006E16AE"/>
     <w:rsid w:val="006E2F45"/>
     <w:rsid w:val="006E3FAA"/>
     <w:rsid w:val="0072240E"/>
     <w:rsid w:val="00747D03"/>
     <w:rsid w:val="00772D02"/>
     <w:rsid w:val="007A3AAF"/>
     <w:rsid w:val="007D2D03"/>
     <w:rsid w:val="007D4AB0"/>
     <w:rsid w:val="007D4EA8"/>
     <w:rsid w:val="007D70DE"/>
     <w:rsid w:val="007F1459"/>
     <w:rsid w:val="00807CB5"/>
     <w:rsid w:val="008123A6"/>
     <w:rsid w:val="0082021D"/>
@@ -4336,57 +4392,59 @@
     <w:rsid w:val="00C15296"/>
     <w:rsid w:val="00C2432A"/>
     <w:rsid w:val="00C248DF"/>
     <w:rsid w:val="00C56064"/>
     <w:rsid w:val="00C70AF6"/>
     <w:rsid w:val="00C76042"/>
     <w:rsid w:val="00C802F5"/>
     <w:rsid w:val="00C92B2C"/>
     <w:rsid w:val="00CB299A"/>
     <w:rsid w:val="00CC1DDF"/>
     <w:rsid w:val="00CC2B79"/>
     <w:rsid w:val="00CD2BED"/>
     <w:rsid w:val="00CE648B"/>
     <w:rsid w:val="00CF1FD4"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D23E0C"/>
     <w:rsid w:val="00D25EB7"/>
     <w:rsid w:val="00D3018B"/>
     <w:rsid w:val="00D51E44"/>
     <w:rsid w:val="00D65BA4"/>
     <w:rsid w:val="00D73475"/>
     <w:rsid w:val="00D74F22"/>
     <w:rsid w:val="00D83D76"/>
     <w:rsid w:val="00D87409"/>
     <w:rsid w:val="00DB3C5B"/>
+    <w:rsid w:val="00DC1EAA"/>
     <w:rsid w:val="00DC2464"/>
     <w:rsid w:val="00DD3B73"/>
     <w:rsid w:val="00DD7F05"/>
     <w:rsid w:val="00DE49A9"/>
     <w:rsid w:val="00DE691C"/>
     <w:rsid w:val="00E21295"/>
     <w:rsid w:val="00E262CA"/>
+    <w:rsid w:val="00E26ADB"/>
     <w:rsid w:val="00E27245"/>
     <w:rsid w:val="00E34DE4"/>
     <w:rsid w:val="00E464ED"/>
     <w:rsid w:val="00E46B9E"/>
     <w:rsid w:val="00E5237B"/>
     <w:rsid w:val="00E5528F"/>
     <w:rsid w:val="00E556E2"/>
     <w:rsid w:val="00E8757F"/>
     <w:rsid w:val="00E97410"/>
     <w:rsid w:val="00ED49EA"/>
     <w:rsid w:val="00ED7934"/>
     <w:rsid w:val="00EF7B84"/>
     <w:rsid w:val="00EF7FDD"/>
     <w:rsid w:val="00F008C9"/>
     <w:rsid w:val="00F23552"/>
     <w:rsid w:val="00F239EB"/>
     <w:rsid w:val="00F37704"/>
     <w:rsid w:val="00F504EE"/>
     <w:rsid w:val="00F5488F"/>
     <w:rsid w:val="00F554A2"/>
     <w:rsid w:val="00F56B4D"/>
     <w:rsid w:val="00F62EBD"/>
     <w:rsid w:val="00F630F8"/>
     <w:rsid w:val="00F75C2B"/>
     <w:rsid w:val="00F75F4B"/>
@@ -4401,56 +4459,56 @@
     <w:rsid w:val="15BB3ABE"/>
     <w:rsid w:val="1943FD71"/>
     <w:rsid w:val="22D1B75A"/>
     <w:rsid w:val="33DB9E17"/>
     <w:rsid w:val="390D207F"/>
     <w:rsid w:val="3ADB266D"/>
     <w:rsid w:val="5C4584B8"/>
     <w:rsid w:val="638630BA"/>
     <w:rsid w:val="6B0588C7"/>
     <w:rsid w:val="74709094"/>
     <w:rsid w:val="7820CE5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ca-ES"/>
+  <w:themeFontLang w:val="ca-ES" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="700095FC"/>
   <w15:docId w15:val="{92D400D6-86DC-4C4F-9764-AEBA83B20949}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -5537,58 +5595,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D06CAE34D177A044BC7981BEA428101E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="f8a81e8dc91049f6d1140a36ad69ee69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6c412d53-c65a-4291-82ea-cadf0f348f7c" xmlns:ns3="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0191dde77d7ff22142e14c15bbf9d2fa" ns2:_="" ns3:_="">
     <xsd:import namespace="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <xsd:import namespace="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -5791,126 +5847,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6c412d53-c65a-4291-82ea-cadf0f348f7c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4097D8E5-E550-491D-BA60-B4EA7DDBCEB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
+    <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>226</Words>
-  <Characters>1404</Characters>
+  <Words>244</Words>
+  <Characters>1348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PREINSCRIPCIÓ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Escola de Doctorat i de Formació Continuada</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1627</CharactersWithSpaces>
+  <CharactersWithSpaces>1589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PREINSCRIPCIÓ</dc:title>
   <dc:creator>Jordi Castanera Marin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CAE34D177A044BC7981BEA428101E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>