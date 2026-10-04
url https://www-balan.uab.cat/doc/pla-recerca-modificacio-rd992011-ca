--- v2 (2026-06-25)
+++ v3 (2026-10-04)
@@ -399,75 +399,114 @@
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Que he realitzat modificacions en </w:t>
             </w:r>
             <w:r w:rsidR="009C4F58" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>el meu pla de recerca</w:t>
             </w:r>
             <w:r w:rsidR="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E256B3" w14:textId="2D2A91D4" w:rsidR="00A13383" w:rsidRPr="00635EF8" w:rsidRDefault="00D73475" w:rsidP="00635EF8">
+          <w:p w14:paraId="47FB4212" w14:textId="77777777" w:rsidR="00A13383" w:rsidRDefault="00D73475" w:rsidP="00635EF8">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Adjunto nou document del Pla de recerca, d’acord amb els requeriments del programa de doctorat.</w:t>
             </w:r>
             <w:r w:rsidR="001F2AC9" w:rsidRPr="00635EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2278AB" w14:textId="77777777" w:rsidR="000C763A" w:rsidRPr="003D7037" w:rsidRDefault="000C763A" w:rsidP="000C763A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Hoefler Text" w:hAnsi="Hoefler Text"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Declararé l’ús de la IA en la meva recerca i la faré servir de forma ètica, transparent, crítica i amb integritat acadèmica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D7037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E256B3" w14:textId="2D2A91D4" w:rsidR="000C763A" w:rsidRPr="000C763A" w:rsidRDefault="000C763A" w:rsidP="00635EF8">
+            <w:pPr>
+              <w:pStyle w:val="Subttol"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76E63BEF" w14:textId="6AE8EB88" w:rsidR="009C4F58" w:rsidRPr="00635EF8" w:rsidRDefault="009C4F58" w:rsidP="00EF7FDD">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
@@ -1914,58 +1953,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00635EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest document queda en custodia del Programa de Doctorat</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C33EB" w:rsidRPr="00481497" w:rsidSect="006E3FAA">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79627445" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
+    <w:p w14:paraId="3CDB8C85" w14:textId="77777777" w:rsidR="001F251A" w:rsidRDefault="001F251A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF77FA5" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
+    <w:p w14:paraId="26A7A15C" w14:textId="77777777" w:rsidR="001F251A" w:rsidRDefault="001F251A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2008,83 +2047,90 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Hoefler Text">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002FF" w:usb1="5000204B" w:usb2="00000004" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Abadi">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="611163B6" w14:textId="721D8B86" w:rsidR="00B73EAD" w:rsidRPr="00AB6B85" w:rsidRDefault="3ADB266D" w:rsidP="00AB6B85">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB6B85">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F2FDAAB" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
+    <w:p w14:paraId="07D11E86" w14:textId="77777777" w:rsidR="001F251A" w:rsidRDefault="001F251A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5640DB8B" w14:textId="77777777" w:rsidR="005F30D3" w:rsidRDefault="005F30D3">
+    <w:p w14:paraId="3C91BFBD" w14:textId="77777777" w:rsidR="001F251A" w:rsidRDefault="001F251A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00FE95F2" w14:textId="3A2B45FA" w:rsidR="00A13383" w:rsidRPr="003817B7" w:rsidRDefault="6B0588C7" w:rsidP="6B0588C7">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6B0588C7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
@@ -2207,65 +2253,65 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:441.75pt;height:441.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:441.65pt;height:441.65pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="1200px-Regular_quadrilateral"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:441.75pt;height:441.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:441.65pt;height:441.65pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="Gruenes_Quadrat"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:15.75pt;height:13.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:15.6pt;height:13.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DE4BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEF034"/>
     <w:lvl w:ilvl="0" w:tplc="090C78C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4168,111 +4214,113 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA263D"/>
     <w:rsid w:val="000050C6"/>
     <w:rsid w:val="00005AAF"/>
     <w:rsid w:val="0000745A"/>
     <w:rsid w:val="00007A23"/>
     <w:rsid w:val="000160E8"/>
     <w:rsid w:val="0004236F"/>
     <w:rsid w:val="00042ECD"/>
     <w:rsid w:val="00056D2A"/>
     <w:rsid w:val="000617D3"/>
     <w:rsid w:val="00062881"/>
     <w:rsid w:val="00085F3A"/>
     <w:rsid w:val="00086045"/>
     <w:rsid w:val="000930ED"/>
     <w:rsid w:val="000A39C0"/>
     <w:rsid w:val="000C1EE9"/>
     <w:rsid w:val="000C2FFC"/>
     <w:rsid w:val="000C40D1"/>
     <w:rsid w:val="000C4B21"/>
+    <w:rsid w:val="000C763A"/>
     <w:rsid w:val="000E1591"/>
     <w:rsid w:val="000E2DDE"/>
     <w:rsid w:val="000F1775"/>
     <w:rsid w:val="000F3AEA"/>
     <w:rsid w:val="000F4363"/>
     <w:rsid w:val="00101891"/>
     <w:rsid w:val="00122B70"/>
     <w:rsid w:val="001271B5"/>
     <w:rsid w:val="00143E14"/>
     <w:rsid w:val="001861BF"/>
     <w:rsid w:val="001F0C19"/>
+    <w:rsid w:val="001F251A"/>
     <w:rsid w:val="001F2AC9"/>
     <w:rsid w:val="001F50B1"/>
     <w:rsid w:val="0020150D"/>
     <w:rsid w:val="00210D74"/>
     <w:rsid w:val="0021630C"/>
     <w:rsid w:val="00224DE2"/>
     <w:rsid w:val="002335F4"/>
     <w:rsid w:val="0024407F"/>
     <w:rsid w:val="00256AFC"/>
     <w:rsid w:val="00271033"/>
     <w:rsid w:val="002749F8"/>
     <w:rsid w:val="0027505D"/>
     <w:rsid w:val="00282CD6"/>
     <w:rsid w:val="00283A12"/>
     <w:rsid w:val="002A149C"/>
     <w:rsid w:val="002B3503"/>
     <w:rsid w:val="002B4257"/>
     <w:rsid w:val="002B77BA"/>
     <w:rsid w:val="002C7605"/>
     <w:rsid w:val="002D0500"/>
     <w:rsid w:val="002D4E1D"/>
     <w:rsid w:val="002F43FA"/>
     <w:rsid w:val="002F7946"/>
     <w:rsid w:val="003111EB"/>
     <w:rsid w:val="003333BF"/>
@@ -4305,50 +4353,51 @@
     <w:rsid w:val="0059448C"/>
     <w:rsid w:val="005D0D92"/>
     <w:rsid w:val="005D74C2"/>
     <w:rsid w:val="005F30D3"/>
     <w:rsid w:val="0061290D"/>
     <w:rsid w:val="00632AB1"/>
     <w:rsid w:val="00635EF8"/>
     <w:rsid w:val="00646FEB"/>
     <w:rsid w:val="00654D95"/>
     <w:rsid w:val="0065700A"/>
     <w:rsid w:val="006708F8"/>
     <w:rsid w:val="00690E72"/>
     <w:rsid w:val="006B2ECF"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006E16AE"/>
     <w:rsid w:val="006E2F45"/>
     <w:rsid w:val="006E3FAA"/>
     <w:rsid w:val="0072240E"/>
     <w:rsid w:val="00747D03"/>
     <w:rsid w:val="00772D02"/>
     <w:rsid w:val="007A3AAF"/>
     <w:rsid w:val="007D2D03"/>
     <w:rsid w:val="007D4AB0"/>
     <w:rsid w:val="007D4EA8"/>
     <w:rsid w:val="007D70DE"/>
+    <w:rsid w:val="007E107D"/>
     <w:rsid w:val="007F1459"/>
     <w:rsid w:val="00807CB5"/>
     <w:rsid w:val="008123A6"/>
     <w:rsid w:val="0082021D"/>
     <w:rsid w:val="00836D4A"/>
     <w:rsid w:val="0084619C"/>
     <w:rsid w:val="00871BE1"/>
     <w:rsid w:val="00880993"/>
     <w:rsid w:val="008843EE"/>
     <w:rsid w:val="00891A32"/>
     <w:rsid w:val="00893E0F"/>
     <w:rsid w:val="008D043E"/>
     <w:rsid w:val="00907561"/>
     <w:rsid w:val="009115A6"/>
     <w:rsid w:val="00912FFB"/>
     <w:rsid w:val="00922D3F"/>
     <w:rsid w:val="0093653F"/>
     <w:rsid w:val="00942896"/>
     <w:rsid w:val="00961C2C"/>
     <w:rsid w:val="00990D23"/>
     <w:rsid w:val="009949CC"/>
     <w:rsid w:val="009A1417"/>
     <w:rsid w:val="009B5C9B"/>
     <w:rsid w:val="009C0837"/>
     <w:rsid w:val="009C33AC"/>
@@ -5595,56 +5644,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6c412d53-c65a-4291-82ea-cadf0f348f7c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D06CAE34D177A044BC7981BEA428101E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="f8a81e8dc91049f6d1140a36ad69ee69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6c412d53-c65a-4291-82ea-cadf0f348f7c" xmlns:ns3="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0191dde77d7ff22142e14c15bbf9d2fa" ns2:_="" ns3:_="">
     <xsd:import namespace="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <xsd:import namespace="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -5847,128 +5898,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
+    <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4097D8E5-E550-491D-BA60-B4EA7DDBCEB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>244</Words>
-  <Characters>1348</Characters>
+  <Words>264</Words>
+  <Characters>1454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PREINSCRIPCIÓ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Escola de Doctorat i de Formació Continuada</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1589</CharactersWithSpaces>
+  <CharactersWithSpaces>1715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PREINSCRIPCIÓ</dc:title>
   <dc:creator>Jordi Castanera Marin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CAE34D177A044BC7981BEA428101E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>