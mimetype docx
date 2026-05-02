--- v1 (2025-11-30)
+++ v2 (2026-05-02)
@@ -8,981 +8,975 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34308F2F" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="34308F2F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PERSONAL DETAILS OF THE APPLICANT: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="3853"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="0B8D193D" w14:textId="77777777" w:rsidTr="6972E675">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="0B8D193D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45F1D764" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="45F1D764" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E0DE95" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="72C7F05D" w14:textId="406CB807">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E1D63">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B5D11BF" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7B5D11BF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7ED73B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3C7ED73B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6913BC3C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6913BC3C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname (where appropriate)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352946C7" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="352946C7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="55D7B51E" w14:textId="77777777" w:rsidTr="6972E675">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="55D7B51E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F0DDD93" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3F0DDD93" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>DNI/NIE/PASSPORT</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FA34E2" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="11FA34E2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CB8BD5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="46CB8BD5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C03A08" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="09C03A08" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student number (NIA)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E7EFB9B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2E7EFB9B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588733B6" w14:textId="6638163F" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00DB53A4" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00DB53A4" w14:paraId="588733B6" w14:textId="6638163F">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
+            <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
+            <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3630B193" w14:textId="77777777" w:rsidTr="6972E675">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="3630B193" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F4C1E3C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4F4C1E3C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PhD PROGRAMME: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="57A2D723" w14:textId="77777777" w:rsidTr="6972E675">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="57A2D723" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05191CB6" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="05191CB6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ACADEMIC PROGRESSION for Admission to the PhD programme </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6F3075" w14:textId="5ABD9F24" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2F6F3075" w14:textId="5ABD9F24">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(Please state: Full Time or Part Time): _________________________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D24435E" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="1D24435E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I DECLARE:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="009419C0" w14:paraId="6A2E8599" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3105DF" w14:textId="77777777" w:rsidR="0064384A" w:rsidRDefault="009419C0" w:rsidP="009419C0">
+          <w:p w:rsidR="0064384A" w:rsidP="009419C0" w:rsidRDefault="009419C0" w14:paraId="4D3105DF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I submit by </w:t>
             </w:r>
             <w:r w:rsidRPr="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Research Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> which has been seen and approved by the supervisor and tutor of my thesis in accordance with the instruction of the PhD programme, so that it may be evaluated and approved by the Academic Committee of the PhD programme (CAPD). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01326503" w14:textId="313C27C6" w:rsidR="0064384A" w:rsidRPr="0064384A" w:rsidRDefault="0064384A" w:rsidP="0064384A">
+          <w:p w:rsidRPr="0064384A" w:rsidR="0064384A" w:rsidP="0064384A" w:rsidRDefault="0064384A" w14:paraId="01326503" w14:textId="313C27C6">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>This plan must include,</w:t>
             </w:r>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> at a minimum, the methodology used, the objectives to be achieved, and the means and time frame for achieving them. It must also include the agreed guidelines on the number and frequency of meetings between the student and their thesis supervisor, which may be set out in the doctoral programme itself</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00681E7A" w:rsidRPr="004A6DDE">
+            <w:r w:rsidRPr="004A6DDE" w:rsidR="00681E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Additionally, it </w:t>
             </w:r>
             <w:r w:rsidR="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidR="00681E7A" w:rsidRPr="004A6DDE">
+            <w:r w:rsidRPr="004A6DDE" w:rsidR="00681E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> include the</w:t>
             </w:r>
-            <w:r w:rsidR="004A6DDE" w:rsidRPr="004A6DDE">
+            <w:r w:rsidRPr="004A6DDE" w:rsidR="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rchiving of documentary ev</w:t>
             </w:r>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>idence of each meeting (messages, minutes, handwritten notes, etc.) and the rules for accessing spaces, infrastructure and material related to the research.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0DA98F" w14:textId="1C2B57DE" w:rsidR="009419C0" w:rsidRPr="005A5838" w:rsidRDefault="0064384A" w:rsidP="0064384A">
+          <w:p w:rsidRPr="005A5838" w:rsidR="009419C0" w:rsidP="0064384A" w:rsidRDefault="0064384A" w14:paraId="1F0DA98F" w14:textId="1C2B57DE">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I will incorporate this research plan and any modifications to it into my academic record (sia.uab.cat) under the option </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctoral </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>students</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>research</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>plan</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>and</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
+              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>activities</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E194829" w14:textId="4905AD2F" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0E194829" w14:textId="4905AD2F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>                                                                                                                                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF20A7B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7AF20A7B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313C6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I REQUEST:</w:t>
       </w:r>
@@ -991,102 +985,102 @@
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B05E63" w14:paraId="52DF962B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFCA200" w14:textId="63E212A4" w:rsidR="00B05E63" w:rsidRPr="00B05E63" w:rsidRDefault="00B05E63" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="00B05E63" w:rsidR="00B05E63" w:rsidP="00377D4B" w:rsidRDefault="00B05E63" w14:paraId="0CFCA200" w14:textId="63E212A4">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of my </w:t>
             </w:r>
             <w:r w:rsidRPr="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>RESEARCH PLAN</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and their approval </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="511FD1C7" w14:textId="6EA24DE9" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="511FD1C7" w14:textId="6EA24DE9">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
@@ -1149,75 +1143,75 @@
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> this process as well as the decision resulting from this request by email to the address indicated above in this application.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBFA0B3" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4CBFA0B3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E84D1F5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6E84D1F5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bellaterra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
@@ -1250,1534 +1244,1530 @@
         </w:rPr>
         <w:t>Vallès</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>), ............................................20...........</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2805"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="01AD7677" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="01AD7677" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7877A986" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7877A986" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="991449012"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SIGNATURES:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21AF6DE5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="21AF6DE5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6217B98A" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6217B98A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4335CAAF" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4335CAAF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="39402543" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="39402543" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76A6735E" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="76A6735E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>APPLICANT</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AA4C992" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6AA4C992" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED5D083" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4ED5D083" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BAD0FB2" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7BAD0FB2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>TUTOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3BF4F9F1" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="3BF4F9F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE25015" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6CE25015" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4127202D" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4127202D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="150A4394" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="150A4394" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45CF4774" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="45CF4774" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="14720566" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="14720566" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4025735C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4025735C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77C75DF8" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="77C75DF8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="366CF339" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="366CF339" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CBB9C90" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0CBB9C90" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7545DFA9" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7545DFA9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>COMMUNICATION OF THE DECISION of the Academic Committee of the PhD Programme</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="334"/>
         <w:gridCol w:w="10116"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="31686E32" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="31686E32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14A24CC9" w14:textId="582C0685" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="14A24CC9" w14:textId="582C0685">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="2038460765"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>In view of the request for the evaluation and approval of the Research, the Academic Committee of the PhD programme, at its meeting on______________ has decided: </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="03E878F5" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="03E878F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E585054" w14:textId="50898443" w:rsidR="00377D4B" w:rsidRPr="00DC6A01" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="00DC6A01" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0E585054" w14:textId="50898443">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC6A01" w:rsidRPr="00DC6A01">
+            <w:r w:rsidRPr="00DC6A01" w:rsidR="00DC6A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D0E6A06" w14:textId="2C030FB5" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="5D065B45" w14:textId="0504F4F6">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E1D63">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To approve </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1D63">
-[...10 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Research Plan, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="249557DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic progression (Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>: Full Time or Part Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>):_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="5D065B45" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="57E83FE7" w14:textId="276C900E">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E1D63">
-[...47 lines deleted...]
-            <w:r w:rsidRPr="007E1D63">
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If the academic progression has </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1D63">
-[...15 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>changed following admission, the School for Doctoral Studies must be informed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="6FD468F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="07A6D31C" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="07A6D31C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08750209" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="08750209" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BDBBB23" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0BDBBB23" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="556F48F5" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="556F48F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25FD7ECA" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="25FD7ECA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08F5C5E8" w14:textId="58060D77" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="08F5C5E8" w14:textId="58060D77">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Not to approve </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>the Research Plan (Please state the reasons. Written documents may be attached) </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B60370" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="57B60370" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CAEB554" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7CAEB554" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3D5CCE08" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="3D5CCE08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="294EB925" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="294EB925" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C21879F" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4C21879F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="677B7C84" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="677B7C84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C58D8A2" w14:textId="158986D3" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2C58D8A2" w14:textId="158986D3">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If the Research Plan </w:t>
             </w:r>
-            <w:r w:rsidR="00446B0C" w:rsidRPr="007E1D63">
+            <w:r w:rsidRPr="007E1D63" w:rsidR="00446B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> approved, depending on the area of research, has the need for tutoring regarding the ethical aspects of the research been considered? </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="210EDB76" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="210EDB76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0764C09A" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0764C09A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F3D95F5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3F3D95F5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes. </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The PhD student has been informed of this.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38AEB2D1" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="38AEB2D1" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1D63">
@@ -2801,321 +2791,278 @@
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> tutoring</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on ethical aspects is required.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="6DAC57D6" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="6DAC57D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5206080C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="5206080C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C6F8774" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4C6F8774" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="74A6B399" w14:textId="77777777" w:rsidTr="00377D4B">
+      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="74A6B399" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07B29FC3" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="07B29FC3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature of the Programme Coordinator</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA7A86B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6AA7A86B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="210CF288" w14:textId="47F784E2" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
+          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="7396A0E0" w14:textId="3272F06D">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E1D63">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26BB2A34" w14:textId="7DB1B681" w:rsidR="009C33EB" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00F23C60">
+    <w:p w:rsidRPr="007E1D63" w:rsidR="009C33EB" w:rsidP="00F23C60" w:rsidRDefault="00377D4B" w14:paraId="26BB2A34" w14:textId="7DB1B681">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>This document must remain in the PhD Programme files.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009C33EB" w:rsidRPr="007E1D63" w:rsidSect="00B615D0">
+    <w:sectPr w:rsidRPr="007E1D63" w:rsidR="009C33EB" w:rsidSect="00B615D0">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="206283C7" w14:textId="77777777" w:rsidR="00D63733" w:rsidRDefault="00D63733">
+    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="206283C7" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="324756C0" w14:textId="77777777" w:rsidR="00D63733" w:rsidRDefault="00D63733">
+    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="324756C0" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3163,106 +3110,106 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="611163B6" w14:textId="721D8B86" w:rsidR="00B73EAD" w:rsidRPr="00AB6B85" w:rsidRDefault="3ADB266D" w:rsidP="00AB6B85">
+  <w:p w:rsidRPr="00AB6B85" w:rsidR="00B73EAD" w:rsidP="00AB6B85" w:rsidRDefault="3ADB266D" w14:paraId="611163B6" w14:textId="721D8B86">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB6B85">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69481905" w14:textId="77777777" w:rsidR="00D63733" w:rsidRDefault="00D63733">
+    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="69481905" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041E782F" w14:textId="77777777" w:rsidR="00D63733" w:rsidRDefault="00D63733">
+    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="041E782F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00FE95F2" w14:textId="7D405F6A" w:rsidR="00A13383" w:rsidRPr="003817B7" w:rsidRDefault="6B0588C7" w:rsidP="6B0588C7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="003817B7" w:rsidR="00A13383" w:rsidP="6B0588C7" w:rsidRDefault="6B0588C7" w14:paraId="00FE95F2" w14:textId="7D405F6A">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6B0588C7">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3586A5F6" w14:textId="3DC22B5A" w:rsidR="009C4F58" w:rsidRDefault="009C4F58" w:rsidP="009C4F58">
+  <w:p w:rsidR="009C4F58" w:rsidP="009C4F58" w:rsidRDefault="009C4F58" w14:paraId="3586A5F6" w14:textId="3DC22B5A">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="3402"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="742E425E" wp14:editId="5DDBDACA">
           <wp:extent cx="1422400" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="1682934303" name="Imatge 1" descr="Imatge que conté text, Font, logotip, Gràfics&#10;&#10;Descripció generada automàticament"/>
@@ -3302,874 +3249,874 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00F23C60">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007E1D63">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:color w:val="00B050"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
+    <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>RESEARCH PLAN</w:t>
     </w:r>
-    <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
+    <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="717C7FE3" w14:textId="77777777" w:rsidR="006708F8" w:rsidRPr="0059448C" w:rsidRDefault="006708F8" w:rsidP="3ADB266D">
+  <w:p w:rsidRPr="0059448C" w:rsidR="006708F8" w:rsidP="3ADB266D" w:rsidRDefault="006708F8" w14:paraId="717C7FE3" w14:textId="77777777">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
-        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1092" type="#_x0000_t75" style="width:441.8pt;height:441.8pt" o:bullet="t">
-        <v:imagedata r:id="rId1" o:title="1200px-Regular_quadrilateral"/>
+      <v:shape id="_x0000_i1092" style="width:441.8pt;height:441.8pt" o:bullet="t" type="#_x0000_t75">
+        <v:imagedata o:title="1200px-Regular_quadrilateral" r:id="rId1"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:441.8pt;height:441.8pt" o:bullet="t">
-        <v:imagedata r:id="rId2" o:title="Gruenes_Quadrat"/>
+      <v:shape id="_x0000_i1093" style="width:441.8pt;height:441.8pt" o:bullet="t" type="#_x0000_t75">
+        <v:imagedata o:title="Gruenes_Quadrat" r:id="rId2"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1094" type="#_x0000_t75" style="width:16.35pt;height:14.05pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
-        <v:imagedata r:id="rId3" o:title=""/>
+      <v:shape id="_x0000_i1094" style="width:16.35pt;height:14.05pt;visibility:visible;mso-wrap-style:square" o:bullet="t" type="#_x0000_t75">
+        <v:imagedata o:title="" r:id="rId3"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DE4BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEF034"/>
     <w:lvl w:ilvl="0" w:tplc="090C78C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA24E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4A42A10"/>
     <w:lvl w:ilvl="0" w:tplc="1098DCBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C80D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5134D2E2"/>
     <w:lvl w:ilvl="0" w:tplc="CCE645DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA583008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="23C814A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1BA4D9F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CED0BFAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="13ACF3A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="33DC0D54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A00A299C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB2856B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11F75A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1646DFF8"/>
     <w:lvl w:ilvl="0" w:tplc="A4E8D500">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140004AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E5AB2F0"/>
     <w:lvl w:ilvl="0" w:tplc="63066C84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14135DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E606A68"/>
     <w:lvl w:ilvl="0" w:tplc="8D8E2C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CCDCCD60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5DCE3DA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DE86464C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="651C5424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46A8F592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="92065C46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="776A8F9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="09A428F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341252B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C040D688"/>
     <w:lvl w:ilvl="0" w:tplc="ED4056BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1625" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -4221,872 +4168,872 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6665" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40682A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A2EEF82"/>
     <w:lvl w:ilvl="0" w:tplc="F1D28748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67D60FD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6C52073A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7D7224A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="69045E38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="222C5E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7CAC4E82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="368ABD20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEFA7C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42533CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5296A076"/>
     <w:lvl w:ilvl="0" w:tplc="BD8C24FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="͏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9A38B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C34A088"/>
     <w:lvl w:ilvl="0" w:tplc="55FCF996">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="Ο"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F913996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F8C70B2"/>
     <w:lvl w:ilvl="0" w:tplc="964669EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0A5851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E62CE7CC"/>
     <w:lvl w:ilvl="0" w:tplc="0D7A5C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1ABAB808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7FFC45B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58BCA434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D370175A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="38301342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2F682FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4F76DA44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E09E8C76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7142471A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D09F1E"/>
     <w:lvl w:ilvl="0" w:tplc="13C85A2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74DA3216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C884ECE"/>
     <w:lvl w:ilvl="0" w:tplc="EFD8E156">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769920DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F81824"/>
     <w:lvl w:ilvl="0" w:tplc="F4CE1C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5144,147 +5091,147 @@
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA206A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB184652"/>
     <w:lvl w:ilvl="0" w:tplc="685879EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="849179099">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1652561429">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1586693878">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1093740691">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15817814">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="919485097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1513691153">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="357506885">
@@ -5325,52 +5272,53 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3073"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5601,141 +5549,150 @@
     <w:rsid w:val="00E97410"/>
     <w:rsid w:val="00EC54A6"/>
     <w:rsid w:val="00ED49EA"/>
     <w:rsid w:val="00EF7B84"/>
     <w:rsid w:val="00EF7FDD"/>
     <w:rsid w:val="00F008C9"/>
     <w:rsid w:val="00F23552"/>
     <w:rsid w:val="00F239EB"/>
     <w:rsid w:val="00F23C60"/>
     <w:rsid w:val="00F37704"/>
     <w:rsid w:val="00F504EE"/>
     <w:rsid w:val="00F5488F"/>
     <w:rsid w:val="00F554A2"/>
     <w:rsid w:val="00F56B4D"/>
     <w:rsid w:val="00F62EBD"/>
     <w:rsid w:val="00F630F8"/>
     <w:rsid w:val="00F75C2B"/>
     <w:rsid w:val="00F75F4B"/>
     <w:rsid w:val="00F76C43"/>
     <w:rsid w:val="00F979CC"/>
     <w:rsid w:val="00FC1DBA"/>
     <w:rsid w:val="00FD2199"/>
     <w:rsid w:val="00FD22AC"/>
     <w:rsid w:val="00FE29AE"/>
     <w:rsid w:val="00FF4526"/>
+    <w:rsid w:val="03C3170A"/>
     <w:rsid w:val="0984C524"/>
     <w:rsid w:val="15BB3ABE"/>
+    <w:rsid w:val="1919F3A1"/>
     <w:rsid w:val="1943FD71"/>
     <w:rsid w:val="22D1B75A"/>
+    <w:rsid w:val="249557DB"/>
     <w:rsid w:val="33DB9E17"/>
     <w:rsid w:val="390D207F"/>
+    <w:rsid w:val="393E9C96"/>
     <w:rsid w:val="3ADB266D"/>
+    <w:rsid w:val="3E06FC2A"/>
+    <w:rsid w:val="449A5B92"/>
+    <w:rsid w:val="4C289DFC"/>
+    <w:rsid w:val="4E68CDA8"/>
     <w:rsid w:val="5C4584B8"/>
     <w:rsid w:val="638630BA"/>
     <w:rsid w:val="6972E675"/>
     <w:rsid w:val="6B0588C7"/>
+    <w:rsid w:val="6FD468F0"/>
     <w:rsid w:val="74709094"/>
     <w:rsid w:val="7820CE5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3073"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="700095FC"/>
   <w15:docId w15:val="{92D400D6-86DC-4C4F-9764-AEBA83B20949}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5922,52 +5879,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6034,457 +5991,457 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol2Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
+  <w:style w:type="character" w:styleId="Lletraperdefectedelpargraf" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
+  <w:style w:type="table" w:styleId="Taulanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
+  <w:style w:type="numbering" w:styleId="Sensellista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
+  <w:style w:type="character" w:styleId="Ttol1Car" w:customStyle="1">
     <w:name w:val="Títol 1 Car"/>
     <w:link w:val="Ttol1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
+  <w:style w:type="character" w:styleId="Ttol2Car" w:customStyle="1">
     <w:name w:val="Títol 2 Car"/>
     <w:link w:val="Ttol2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtolCar">
+  <w:style w:type="character" w:styleId="TtolCar" w:customStyle="1">
     <w:name w:val="Títol Car"/>
     <w:link w:val="Ttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
+  <w:style w:type="character" w:styleId="TextindependentCar" w:customStyle="1">
     <w:name w:val="Text independent Car"/>
     <w:link w:val="Textindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SagniadetextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SagniadetextindependentCar">
+  <w:style w:type="character" w:styleId="SagniadetextindependentCar" w:customStyle="1">
     <w:name w:val="Sagnia de text independent Car"/>
     <w:link w:val="Sagniadetextindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+  <w:style w:type="character" w:styleId="CapaleraCar" w:customStyle="1">
     <w:name w:val="Capçalera Car"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+  <w:style w:type="character" w:styleId="PeuCar" w:customStyle="1">
     <w:name w:val="Peu Car"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttol">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubttolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttolCar">
+  <w:style w:type="character" w:styleId="SubttolCar" w:customStyle="1">
     <w:name w:val="Subtítol Car"/>
     <w:link w:val="Subttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Taulaambquadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Taulanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E5528F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00922D3F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enllavisitat">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B73EAD"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00062881"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdeglobusCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
+  <w:style w:type="character" w:styleId="TextdeglobusCar" w:customStyle="1">
     <w:name w:val="Text de globus Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdeglobus"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textennegreta">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007A3AAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencisenseresoldre">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D4EA8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00377D4B"/>
     <w:pPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
+  <w:style w:type="character" w:styleId="wacimagecontainer" w:customStyle="1">
     <w:name w:val="wacimagecontainer"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="174078100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1247418224">
       <w:bodyDiv w:val="1"/>
@@ -7815,52 +7772,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1654069643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@affed458d6269acd&amp;@d9ce157cc24bed8c=@e7fba76e8432c8e4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@affed458d6269acd&amp;@d9ce157cc24bed8c=@e7fba76e8432c8e4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8426,67 +8382,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Escola de Doctorat i de Formació Continuada</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>PREINSCRIPCIÓ</dc:title>
   <dc:creator>Jordi Castanera Marin</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Marta Figuerola Finard</lastModifiedBy>
+  <revision>10</revision>
+  <lastPrinted>2024-01-24T15:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CAE34D177A044BC7981BEA428101E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>