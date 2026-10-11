--- v2 (2026-05-02)
+++ v3 (2026-10-11)
@@ -8,975 +8,979 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="34308F2F" w14:textId="77777777">
+    <w:p w14:paraId="34308F2F" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PERSONAL DETAILS OF THE APPLICANT: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="3853"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="0B8D193D" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="0B8D193D" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="45F1D764" w14:textId="77777777">
+          <w:p w14:paraId="45F1D764" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="72C7F05D" w14:textId="406CB807">
+          <w:p w14:paraId="72C7F05D" w14:textId="406CB807" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...15 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7B5D11BF" w14:textId="77777777">
+          <w:p w14:paraId="7B5D11BF" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3C7ED73B" w14:textId="77777777">
+          <w:p w14:paraId="3C7ED73B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6913BC3C" w14:textId="77777777">
+          <w:p w14:paraId="6913BC3C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname (where appropriate)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="352946C7" w14:textId="77777777">
+          <w:p w14:paraId="352946C7" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="55D7B51E" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="55D7B51E" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3F0DDD93" w14:textId="77777777">
+          <w:p w14:paraId="3F0DDD93" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>DNI/NIE/PASSPORT</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="11FA34E2" w14:textId="77777777">
+          <w:p w14:paraId="11FA34E2" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="46CB8BD5" w14:textId="77777777">
+          <w:p w14:paraId="46CB8BD5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="09C03A08" w14:textId="77777777">
+          <w:p w14:paraId="09C03A08" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student number (NIA)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2E7EFB9B" w14:textId="77777777">
+          <w:p w14:paraId="2E7EFB9B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00DB53A4" w14:paraId="588733B6" w14:textId="6638163F">
+          <w:p w14:paraId="588733B6" w14:textId="6638163F" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00DB53A4" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
+            <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
+            <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="3630B193" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3630B193" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4F4C1E3C" w14:textId="77777777">
+          <w:p w14:paraId="4F4C1E3C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PhD PROGRAMME: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="57A2D723" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="57A2D723" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="05191CB6" w14:textId="77777777">
+          <w:p w14:paraId="05191CB6" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ACADEMIC PROGRESSION for Admission to the PhD programme </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2F6F3075" w14:textId="5ABD9F24">
+          <w:p w14:paraId="2F6F3075" w14:textId="5ABD9F24" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(Please state: Full Time or Part Time): _________________________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="1D24435E" w14:textId="77777777">
+    <w:p w14:paraId="1D24435E" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I DECLARE:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="009419C0" w14:paraId="6A2E8599" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0064384A" w:rsidP="009419C0" w:rsidRDefault="009419C0" w14:paraId="4D3105DF" w14:textId="77777777">
+          <w:p w14:paraId="4D3105DF" w14:textId="77777777" w:rsidR="0064384A" w:rsidRDefault="009419C0" w:rsidP="009419C0">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I submit by </w:t>
             </w:r>
             <w:r w:rsidRPr="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Research Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> which has been seen and approved by the supervisor and tutor of my thesis in accordance with the instruction of the PhD programme, so that it may be evaluated and approved by the Academic Committee of the PhD programme (CAPD). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0064384A" w:rsidR="0064384A" w:rsidP="0064384A" w:rsidRDefault="0064384A" w14:paraId="01326503" w14:textId="313C27C6">
+          <w:p w14:paraId="01326503" w14:textId="313C27C6" w:rsidR="0064384A" w:rsidRDefault="0064384A" w:rsidP="0064384A">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>This plan must include,</w:t>
             </w:r>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> at a minimum, the methodology used, the objectives to be achieved, and the means and time frame for achieving them. It must also include the agreed guidelines on the number and frequency of meetings between the student and their thesis supervisor, which may be set out in the doctoral programme itself</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A6DDE" w:rsidR="00681E7A">
+            <w:r w:rsidR="00681E7A" w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Additionally, it </w:t>
             </w:r>
             <w:r w:rsidR="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A6DDE" w:rsidR="00681E7A">
+            <w:r w:rsidR="00681E7A" w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> include the</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A6DDE" w:rsidR="004A6DDE">
+            <w:r w:rsidR="004A6DDE" w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rchiving of documentary ev</w:t>
             </w:r>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>idence of each meeting (messages, minutes, handwritten notes, etc.) and the rules for accessing spaces, infrastructure and material related to the research.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A5838" w:rsidR="009419C0" w:rsidP="0064384A" w:rsidRDefault="0064384A" w14:paraId="1F0DA98F" w14:textId="1C2B57DE">
+          <w:p w14:paraId="382690D1" w14:textId="5952BA2E" w:rsidR="00C772E0" w:rsidRPr="00C772E0" w:rsidRDefault="00C772E0" w:rsidP="0064384A">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C772E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>I will declare the use of AI in my research and use it ethically, transparently, critically, and with academic integrity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0DA98F" w14:textId="1C2B57DE" w:rsidR="009419C0" w:rsidRPr="005A5838" w:rsidRDefault="0064384A" w:rsidP="0064384A">
+            <w:pPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064384A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I will incorporate this research plan and any modifications to it into my academic record (sia.uab.cat) under the option </w:t>
             </w:r>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctoral </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>students</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>research</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>plan</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>and</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="005A5838" w:rsidR="005A5838">
+              <w:r w:rsidR="005A5838" w:rsidRPr="005A5838">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>activities</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0E194829" w14:textId="4905AD2F">
+    <w:p w14:paraId="0E194829" w14:textId="4905AD2F" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>                                                                                                                                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7AF20A7B" w14:textId="77777777">
+    <w:p w14:paraId="7AF20A7B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313C6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I REQUEST:</w:t>
       </w:r>
@@ -985,102 +989,102 @@
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B05E63" w14:paraId="52DF962B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05E63" w:rsidR="00B05E63" w:rsidP="00377D4B" w:rsidRDefault="00B05E63" w14:paraId="0CFCA200" w14:textId="63E212A4">
+          <w:p w14:paraId="0CFCA200" w14:textId="63E212A4" w:rsidR="00B05E63" w:rsidRPr="00B05E63" w:rsidRDefault="00B05E63" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of my </w:t>
             </w:r>
             <w:r w:rsidRPr="00B05E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>RESEARCH PLAN</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and their approval </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="511FD1C7" w14:textId="6EA24DE9">
+    <w:p w14:paraId="511FD1C7" w14:textId="6EA24DE9" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
@@ -1143,75 +1147,75 @@
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> this process as well as the decision resulting from this request by email to the address indicated above in this application.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4CBFA0B3" w14:textId="77777777">
+    <w:p w14:paraId="4CBFA0B3" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6E84D1F5" w14:textId="77777777">
+    <w:p w14:paraId="6E84D1F5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bellaterra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
@@ -1244,1530 +1248,1502 @@
         </w:rPr>
         <w:t>Vallès</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>), ............................................20...........</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2805"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="01AD7677" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="01AD7677" w14:textId="77777777" w:rsidTr="00377D4B">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7877A986" w14:textId="77777777">
+          <w:p w14:paraId="7877A986" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="991449012"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SIGNATURES:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="21AF6DE5" w14:textId="77777777">
+          <w:p w14:paraId="21AF6DE5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6217B98A" w14:textId="77777777">
+          <w:p w14:paraId="6217B98A" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4335CAAF" w14:textId="77777777">
+          <w:p w14:paraId="4335CAAF" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="39402543" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="39402543" w14:textId="77777777" w:rsidTr="00377D4B">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="76A6735E" w14:textId="77777777">
+          <w:p w14:paraId="76A6735E" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>APPLICANT</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6AA4C992" w14:textId="77777777">
+          <w:p w14:paraId="6AA4C992" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4ED5D083" w14:textId="77777777">
+          <w:p w14:paraId="4ED5D083" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7BAD0FB2" w14:textId="77777777">
+          <w:p w14:paraId="7BAD0FB2" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>TUTOR</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="3BF4F9F1" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3BF4F9F1" w14:textId="77777777" w:rsidTr="00377D4B">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6CE25015" w14:textId="77777777">
+          <w:p w14:paraId="6CE25015" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4127202D" w14:textId="77777777">
+          <w:p w14:paraId="4127202D" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="150A4394" w14:textId="77777777">
+          <w:p w14:paraId="150A4394" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="45CF4774" w14:textId="77777777">
+          <w:p w14:paraId="45CF4774" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FULL NAME:</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="00377D4B" w14:paraId="14720566" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="14720566" w14:textId="77777777" w:rsidTr="00377D4B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4025735C" w14:textId="77777777">
+          <w:p w14:paraId="4025735C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="77C75DF8" w14:textId="77777777">
+          <w:p w14:paraId="77C75DF8" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="366CF339" w14:textId="77777777">
+          <w:p w14:paraId="366CF339" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0CBB9C90" w14:textId="77777777">
+          <w:p w14:paraId="0CBB9C90" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7545DFA9" w14:textId="77777777">
+    <w:p w14:paraId="7545DFA9" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>COMMUNICATION OF THE DECISION of the Academic Committee of the PhD Programme</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="334"/>
         <w:gridCol w:w="10116"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="31686E32" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="31686E32" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="14A24CC9" w14:textId="582C0685">
+          <w:p w14:paraId="14A24CC9" w14:textId="582C0685" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="2038460765"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>In view of the request for the evaluation and approval of the Research, the Academic Committee of the PhD programme, at its meeting on______________ has decided: </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="03E878F5" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="03E878F5" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC6A01" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0E585054" w14:textId="50898443">
+          <w:p w14:paraId="0E585054" w14:textId="50898443" w:rsidR="00377D4B" w:rsidRPr="00DC6A01" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC6A01" w:rsidR="00DC6A01">
+            <w:r w:rsidR="00DC6A01" w:rsidRPr="00DC6A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="5D065B45" w14:textId="0504F4F6">
+          <w:p w14:paraId="5D065B45" w14:textId="0504F4F6" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="1919F3A1">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To approve </w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+            <w:r w:rsidRPr="1919F3A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Research Plan, </w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="249557DB">
+            <w:r w:rsidR="249557DB" w:rsidRPr="1919F3A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Academic progression (Please state: Full Time or Part Time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="1919F3A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>):_</w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="1919F3A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>__________________________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="57E83FE7" w14:textId="276C900E">
+          <w:p w14:paraId="57E83FE7" w14:textId="276C900E" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="1919F3A1">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
+            <w:r w:rsidRPr="1919F3A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If the academic progression has </w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>changed following admission, the School for Doctoral Studies must be informed</w:t>
             </w:r>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="6FD468F0">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="6FD468F0" w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="07A6D31C" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="07A6D31C" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="08750209" w14:textId="77777777">
+          <w:p w14:paraId="08750209" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0BDBBB23" w14:textId="77777777">
+          <w:p w14:paraId="0BDBBB23" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="556F48F5" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="556F48F5" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="25FD7ECA" w14:textId="77777777">
+          <w:p w14:paraId="25FD7ECA" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="08F5C5E8" w14:textId="58060D77">
+          <w:p w14:paraId="08F5C5E8" w14:textId="58060D77" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Not to approve </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>the Research Plan (Please state the reasons. Written documents may be attached) </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="57B60370" w14:textId="77777777">
+          <w:p w14:paraId="57B60370" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="7CAEB554" w14:textId="77777777">
+          <w:p w14:paraId="7CAEB554" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="3D5CCE08" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="3D5CCE08" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="294EB925" w14:textId="77777777">
+          <w:p w14:paraId="294EB925" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4C21879F" w14:textId="77777777">
+          <w:p w14:paraId="4C21879F" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="677B7C84" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="677B7C84" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="2C58D8A2" w14:textId="158986D3">
+          <w:p w14:paraId="2C58D8A2" w14:textId="158986D3" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If the Research Plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1D63" w:rsidR="00446B0C">
+            <w:r w:rsidR="00446B0C" w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> approved, depending on the area of research, has the need for tutoring regarding the ethical aspects of the research been considered? </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="210EDB76" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="210EDB76" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="0764C09A" w14:textId="77777777">
+          <w:p w14:paraId="0764C09A" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="3F3D95F5" w14:textId="77777777">
+          <w:p w14:paraId="3F3D95F5" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes. </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The PhD student has been informed of this.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="38AEB2D1" w14:textId="77777777">
+          <w:p w14:paraId="38AEB2D1" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1D63">
@@ -2791,278 +2767,265 @@
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> tutoring</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on ethical aspects is required.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="6DAC57D6" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="6DAC57D6" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="5206080C" w14:textId="77777777">
+          <w:p w14:paraId="5206080C" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="4C6F8774" w14:textId="77777777">
+          <w:p w14:paraId="4C6F8774" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidTr="1919F3A1" w14:paraId="74A6B399" w14:textId="77777777">
+      <w:tr w:rsidR="00377D4B" w:rsidRPr="007E1D63" w14:paraId="74A6B399" w14:textId="77777777" w:rsidTr="1919F3A1">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="07B29FC3" w14:textId="77777777">
+          <w:p w14:paraId="07B29FC3" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature of the Programme Coordinator</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="00377D4B" w:rsidRDefault="00377D4B" w14:paraId="6AA7A86B" w14:textId="77777777">
+          <w:p w14:paraId="6AA7A86B" w14:textId="77777777" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00377D4B">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E1D63" w:rsidR="00377D4B" w:rsidP="1919F3A1" w:rsidRDefault="00377D4B" w14:paraId="7396A0E0" w14:textId="3272F06D">
+          <w:p w14:paraId="7396A0E0" w14:textId="3272F06D" w:rsidR="00377D4B" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="1919F3A1">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1919F3A1" w:rsidR="00377D4B">
-[...15 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="1919F3A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007E1D63" w:rsidR="009C33EB" w:rsidP="00F23C60" w:rsidRDefault="00377D4B" w14:paraId="26BB2A34" w14:textId="7DB1B681">
+    <w:p w14:paraId="26BB2A34" w14:textId="7DB1B681" w:rsidR="009C33EB" w:rsidRPr="007E1D63" w:rsidRDefault="00377D4B" w:rsidP="00F23C60">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>This document must remain in the PhD Programme files.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="007E1D63" w:rsidR="009C33EB" w:rsidSect="00B615D0">
+    <w:sectPr w:rsidR="009C33EB" w:rsidRPr="007E1D63" w:rsidSect="00B615D0">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="206283C7" w14:textId="77777777">
+    <w:p w14:paraId="271CE3F9" w14:textId="77777777" w:rsidR="00673908" w:rsidRDefault="00673908">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="324756C0" w14:textId="77777777">
+    <w:p w14:paraId="5362C2D6" w14:textId="77777777" w:rsidR="00673908" w:rsidRDefault="00673908">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3110,106 +3073,106 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00AB6B85" w:rsidR="00B73EAD" w:rsidP="00AB6B85" w:rsidRDefault="3ADB266D" w14:paraId="611163B6" w14:textId="721D8B86">
+  <w:p w14:paraId="611163B6" w14:textId="721D8B86" w:rsidR="00B73EAD" w:rsidRPr="00AB6B85" w:rsidRDefault="3ADB266D" w:rsidP="00AB6B85">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB6B85">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="69481905" w14:textId="77777777">
+    <w:p w14:paraId="190D939F" w14:textId="77777777" w:rsidR="00673908" w:rsidRDefault="00673908">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D63733" w:rsidRDefault="00D63733" w14:paraId="041E782F" w14:textId="77777777">
+    <w:p w14:paraId="44BF075D" w14:textId="77777777" w:rsidR="00673908" w:rsidRDefault="00673908">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="003817B7" w:rsidR="00A13383" w:rsidP="6B0588C7" w:rsidRDefault="6B0588C7" w14:paraId="00FE95F2" w14:textId="7D405F6A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FE95F2" w14:textId="7D405F6A" w:rsidR="00A13383" w:rsidRPr="003817B7" w:rsidRDefault="6B0588C7" w:rsidP="6B0588C7">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6B0588C7">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009C4F58" w:rsidP="009C4F58" w:rsidRDefault="009C4F58" w14:paraId="3586A5F6" w14:textId="3DC22B5A">
+  <w:p w14:paraId="3586A5F6" w14:textId="3DC22B5A" w:rsidR="009C4F58" w:rsidRDefault="009C4F58" w:rsidP="009C4F58">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="3402"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="742E425E" wp14:editId="5DDBDACA">
           <wp:extent cx="1422400" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="1682934303" name="Imatge 1" descr="Imatge que conté text, Font, logotip, Gràfics&#10;&#10;Descripció generada automàticament"/>
@@ -3249,874 +3212,874 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00F23C60">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007E1D63">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:color w:val="00B050"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
+    <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>RESEARCH PLAN</w:t>
     </w:r>
-    <w:r w:rsidRPr="007E1D63" w:rsidR="00377D4B">
+    <w:r w:rsidR="00377D4B" w:rsidRPr="007E1D63">
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="0059448C" w:rsidR="006708F8" w:rsidP="3ADB266D" w:rsidRDefault="006708F8" w14:paraId="717C7FE3" w14:textId="77777777">
+  <w:p w14:paraId="717C7FE3" w14:textId="77777777" w:rsidR="006708F8" w:rsidRPr="0059448C" w:rsidRDefault="006708F8" w:rsidP="3ADB266D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
-        <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1092" style="width:441.8pt;height:441.8pt" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="1200px-Regular_quadrilateral" r:id="rId1"/>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:441.65pt;height:441.65pt" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="1200px-Regular_quadrilateral"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1093" style="width:441.8pt;height:441.8pt" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="Gruenes_Quadrat" r:id="rId2"/>
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:441.65pt;height:441.65pt" o:bullet="t">
+        <v:imagedata r:id="rId2" o:title="Gruenes_Quadrat"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1094" style="width:16.35pt;height:14.05pt;visibility:visible;mso-wrap-style:square" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="" r:id="rId3"/>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:16.1pt;height:13.95pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DE4BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEF034"/>
     <w:lvl w:ilvl="0" w:tplc="090C78C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA24E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4A42A10"/>
     <w:lvl w:ilvl="0" w:tplc="1098DCBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C80D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5134D2E2"/>
     <w:lvl w:ilvl="0" w:tplc="CCE645DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA583008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="23C814A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1BA4D9F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CED0BFAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="13ACF3A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="33DC0D54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A00A299C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB2856B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11F75A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1646DFF8"/>
     <w:lvl w:ilvl="0" w:tplc="A4E8D500">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140004AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E5AB2F0"/>
     <w:lvl w:ilvl="0" w:tplc="63066C84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14135DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E606A68"/>
     <w:lvl w:ilvl="0" w:tplc="8D8E2C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CCDCCD60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5DCE3DA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DE86464C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="651C5424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46A8F592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="92065C46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="776A8F9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="09A428F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341252B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C040D688"/>
     <w:lvl w:ilvl="0" w:tplc="ED4056BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1625" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -4168,872 +4131,872 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6665" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40682A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A2EEF82"/>
     <w:lvl w:ilvl="0" w:tplc="F1D28748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67D60FD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6C52073A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7D7224A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="69045E38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="222C5E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7CAC4E82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="368ABD20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEFA7C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42533CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5296A076"/>
     <w:lvl w:ilvl="0" w:tplc="BD8C24FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="͏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9A38B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C34A088"/>
     <w:lvl w:ilvl="0" w:tplc="55FCF996">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="Ο"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F913996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F8C70B2"/>
     <w:lvl w:ilvl="0" w:tplc="964669EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0A5851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E62CE7CC"/>
     <w:lvl w:ilvl="0" w:tplc="0D7A5C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1ABAB808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7FFC45B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58BCA434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D370175A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="38301342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2F682FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4F76DA44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E09E8C76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7142471A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D09F1E"/>
     <w:lvl w:ilvl="0" w:tplc="13C85A2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74DA3216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C884ECE"/>
     <w:lvl w:ilvl="0" w:tplc="EFD8E156">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769920DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F81824"/>
     <w:lvl w:ilvl="0" w:tplc="F4CE1C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5091,147 +5054,147 @@
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA206A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB184652"/>
     <w:lvl w:ilvl="0" w:tplc="685879EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="849179099">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1652561429">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1586693878">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1093740691">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15817814">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="919485097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1513691153">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="357506885">
@@ -5271,64 +5234,63 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA263D"/>
     <w:rsid w:val="000050C6"/>
     <w:rsid w:val="00005AAF"/>
     <w:rsid w:val="0000745A"/>
     <w:rsid w:val="00007A23"/>
     <w:rsid w:val="000160E8"/>
     <w:rsid w:val="0004236F"/>
@@ -5399,64 +5361,66 @@
     <w:rsid w:val="00437F64"/>
     <w:rsid w:val="00446B0C"/>
     <w:rsid w:val="0045085B"/>
     <w:rsid w:val="00452521"/>
     <w:rsid w:val="00457380"/>
     <w:rsid w:val="00470201"/>
     <w:rsid w:val="00475A2D"/>
     <w:rsid w:val="00481497"/>
     <w:rsid w:val="004A522F"/>
     <w:rsid w:val="004A5C0B"/>
     <w:rsid w:val="004A6DDE"/>
     <w:rsid w:val="004D1BE5"/>
     <w:rsid w:val="0052732C"/>
     <w:rsid w:val="00575D46"/>
     <w:rsid w:val="0059448C"/>
     <w:rsid w:val="005A5838"/>
     <w:rsid w:val="005D0D92"/>
     <w:rsid w:val="005D74C2"/>
     <w:rsid w:val="0061290D"/>
     <w:rsid w:val="00632AB1"/>
     <w:rsid w:val="0064384A"/>
     <w:rsid w:val="00646FEB"/>
     <w:rsid w:val="00654D95"/>
     <w:rsid w:val="0065700A"/>
     <w:rsid w:val="006708F8"/>
+    <w:rsid w:val="00673908"/>
     <w:rsid w:val="00681E7A"/>
     <w:rsid w:val="00690E72"/>
     <w:rsid w:val="006B2ECF"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006E16AE"/>
     <w:rsid w:val="006E2F45"/>
     <w:rsid w:val="0072240E"/>
     <w:rsid w:val="00747D03"/>
     <w:rsid w:val="00772D02"/>
     <w:rsid w:val="007A3AAF"/>
     <w:rsid w:val="007D2D03"/>
     <w:rsid w:val="007D4AB0"/>
     <w:rsid w:val="007D4EA8"/>
     <w:rsid w:val="007D70DE"/>
+    <w:rsid w:val="007E107D"/>
     <w:rsid w:val="007E1D63"/>
     <w:rsid w:val="007F1459"/>
     <w:rsid w:val="00807CB5"/>
     <w:rsid w:val="008123A6"/>
     <w:rsid w:val="0082021D"/>
     <w:rsid w:val="00836D4A"/>
     <w:rsid w:val="0084619C"/>
     <w:rsid w:val="00871BE1"/>
     <w:rsid w:val="00880993"/>
     <w:rsid w:val="008843EE"/>
     <w:rsid w:val="00891A32"/>
     <w:rsid w:val="00893E0F"/>
     <w:rsid w:val="008D043E"/>
     <w:rsid w:val="00907561"/>
     <w:rsid w:val="009115A6"/>
     <w:rsid w:val="00922D3F"/>
     <w:rsid w:val="0093653F"/>
     <w:rsid w:val="009419C0"/>
     <w:rsid w:val="00942896"/>
     <w:rsid w:val="00961C2C"/>
     <w:rsid w:val="00990D23"/>
     <w:rsid w:val="009949CC"/>
     <w:rsid w:val="009A1417"/>
     <w:rsid w:val="009B5C9B"/>
     <w:rsid w:val="009C0837"/>
@@ -5486,50 +5450,51 @@
     <w:rsid w:val="00B41D20"/>
     <w:rsid w:val="00B5099D"/>
     <w:rsid w:val="00B53A00"/>
     <w:rsid w:val="00B56B42"/>
     <w:rsid w:val="00B615D0"/>
     <w:rsid w:val="00B64477"/>
     <w:rsid w:val="00B73EAD"/>
     <w:rsid w:val="00B7446F"/>
     <w:rsid w:val="00B76533"/>
     <w:rsid w:val="00BA263D"/>
     <w:rsid w:val="00BC2B30"/>
     <w:rsid w:val="00BC3CD5"/>
     <w:rsid w:val="00BC45B8"/>
     <w:rsid w:val="00BC4EBB"/>
     <w:rsid w:val="00BD254B"/>
     <w:rsid w:val="00BF2E27"/>
     <w:rsid w:val="00C038FA"/>
     <w:rsid w:val="00C06B0F"/>
     <w:rsid w:val="00C15296"/>
     <w:rsid w:val="00C2432A"/>
     <w:rsid w:val="00C248DF"/>
     <w:rsid w:val="00C56064"/>
     <w:rsid w:val="00C6014C"/>
     <w:rsid w:val="00C70AF6"/>
     <w:rsid w:val="00C76042"/>
+    <w:rsid w:val="00C772E0"/>
     <w:rsid w:val="00C802F5"/>
     <w:rsid w:val="00C92B2C"/>
     <w:rsid w:val="00CB076E"/>
     <w:rsid w:val="00CB299A"/>
     <w:rsid w:val="00CC1DDF"/>
     <w:rsid w:val="00CC2B79"/>
     <w:rsid w:val="00CD2BED"/>
     <w:rsid w:val="00CE648B"/>
     <w:rsid w:val="00CF1FD4"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D23E0C"/>
     <w:rsid w:val="00D25EB7"/>
     <w:rsid w:val="00D3018B"/>
     <w:rsid w:val="00D51E44"/>
     <w:rsid w:val="00D63733"/>
     <w:rsid w:val="00D65BA4"/>
     <w:rsid w:val="00D74F22"/>
     <w:rsid w:val="00D83D76"/>
     <w:rsid w:val="00D87409"/>
     <w:rsid w:val="00DB3C5B"/>
     <w:rsid w:val="00DB429E"/>
     <w:rsid w:val="00DB53A4"/>
     <w:rsid w:val="00DC2464"/>
     <w:rsid w:val="00DC6A01"/>
     <w:rsid w:val="00DD3B73"/>
@@ -5590,109 +5555,109 @@
     <w:rsid w:val="638630BA"/>
     <w:rsid w:val="6972E675"/>
     <w:rsid w:val="6B0588C7"/>
     <w:rsid w:val="6FD468F0"/>
     <w:rsid w:val="74709094"/>
     <w:rsid w:val="7820CE5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="700095FC"/>
   <w15:docId w15:val="{92D400D6-86DC-4C4F-9764-AEBA83B20949}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5879,52 +5844,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5991,457 +5956,456 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol2Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lletraperdefectedelpargraf" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Taulanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sensellista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttol1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
     <w:link w:val="Ttol1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttol2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
     <w:name w:val="Títol 2 Car"/>
     <w:link w:val="Ttol2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TtolCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtolCar">
     <w:name w:val="Títol Car"/>
     <w:link w:val="Ttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextindependentCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
     <w:name w:val="Text independent Car"/>
     <w:link w:val="Textindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SagniadetextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SagniadetextindependentCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SagniadetextindependentCar">
     <w:name w:val="Sagnia de text independent Car"/>
     <w:link w:val="Sagniadetextindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CapaleraCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
     <w:name w:val="Capçalera Car"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PeuCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttol">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubttolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubttolCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttolCar">
     <w:name w:val="Subtítol Car"/>
     <w:link w:val="Subttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Taulaambquadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Taulanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E5528F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00922D3F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enllavisitat">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B73EAD"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00062881"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdeglobusCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextdeglobusCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
     <w:name w:val="Text de globus Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdeglobus"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textennegreta">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007A3AAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencisenseresoldre">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D4EA8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00377D4B"/>
     <w:pPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="wacimagecontainer" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
     <w:name w:val="wacimagecontainer"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00377D4B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="174078100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1247418224">
       <w:bodyDiv w:val="1"/>
@@ -7772,51 +7736,52 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1654069643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@affed458d6269acd&amp;@d9ce157cc24bed8c=@e7fba76e8432c8e4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@affed458d6269acd&amp;@d9ce157cc24bed8c=@e7fba76e8432c8e4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8081,61 +8046,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D06CAE34D177A044BC7981BEA428101E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="f8a81e8dc91049f6d1140a36ad69ee69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6c412d53-c65a-4291-82ea-cadf0f348f7c" xmlns:ns3="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0191dde77d7ff22142e14c15bbf9d2fa" ns2:_="" ns3:_="">
     <xsd:import namespace="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <xsd:import namespace="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -8334,108 +8288,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6c412d53-c65a-4291-82ea-cadf0f348f7c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4097D8E5-E550-491D-BA60-B4EA7DDBCEB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
+    <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>553</Words>
+  <Characters>3045</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Escola de Doctorat i de Formació Continuada</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3591</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PREINSCRIPCIÓ</dc:title>
   <dc:creator>Jordi Castanera Marin</dc:creator>
-  <lastModifiedBy>Marta Figuerola Finard</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-01-24T15:29:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CAE34D177A044BC7981BEA428101E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>