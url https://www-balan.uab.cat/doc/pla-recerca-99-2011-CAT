--- v2 (2026-06-25)
+++ v3 (2026-10-04)
@@ -8,664 +8,733 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="006708F8" w:rsidP="009E69BE" w:rsidRDefault="006708F8" w14:paraId="14C1FF4A" w14:textId="77777777">
+    <w:p w14:paraId="14C1FF4A" w14:textId="77777777" w:rsidR="006708F8" w:rsidRPr="00EE562F" w:rsidRDefault="006708F8" w:rsidP="009E69BE">
       <w:pPr>
         <w:pStyle w:val="Subttol"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>DADES PERSONALS D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="0061290D">
+      <w:r w:rsidR="0061290D" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>E LA PERSONA SOL·LICITANT:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="1089"/>
         <w:gridCol w:w="2237"/>
         <w:gridCol w:w="3841"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidTr="62C775A9" w14:paraId="2F0595A5" w14:textId="77777777">
+      <w:tr w:rsidR="00A13383" w:rsidRPr="00EE562F" w14:paraId="2F0595A5" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="007D70DE" w:rsidRDefault="00A13383" w14:paraId="14C32F8A" w14:textId="77777777">
+          <w:p w14:paraId="14C32F8A" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="007D70DE">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00AB6B85" w:rsidP="007D70DE" w:rsidRDefault="00AB6B85" w14:paraId="716B7F90" w14:textId="211214CC">
+          <w:p w14:paraId="716B7F90" w14:textId="211214CC" w:rsidR="00AB6B85" w:rsidRPr="00EE562F" w:rsidRDefault="00AB6B85" w:rsidP="007D70DE">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="000A39C0" w:rsidRDefault="00A13383" w14:paraId="4409B4AB" w14:textId="77777777">
+          <w:p w14:paraId="4409B4AB" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="000A39C0">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1r Cognom</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="000A39C0" w:rsidRDefault="00A13383" w14:paraId="4364D99D" w14:textId="77777777">
+          <w:p w14:paraId="4364D99D" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="000A39C0">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="000A39C0" w:rsidRDefault="00A13383" w14:paraId="0EFD3F8B" w14:textId="77777777">
+          <w:p w14:paraId="0EFD3F8B" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="000A39C0">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>2n Cognom</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="000A39C0" w:rsidRDefault="00A13383" w14:paraId="247B735E" w14:textId="77777777">
+          <w:p w14:paraId="247B735E" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="000A39C0">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidTr="62C775A9" w14:paraId="226E7239" w14:textId="77777777">
+      <w:tr w:rsidR="00A13383" w:rsidRPr="00EE562F" w14:paraId="226E7239" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="00B5099D" w:rsidRDefault="00A13383" w14:paraId="2A57964F" w14:textId="77777777">
+          <w:p w14:paraId="2A57964F" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="00B5099D">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>DNI/NIE/PASSAPORT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C4F58" w:rsidP="00B5099D" w:rsidRDefault="009C4F58" w14:paraId="40C6F12C" w14:textId="1BD92594">
+          <w:p w14:paraId="40C6F12C" w14:textId="1BD92594" w:rsidR="009C4F58" w:rsidRPr="00EE562F" w:rsidRDefault="009C4F58" w:rsidP="00B5099D">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="00B5099D" w:rsidRDefault="00A13383" w14:paraId="2B1F0C50" w14:textId="77777777">
+          <w:p w14:paraId="2B1F0C50" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="00B5099D">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>NI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00F37704">
+            <w:r w:rsidR="00F37704" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="00B5099D" w:rsidRDefault="00A13383" w14:paraId="61281F0B" w14:textId="77777777">
+          <w:p w14:paraId="61281F0B" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="00B5099D">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="00B5099D" w:rsidRDefault="00A13383" w14:paraId="5B3BDBDC" w14:textId="77777777">
+          <w:p w14:paraId="5B3BDBDC" w14:textId="77777777" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="00B5099D">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Adreça correu electrònic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidTr="62C775A9" w14:paraId="231B76A8" w14:textId="77777777">
+      <w:tr w:rsidR="00A13383" w:rsidRPr="00EE562F" w14:paraId="231B76A8" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidP="00B73EAD" w:rsidRDefault="638630BA" w14:paraId="3A81DD81" w14:textId="1AA32691">
+          <w:p w14:paraId="3A81DD81" w14:textId="1AA32691" w:rsidR="00A13383" w:rsidRPr="00EE562F" w:rsidRDefault="638630BA" w:rsidP="00B73EAD">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>PROGRAMA DE DOCTORAT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidTr="62C775A9" w14:paraId="18EC6F44" w14:textId="77777777">
+      <w:tr w:rsidR="00B41D20" w:rsidRPr="00EE562F" w14:paraId="18EC6F44" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00B73EAD" w:rsidRDefault="00B41D20" w14:paraId="7B517A15" w14:textId="06BCA719">
+          <w:p w14:paraId="7B517A15" w14:textId="06BCA719" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00B41D20" w:rsidP="00B73EAD">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00EC54A6">
+            <w:r w:rsidR="00EC54A6" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>È</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>GIM DE PERMAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00EC54A6">
+            <w:r w:rsidR="00EC54A6" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>È</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>NCIA de l’Admissió al programa de doctorat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00B73EAD" w:rsidRDefault="00B41D20" w14:paraId="4797783C" w14:textId="6D4FA390">
+          <w:p w14:paraId="4797783C" w14:textId="6D4FA390" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00B41D20" w:rsidP="00B73EAD">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>(Informar: Temps Complet o Temps Parcial) : _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="00B64477" w:rsidP="004D1BE5" w:rsidRDefault="00A13383" w14:paraId="6FA3DEE0" w14:textId="380788D7">
+    <w:p w14:paraId="6FA3DEE0" w14:textId="380788D7" w:rsidR="00B64477" w:rsidRPr="00EE562F" w:rsidRDefault="00A13383" w:rsidP="004D1BE5">
       <w:pPr>
         <w:pStyle w:val="Subttol"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>EXPOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="009C4F58">
+      <w:r w:rsidR="009C4F58" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="001F2AC9">
+      <w:r w:rsidR="001F2AC9" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="10486" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10486"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00A13383" w:rsidTr="3ADB266D" w14:paraId="2E24DCDB" w14:textId="77777777">
+      <w:tr w:rsidR="00A13383" w:rsidRPr="00EE562F" w14:paraId="2E24DCDB" w14:textId="77777777" w:rsidTr="3ADB266D">
         <w:trPr>
           <w:trHeight w:val="1935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009C4F58" w:rsidP="004D1BE5" w:rsidRDefault="009C4F58" w14:paraId="2C152E2D" w14:textId="7A0A0837">
+          <w:p w14:paraId="2C152E2D" w14:textId="7A0A0837" w:rsidR="009C4F58" w:rsidRDefault="009C4F58" w:rsidP="004D1BE5">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Presento el meu pla de recerca previst avalat per la direcció i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>tutorització</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la tesi, d’acord amb les indicacions del programa de doctorat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="009C33EB">
+            <w:r w:rsidR="009C33EB" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>per tal que sigui avaluat i aprovat per la Comissió acadèmica del programa de doctorat (CAPD).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00080E11" w:rsidR="00837176" w:rsidP="00837176" w:rsidRDefault="00121E01" w14:paraId="26A9F195" w14:textId="4C2E8560">
+          <w:p w14:paraId="2909A818" w14:textId="77777777" w:rsidR="00396198" w:rsidRDefault="00121E01" w:rsidP="00837176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>En aquest pla s’hi fa constar,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83451">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com a mínim</w:t>
+            </w:r>
+            <w:r w:rsidR="00837176" w:rsidRPr="00080E11">
               <w:rPr>
                 <w:rFonts w:ascii="Hoefler Text" w:hAnsi="Hoefler Text"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00080E11" w:rsidR="00837176">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00837176" w:rsidRPr="00837176">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>la metodologia utilitzada, els objectius que es volen aconseguir, així com els mitjans i la planificació temporal per arribar-hi. També s’ha d’afegir la pauta acordada sobre nombre i freqüència de les reunions entre l’estudiant i la seva direcció de tesi, que pot estar prevista en el programa de doctorat mateix, així com l’arxiu d’evidències documentals de cada reunió (missatges, actes, paper manuscrit, etc.) i el règim d’accés a espais, infraestructura i material relacionat amb la recerca.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7C8562" w14:textId="47855D28" w:rsidR="00905E19" w:rsidRPr="003D7037" w:rsidRDefault="007037E1" w:rsidP="003D7037">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Hoefler Text" w:hAnsi="Hoefler Text"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00837176" w:rsidR="00837176">
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Declararé l’ús de la IA en la meva recerca</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41EBA" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="007B4786" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">la faré servir de forma </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA746D" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ètic</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4786" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>a,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA746D" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transparent</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4786" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA746D" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>crític</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4786" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">a i </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA746D" w:rsidRPr="001B7647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>amb integritat acadèmica</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4786" w:rsidRPr="003D7037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>la metodologia utilitzada, els objectius que es volen aconseguir, així com els mitjans i la planificació temporal per arribar-hi. També s’ha d’afegir la pauta acordada sobre nombre i freqüència de les reunions entre l’estudiant i la seva direcció de tesi, que pot estar prevista en el programa de doctorat mateix, així com l’arxiu d’evidències documentals de cada reunió (missatges, actes, paper manuscrit, etc.) i el règim d’accés a espais, infraestructura i material relacionat amb la recerca. </w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00905E19" w:rsidR="00905E19" w:rsidP="00905E19" w:rsidRDefault="00905E19" w14:paraId="2C7C8562" w14:textId="60A59ABF">
+          <w:p w14:paraId="48E256B3" w14:textId="23FCF8EE" w:rsidR="00A13383" w:rsidRPr="00E83451" w:rsidRDefault="00F820EB" w:rsidP="00905E19">
             <w:pPr>
               <w:pStyle w:val="Subttol"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905E19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquest </w:t>
             </w:r>
-            <w:r w:rsidRPr="00905E19" w:rsidR="00641008">
+            <w:r w:rsidR="00641008" w:rsidRPr="00905E19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">pla de recerca i les seves modificacions les incorporaré al meu expedient acadèmic </w:t>
             </w:r>
             <w:r w:rsidRPr="00905E19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId10">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00905E19">
                 <w:rPr>
                   <w:b w:val="0"/>
                 </w:rPr>
                 <w:t>sia.uab.cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00905E19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">) opció </w:t>
             </w:r>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
-              <w:r w:rsidRPr="00905E19" w:rsidR="00937717">
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00937717" w:rsidRPr="00905E19">
                 <w:rPr>
                   <w:b w:val="0"/>
                 </w:rPr>
                 <w:t>Pla de recerca i activitats de doctorands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00796FDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="009C4F58" w:rsidP="00EF7FDD" w:rsidRDefault="009C4F58" w14:paraId="76E63BEF" w14:textId="6AE8EB88">
+    <w:p w14:paraId="76E63BEF" w14:textId="6AE8EB88" w:rsidR="009C4F58" w:rsidRPr="00EE562F" w:rsidRDefault="009C4F58" w:rsidP="00EF7FDD">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>SOL·LICITO:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C4F58" w:rsidTr="009C4F58" w14:paraId="2609492A" w14:textId="77777777">
+      <w:tr w:rsidR="009C4F58" w:rsidRPr="00EE562F" w14:paraId="2609492A" w14:textId="77777777" w:rsidTr="009C4F58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C4F58" w:rsidP="00EF7FDD" w:rsidRDefault="009C33EB" w14:paraId="68DDF4E8" w14:textId="12976D1D">
+          <w:p w14:paraId="68DDF4E8" w14:textId="12976D1D" w:rsidR="009C4F58" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00EF7FDD">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">L’avaluació del meu </w:t>
             </w:r>
             <w:r w:rsidRPr="00697577">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
@@ -687,51 +756,51 @@
             </w:r>
             <w:r w:rsidR="00CB65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">per a </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">la seva aprovació </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="00EF7FDD" w:rsidP="00EF7FDD" w:rsidRDefault="00EF7FDD" w14:paraId="7C776628" w14:textId="6F5863EB">
+    <w:p w14:paraId="7C776628" w14:textId="6F5863EB" w:rsidR="00EF7FDD" w:rsidRPr="00EE562F" w:rsidRDefault="00EF7FDD" w:rsidP="00EF7FDD">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:bCs/>
@@ -772,1248 +841,1231 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00EF7FDD" w:rsidP="00EF7FDD" w:rsidRDefault="00EF7FDD" w14:paraId="2F5DCE87" w14:textId="77777777"/>
+                          <w:p w14:paraId="2F5DCE87" w14:textId="77777777" w:rsidR="00EF7FDD" w:rsidRDefault="00EF7FDD" w:rsidP="00EF7FDD"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="03BC6835">
+              <v:shapetype w14:anchorId="03BC6835" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Quadre de text 7" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:11.25pt;height:11.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTCub0eQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6WNBnSJr0WFA&#10;0RZrh54VWWqEyqImMbGzXz9Kdl5dLx12kUnzI0V+Inl+0daWrVSIBlzJh0cDzpSTUBn3XPKfj9ef&#10;zjiLKFwlLDhV8rWK/GL68cN54ydqBAuwlQqMgrg4aXzJF4h+UhRRLlQt4hF45cioIdQCSQ3PRRVE&#10;Q9FrW4wGg5OigVD5AFLFSH+vOiOf5vhaK4l3WkeFzJaccsN8hnzO01lMz8XkOQi/MLJPQ/xDFrUw&#10;ji7dhroSKNgymL9C1UYGiKDxSEJdgNZGqlwDVTMcvKrmYSG8yrUQOdFvaYr/L6y8XT34+8Cw/Qot&#10;PWAipPFxEulnqqfVoU5fypSRnShcb2lTLTKZnMajs9NjziSZepmiFDtnHyJ+U1CzJJQ80KtkssTq&#10;JmIH3UDSXRGsqa6NtVlJnaAubWArQW9oMadIwQ9Q1rGm5Cefjwc58IEthd76z62QL6nIwwikWZeu&#10;U7ln+rR2RGQJ11YljHU/lGamyny8kaOQUrltnhmdUJoqeo9jj99l9R7nrg7yyDeDw61zbRyEjqVD&#10;aquXDbW6wxNJe3UnEdt52zfIHKo19U2AbqSil9eGiL4REe9FoBmiVqG9gHd0aAv0OtBLnC0g/H7r&#10;f8JTa5OVs4ZmsuTx11IExZn97qjpvwzH4zTEWRkfn45ICfuW+b7FLetLoJYZ0gbyMosJj3Yj6gD1&#10;E62PWbqVTMJJurvkuBEvsdsUtH6kms0yiMbWC7xxD16m0Ine1GCP7ZMIvm9wpMm4hc30ismrPu+w&#10;ydPBbImgTR6CRHDHak88jXzu0349pZ2yr2fUbolO/wAAAP//AwBQSwMEFAAGAAgAAAAhAPTg3wrV&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYSiVQKU0nQIMLJwbi7DVe&#10;EtE4VZJ15d8T4AAXP1nPeu9zt178KGaKyQVWcLmqQBAPQTs2Ct5eHy8aECkjaxwDk4JPSrDuT086&#10;bHU48gvN22xECeHUogKb89RKmQZLHtMqTMTF24foMZc1GqkjHku4H2VdVdfSo+PSYHGiB0vDx/bg&#10;FWzuzY0ZGox202jn5uV9/2yelDo/W+5uQWRa8t8xfOMXdOgL0y4cWCcxKiiP5J9ZvLq+ArH7Vdl3&#10;8j97/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTCub0eQIAAIwFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD04N8K1QAAAAMBAAAPAAAAAAAA&#10;AAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+              <v:shape id="Quadre de text 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:11.25pt;height:11.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTCub0eQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6WNBnSJr0WFA&#10;0RZrh54VWWqEyqImMbGzXz9Kdl5dLx12kUnzI0V+Inl+0daWrVSIBlzJh0cDzpSTUBn3XPKfj9ef&#10;zjiLKFwlLDhV8rWK/GL68cN54ydqBAuwlQqMgrg4aXzJF4h+UhRRLlQt4hF45cioIdQCSQ3PRRVE&#10;Q9FrW4wGg5OigVD5AFLFSH+vOiOf5vhaK4l3WkeFzJaccsN8hnzO01lMz8XkOQi/MLJPQ/xDFrUw&#10;ji7dhroSKNgymL9C1UYGiKDxSEJdgNZGqlwDVTMcvKrmYSG8yrUQOdFvaYr/L6y8XT34+8Cw/Qot&#10;PWAipPFxEulnqqfVoU5fypSRnShcb2lTLTKZnMajs9NjziSZepmiFDtnHyJ+U1CzJJQ80KtkssTq&#10;JmIH3UDSXRGsqa6NtVlJnaAubWArQW9oMadIwQ9Q1rGm5Cefjwc58IEthd76z62QL6nIwwikWZeu&#10;U7ln+rR2RGQJ11YljHU/lGamyny8kaOQUrltnhmdUJoqeo9jj99l9R7nrg7yyDeDw61zbRyEjqVD&#10;aquXDbW6wxNJe3UnEdt52zfIHKo19U2AbqSil9eGiL4REe9FoBmiVqG9gHd0aAv0OtBLnC0g/H7r&#10;f8JTa5OVs4ZmsuTx11IExZn97qjpvwzH4zTEWRkfn45ICfuW+b7FLetLoJYZ0gbyMosJj3Yj6gD1&#10;E62PWbqVTMJJurvkuBEvsdsUtH6kms0yiMbWC7xxD16m0Ine1GCP7ZMIvm9wpMm4hc30ismrPu+w&#10;ydPBbImgTR6CRHDHak88jXzu0349pZ2yr2fUbolO/wAAAP//AwBQSwMEFAAGAAgAAAAhAPTg3wrV&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYSiVQKU0nQIMLJwbi7DVe&#10;EtE4VZJ15d8T4AAXP1nPeu9zt178KGaKyQVWcLmqQBAPQTs2Ct5eHy8aECkjaxwDk4JPSrDuT086&#10;bHU48gvN22xECeHUogKb89RKmQZLHtMqTMTF24foMZc1GqkjHku4H2VdVdfSo+PSYHGiB0vDx/bg&#10;FWzuzY0ZGox202jn5uV9/2yelDo/W+5uQWRa8t8xfOMXdOgL0y4cWCcxKiiP5J9ZvLq+ArH7Vdl3&#10;8j97/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTCub0eQIAAIwFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD04N8K1QAAAAMBAAAPAAAAAAAA&#10;AAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00EF7FDD" w:rsidP="00EF7FDD" w:rsidRDefault="00EF7FDD" w14:paraId="2F5DCE87" w14:textId="77777777"/>
+                    <w:p w14:paraId="2F5DCE87" w14:textId="77777777" w:rsidR="00EF7FDD" w:rsidRDefault="00EF7FDD" w:rsidP="00EF7FDD"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Autoritzo la comunicació de les possibles incidències en el tràmit així com la resolució d’aquesta sol·licitud per correu electrònic a l’adreça indicada en aquesta sol·licitud.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="001271B5" w:rsidP="004D1BE5" w:rsidRDefault="001271B5" w14:paraId="57399081" w14:textId="0CA4B942">
+    <w:p w14:paraId="57399081" w14:textId="0CA4B942" w:rsidR="001271B5" w:rsidRPr="00EE562F" w:rsidRDefault="001271B5" w:rsidP="004D1BE5">
       <w:pPr>
         <w:pStyle w:val="Subttol"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="007A3AAF" w:rsidP="00283A12" w:rsidRDefault="00283A12" w14:paraId="3CD0A8C3" w14:textId="60543D6A">
+    <w:p w14:paraId="3CD0A8C3" w14:textId="60543D6A" w:rsidR="007A3AAF" w:rsidRPr="00EE562F" w:rsidRDefault="00283A12" w:rsidP="00283A12">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Bellaterra (Cerdanyola del Vallès), .............de/d’................................de 20...........</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="2815"/>
         <w:gridCol w:w="2982"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="00AB6B85" w14:paraId="50DFADE7" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="50DFADE7" w14:textId="77777777" w:rsidTr="00AB6B85">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="8780" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="580655BE" w14:textId="77777777">
+          <w:p w14:paraId="580655BE" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>SIGNATURES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="00AB6B85" w14:paraId="6F62EA39" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="6F62EA39" w14:textId="77777777" w:rsidTr="00AB6B85">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00017AFC" w:rsidRDefault="009C33EB" w14:paraId="301F62BE" w14:textId="174C4ACA">
+          <w:p w14:paraId="301F62BE" w14:textId="174C4ACA" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00017AFC">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>SOL.LICITANT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00017AFC" w:rsidRDefault="009C33EB" w14:paraId="3F1BD51C" w14:textId="265CF31B">
+          <w:p w14:paraId="3F1BD51C" w14:textId="265CF31B" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00017AFC">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DIRECTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00017AFC" w:rsidRDefault="009C33EB" w14:paraId="29CB74F4" w14:textId="77777777">
+          <w:p w14:paraId="29CB74F4" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00017AFC">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DIRECTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00017AFC" w:rsidRDefault="009C33EB" w14:paraId="636D33A3" w14:textId="4CBA5DD9">
+          <w:p w14:paraId="636D33A3" w14:textId="4CBA5DD9" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00017AFC">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">TUTOR/A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="00AB6B85" w14:paraId="5CE6706D" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="5CE6706D" w14:textId="77777777" w:rsidTr="00AB6B85">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="40C09022" w14:textId="77777777">
+          <w:p w14:paraId="40C09022" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NOM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="366632E8" w14:textId="77777777">
+          <w:p w14:paraId="366632E8" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NOM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="09BBBDDC" w14:textId="77777777">
+          <w:p w14:paraId="09BBBDDC" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NOM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="0375E532" w14:textId="77777777">
+          <w:p w14:paraId="0375E532" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NOM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="00AB6B85" w14:paraId="49F593DF" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="49F593DF" w14:textId="77777777" w:rsidTr="00AB6B85">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="0F73FE73" w14:textId="77777777">
+          <w:p w14:paraId="0F73FE73" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="6FF54BCE" w14:textId="77777777">
+          <w:p w14:paraId="6FF54BCE" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="306A095C" w14:textId="77777777">
+          <w:p w14:paraId="306A095C" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00F554A2" w:rsidRDefault="009C33EB" w14:paraId="68E23AC5" w14:textId="77777777">
+          <w:p w14:paraId="68E23AC5" w14:textId="77777777" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00F554A2">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00CC1DDF" w:rsidRDefault="00EC54A6" w14:paraId="2D925910" w14:textId="0ED06C7E">
+    <w:p w14:paraId="2D925910" w14:textId="0ED06C7E" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="00EC54A6" w:rsidP="00CC1DDF">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="009C33EB">
+      <w:r w:rsidR="009C33EB" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">OMUNICACIÓ RESOLUCIÓ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+      <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="009C33EB">
+      <w:r w:rsidR="009C33EB" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+      <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE562F" w:rsidR="009C33EB">
+      <w:r w:rsidR="009C33EB" w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="00B050"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comissió acadèmica del programa de doctorat</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="485"/>
         <w:gridCol w:w="9971"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="62C775A9" w14:paraId="03F50281" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="03F50281" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00CC1DDF" w:rsidRDefault="009C33EB" w14:paraId="6C86A1AB" w14:textId="5641A5E9">
+          <w:p w14:paraId="6C86A1AB" w14:textId="5641A5E9" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="009C33EB" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vista la sol·licitud d’avaluació i aprovació del PLA DE RECERCA, la </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+            <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Comissió acadèmica del programa de doctorat, reunida en data _________________, ha resolt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidTr="62C775A9" w14:paraId="3166A50E" w14:textId="77777777">
+      <w:tr w:rsidR="00B41D20" w:rsidRPr="00EE562F" w14:paraId="3166A50E" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00CC1DDF" w:rsidRDefault="007C6CCF" w14:paraId="76DE3E86" w14:textId="56622E30">
+          <w:p w14:paraId="76DE3E86" w14:textId="56622E30" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="007C6CCF" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk156821786" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk156821786"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00C16DC0" w:rsidRDefault="00481497" w14:paraId="0EEDE352" w14:textId="1B816A03">
+          <w:p w14:paraId="0EEDE352" w14:textId="1B816A03" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00C16DC0">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aprovar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+            <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+            <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">el PLA DE RECERCA, amb el Règim de </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>permanència</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE562F" w:rsidR="00B41D20">
+            <w:r w:rsidR="00B41D20" w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Informar: Temps Complet o Temps Parcial):___________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="62C775A9" w:rsidRDefault="00CB299A" w14:paraId="696DB932" w14:textId="67A3BC04">
+          <w:p w14:paraId="696DB932" w14:textId="67A3BC04" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00CB299A" w:rsidP="62C775A9">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="00CB299A">
+            <w:r w:rsidRPr="62C775A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En cas que el règim de permanència </w:t>
             </w:r>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="00CB299A">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="62C775A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">s’hagi canviat </w:t>
             </w:r>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="002A149C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="002A149C" w:rsidRPr="62C775A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">respecte a l’admissió, cal </w:t>
             </w:r>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="5DA12D97">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="5DA12D97" w:rsidRPr="62C775A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">informar </w:t>
             </w:r>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="002A149C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="002A149C" w:rsidRPr="62C775A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a l’Escola de Doctorat</w:t>
             </w:r>
-            <w:r w:rsidRPr="62C775A9" w:rsidR="229701D8">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="229701D8" w:rsidRPr="62C775A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidTr="62C775A9" w14:paraId="2B1BE83A" w14:textId="77777777">
+      <w:tr w:rsidR="00B41D20" w:rsidRPr="00EE562F" w14:paraId="2B1BE83A" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00CC1DDF" w:rsidRDefault="00B41D20" w14:paraId="280771B7" w14:textId="77777777">
+          <w:p w14:paraId="280771B7" w14:textId="77777777" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00B41D20" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00B41D20" w:rsidP="00CC1DDF" w:rsidRDefault="00B41D20" w14:paraId="40A23D71" w14:textId="77777777">
+          <w:p w14:paraId="40A23D71" w14:textId="77777777" w:rsidR="00B41D20" w:rsidRPr="00EE562F" w:rsidRDefault="00B41D20" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidTr="62C775A9" w14:paraId="547CC690" w14:textId="77777777">
+      <w:tr w:rsidR="00481497" w:rsidRPr="00EE562F" w14:paraId="547CC690" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="4B6B0FA9" w14:textId="77777777">
+          <w:p w14:paraId="4B6B0FA9" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="22062EE4" w14:textId="757C9DF5">
+          <w:p w14:paraId="22062EE4" w14:textId="757C9DF5" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">No aprovar </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>el PLA DE RECERCA (Indicar els motius, es pot adjuntar un escrit annex)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="0BDFE39C" w14:textId="77777777">
+          <w:p w14:paraId="0BDFE39C" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="49D6E785" w14:textId="030B1329">
+          <w:p w14:paraId="49D6E785" w14:textId="030B1329" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidTr="62C775A9" w14:paraId="6FFD3923" w14:textId="77777777">
+      <w:tr w:rsidR="00481497" w:rsidRPr="00EE562F" w14:paraId="6FFD3923" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="5B9ABDAE" w14:textId="77777777">
+          <w:p w14:paraId="5B9ABDAE" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="5A6BADF3" w14:textId="77777777">
+          <w:p w14:paraId="5A6BADF3" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidTr="62C775A9" w14:paraId="4016E0F6" w14:textId="77777777">
+      <w:tr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w14:paraId="4016E0F6" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="51DA55B5" w14:textId="48C4C11B">
+          <w:p w14:paraId="51DA55B5" w14:textId="48C4C11B" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Si s’ha aprovat el PLA DE RECERCA, en funció de l’àmbit de la recerca, s’ha valorat que aquesta recerca tingui necessitat de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>tutorització</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> per aspectes relacionats amb l’ètica de la seva recerca?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidTr="62C775A9" w14:paraId="33F18EED" w14:textId="77777777">
+      <w:tr w:rsidR="00481497" w:rsidRPr="00EE562F" w14:paraId="33F18EED" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="7C44700F" w14:textId="77777777">
+          <w:p w14:paraId="7C44700F" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="0116D9EB" w14:textId="77777777">
+          <w:p w14:paraId="0116D9EB" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Sí, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>se li ha indicat a l’estudiant de doctorat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="48C11FE6" w14:textId="178857C0">
+          <w:p w14:paraId="48C11FE6" w14:textId="178857C0" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">No, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">no té necessitat de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>tutorització</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> per aspectes ètics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidTr="62C775A9" w14:paraId="48C89B57" w14:textId="77777777">
+      <w:tr w:rsidR="00481497" w:rsidRPr="00EE562F" w14:paraId="48C89B57" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="69E31EFF" w14:textId="77777777">
+          <w:p w14:paraId="69E31EFF" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="4929199E" w14:textId="77777777">
+          <w:p w14:paraId="4929199E" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidTr="62C775A9" w14:paraId="059379AB" w14:textId="77777777">
+      <w:tr w:rsidR="00481497" w:rsidRPr="00EE562F" w14:paraId="059379AB" w14:textId="77777777" w:rsidTr="62C775A9">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="0084619C" w14:paraId="464F61EC" w14:textId="321DA810">
+          <w:p w14:paraId="464F61EC" w14:textId="321DA810" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="0084619C" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura de</w:t>
             </w:r>
             <w:r w:rsidR="00CE3A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2036,130 +2088,138 @@
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> coordina</w:t>
             </w:r>
             <w:r w:rsidR="00CE3A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ció</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE562F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> del programa</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00AB6B85" w:rsidP="00CC1DDF" w:rsidRDefault="00AB6B85" w14:paraId="5F7EE7E9" w14:textId="77777777">
+          <w:p w14:paraId="5F7EE7E9" w14:textId="77777777" w:rsidR="00AB6B85" w:rsidRPr="00EE562F" w:rsidRDefault="00AB6B85" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00AB6B85" w:rsidP="00CC1DDF" w:rsidRDefault="00AB6B85" w14:paraId="18F36060" w14:textId="77777777">
+          <w:p w14:paraId="18F36060" w14:textId="77777777" w:rsidR="00AB6B85" w:rsidRPr="00EE562F" w:rsidRDefault="00AB6B85" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EE562F" w:rsidR="00481497" w:rsidP="00CC1DDF" w:rsidRDefault="00481497" w14:paraId="416973FD" w14:textId="77777777">
+          <w:p w14:paraId="416973FD" w14:textId="77777777" w:rsidR="00481497" w:rsidRPr="00EE562F" w:rsidRDefault="00481497" w:rsidP="00CC1DDF">
             <w:pPr>
               <w:pStyle w:val="Sagniadetextindependent"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidP="00CC1DDF" w:rsidRDefault="0084619C" w14:paraId="26BB2A34" w14:textId="4FA072E1">
+    <w:p w14:paraId="26BB2A34" w14:textId="7C6E0AB3" w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidRDefault="0084619C" w:rsidP="00CC1DDF">
       <w:pPr>
         <w:pStyle w:val="Sagniadetextindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE562F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest document queda en custodia del Programa de Doctorat</w:t>
       </w:r>
+      <w:r w:rsidR="003D7037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i w:val="0"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00EE562F" w:rsidR="009C33EB" w:rsidSect="00CB076E">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="009C33EB" w:rsidRPr="00EE562F" w:rsidSect="00CB076E">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00392874" w:rsidRDefault="00392874" w14:paraId="064D8B34" w14:textId="77777777">
+    <w:p w14:paraId="08E4AD4C" w14:textId="77777777" w:rsidR="00776DF1" w:rsidRDefault="00776DF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00392874" w:rsidRDefault="00392874" w14:paraId="660396D3" w14:textId="77777777">
+    <w:p w14:paraId="6B08F06F" w14:textId="77777777" w:rsidR="00776DF1" w:rsidRDefault="00776DF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2214,106 +2274,106 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Hoefler Text">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002FF" w:usb1="5000204B" w:usb2="00000004" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00AB6B85" w:rsidR="00B73EAD" w:rsidP="00AB6B85" w:rsidRDefault="3ADB266D" w14:paraId="611163B6" w14:textId="721D8B86">
+  <w:p w14:paraId="611163B6" w14:textId="721D8B86" w:rsidR="00B73EAD" w:rsidRPr="00AB6B85" w:rsidRDefault="3ADB266D" w:rsidP="00AB6B85">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB6B85">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00392874" w:rsidRDefault="00392874" w14:paraId="301C94B6" w14:textId="77777777">
+    <w:p w14:paraId="17A85CC5" w14:textId="77777777" w:rsidR="00776DF1" w:rsidRDefault="00776DF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00392874" w:rsidRDefault="00392874" w14:paraId="378371A7" w14:textId="77777777">
+    <w:p w14:paraId="44897F8B" w14:textId="77777777" w:rsidR="00776DF1" w:rsidRDefault="00776DF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="003817B7" w:rsidR="00A13383" w:rsidP="6B0588C7" w:rsidRDefault="6B0588C7" w14:paraId="00FE95F2" w14:textId="7D405F6A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FE95F2" w14:textId="7D405F6A" w:rsidR="00A13383" w:rsidRPr="003817B7" w:rsidRDefault="6B0588C7" w:rsidP="6B0588C7">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6B0588C7">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="129649"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009C4F58" w:rsidP="009C4F58" w:rsidRDefault="009C4F58" w14:paraId="3586A5F6" w14:textId="4676BCAA">
+  <w:p w14:paraId="3586A5F6" w14:textId="4676BCAA" w:rsidR="009C4F58" w:rsidRDefault="009C4F58" w:rsidP="009C4F58">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="3402"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="742E425E" wp14:editId="5DDBDACA">
           <wp:extent cx="1422400" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="1682934303" name="Imatge 1" descr="Imatge que conté text, Font, logotip, Gràfics&#10;&#10;Descripció generada automàticament"/>
@@ -2357,874 +2417,874 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007C6CCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007C6CCF" w:rsidR="007C6CCF">
+    <w:r w:rsidR="007C6CCF" w:rsidRPr="007C6CCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">SOL·LICITUD D’APROVACIÓ DEL </w:t>
     </w:r>
     <w:r w:rsidRPr="00EE562F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="00B050"/>
         <w:spacing w:val="-6"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">pla DE RECERCA </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="0059448C" w:rsidR="006708F8" w:rsidP="3ADB266D" w:rsidRDefault="006708F8" w14:paraId="717C7FE3" w14:textId="77777777">
+  <w:p w14:paraId="717C7FE3" w14:textId="77777777" w:rsidR="006708F8" w:rsidRPr="0059448C" w:rsidRDefault="006708F8" w:rsidP="3ADB266D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
-        <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" style="width:441.75pt;height:441.75pt" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="1200px-Regular_quadrilateral" r:id="rId1"/>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:442pt;height:442pt" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="1200px-Regular_quadrilateral"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1026" style="width:441.75pt;height:441.75pt" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="Gruenes_Quadrat" r:id="rId2"/>
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:441.6pt;height:441.6pt" o:bullet="t">
+        <v:imagedata r:id="rId2" o:title="Gruenes_Quadrat"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1027" style="width:15.75pt;height:13.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="" r:id="rId3"/>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:16.05pt;height:13.55pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DE4BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEF034"/>
     <w:lvl w:ilvl="0" w:tplc="090C78C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA24E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4A42A10"/>
     <w:lvl w:ilvl="0" w:tplc="1098DCBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C80D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5134D2E2"/>
     <w:lvl w:ilvl="0" w:tplc="CCE645DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA583008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="23C814A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1BA4D9F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CED0BFAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="13ACF3A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="33DC0D54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A00A299C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB2856B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11F75A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1646DFF8"/>
     <w:lvl w:ilvl="0" w:tplc="A4E8D500">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140004AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E5AB2F0"/>
     <w:lvl w:ilvl="0" w:tplc="63066C84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14135DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E606A68"/>
     <w:lvl w:ilvl="0" w:tplc="8D8E2C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CCDCCD60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5DCE3DA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DE86464C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="651C5424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46A8F592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="92065C46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="776A8F9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="09A428F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341252B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C040D688"/>
     <w:lvl w:ilvl="0" w:tplc="ED4056BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1625" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -3276,760 +3336,760 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6665" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40682A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A2EEF82"/>
     <w:lvl w:ilvl="0" w:tplc="F1D28748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67D60FD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6C52073A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7D7224A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="69045E38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="222C5E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7CAC4E82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="368ABD20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEFA7C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42533CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5296A076"/>
     <w:lvl w:ilvl="0" w:tplc="BD8C24FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="͏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9A38B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C34A088"/>
     <w:lvl w:ilvl="0" w:tplc="55FCF996">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="Ο"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F913996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F8C70B2"/>
     <w:lvl w:ilvl="0" w:tplc="964669EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0A5851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E62CE7CC"/>
     <w:lvl w:ilvl="0" w:tplc="0D7A5C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1ABAB808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7FFC45B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58BCA434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D370175A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="38301342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2F682FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4F76DA44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E09E8C76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7142471A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D09F1E"/>
     <w:lvl w:ilvl="0" w:tplc="13C85A2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73CC3D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="859C3294"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4117,147 +4177,147 @@
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74DA3216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C884ECE"/>
     <w:lvl w:ilvl="0" w:tplc="EFD8E156">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769920DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F81824"/>
     <w:lvl w:ilvl="0" w:tplc="F4CE1C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4315,147 +4375,147 @@
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA206A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB184652"/>
     <w:lvl w:ilvl="0" w:tplc="685879EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="849179099">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1652561429">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1586693878">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1093740691">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15817814">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="919485097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1513691153">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="357506885">
@@ -4498,54 +4558,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1619875300">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4554,158 +4613,172 @@
   <w:rsids>
     <w:rsidRoot w:val="00BA263D"/>
     <w:rsid w:val="000050C6"/>
     <w:rsid w:val="00005AAF"/>
     <w:rsid w:val="0000745A"/>
     <w:rsid w:val="00007A23"/>
     <w:rsid w:val="000160E8"/>
     <w:rsid w:val="0004236F"/>
     <w:rsid w:val="00042ECD"/>
     <w:rsid w:val="00056D2A"/>
     <w:rsid w:val="000617D3"/>
     <w:rsid w:val="00062881"/>
     <w:rsid w:val="00085F3A"/>
     <w:rsid w:val="00086045"/>
     <w:rsid w:val="000930ED"/>
     <w:rsid w:val="000A39C0"/>
     <w:rsid w:val="000C1EE9"/>
     <w:rsid w:val="000C2FFC"/>
     <w:rsid w:val="000C40D1"/>
     <w:rsid w:val="000C4B21"/>
     <w:rsid w:val="000E1591"/>
     <w:rsid w:val="000E2DDE"/>
     <w:rsid w:val="000F1775"/>
     <w:rsid w:val="000F3AEA"/>
     <w:rsid w:val="000F4363"/>
+    <w:rsid w:val="000F5589"/>
     <w:rsid w:val="00101891"/>
     <w:rsid w:val="00121E01"/>
     <w:rsid w:val="00122B70"/>
     <w:rsid w:val="001271B5"/>
     <w:rsid w:val="00127B60"/>
     <w:rsid w:val="00143E14"/>
     <w:rsid w:val="001861BF"/>
+    <w:rsid w:val="001B7647"/>
     <w:rsid w:val="001F0C19"/>
     <w:rsid w:val="001F2AC9"/>
     <w:rsid w:val="001F50B1"/>
     <w:rsid w:val="0020150D"/>
     <w:rsid w:val="0020769C"/>
     <w:rsid w:val="00210D74"/>
     <w:rsid w:val="0021630C"/>
     <w:rsid w:val="00224DE2"/>
     <w:rsid w:val="002335F4"/>
     <w:rsid w:val="0024407F"/>
     <w:rsid w:val="00256AFC"/>
     <w:rsid w:val="00271033"/>
     <w:rsid w:val="002749F8"/>
     <w:rsid w:val="0027505D"/>
     <w:rsid w:val="00277C9F"/>
     <w:rsid w:val="00282CD6"/>
     <w:rsid w:val="00283A12"/>
     <w:rsid w:val="002A149C"/>
     <w:rsid w:val="002B3503"/>
     <w:rsid w:val="002B4257"/>
     <w:rsid w:val="002B77BA"/>
     <w:rsid w:val="002C7605"/>
     <w:rsid w:val="002D0500"/>
     <w:rsid w:val="002D4E1D"/>
     <w:rsid w:val="002F43FA"/>
     <w:rsid w:val="002F7946"/>
+    <w:rsid w:val="00310376"/>
     <w:rsid w:val="003111EB"/>
     <w:rsid w:val="003333BF"/>
     <w:rsid w:val="00363C6B"/>
     <w:rsid w:val="0036544E"/>
     <w:rsid w:val="00370306"/>
     <w:rsid w:val="003817B7"/>
     <w:rsid w:val="003918FA"/>
     <w:rsid w:val="00392874"/>
+    <w:rsid w:val="00396198"/>
     <w:rsid w:val="003970C6"/>
     <w:rsid w:val="003A14FD"/>
     <w:rsid w:val="003B47EC"/>
     <w:rsid w:val="003C6B3A"/>
+    <w:rsid w:val="003D7037"/>
     <w:rsid w:val="003E2525"/>
     <w:rsid w:val="004056E7"/>
     <w:rsid w:val="00414F41"/>
     <w:rsid w:val="00421F0D"/>
     <w:rsid w:val="00437F64"/>
     <w:rsid w:val="0045085B"/>
     <w:rsid w:val="00452521"/>
     <w:rsid w:val="0045255D"/>
     <w:rsid w:val="00457380"/>
     <w:rsid w:val="00470201"/>
     <w:rsid w:val="00475A2D"/>
     <w:rsid w:val="00481497"/>
     <w:rsid w:val="004A522F"/>
     <w:rsid w:val="004A5C0B"/>
     <w:rsid w:val="004A7CF5"/>
     <w:rsid w:val="004B1503"/>
     <w:rsid w:val="004D1BE5"/>
     <w:rsid w:val="00516192"/>
     <w:rsid w:val="0052732C"/>
     <w:rsid w:val="00575D46"/>
     <w:rsid w:val="0059448C"/>
     <w:rsid w:val="005D0D92"/>
     <w:rsid w:val="005D74C2"/>
     <w:rsid w:val="0061290D"/>
     <w:rsid w:val="00632AB1"/>
     <w:rsid w:val="00641008"/>
     <w:rsid w:val="00646FEB"/>
+    <w:rsid w:val="006521B6"/>
     <w:rsid w:val="00654D95"/>
     <w:rsid w:val="0065700A"/>
     <w:rsid w:val="006708F8"/>
     <w:rsid w:val="00690E72"/>
     <w:rsid w:val="00697577"/>
     <w:rsid w:val="006B2ECF"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006E16AE"/>
     <w:rsid w:val="006E2F45"/>
+    <w:rsid w:val="007037E1"/>
     <w:rsid w:val="0072240E"/>
     <w:rsid w:val="00747D03"/>
+    <w:rsid w:val="00764CB5"/>
     <w:rsid w:val="00772D02"/>
+    <w:rsid w:val="00776DF1"/>
     <w:rsid w:val="00796FDC"/>
     <w:rsid w:val="007A3AAF"/>
+    <w:rsid w:val="007B4786"/>
     <w:rsid w:val="007C6CCF"/>
     <w:rsid w:val="007D2D03"/>
     <w:rsid w:val="007D4AB0"/>
     <w:rsid w:val="007D4EA8"/>
     <w:rsid w:val="007D70DE"/>
+    <w:rsid w:val="007E107D"/>
     <w:rsid w:val="007F1459"/>
     <w:rsid w:val="00807CB5"/>
     <w:rsid w:val="00811091"/>
     <w:rsid w:val="008123A6"/>
     <w:rsid w:val="0082021D"/>
     <w:rsid w:val="00836D4A"/>
     <w:rsid w:val="00837176"/>
     <w:rsid w:val="0084619C"/>
+    <w:rsid w:val="008608DC"/>
     <w:rsid w:val="00871BE1"/>
     <w:rsid w:val="00880993"/>
     <w:rsid w:val="008843EE"/>
+    <w:rsid w:val="00885026"/>
     <w:rsid w:val="00891A32"/>
     <w:rsid w:val="00893E0F"/>
     <w:rsid w:val="008D043E"/>
     <w:rsid w:val="00905E19"/>
     <w:rsid w:val="00907561"/>
     <w:rsid w:val="009115A6"/>
+    <w:rsid w:val="00917211"/>
     <w:rsid w:val="00922D3F"/>
     <w:rsid w:val="00934DD1"/>
     <w:rsid w:val="0093653F"/>
     <w:rsid w:val="00937717"/>
     <w:rsid w:val="00942896"/>
     <w:rsid w:val="00961C2C"/>
     <w:rsid w:val="00990D23"/>
     <w:rsid w:val="009949CC"/>
     <w:rsid w:val="009A1417"/>
     <w:rsid w:val="009B5C9B"/>
     <w:rsid w:val="009C0837"/>
     <w:rsid w:val="009C33AC"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C38AE"/>
     <w:rsid w:val="009C4F58"/>
     <w:rsid w:val="009E2B34"/>
     <w:rsid w:val="009E5C1A"/>
     <w:rsid w:val="009E63F7"/>
     <w:rsid w:val="009E69BE"/>
     <w:rsid w:val="009F31B4"/>
     <w:rsid w:val="00A111C4"/>
     <w:rsid w:val="00A13383"/>
     <w:rsid w:val="00A442FB"/>
     <w:rsid w:val="00A60646"/>
     <w:rsid w:val="00A63DF8"/>
@@ -4722,98 +4795,103 @@
     <w:rsid w:val="00B41D20"/>
     <w:rsid w:val="00B5099D"/>
     <w:rsid w:val="00B53A00"/>
     <w:rsid w:val="00B56B42"/>
     <w:rsid w:val="00B64477"/>
     <w:rsid w:val="00B721A4"/>
     <w:rsid w:val="00B73EAD"/>
     <w:rsid w:val="00B7446F"/>
     <w:rsid w:val="00B76533"/>
     <w:rsid w:val="00BA263D"/>
     <w:rsid w:val="00BC3CD5"/>
     <w:rsid w:val="00BC45B8"/>
     <w:rsid w:val="00BC4EBB"/>
     <w:rsid w:val="00BD254B"/>
     <w:rsid w:val="00BF2E27"/>
     <w:rsid w:val="00C038FA"/>
     <w:rsid w:val="00C06B0F"/>
     <w:rsid w:val="00C15296"/>
     <w:rsid w:val="00C16DC0"/>
     <w:rsid w:val="00C2432A"/>
     <w:rsid w:val="00C248DF"/>
     <w:rsid w:val="00C56064"/>
     <w:rsid w:val="00C70AF6"/>
     <w:rsid w:val="00C76042"/>
     <w:rsid w:val="00C802F5"/>
+    <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C92B2C"/>
     <w:rsid w:val="00CB076E"/>
     <w:rsid w:val="00CB299A"/>
     <w:rsid w:val="00CB65DF"/>
     <w:rsid w:val="00CC1DDF"/>
     <w:rsid w:val="00CC2B79"/>
     <w:rsid w:val="00CD2BED"/>
     <w:rsid w:val="00CE3A5A"/>
     <w:rsid w:val="00CE648B"/>
     <w:rsid w:val="00CF1FD4"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D23E0C"/>
     <w:rsid w:val="00D25EB7"/>
     <w:rsid w:val="00D3018B"/>
+    <w:rsid w:val="00D41EBA"/>
     <w:rsid w:val="00D51E44"/>
     <w:rsid w:val="00D65BA4"/>
     <w:rsid w:val="00D74F22"/>
     <w:rsid w:val="00D83D76"/>
     <w:rsid w:val="00D87409"/>
+    <w:rsid w:val="00DA746D"/>
     <w:rsid w:val="00DB3C5B"/>
     <w:rsid w:val="00DC2464"/>
+    <w:rsid w:val="00DC50BD"/>
     <w:rsid w:val="00DD3B73"/>
     <w:rsid w:val="00DD7F05"/>
     <w:rsid w:val="00DE49A9"/>
     <w:rsid w:val="00DE691C"/>
     <w:rsid w:val="00DF4947"/>
     <w:rsid w:val="00E21295"/>
     <w:rsid w:val="00E262CA"/>
     <w:rsid w:val="00E27245"/>
     <w:rsid w:val="00E34DE4"/>
     <w:rsid w:val="00E35DD0"/>
     <w:rsid w:val="00E464ED"/>
     <w:rsid w:val="00E46B9E"/>
     <w:rsid w:val="00E5237B"/>
     <w:rsid w:val="00E5528F"/>
     <w:rsid w:val="00E556E2"/>
     <w:rsid w:val="00E83451"/>
     <w:rsid w:val="00E8757F"/>
     <w:rsid w:val="00E97410"/>
     <w:rsid w:val="00EC54A6"/>
     <w:rsid w:val="00ED49EA"/>
     <w:rsid w:val="00EE562F"/>
     <w:rsid w:val="00EF7B84"/>
     <w:rsid w:val="00EF7FDD"/>
     <w:rsid w:val="00F008C9"/>
     <w:rsid w:val="00F23552"/>
     <w:rsid w:val="00F239EB"/>
     <w:rsid w:val="00F37704"/>
+    <w:rsid w:val="00F457E8"/>
     <w:rsid w:val="00F504EE"/>
     <w:rsid w:val="00F5488F"/>
     <w:rsid w:val="00F554A2"/>
     <w:rsid w:val="00F56B4D"/>
     <w:rsid w:val="00F62EBD"/>
     <w:rsid w:val="00F630F8"/>
     <w:rsid w:val="00F75C2B"/>
     <w:rsid w:val="00F75F4B"/>
     <w:rsid w:val="00F76C43"/>
     <w:rsid w:val="00F820EB"/>
     <w:rsid w:val="00F979CC"/>
     <w:rsid w:val="00FC1DBA"/>
     <w:rsid w:val="00FD2199"/>
     <w:rsid w:val="00FD22AC"/>
     <w:rsid w:val="00FE29AE"/>
     <w:rsid w:val="00FF4526"/>
     <w:rsid w:val="0984C524"/>
     <w:rsid w:val="15BB3ABE"/>
     <w:rsid w:val="1943FD71"/>
     <w:rsid w:val="229701D8"/>
     <w:rsid w:val="22D1B75A"/>
     <w:rsid w:val="3027B2D8"/>
     <w:rsid w:val="33DB9E17"/>
     <w:rsid w:val="390D207F"/>
     <w:rsid w:val="3ADB266D"/>
@@ -4838,92 +4916,92 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="700095FC"/>
   <w15:docId w15:val="{92D400D6-86DC-4C4F-9764-AEBA83B20949}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5110,52 +5188,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5222,394 +5300,394 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol2Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lletraperdefectedelpargraf" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Taulanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sensellista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttol1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
     <w:link w:val="Ttol1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttol2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
     <w:name w:val="Títol 2 Car"/>
     <w:link w:val="Ttol2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TtolCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtolCar">
     <w:name w:val="Títol Car"/>
     <w:link w:val="Ttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextindependentCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
     <w:name w:val="Text independent Car"/>
     <w:link w:val="Textindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SagniadetextindependentCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SagniadetextindependentCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SagniadetextindependentCar">
     <w:name w:val="Sagnia de text independent Car"/>
     <w:link w:val="Sagniadetextindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CapaleraCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
     <w:name w:val="Capçalera Car"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PeuCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttol">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubttolCar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003B47EC"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubttolCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttolCar">
     <w:name w:val="Subtítol Car"/>
     <w:link w:val="Subttol"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D3018B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Taulaambquadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Taulanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E5528F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00922D3F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enllavisitat">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B73EAD"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00062881"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdeglobusCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextdeglobusCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
     <w:name w:val="Text de globus Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdeglobus"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003817B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textennegreta">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007A3AAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
@@ -5642,51 +5720,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1654069643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@fcedbb18de37e7eb&amp;@d9ce157cc24bed8c=@b1359d06a0218df1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sia.uab.es/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web02.uab.es:31501/cosmos/Controlador/?@ebf2f349580da806=@1bedd0984ff1624c&amp;@57b88e10f1a90c1a=@a039d9c04653ef8c&amp;@d2e9d205e120747b=@057dbf7322b5fb19&amp;@7768acd4afb2a0dcaab9840b9661a38391fdaa47be8ebfbb=@f6313b39283a9692&amp;@34ee43953e5fe695cf56daffdffb97681d601ab7f2118a8c=@126f0e7e8433d1dd&amp;@f159383c5f17f705a3a0887a97288719=@137b68e5e3927d84&amp;@516cbd36a6c7b80e=@badb6ddefeb754dd&amp;@cf98bb17a2e7a822=@804770b507807be0a039d9c04653ef8c&amp;@1542a058212e2087=@fcedbb18de37e7eb&amp;@d9ce157cc24bed8c=@b1359d06a0218df1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sia.uab.es/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6194,118 +6273,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6c412d53-c65a-4291-82ea-cadf0f348f7c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a3fbd5a8-03f8-4c8b-97c7-4c903a852483" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4097D8E5-E550-491D-BA60-B4EA7DDBCEB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D337D-A7DF-4F04-ACC0-627166BA0D12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6c412d53-c65a-4291-82ea-cadf0f348f7c"/>
     <ds:schemaRef ds:uri="a3fbd5a8-03f8-4c8b-97c7-4c903a852483"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D1EB1D-0755-4F7D-B895-19FCF128B701}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>518</Words>
+  <Characters>2854</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Escola de Doctorat i de Formació Continuada</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3366</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PREINSCRIPCIÓ</dc:title>
   <dc:creator>Jordi Castanera Marin</dc:creator>
-  <lastModifiedBy>Marta Figuerola Finard</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-01-24T15:29:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CAE34D177A044BC7981BEA428101E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>