--- v1 (2025-11-16)
+++ v2 (2026-10-19)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F080E8F" w14:textId="5C5F715C" w:rsidR="00D316C7" w:rsidRPr="005A2AA5" w:rsidRDefault="00DE7F48" w:rsidP="004E1321">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AC4A"/>
           <w:sz w:val="36"/>
@@ -538,89 +542,185 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596E37C5" w14:textId="4C49799A" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="006F0FCC" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D06AE9A" w14:textId="52D2AB38" w:rsidR="00424054" w:rsidRPr="001B72AF" w:rsidRDefault="006F0FCC" w:rsidP="006F0FCC">
+    <w:p w14:paraId="1D06AE9A" w14:textId="500C6F88" w:rsidR="00424054" w:rsidRPr="001B72AF" w:rsidRDefault="006F0FCC" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Que actuarà com a:</w:t>
       </w:r>
       <w:r w:rsidR="00F03CDC" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (indiqueu quin és el rol)</w:t>
+        <w:t xml:space="preserve"> (indiqueu quin</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CDC" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/son</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CDC" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CDC" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rol</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CDC" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A6599C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4217" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
@@ -658,71 +758,148 @@
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidR="00532C05" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> como (indique </w:t>
       </w:r>
       <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cuál</w:t>
       </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/es</w:t>
+      </w:r>
       <w:r w:rsidR="00532C05" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>es su rol)</w:t>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/son</w:t>
+      </w:r>
+      <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rol</w:t>
+      </w:r>
+      <w:r w:rsidR="009706C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/es</w:t>
+      </w:r>
+      <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A6599C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4217" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A6599C">
@@ -761,81 +938,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> as: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>indicate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> role)</w:t>
+        <w:t xml:space="preserve"> role</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00424054" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00205A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9AB8B2" w14:textId="6A4EEFC8" w:rsidR="00424054" w:rsidRPr="001B72AF" w:rsidRDefault="00424054" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C97CD90" w14:textId="04A83096" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="00205A24" w:rsidP="00205A24">
+    <w:p w14:paraId="7C97CD90" w14:textId="0AE0E8DE" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="00205A24" w:rsidP="00205A24">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">______ </w:t>
@@ -976,92 +1175,130 @@
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00F2087D" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ember</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F2087D" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F2087D" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F2087D" w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00015745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>examination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00015745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F2087D" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>panel</w:t>
       </w:r>
+      <w:r w:rsidR="0063427C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45BCF1AF" w14:textId="3B9767C3" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="00205A24" w:rsidP="00205A24">
+    <w:p w14:paraId="45BCF1AF" w14:textId="71523F39" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="00205A24" w:rsidP="00205A24">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
@@ -1219,50 +1456,62 @@
       <w:r w:rsidR="00DA2CD6" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>External</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DA2CD6" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> assessor</w:t>
       </w:r>
+      <w:r w:rsidR="0063427C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62C1F952" w14:textId="2487FA2A" w:rsidR="006F0FCC" w:rsidRPr="001B72AF" w:rsidRDefault="00205A24" w:rsidP="00205A24">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1371,2669 +1620,3770 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Thesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EB4217" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> supervisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2BF63" w14:textId="3D50085D" w:rsidR="00AA05E2" w:rsidRPr="001B72AF" w:rsidRDefault="00AA05E2" w:rsidP="006F0FCC">
+    <w:p w14:paraId="1FA2BF63" w14:textId="3D50085D" w:rsidR="00AA05E2" w:rsidRDefault="00AA05E2" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BD0661" w14:textId="701EC5ED" w:rsidR="00BD6F77" w:rsidRPr="00CD0059" w:rsidRDefault="00BD6F77" w:rsidP="006F0FCC">
+    <w:p w14:paraId="4CC6FAF9" w14:textId="07120630" w:rsidR="004F2C0E" w:rsidRDefault="005D4F31" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2C0E" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>En el cas d’actuar com a</w:t>
+      </w:r>
+      <w:r w:rsidR="0063427C" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2C0E" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">membre de tribunal o avaluador extern INDICO </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D95" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2C0E" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tinc vinculació amb la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="00036AFB" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de actuar como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>miembro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de tribunal o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>evaluador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>externo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INDICO </w:t>
+      </w:r>
+      <w:r w:rsidR="002050A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002050A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>tengo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002050A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002050A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>vinculación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002050A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la UAB/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>acting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>external</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>evaluator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031A9BA8" w14:textId="21F2B4D1" w:rsidR="001D7F8C" w:rsidRPr="00CD0059" w:rsidRDefault="003A43C8" w:rsidP="001D7F8C">
+    <w:p w14:paraId="39525E24" w14:textId="77777777" w:rsidR="005D4F31" w:rsidRPr="005D4F31" w:rsidRDefault="005D4F31" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...117 lines deleted...]
-      </w:r>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="228B306C" w14:textId="269E96D5" w:rsidR="003A43C8" w:rsidRDefault="001D7F8C" w:rsidP="006F0FCC">
+    <w:p w14:paraId="7662DBAE" w14:textId="0AA02830" w:rsidR="00036AFB" w:rsidRPr="00036AFB" w:rsidRDefault="00036AFB" w:rsidP="00036AFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SÍ / YES  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49929A8C" w14:textId="77777777" w:rsidR="00036AFB" w:rsidRDefault="00036AFB" w:rsidP="00036AFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433FF11F" w14:textId="77777777" w:rsidR="005D4F31" w:rsidRPr="00036AFB" w:rsidRDefault="005D4F31" w:rsidP="005D4F31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BD0661" w14:textId="701EC5ED" w:rsidR="00BD6F77" w:rsidRPr="00CD0059" w:rsidRDefault="00BD6F77" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">I </w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="001B72AF">
+        <w:t>Informo que</w:t>
+      </w:r>
+      <w:r w:rsidR="004E18DC" w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001B72AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD0059">
+        <w:t xml:space="preserve">d’acord amb </w:t>
+      </w:r>
+      <w:r w:rsidR="003A43C8" w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>accordance</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>el</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD0059">
+        <w:t xml:space="preserve"> RD 99/2011 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63ACD" w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>with</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD0059">
+        <w:t>i la modificació del RD 576/2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00605CB5" w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:t xml:space="preserve"> i la normativa de la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">RD 99/2011 and the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00605CB5" w:rsidRPr="00CD0059">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>modified</w:t>
-[...38 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D36E1DC" w14:textId="77777777" w:rsidR="000625DA" w:rsidRPr="00CD0059" w:rsidRDefault="000625DA" w:rsidP="006F0FCC">
+    <w:p w14:paraId="031A9BA8" w14:textId="21F2B4D1" w:rsidR="001D7F8C" w:rsidRPr="00CD0059" w:rsidRDefault="003A43C8" w:rsidP="001D7F8C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Informo que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el RD </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7F8C" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">99/2011 y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D7F8C" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>modificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D7F8C" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del RD 576/2023 y la normativa de la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="000625DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C9C35C5" w14:textId="70859C5F" w:rsidR="00E23542" w:rsidRPr="001B72AF" w:rsidRDefault="002638E6" w:rsidP="001B72AF">
-[...1905 lines deleted...]
-    <w:p w14:paraId="463AFA6D" w14:textId="77777777" w:rsidR="00E23542" w:rsidRPr="00E23542" w:rsidRDefault="00E23542" w:rsidP="002638E6">
+    <w:p w14:paraId="228B306C" w14:textId="269E96D5" w:rsidR="003A43C8" w:rsidRDefault="001D7F8C" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>inform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B72AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RD 99/2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>modified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RD 576/2023 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UAB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00885C6F" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000625DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D8126D6" w14:textId="7724C9E2" w:rsidR="00E23542" w:rsidRPr="00CD0059" w:rsidRDefault="00066D4E" w:rsidP="002638E6">
+    <w:p w14:paraId="6D36E1DC" w14:textId="77777777" w:rsidR="000625DA" w:rsidRPr="00CD0059" w:rsidRDefault="000625DA" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...108 lines deleted...]
-      </w:r>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB0AF17" w14:textId="03A1D440" w:rsidR="0004269B" w:rsidRPr="004E1321" w:rsidRDefault="001B72AF" w:rsidP="002638E6">
+    <w:p w14:paraId="3C9C35C5" w14:textId="70859C5F" w:rsidR="00E23542" w:rsidRPr="001B72AF" w:rsidRDefault="002638E6" w:rsidP="001B72AF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Article 325.bis Experiència investigadora acreditada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8E9241" w14:textId="05DF9CDC" w:rsidR="002638E6" w:rsidRPr="00001202" w:rsidRDefault="002638E6" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>1.S’entén per experiència investigadora acreditada la possessió d’almenys un període d’activitat investigadora reconeguda per la Comissió Nacional Avaluadora de l’Activitat Investigadora (CNEAI) o, en el cas que no s’estigui en situació d’acreditar-los per aquesta via, mèrits de recerca equiparables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721B9164" w14:textId="77777777" w:rsidR="00E23542" w:rsidRPr="00001202" w:rsidRDefault="00E23542" w:rsidP="00E23542">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348DC891" w14:textId="18FB9068" w:rsidR="002638E6" w:rsidRPr="00001202" w:rsidRDefault="002638E6" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2.La UAB entén com a mèrits de recerca equiparables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E542D61" w14:textId="77777777" w:rsidR="002638E6" w:rsidRPr="00001202" w:rsidRDefault="002638E6" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Ttol7"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>a) Acreditar la possessió d’un període d’activitat investigadora reconeguda per una agència de qualitat acreditada a Espanya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D011087" w14:textId="40F80D73" w:rsidR="002638E6" w:rsidRPr="00001202" w:rsidRDefault="002638E6" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="540" w:right="-40" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova" w:cstheme="majorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>b)Acreditar l’acompliment dels requisits per obtenir el període d’activitat investigadora reconeguda per la CNEAI. La CAPD pot afegir requisits i barems específics i en comprova l’acompliment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA85F7C" w14:textId="77777777" w:rsidR="00001202" w:rsidRDefault="00001202" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="540" w:right="-40" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0E7428" w14:textId="6C951C26" w:rsidR="00A95A54" w:rsidRPr="00732544" w:rsidRDefault="00A95A54" w:rsidP="001B72AF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Artículo 325.bis Experiencia investigadora acreditada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A1359" w14:textId="77CF801D" w:rsidR="00A95A54" w:rsidRPr="00732544" w:rsidRDefault="00A95A54" w:rsidP="001B72AF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1.Se entiende por experiencia investigadora acreditada la posesión de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6599C" w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al menos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6599C" w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un período de actividad investigadora reconocida por la Comisión Nacional Evaluadora de la Actividad Investigadora (CNEAI) o, en caso de que no se esté en situación de acreditarlo por esta vía, méritos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6599C" w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investigación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>equiparables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039502CB" w14:textId="77777777" w:rsidR="00A95A54" w:rsidRPr="00732544" w:rsidRDefault="00A95A54" w:rsidP="00A95A54">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2.La UAB entiende como méritos de investigación equiparables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0698E7D6" w14:textId="77777777" w:rsidR="00A95A54" w:rsidRPr="00732544" w:rsidRDefault="00A95A54" w:rsidP="00A95A54">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a) Acreditar la posesión de un período de actividad investigadora reconocida por una agencia de calidad acreditada en España.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3302B829" w14:textId="190E9FBB" w:rsidR="00A95A54" w:rsidRPr="00732544" w:rsidRDefault="00A95A54" w:rsidP="00A95A54">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A69A4" w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Acreditar el cumplimiento de los requisitos para obtener el período de actividad investigadora reconocida por la CNEAI. La CAPD puede añadir requisitos y baremos específicos y comprueba su desempeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685491CD" w14:textId="77777777" w:rsidR="00A95A54" w:rsidRPr="00A95A54" w:rsidRDefault="00A95A54" w:rsidP="00E23542">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="540" w:right="-40" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0601B267" w14:textId="77777777" w:rsidR="00A95A54" w:rsidRDefault="00A95A54" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2ACE88" w14:textId="1B11694F" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 325.bis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Accredited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4841EF61" w14:textId="77777777" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Accredited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>understood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>recognised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CNEAI) or, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>accreditation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>proved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, equivalent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>merits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24892A04" w14:textId="77777777" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UAB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equivalent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>merits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1DA3C2" w14:textId="77777777" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Accreditation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>recognised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>agency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>accredited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Spain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35202E2E" w14:textId="77777777" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Accreditation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>fulfilled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>obtaining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>recognised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNEAI. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Doctoral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>add</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>fulfilled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6F03BA" w14:textId="77777777" w:rsidR="00001202" w:rsidRPr="00001202" w:rsidRDefault="00001202" w:rsidP="00001202">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463AFA6D" w14:textId="77777777" w:rsidR="00E23542" w:rsidRPr="00E23542" w:rsidRDefault="00E23542" w:rsidP="002638E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8126D6" w14:textId="7724C9E2" w:rsidR="00E23542" w:rsidRPr="00CD0059" w:rsidRDefault="00066D4E" w:rsidP="002638E6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE303D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>DECLARO</w:t>
+      </w:r>
+      <w:r w:rsidR="00912326">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00912326" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>que soc doctor/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D65" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i compleixo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23542" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amb </w:t>
+      </w:r>
+      <w:r w:rsidR="002638E6" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>els requisits que s’indiquen en aquest article 325.bis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23542" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tal i com queda acreditat </w:t>
+      </w:r>
+      <w:r w:rsidR="00732544">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a continuació</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4345" w:rsidRPr="00CD0059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (indicar una de les 3 opcions):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB0AF17" w14:textId="03A1D440" w:rsidR="0004269B" w:rsidRPr="004E1321" w:rsidRDefault="001B72AF" w:rsidP="002638E6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DECLARO </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">que soy doctor/a y cumplo con los requisitos que se indican en este artículo 325.bis, tal y como queda acreditado </w:t>
       </w:r>
       <w:r w:rsidR="00732544">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a continuación</w:t>
       </w:r>
       <w:r w:rsidRPr="004E1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
@@ -4168,75 +5518,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> o qualsevol altra agència autonòmica </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD17BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>amb la data del darrer tram concedit.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD17BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:strike/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F82835" w14:textId="493AC51D" w:rsidR="00EE1436" w:rsidRPr="00A04B45" w:rsidRDefault="00EE1436" w:rsidP="00EE1436">
+    <w:p w14:paraId="10F82835" w14:textId="493AC51D" w:rsidR="00EE1436" w:rsidRPr="00A04B45" w:rsidRDefault="00EE1436" w:rsidP="005D4F31">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="-40"/>
+        <w:ind w:left="643" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Indicando</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>tramos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4427,177 +5776,104 @@
         <w:t xml:space="preserve"> tramo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>concedido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065E6300" w14:textId="42904C65" w:rsidR="0004269B" w:rsidRPr="00A04B45" w:rsidRDefault="0004269B" w:rsidP="0004269B">
+    <w:p w14:paraId="53A9D918" w14:textId="469F3AFC" w:rsidR="00EE1436" w:rsidRPr="005D4F31" w:rsidRDefault="0004269B" w:rsidP="005D4F31">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="-40"/>
+        <w:ind w:left="643" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> merits recognised by the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A04B45">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+            <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>CNEAI</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.aneca.es/sexenios"</w:instrText>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or any other autonomous community agency with the date of the most recent merit granted.</w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1987F89B" w14:textId="77777777" w:rsidR="002471D5" w:rsidRPr="000625DA" w:rsidRDefault="002471D5" w:rsidP="002471D5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B352C8" w14:textId="101F5CCF" w:rsidR="007F0CCE" w:rsidRPr="00A04B45" w:rsidRDefault="002C7C6F" w:rsidP="00BE4433">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
@@ -4651,131 +5927,131 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
       <w:r w:rsidR="00E23542" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 publicacions en l’àmbit de recerca de la tesi doctoral</w:t>
       </w:r>
       <w:r w:rsidR="002471D5" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, corresponents als criteris específics de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="002471D5" w:rsidRPr="00A04B45">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="002471D5" w:rsidRPr="005D4F31">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ca-ES"/>
           </w:rPr>
           <w:t>CNEAI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001323EB" w:rsidRPr="00A04B45">
-[...9 lines deleted...]
-      <w:r w:rsidR="00BD17BC" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="001323EB" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD17BC" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BD17BC" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00BD17BC" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00C349F9" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00C349F9" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="00BD17BC" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00BD17BC" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s informació en</w:t>
       </w:r>
-      <w:r w:rsidR="009C66B2" w:rsidRPr="00BD70FA">
-[...9 lines deleted...]
-        <w:r w:rsidR="00BD17BC" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="009C66B2" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00BD17BC" w:rsidRPr="005D4F31">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ca-ES"/>
           </w:rPr>
           <w:t>aquesta pàgina UAB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BD17BC" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00BD17BC" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BD17BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001323EB" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4975,51 +6251,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>específicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A04B45">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ca-ES"/>
           </w:rPr>
           <w:t>CNEAI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
@@ -5042,51 +6318,51 @@
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>conocimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la tesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B1E24" w14:textId="3947DD98" w:rsidR="00066D4E" w:rsidRPr="00A04B45" w:rsidRDefault="0004269B" w:rsidP="00066D4E">
+    <w:p w14:paraId="2A42C138" w14:textId="697F6DED" w:rsidR="000625DA" w:rsidRPr="005D4F31" w:rsidRDefault="0004269B" w:rsidP="005D4F31">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The following list</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
@@ -5095,132 +6371,72 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the five publications </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> research of the doctoral thesis, corresponding to the specific criteria of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A04B45">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>CNEAI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the area of knowledge of the thesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1921BA2F" w14:textId="77777777" w:rsidR="00FD4345" w:rsidRDefault="00FD4345" w:rsidP="00FD4345">
-[...58 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0D285FCC" w14:textId="77777777" w:rsidR="000625DA" w:rsidRPr="001E2C03" w:rsidRDefault="000625DA" w:rsidP="00FD4345">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF05B0A" w14:textId="60F6EBBB" w:rsidR="00FD4345" w:rsidRPr="00A04B45" w:rsidRDefault="00066D4E" w:rsidP="00FD4345">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
@@ -5251,89 +6467,111 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006307C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>els següents enllaços</w:t>
       </w:r>
       <w:r w:rsidR="003074FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003074FF" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="003074FF" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>per comprovar la informació</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4345" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00FD4345" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006307C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD4345" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>enllaç a l’ORCID / Professorat UAB: Egreta / Portal de recerca de Catalunya / plana web particular o de la institució on treballa, etc...:</w:t>
+        <w:t xml:space="preserve">enllaç a l’ORCID / Professorat UAB: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD4345" w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Egreta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD4345" w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Portal de recerca de Catalunya / plana web particular o de la institució on treballa, etc...:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1157DF1A" w14:textId="1F9EAFBC" w:rsidR="005E4F0A" w:rsidRPr="00A04B45" w:rsidRDefault="005E4F0A" w:rsidP="005E4F0A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
@@ -5413,147 +6651,179 @@
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>enlace</w:t>
       </w:r>
       <w:r w:rsidR="006307C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003074FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003074FF" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="003074FF" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003074FF" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="003074FF" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>comprobar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003074FF" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="003074FF" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003074FF" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="003074FF" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>información</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>enlace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a ORCID / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Profesorado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> UAB: Egreta / Portal de </w:t>
+        <w:t xml:space="preserve"> UAB: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Egreta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Portal de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>investigación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Cataluña / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04B45">
@@ -5665,130 +6935,172 @@
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On the following link</w:t>
       </w:r>
       <w:r w:rsidR="006307C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001E4278">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9308C" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="00D9308C" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="001E4278" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001E4278" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>verify</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001E4278" w:rsidRPr="00BD70FA">
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001E4278" w:rsidRPr="00BD70FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E4278" w:rsidRPr="005D4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BD70FA">
+      <w:r w:rsidRPr="005D4F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006307C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>link to: ORCID / UAB staff: Egreta / Research portal of Catalonia / own website or that of the institution where you work, etc.).</w:t>
+        <w:t xml:space="preserve">link to: ORCID / UAB staff: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Egreta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Research portal of Catalonia / own website or that of the institution where you work, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F742D0" w14:textId="77777777" w:rsidR="005E4F0A" w:rsidRDefault="005E4F0A" w:rsidP="0004269B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FEEDF6" w14:textId="77777777" w:rsidR="000625DA" w:rsidRDefault="000625DA" w:rsidP="0004269B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5991,53 +7303,83 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2484944B" w14:textId="65909516" w:rsidR="00FB1330" w:rsidRPr="00A04B45" w:rsidRDefault="005E4F0A" w:rsidP="006F0FCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>signatura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B51C09">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005E5548">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -6100,85 +7442,89 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004269B" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Date and signature</w:t>
       </w:r>
       <w:r w:rsidR="00FB1330" w:rsidRPr="00A04B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB1330" w:rsidRPr="00A04B45" w:rsidSect="004D79ED">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C40754B" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3" w:rsidP="007C4025">
+    <w:p w14:paraId="1B816CEB" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="269ED103" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3" w:rsidP="007C4025">
+    <w:p w14:paraId="5659CE93" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="653EAB54" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3">
+    <w:p w14:paraId="70DD2A64" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6220,107 +7566,187 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DB99493" w14:textId="603DDD2B" w:rsidR="007F3026" w:rsidRPr="00332415" w:rsidRDefault="001E0B3E">
+  <w:p w14:paraId="2E573874" w14:textId="77777777" w:rsidR="00215BB5" w:rsidRDefault="00215BB5">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DB99493" w14:textId="67E281EA" w:rsidR="007F3026" w:rsidRPr="00332415" w:rsidRDefault="000C0FF8">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000C0FF8">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000C0FF8">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME  \p  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000C0FF8">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="000C0FF8">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>https://uab.sharepoint.com/sites/X-UnitatCompartidaEscoladeDoctorat/Documents compartits/000 PROCEDIMENTS/TES Tesis/MOD_TES_DIR_idioneitat_experiencia_investigadora_acreditada_membres_tribunal_avaluadors_externs_directors_externs_interns_jp_set_2026.docx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C0FF8">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00215BB5" w:rsidRPr="00215BB5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00215BB5" w:rsidRPr="00215BB5">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AE8909D" w14:textId="77777777" w:rsidR="00215BB5" w:rsidRDefault="00215BB5">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0888088F" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3" w:rsidP="007C4025">
+    <w:p w14:paraId="3AB378FA" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EBDDC2E" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3" w:rsidP="007C4025">
+    <w:p w14:paraId="120815FE" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D6809CA" w14:textId="77777777" w:rsidR="00F615C3" w:rsidRDefault="00F615C3">
+    <w:p w14:paraId="52B330E9" w14:textId="77777777" w:rsidR="001A5727" w:rsidRDefault="001A5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3122C7E4" w14:textId="77777777" w:rsidR="00215BB5" w:rsidRDefault="00215BB5">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D61A79A" w14:textId="746D8584" w:rsidR="00451655" w:rsidRDefault="00C24CAF" w:rsidP="00451655">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28A7FDA9" wp14:editId="20116453">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4274600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-137562</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2199992" cy="900820"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
@@ -6737,53 +8163,73 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="010FB520" w14:textId="77777777" w:rsidR="007C4025" w:rsidRDefault="007C4025">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CD4C31E" w14:textId="77777777" w:rsidR="00215BB5" w:rsidRDefault="00215BB5">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E2A0CC"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A09298F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="803AAB00"/>
     <w:lvl w:ilvl="0" w:tplc="9DECFFB4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1788"/>
@@ -6877,51 +8323,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197132BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E3E69B0"/>
     <w:lvl w:ilvl="0" w:tplc="8894F53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B">
@@ -6966,51 +8412,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35BD48D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9362860A"/>
     <w:lvl w:ilvl="0" w:tplc="8BCCA31A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7079,140 +8525,141 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D01148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA5E28FA"/>
-    <w:lvl w:ilvl="0" w:tplc="04030017">
+    <w:tmpl w:val="FEBE7104"/>
+    <w:lvl w:ilvl="0" w:tplc="334AED2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2083" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2803" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3523" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4243" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4963" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6403" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DF25CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3B46406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -7289,51 +8736,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A926B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0546923A"/>
     <w:lvl w:ilvl="0" w:tplc="CB66A736">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +8876,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D055B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7366F00"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -7518,51 +8965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652C128D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E120D12"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7608,51 +9055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74BD40FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="997A47F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -7698,153 +9145,183 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="543754055">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1630892272">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="413669436">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1245452054">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="585192895">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1630892272">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="6" w16cid:durableId="193346696">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="413669436">
+  <w:num w:numId="7" w16cid:durableId="774522552">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="808204770">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="337007723">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1245452054">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="193346696">
+  <w:num w:numId="10" w16cid:durableId="876893148">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E4660"/>
     <w:rsid w:val="00001202"/>
     <w:rsid w:val="000033A1"/>
     <w:rsid w:val="00015745"/>
     <w:rsid w:val="000309D1"/>
+    <w:rsid w:val="00036AFB"/>
     <w:rsid w:val="0004269B"/>
+    <w:rsid w:val="00042FD8"/>
     <w:rsid w:val="00051F7C"/>
     <w:rsid w:val="000619E4"/>
     <w:rsid w:val="000625DA"/>
     <w:rsid w:val="00062CF1"/>
     <w:rsid w:val="000668F2"/>
     <w:rsid w:val="00066D4E"/>
     <w:rsid w:val="0007004D"/>
     <w:rsid w:val="000B2E4E"/>
     <w:rsid w:val="000B4071"/>
     <w:rsid w:val="000B64F0"/>
+    <w:rsid w:val="000C0FF8"/>
+    <w:rsid w:val="000C559B"/>
     <w:rsid w:val="000D7A47"/>
     <w:rsid w:val="000E4BCD"/>
     <w:rsid w:val="000E5CF0"/>
     <w:rsid w:val="000F16AA"/>
     <w:rsid w:val="000F2F9E"/>
     <w:rsid w:val="001023D9"/>
     <w:rsid w:val="00112D73"/>
     <w:rsid w:val="00130D86"/>
     <w:rsid w:val="001323EB"/>
     <w:rsid w:val="0013766C"/>
     <w:rsid w:val="001535F6"/>
     <w:rsid w:val="00157316"/>
     <w:rsid w:val="00163230"/>
     <w:rsid w:val="001A0891"/>
+    <w:rsid w:val="001A5727"/>
     <w:rsid w:val="001B1940"/>
     <w:rsid w:val="001B72AF"/>
+    <w:rsid w:val="001C166A"/>
+    <w:rsid w:val="001D1349"/>
     <w:rsid w:val="001D392C"/>
+    <w:rsid w:val="001D4B95"/>
     <w:rsid w:val="001D7F8C"/>
     <w:rsid w:val="001E020B"/>
     <w:rsid w:val="001E0B3E"/>
     <w:rsid w:val="001E12F4"/>
     <w:rsid w:val="001E2C03"/>
     <w:rsid w:val="001E4278"/>
     <w:rsid w:val="001E4660"/>
     <w:rsid w:val="001F0A94"/>
     <w:rsid w:val="001F4866"/>
+    <w:rsid w:val="002050A3"/>
     <w:rsid w:val="00205A24"/>
     <w:rsid w:val="00212A3F"/>
     <w:rsid w:val="00214FCA"/>
+    <w:rsid w:val="00215BB5"/>
     <w:rsid w:val="00236031"/>
     <w:rsid w:val="00237CE5"/>
     <w:rsid w:val="002471D5"/>
     <w:rsid w:val="00253362"/>
     <w:rsid w:val="002638E6"/>
     <w:rsid w:val="00263A4A"/>
     <w:rsid w:val="00275684"/>
     <w:rsid w:val="00284174"/>
     <w:rsid w:val="002B1583"/>
     <w:rsid w:val="002B53DA"/>
     <w:rsid w:val="002C3919"/>
     <w:rsid w:val="002C7C6F"/>
     <w:rsid w:val="002E18EA"/>
     <w:rsid w:val="002E7E1F"/>
     <w:rsid w:val="003074FF"/>
     <w:rsid w:val="00310DF3"/>
     <w:rsid w:val="00314145"/>
     <w:rsid w:val="0031539F"/>
     <w:rsid w:val="003222CE"/>
     <w:rsid w:val="003259A1"/>
     <w:rsid w:val="003262E5"/>
     <w:rsid w:val="00332415"/>
     <w:rsid w:val="00333EB4"/>
     <w:rsid w:val="003418CE"/>
     <w:rsid w:val="00341A35"/>
@@ -7852,179 +9329,195 @@
     <w:rsid w:val="003507AA"/>
     <w:rsid w:val="003752E3"/>
     <w:rsid w:val="00397CFF"/>
     <w:rsid w:val="003A43C8"/>
     <w:rsid w:val="003B29BC"/>
     <w:rsid w:val="003C09EB"/>
     <w:rsid w:val="003C5599"/>
     <w:rsid w:val="003C5748"/>
     <w:rsid w:val="003F2827"/>
     <w:rsid w:val="00405064"/>
     <w:rsid w:val="004154A4"/>
     <w:rsid w:val="00416917"/>
     <w:rsid w:val="00420BB0"/>
     <w:rsid w:val="00424054"/>
     <w:rsid w:val="00451655"/>
     <w:rsid w:val="00454706"/>
     <w:rsid w:val="00466560"/>
     <w:rsid w:val="00466A08"/>
     <w:rsid w:val="004957B9"/>
     <w:rsid w:val="004A6ACB"/>
     <w:rsid w:val="004B7DA7"/>
     <w:rsid w:val="004D3C9E"/>
     <w:rsid w:val="004D79ED"/>
     <w:rsid w:val="004E1321"/>
     <w:rsid w:val="004E18DC"/>
+    <w:rsid w:val="004F2C0E"/>
     <w:rsid w:val="00507928"/>
     <w:rsid w:val="00507F45"/>
     <w:rsid w:val="00514E41"/>
     <w:rsid w:val="00526F5E"/>
     <w:rsid w:val="00532856"/>
     <w:rsid w:val="00532C05"/>
     <w:rsid w:val="00536F33"/>
     <w:rsid w:val="00537862"/>
     <w:rsid w:val="00537B25"/>
     <w:rsid w:val="00572203"/>
     <w:rsid w:val="005A2AA5"/>
     <w:rsid w:val="005A389C"/>
+    <w:rsid w:val="005A4FB9"/>
     <w:rsid w:val="005A69A4"/>
+    <w:rsid w:val="005C0408"/>
     <w:rsid w:val="005D3CE9"/>
+    <w:rsid w:val="005D4F31"/>
     <w:rsid w:val="005D635C"/>
     <w:rsid w:val="005E4F0A"/>
     <w:rsid w:val="005E52A8"/>
     <w:rsid w:val="005E5548"/>
     <w:rsid w:val="005E7140"/>
     <w:rsid w:val="00605CB5"/>
     <w:rsid w:val="00606D54"/>
     <w:rsid w:val="00616A57"/>
     <w:rsid w:val="00617CB7"/>
     <w:rsid w:val="00622E5A"/>
     <w:rsid w:val="00625DFA"/>
     <w:rsid w:val="00627D9C"/>
     <w:rsid w:val="006307C2"/>
+    <w:rsid w:val="0063427C"/>
     <w:rsid w:val="006527CE"/>
     <w:rsid w:val="006577C5"/>
     <w:rsid w:val="00665F97"/>
     <w:rsid w:val="00680173"/>
     <w:rsid w:val="006839DD"/>
     <w:rsid w:val="00683E8D"/>
     <w:rsid w:val="006841A0"/>
+    <w:rsid w:val="0069513B"/>
     <w:rsid w:val="006C2920"/>
     <w:rsid w:val="006C4325"/>
     <w:rsid w:val="006C4F01"/>
     <w:rsid w:val="006D5A6C"/>
     <w:rsid w:val="006F0FCC"/>
     <w:rsid w:val="006F378C"/>
     <w:rsid w:val="00701506"/>
     <w:rsid w:val="00721960"/>
     <w:rsid w:val="0072327F"/>
     <w:rsid w:val="00732544"/>
     <w:rsid w:val="007418B8"/>
     <w:rsid w:val="007433D7"/>
     <w:rsid w:val="00746F45"/>
     <w:rsid w:val="007551A4"/>
     <w:rsid w:val="00755283"/>
     <w:rsid w:val="00777AEF"/>
     <w:rsid w:val="00781EFC"/>
     <w:rsid w:val="007926AC"/>
     <w:rsid w:val="007A0F02"/>
     <w:rsid w:val="007B0BC5"/>
+    <w:rsid w:val="007B37D7"/>
     <w:rsid w:val="007B4E36"/>
     <w:rsid w:val="007C4025"/>
+    <w:rsid w:val="007D0648"/>
     <w:rsid w:val="007D2847"/>
     <w:rsid w:val="007F0CCE"/>
     <w:rsid w:val="007F1BA4"/>
     <w:rsid w:val="007F3026"/>
     <w:rsid w:val="007F36CB"/>
+    <w:rsid w:val="007F4D95"/>
     <w:rsid w:val="007F5D3F"/>
     <w:rsid w:val="008055C7"/>
     <w:rsid w:val="00810A34"/>
     <w:rsid w:val="00816B97"/>
+    <w:rsid w:val="00852306"/>
     <w:rsid w:val="0085446E"/>
     <w:rsid w:val="00870CC0"/>
     <w:rsid w:val="00885C6F"/>
     <w:rsid w:val="00887176"/>
     <w:rsid w:val="00893EDC"/>
     <w:rsid w:val="008A0759"/>
     <w:rsid w:val="008B1535"/>
     <w:rsid w:val="008C7058"/>
     <w:rsid w:val="008E33E8"/>
+    <w:rsid w:val="008F3B9C"/>
+    <w:rsid w:val="008F5011"/>
     <w:rsid w:val="00902783"/>
     <w:rsid w:val="00912326"/>
     <w:rsid w:val="00914E98"/>
+    <w:rsid w:val="00915932"/>
+    <w:rsid w:val="009318FA"/>
     <w:rsid w:val="00934693"/>
     <w:rsid w:val="00951559"/>
     <w:rsid w:val="009553FB"/>
     <w:rsid w:val="00967C80"/>
+    <w:rsid w:val="009706C3"/>
     <w:rsid w:val="009846B9"/>
     <w:rsid w:val="009914B9"/>
     <w:rsid w:val="009977A6"/>
     <w:rsid w:val="009B51BF"/>
     <w:rsid w:val="009C66B2"/>
     <w:rsid w:val="009F4877"/>
     <w:rsid w:val="00A04B45"/>
     <w:rsid w:val="00A25EDF"/>
     <w:rsid w:val="00A26369"/>
     <w:rsid w:val="00A325D0"/>
+    <w:rsid w:val="00A433D2"/>
     <w:rsid w:val="00A6599C"/>
     <w:rsid w:val="00A672C6"/>
     <w:rsid w:val="00A80B9C"/>
     <w:rsid w:val="00A843EF"/>
     <w:rsid w:val="00A87AEF"/>
     <w:rsid w:val="00A9012A"/>
     <w:rsid w:val="00A95A54"/>
     <w:rsid w:val="00AA05E2"/>
     <w:rsid w:val="00AA15D2"/>
     <w:rsid w:val="00AA1B78"/>
     <w:rsid w:val="00AB0D65"/>
     <w:rsid w:val="00AB33BE"/>
     <w:rsid w:val="00AB6FBD"/>
+    <w:rsid w:val="00AD306F"/>
     <w:rsid w:val="00AE303D"/>
     <w:rsid w:val="00AF532F"/>
     <w:rsid w:val="00B11BC4"/>
     <w:rsid w:val="00B11E6A"/>
     <w:rsid w:val="00B172F3"/>
     <w:rsid w:val="00B32242"/>
     <w:rsid w:val="00B35D01"/>
     <w:rsid w:val="00B40526"/>
     <w:rsid w:val="00B4234D"/>
     <w:rsid w:val="00B50054"/>
     <w:rsid w:val="00B50092"/>
     <w:rsid w:val="00B5196C"/>
     <w:rsid w:val="00B51C09"/>
     <w:rsid w:val="00B61008"/>
     <w:rsid w:val="00B6113A"/>
     <w:rsid w:val="00B668AB"/>
     <w:rsid w:val="00BA2C41"/>
     <w:rsid w:val="00BB2A00"/>
     <w:rsid w:val="00BC215E"/>
     <w:rsid w:val="00BC7AEC"/>
     <w:rsid w:val="00BD17BC"/>
     <w:rsid w:val="00BD3842"/>
     <w:rsid w:val="00BD6A26"/>
     <w:rsid w:val="00BD6F77"/>
-    <w:rsid w:val="00BD70FA"/>
     <w:rsid w:val="00BE14C2"/>
     <w:rsid w:val="00BF0FBC"/>
     <w:rsid w:val="00C0201E"/>
     <w:rsid w:val="00C06C98"/>
     <w:rsid w:val="00C13C41"/>
     <w:rsid w:val="00C24CAF"/>
     <w:rsid w:val="00C31F71"/>
     <w:rsid w:val="00C349F9"/>
     <w:rsid w:val="00C44244"/>
     <w:rsid w:val="00C450CA"/>
     <w:rsid w:val="00C52878"/>
     <w:rsid w:val="00C5636E"/>
     <w:rsid w:val="00C71BA2"/>
     <w:rsid w:val="00C84415"/>
     <w:rsid w:val="00CB2C7D"/>
     <w:rsid w:val="00CC41AB"/>
     <w:rsid w:val="00CD0059"/>
     <w:rsid w:val="00CD4AFD"/>
     <w:rsid w:val="00D004C7"/>
     <w:rsid w:val="00D0488C"/>
     <w:rsid w:val="00D04DB4"/>
     <w:rsid w:val="00D205D4"/>
     <w:rsid w:val="00D20C24"/>
     <w:rsid w:val="00D316C7"/>
     <w:rsid w:val="00D3332C"/>
@@ -8042,65 +9535,65 @@
     <w:rsid w:val="00E236A6"/>
     <w:rsid w:val="00E24A43"/>
     <w:rsid w:val="00E25432"/>
     <w:rsid w:val="00E270B0"/>
     <w:rsid w:val="00E35603"/>
     <w:rsid w:val="00E44F0C"/>
     <w:rsid w:val="00E50A8E"/>
     <w:rsid w:val="00E60E26"/>
     <w:rsid w:val="00E63ACD"/>
     <w:rsid w:val="00E6422A"/>
     <w:rsid w:val="00E77AA9"/>
     <w:rsid w:val="00E77DD6"/>
     <w:rsid w:val="00E81041"/>
     <w:rsid w:val="00E837DC"/>
     <w:rsid w:val="00E94C8F"/>
     <w:rsid w:val="00EA5691"/>
     <w:rsid w:val="00EB4217"/>
     <w:rsid w:val="00EB5ECA"/>
     <w:rsid w:val="00EC24D2"/>
     <w:rsid w:val="00EC2EA4"/>
     <w:rsid w:val="00EC647E"/>
     <w:rsid w:val="00ED15F4"/>
     <w:rsid w:val="00ED345D"/>
     <w:rsid w:val="00EE1436"/>
     <w:rsid w:val="00F03CDC"/>
-    <w:rsid w:val="00F11D99"/>
     <w:rsid w:val="00F12401"/>
     <w:rsid w:val="00F144A2"/>
     <w:rsid w:val="00F14870"/>
     <w:rsid w:val="00F2087D"/>
     <w:rsid w:val="00F32973"/>
     <w:rsid w:val="00F37B0D"/>
     <w:rsid w:val="00F42FB5"/>
     <w:rsid w:val="00F615C3"/>
     <w:rsid w:val="00F85DA6"/>
     <w:rsid w:val="00F87BEE"/>
     <w:rsid w:val="00FB1330"/>
     <w:rsid w:val="00FB594B"/>
     <w:rsid w:val="00FC209B"/>
     <w:rsid w:val="00FD4345"/>
+    <w:rsid w:val="00FE7489"/>
     <w:rsid w:val="00FE7F7A"/>
     <w:rsid w:val="0C579B44"/>
     <w:rsid w:val="0FBD51C7"/>
     <w:rsid w:val="1506EDAB"/>
     <w:rsid w:val="18C5C1C5"/>
     <w:rsid w:val="1CBA3516"/>
     <w:rsid w:val="28CB2D5A"/>
     <w:rsid w:val="2A7F33B3"/>
     <w:rsid w:val="36E9741F"/>
     <w:rsid w:val="38D11AC5"/>
     <w:rsid w:val="6A9E4C10"/>
     <w:rsid w:val="7556CFBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8707,51 +10200,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E4660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
@@ -9588,54 +11080,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1852257251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/biblioteques-acreditacio/trams-recerca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/biblioteques-acreditacio/trams-recerca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aneca.es/sexenios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/doctorat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/doctorat" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9894,76 +11386,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4876</Characters>
+  <Pages>2</Pages>
+  <Words>944</Words>
+  <Characters>5197</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nom del procediment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5751</CharactersWithSpaces>
+  <CharactersWithSpaces>6129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2818174</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.uab.cat/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194362</vt:i4>
       </vt:variant>
       <vt:variant>