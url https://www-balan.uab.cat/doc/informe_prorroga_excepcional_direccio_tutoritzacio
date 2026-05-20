--- v0 (2025-10-06)
+++ v1 (2026-05-20)
@@ -1,54 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9851" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00811768" w14:paraId="01C62FB2" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -253,1666 +257,1748 @@
             <w:r w:rsidRPr="71C973BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AC4A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>rroga</w:t>
             </w:r>
             <w:r w:rsidR="67772E74" w:rsidRPr="71C973BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AC4A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> excepcional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E21ED8" w14:textId="1F45D208" w:rsidR="00D26C15" w:rsidRPr="00811768" w:rsidRDefault="00D26C15" w:rsidP="71C973BD">
+          <w:p w14:paraId="54E21ED8" w14:textId="37DB5475" w:rsidR="00D26C15" w:rsidRPr="00811768" w:rsidRDefault="00D26C15" w:rsidP="71C973BD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AC4A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AC4A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standard form for the report for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7272097F" w:rsidRPr="576DE34C">
+              <w:t xml:space="preserve">Standard </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AC4A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>thesis supervisors and/or academic tutors to apply for exceptional extension</w:t>
+              <w:t xml:space="preserve">report </w:t>
+            </w:r>
+            <w:r w:rsidRPr="576DE34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00AC4A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form for the </w:t>
+            </w:r>
+            <w:r w:rsidR="7272097F" w:rsidRPr="576DE34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00AC4A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">thesis supervisors and/or academic tutors to apply for </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00AC4A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidR="7272097F" w:rsidRPr="576DE34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00AC4A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>exceptional extension</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B20705E" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="00D26C15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9851" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4925"/>
         <w:gridCol w:w="4926"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="52FF5130" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1683A28A" w14:textId="12B67857" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="71C973BD">
+          <w:p w14:paraId="444E0D46" w14:textId="77777777" w:rsidR="00295DAF" w:rsidRPr="00325275" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00733694">
+            <w:r w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="233D6E22" w:rsidRPr="00733694">
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="3BD1222B" w:rsidRPr="00733694">
+            <w:r w:rsidR="3BD1222B" w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="233D6E22" w:rsidRPr="00733694">
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> cognoms</w:t>
             </w:r>
-            <w:r w:rsidRPr="00733694">
+            <w:r w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="233D6E22" w:rsidRPr="00733694">
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00DE7CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>de la direcció</w:t>
             </w:r>
-            <w:r w:rsidRPr="00733694">
-[...25 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidRPr="00DE7CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la tesi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33697036" w14:textId="68DD92B0" w:rsidR="00295DAF" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre </w:t>
+            </w:r>
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y apellidos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>de la</w:t>
+            </w:r>
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dirección de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1683A28A" w14:textId="2437743E" w:rsidR="00D26C15" w:rsidRPr="00553D52" w:rsidRDefault="4A458088" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full </w:t>
+            </w:r>
+            <w:r w:rsidR="233D6E22" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">name </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26C15" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the thesis </w:t>
+            </w:r>
+            <w:r w:rsidR="2237BD38" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">supervisor </w:t>
+            </w:r>
+            <w:r w:rsidR="613E7C90" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+            <w:r w:rsidR="2237BD38" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00733694">
-[...145 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidR="146C4CC4" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>academic</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE7CB0" w:rsidRPr="00DE7CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tutor</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="03D7A6E0" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="27DA7C1A" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="6A220753" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0329800C" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
+          <w:p w14:paraId="6DFDE701" w14:textId="7E73316E" w:rsidR="0050138E" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>Títol de la tesi presentada/</w:t>
-[...57 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Títol de la tesi presentada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41083EF2" w14:textId="243C5108" w:rsidR="0050138E" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Título de la tesis presentada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0329800C" w14:textId="4C6E5D90" w:rsidR="00D26C15" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title of the thesis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="3F0A63BE" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="367FF97C" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6692DDF7" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B5A375B" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="222E39E0" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA14705" w14:textId="06FBAC96" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="576DE34C">
+          <w:p w14:paraId="2A3A16C1" w14:textId="38FD745A" w:rsidR="00EC462C" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Nom i cognoms de</w:t>
+            </w:r>
+            <w:r w:rsidR="3FC4B671" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’estudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD1B49C" w14:textId="77777777" w:rsidR="00EC462C" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apellidos del </w:t>
+            </w:r>
+            <w:r w:rsidR="3FC4B671" w:rsidRPr="00010F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA14705" w14:textId="6E656F5E" w:rsidR="00D26C15" w:rsidRPr="00553D52" w:rsidRDefault="18A5D177" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="576DE34C">
-[...2 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom i </w:t>
-[...85 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Full name </w:t>
             </w:r>
-            <w:r w:rsidRPr="576DE34C">
+            <w:r w:rsidR="00D26C15" w:rsidRPr="00553D52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of the candidate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="56DB6D36" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="626EFC8C" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="12F3B429" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF98F1A" w14:textId="6ACBE8A7" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="576DE34C">
+          <w:p w14:paraId="2B9CAADF" w14:textId="593445CE" w:rsidR="00AD4B1E" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="002F48CF" w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i cognoms de la </w:t>
+              <w:t xml:space="preserve"> i cognoms de la</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4B1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> persona que</w:t>
+            </w:r>
+            <w:r w:rsidR="002F48CF" w:rsidRPr="00733694">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>tutor</w:t>
             </w:r>
             <w:r w:rsidR="002F48CF" w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>ització</w:t>
+              <w:t>itza</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00733694">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la tesis/Nombre </w:t>
-[...20 lines deleted...]
-                <w:spacing w:val="-8"/>
+              <w:t xml:space="preserve"> la tesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B17A372" w14:textId="093060FC" w:rsidR="00AD4B1E" w:rsidRPr="00AD4B1E" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre </w:t>
+            </w:r>
+            <w:r w:rsidR="002F48CF" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y apellidos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidR="002F48CF" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00733694">
-[...9 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="002F48CF" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00733694">
-[...16 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidR="00AD4B1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">persona que </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>tutor</w:t>
+            </w:r>
+            <w:r w:rsidR="002F48CF" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>iza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la tesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF98F1A" w14:textId="04C31C2D" w:rsidR="00D26C15" w:rsidRPr="00553D52" w:rsidRDefault="066A09CB" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...79 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            <w:r w:rsidR="00D26C15" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the </w:t>
+            </w:r>
+            <w:r w:rsidR="5AA81C1F" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>academic</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE741B" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> tutor</w:t>
             </w:r>
-            <w:r w:rsidR="5AA81C1F" w:rsidRPr="576DE34C">
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EE741B" w:rsidRPr="00EE741B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the thesis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26C15" w:rsidRPr="00733694" w14:paraId="5822C475" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A5348F6" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="006E58D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF17E9" w:rsidRPr="00733694" w14:paraId="11594386" w14:textId="77777777" w:rsidTr="576DE34C">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4925" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="746C2B6E" w14:textId="1E7C0FA0" w:rsidR="00EF17E9" w:rsidRPr="00733694" w:rsidRDefault="00EF17E9" w:rsidP="576DE34C">
+          <w:p w14:paraId="5DE6E00F" w14:textId="77777777" w:rsidR="009218E9" w:rsidRDefault="00EF17E9" w:rsidP="00553D52">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
             <w:r w:rsidR="60B7FDCC" w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="37E70984" w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>àxima</w:t>
             </w:r>
             <w:r w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="344DE57B" w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve">finalització </w:t>
             </w:r>
             <w:r w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>tesi doctoral (informació de Sigma)</w:t>
-[...6 lines deleted...]
-              <w:t>/</w:t>
+              <w:t xml:space="preserve">tesi doctoral </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6389E528" w14:textId="44F6E431" w:rsidR="009218E9" w:rsidRPr="00553D52" w:rsidRDefault="5C6C8E0F" w:rsidP="009218E9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha </w:t>
+            </w:r>
+            <w:r w:rsidR="00770DBC" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00770DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r w:rsidR="00770DBC" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xima </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>de finalización de tesi</w:t>
+            </w:r>
+            <w:r w:rsidR="344DE57B" w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288E7EC4" w14:textId="46991AED" w:rsidR="009218E9" w:rsidRPr="00553D52" w:rsidRDefault="00EE741B" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="5C6C8E0F" w:rsidRPr="00E948AA">
-[...4 lines deleted...]
-              <w:t>Fecha</w:t>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>hesis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="5C6C8E0F" w:rsidRPr="00E948AA">
-[...2 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="344DE57B" w:rsidRPr="00E948AA">
-[...12 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="5C6C8E0F" w:rsidRPr="00E948AA">
-[...4 lines deleted...]
-              <w:t>finalitzación</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>deadline</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="5C6C8E0F" w:rsidRPr="00E948AA">
-[...48 lines deleted...]
-              <w:t>/</w:t>
+          </w:p>
+          <w:p w14:paraId="746C2B6E" w14:textId="7AAADA93" w:rsidR="00EF17E9" w:rsidRPr="00733694" w:rsidRDefault="009218E9" w:rsidP="576DE34C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="576DE34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A12FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>nformació de Sigma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="576DE34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="7AC85C41" w:rsidRPr="576DE34C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> in Sigma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48D79418" w14:textId="4DC242A0" w:rsidR="00EF17E9" w:rsidRPr="00733694" w:rsidRDefault="00EF17E9" w:rsidP="576DE34C">
+          <w:p w14:paraId="6F47FEA3" w14:textId="07902980" w:rsidR="009218E9" w:rsidRDefault="00EF17E9" w:rsidP="00553D52">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="576DE34C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t>Data de previsió de la finalització de la tesi</w:t>
             </w:r>
-            <w:r w:rsidR="344DE57B">
-[...31 lines deleted...]
-            <w:r w:rsidR="344DE57B" w:rsidRPr="576DE34C">
+          </w:p>
+          <w:p w14:paraId="3E05C243" w14:textId="251B4815" w:rsidR="009218E9" w:rsidRPr="00553D52" w:rsidRDefault="344DE57B" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Fecha prevista de finalización</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553D52">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00553D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>de la tesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D79418" w14:textId="22A91809" w:rsidR="00EF17E9" w:rsidRPr="00553D52" w:rsidRDefault="00EE741B" w:rsidP="00553D52">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Planned thesis deadline</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45FA3779" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="00D26C15">
+    <w:p w14:paraId="7703033E" w14:textId="7CA6EC9D" w:rsidR="00E16444" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2. INFORME RAONAT (Poden afegir els fulls que creguin necessaris adjuntant aquesta fitxa)/INFORME RAZONADO (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>2. INFORME RAONAT /</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pueden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">INFORME RAZONADO /REASONED REPORT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3644EC7A" w14:textId="2ED8DD3A" w:rsidR="00E16444" w:rsidRDefault="00E16444" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pode</w:t>
+      </w:r>
+      <w:r w:rsidR="00270B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00270B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adjuntar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00270B7E" w:rsidRPr="007A12FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aquesta fitxa</w:t>
+      </w:r>
+      <w:r w:rsidR="00270B7E" w:rsidRPr="00270B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>els fulls que cregu</w:t>
+      </w:r>
+      <w:r w:rsidR="00270B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessaris.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>añadir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB6C86A" w14:textId="2656BEC7" w:rsidR="00E16444" w:rsidRDefault="00E16444" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> las </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puede </w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="0047773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>adjuntar a esta ficha las hojas que cre</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="0047773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necesarias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00733694">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hojas</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00733694">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA3779" w14:textId="363D881D" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81B83" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please attach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+      <w:r w:rsidR="00F81B83" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>any additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages you </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81B83" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>may deem necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2F42" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this form</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16444" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D63F29" w14:textId="77777777" w:rsidR="00D26C15" w:rsidRPr="00733694" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E628F85" w14:textId="3BBAB04E" w:rsidR="00D26C15" w:rsidRPr="00553D52" w:rsidRDefault="00D26C15" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>SIGNATURA</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...95 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>FIRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0047773D" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>SIGNATURE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A52B84" w14:textId="28813370" w:rsidR="00445A5F" w:rsidRPr="00733694" w:rsidRDefault="00EF17E9" w:rsidP="00553D52">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>DATA</w:t>
+      </w:r>
+      <w:r w:rsidR="009933C0" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009933C0" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>FECHA</w:t>
+      </w:r>
+      <w:r w:rsidR="009933C0" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...84 lines deleted...]
-        <w:t>DATA/FECHA/DATE</w:t>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009933C0" w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>DATE</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00445A5F" w:rsidRPr="00733694" w:rsidSect="004D79ED">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B41F511" w14:textId="77777777" w:rsidR="00D4616A" w:rsidRDefault="00D4616A" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C9EF430" w14:textId="77777777" w:rsidR="00D4616A" w:rsidRDefault="00D4616A" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1928,195 +2014,134 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0F3264D3" w14:textId="3C8A20CA" w:rsidR="007C4025" w:rsidRDefault="00D1479F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31D69803" w14:textId="77777777" w:rsidR="00010F45" w:rsidRDefault="00010F45">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45B4827A" w14:textId="68BE475E" w:rsidR="0024145A" w:rsidRPr="00D1479F" w:rsidRDefault="00D1479F" w:rsidP="00010F45">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D1479F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D1479F">
+    <w:r w:rsidR="00010F45">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...28 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="38FE4F92" w14:textId="6D219DA7" w:rsidR="0024145A" w:rsidRDefault="0024145A" w:rsidP="0024145A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74B0B5AF" w14:textId="77777777" w:rsidR="00010F45" w:rsidRDefault="00010F45">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
-      <w:rPr>
-[...55 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E9FE1B5" w14:textId="77777777" w:rsidR="00D4616A" w:rsidRDefault="00D4616A" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1AD95BAE" w14:textId="77777777" w:rsidR="00D4616A" w:rsidRDefault="00D4616A" w:rsidP="007C4025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B81B3DA" w14:textId="77777777" w:rsidR="00010F45" w:rsidRDefault="00010F45">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D61A79A" w14:textId="6212EEC0" w:rsidR="00451655" w:rsidRDefault="001C4A72" w:rsidP="00451655">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5E27BA" wp14:editId="35C0834A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4001632</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-82116</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2199992" cy="900820"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2544,52 +2569,62 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C24CAF">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="010FB520" w14:textId="77777777" w:rsidR="007C4025" w:rsidRDefault="007C4025">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60F9A502" w14:textId="77777777" w:rsidR="00010F45" w:rsidRDefault="00010F45">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D286E51"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D32CBAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3233,169 +3268,195 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="543754055">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1630892272">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="413669436">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1245452054">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="775909878">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="956252090">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E4660"/>
     <w:rsid w:val="000033A1"/>
+    <w:rsid w:val="00010F45"/>
     <w:rsid w:val="000309D1"/>
     <w:rsid w:val="00051F7C"/>
     <w:rsid w:val="000B4071"/>
     <w:rsid w:val="000D7A47"/>
     <w:rsid w:val="000E11BB"/>
     <w:rsid w:val="000E4BCD"/>
     <w:rsid w:val="000F050B"/>
     <w:rsid w:val="00136F0E"/>
     <w:rsid w:val="0016080A"/>
     <w:rsid w:val="001769F6"/>
     <w:rsid w:val="00185F0F"/>
     <w:rsid w:val="00193C68"/>
+    <w:rsid w:val="001A3B07"/>
     <w:rsid w:val="001B6F0D"/>
     <w:rsid w:val="001C4A72"/>
     <w:rsid w:val="001E12F4"/>
     <w:rsid w:val="001E4660"/>
     <w:rsid w:val="0024145A"/>
+    <w:rsid w:val="002642C3"/>
     <w:rsid w:val="00265918"/>
+    <w:rsid w:val="00270B7E"/>
+    <w:rsid w:val="00295DAF"/>
     <w:rsid w:val="002F48CF"/>
     <w:rsid w:val="003259A1"/>
     <w:rsid w:val="00333EB4"/>
     <w:rsid w:val="00341A35"/>
+    <w:rsid w:val="00363D12"/>
     <w:rsid w:val="00397CFF"/>
     <w:rsid w:val="003B29BC"/>
     <w:rsid w:val="003C09EB"/>
+    <w:rsid w:val="003D7D58"/>
     <w:rsid w:val="003F544F"/>
     <w:rsid w:val="00445A5F"/>
     <w:rsid w:val="00451655"/>
+    <w:rsid w:val="0047773D"/>
     <w:rsid w:val="004A6ACB"/>
     <w:rsid w:val="004D79ED"/>
     <w:rsid w:val="004F7DD0"/>
+    <w:rsid w:val="0050138E"/>
     <w:rsid w:val="00545A96"/>
+    <w:rsid w:val="00553D52"/>
     <w:rsid w:val="00564030"/>
     <w:rsid w:val="00616A57"/>
     <w:rsid w:val="00647D92"/>
     <w:rsid w:val="006527CE"/>
     <w:rsid w:val="006769E6"/>
     <w:rsid w:val="006C4F01"/>
     <w:rsid w:val="00721960"/>
     <w:rsid w:val="00733694"/>
     <w:rsid w:val="00743D08"/>
+    <w:rsid w:val="00770DBC"/>
     <w:rsid w:val="00781EFC"/>
     <w:rsid w:val="00782C97"/>
     <w:rsid w:val="007C4025"/>
     <w:rsid w:val="007C42F2"/>
     <w:rsid w:val="007F36CB"/>
     <w:rsid w:val="007F469B"/>
+    <w:rsid w:val="00810E4E"/>
     <w:rsid w:val="00811768"/>
     <w:rsid w:val="00870CC0"/>
     <w:rsid w:val="00873BA1"/>
     <w:rsid w:val="00877417"/>
     <w:rsid w:val="008B11C1"/>
     <w:rsid w:val="008F0400"/>
     <w:rsid w:val="00914E98"/>
+    <w:rsid w:val="009218E9"/>
     <w:rsid w:val="00952BD1"/>
     <w:rsid w:val="00967AF3"/>
     <w:rsid w:val="00992D46"/>
+    <w:rsid w:val="009933C0"/>
     <w:rsid w:val="009E43EC"/>
+    <w:rsid w:val="009F2EE1"/>
     <w:rsid w:val="00A10F3C"/>
     <w:rsid w:val="00A476D9"/>
+    <w:rsid w:val="00A624C6"/>
     <w:rsid w:val="00A672C6"/>
     <w:rsid w:val="00A843EF"/>
     <w:rsid w:val="00AA1B78"/>
     <w:rsid w:val="00AD28E4"/>
+    <w:rsid w:val="00AD4B1E"/>
     <w:rsid w:val="00AF46E7"/>
     <w:rsid w:val="00B01DDF"/>
     <w:rsid w:val="00B32242"/>
     <w:rsid w:val="00B40526"/>
+    <w:rsid w:val="00B47631"/>
     <w:rsid w:val="00B61008"/>
     <w:rsid w:val="00B97374"/>
     <w:rsid w:val="00BA2C41"/>
     <w:rsid w:val="00BB2A00"/>
+    <w:rsid w:val="00BD2F42"/>
     <w:rsid w:val="00BF0FBC"/>
     <w:rsid w:val="00C24CAF"/>
+    <w:rsid w:val="00C30BE8"/>
+    <w:rsid w:val="00C415BC"/>
     <w:rsid w:val="00C5636E"/>
     <w:rsid w:val="00C61284"/>
     <w:rsid w:val="00C74DEE"/>
     <w:rsid w:val="00CC41AB"/>
     <w:rsid w:val="00D1479F"/>
     <w:rsid w:val="00D26C15"/>
     <w:rsid w:val="00D4616A"/>
     <w:rsid w:val="00D65605"/>
     <w:rsid w:val="00DC36CE"/>
+    <w:rsid w:val="00DE7CB0"/>
+    <w:rsid w:val="00E16444"/>
     <w:rsid w:val="00E50A8E"/>
     <w:rsid w:val="00E60E26"/>
     <w:rsid w:val="00E84B56"/>
     <w:rsid w:val="00E948AA"/>
+    <w:rsid w:val="00EC462C"/>
     <w:rsid w:val="00ED15AE"/>
+    <w:rsid w:val="00EE741B"/>
     <w:rsid w:val="00EF17E9"/>
     <w:rsid w:val="00F14870"/>
     <w:rsid w:val="00F42FB5"/>
+    <w:rsid w:val="00F81B83"/>
     <w:rsid w:val="00F87BEE"/>
     <w:rsid w:val="00FF2EF4"/>
     <w:rsid w:val="066A09CB"/>
     <w:rsid w:val="0E73B7A6"/>
     <w:rsid w:val="146C4CC4"/>
     <w:rsid w:val="18A5D177"/>
     <w:rsid w:val="1983BDEB"/>
     <w:rsid w:val="1F2CD35B"/>
     <w:rsid w:val="1FD0B239"/>
     <w:rsid w:val="2237BD38"/>
     <w:rsid w:val="233D6E22"/>
     <w:rsid w:val="2418F8F1"/>
     <w:rsid w:val="259F147A"/>
     <w:rsid w:val="2DFBF7C4"/>
     <w:rsid w:val="344DE57B"/>
     <w:rsid w:val="37E70984"/>
     <w:rsid w:val="3BD1222B"/>
     <w:rsid w:val="3FC4B671"/>
     <w:rsid w:val="42E76A12"/>
     <w:rsid w:val="469B6B97"/>
     <w:rsid w:val="47EE6ADD"/>
     <w:rsid w:val="4A458088"/>
     <w:rsid w:val="4D7D0B8F"/>
     <w:rsid w:val="4FA0E4E5"/>
     <w:rsid w:val="541368A5"/>
@@ -3427,51 +3488,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D660774"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B39B8C6E-C2F5-4CD7-AA2F-72B5FA6FA71C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4552,90 +4613,134 @@
       <w:color w:val="330099"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencisenseresoldre">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E43EC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdecomentari">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdecomentariCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextdecomentariCar">
     <w:name w:val="Text de comentari Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdecomentari"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refernciadecomentari">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisi">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295DAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="ca-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Temadelcomentari">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textdecomentari"/>
+    <w:next w:val="Textdecomentari"/>
+    <w:link w:val="TemadelcomentariCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D7D58"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TemadelcomentariCar">
+    <w:name w:val="Tema del comentari Car"/>
+    <w:basedOn w:val="TextdecomentariCar"/>
+    <w:link w:val="Temadelcomentari"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D7D58"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="267196479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1976179329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4736,54 +4841,54 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="517692646">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5059,54 +5164,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954B4A41-1354-4901-9E95-81D85F55E784}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1171</Characters>
+  <Words>198</Words>
+  <Characters>1129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1381</CharactersWithSpaces>
+  <CharactersWithSpaces>1325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nom del procediment</dc:title>
   <dc:subject/>
   <dc:creator>Carme Tost Pujol</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>