--- v0 (2025-10-23)
+++ v1 (2026-09-17)
@@ -1,9728 +1,7146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CFFA181" w14:textId="40F995BA" w:rsidR="00F97B95" w:rsidRDefault="00F97B95" w:rsidP="00690BF2">
-      <w:pPr>
+    <w:p w14:paraId="242DDDA6" w14:textId="77777777" w:rsidR="008F6486" w:rsidRDefault="008F6486"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9067"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="005219A8" w14:paraId="00859971" w14:textId="77777777" w:rsidTr="002C1004">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E69EBBD" w14:textId="20B33BD6" w:rsidR="002C1004" w:rsidRPr="005219A8" w:rsidRDefault="00CD0D0B" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005219A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="005219A8" w:rsidRPr="005219A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00382612" w:rsidRPr="005219A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ster </w:t>
+            </w:r>
+            <w:r w:rsidR="005219A8" w:rsidRPr="005219A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidR="00E33EB1" w:rsidRPr="00E33EB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Història de la Ciència, Patrimoni i Comunicació Científica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="005219A8" w14:paraId="0DC7FC57" w14:textId="77777777" w:rsidTr="002C1004">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="205C3E1F" w14:textId="08670716" w:rsidR="002C1004" w:rsidRPr="005219A8" w:rsidRDefault="002C1004" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005219A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2026/2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB576A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="005219A8" w14:paraId="3F95973B" w14:textId="77777777" w:rsidTr="002C1004">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2842C0" w14:textId="1B96EF4C" w:rsidR="002C1004" w:rsidRPr="005219A8" w:rsidRDefault="005219A8" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>FORMULARI  de TUTORIA i MATRÍCULA</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB576A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="005219A8" w14:paraId="2DAC27F1" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68D77B90" w14:textId="3E3DCD46" w:rsidR="002C1004" w:rsidRPr="005219A8" w:rsidRDefault="005219A8" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’estudiant ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’automatricular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-se </w:t>
+            </w:r>
+            <w:r w:rsidR="00400FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’acord amb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aquesta tutoria</w:t>
+            </w:r>
+            <w:r w:rsidR="002B0CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova Light" w:hAnsi="Arial Nova Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aprovada per la coordinació.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13C72D6B" w14:textId="77777777" w:rsidR="005A779F" w:rsidRDefault="005A779F" w:rsidP="00DA48FB">
+      <w:pPr>
+        <w:ind w:left="-284"/>
         <w:rPr>
-          <w:noProof/>
-          <w:lang w:eastAsia="ca-ES"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C64F57B" w14:textId="77777777" w:rsidR="00BF7599" w:rsidRPr="005219A8" w:rsidRDefault="00BF7599" w:rsidP="00DA48FB">
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="5954"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="719E2CDD" w14:textId="77777777" w:rsidTr="00407B18">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6928B78A" w14:textId="5A4D165A" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="00575059" w:rsidP="00545B9D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dades personals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A160E49" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="4D8C6751" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="24806EB1" w14:textId="483331E1" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DNI, NIE, </w:t>
+            </w:r>
+            <w:r w:rsidR="005602B1" w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ass</w:t>
+            </w:r>
+            <w:r w:rsidR="005602B1" w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>port</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E234C79" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="3FD6801C" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D67C65C" w14:textId="18C7FC56" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="00575059" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0131782A" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="005A779F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="53F42311" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FD8173" w14:textId="4D7297C0" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="00575059" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cognoms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="725BD2FE" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="005A779F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="377018EF" w14:textId="77777777" w:rsidTr="00407B18">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5954" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A63C3D" w14:textId="329CDA82" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="000F0199" w:rsidP="002C1004">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dades de contacte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="6970C8E4" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE3D3BB" w14:textId="710A870C" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="00575059" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telèfon mòbil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E78B1" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1004" w:rsidRPr="008438BD" w14:paraId="4026798E" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AFA1B7" w14:textId="13B20372" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="00575059" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adreça electrònica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DBECD4" w14:textId="77777777" w:rsidR="002C1004" w:rsidRPr="008438BD" w:rsidRDefault="002C1004" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D57C5" w:rsidRPr="008438BD" w14:paraId="76E0A23C" w14:textId="77777777" w:rsidTr="00C9095E">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5954" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F96D3E" w14:textId="3D89CFAF" w:rsidR="004D57C5" w:rsidRPr="008438BD" w:rsidRDefault="002B0CD7" w:rsidP="00C9095E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Règim de dedicació</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42426">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D25C6E" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00D25C6E" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/regim-de-permanencia-1345664366486.html"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D25C6E" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D25C6E" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C42426" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:rStyle w:val="Enlla"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>info</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D25C6E" w:rsidRPr="00D25C6E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C42426">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D57C5" w:rsidRPr="008438BD" w14:paraId="70C72291" w14:textId="77777777" w:rsidTr="000A39E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A0F64E" w14:textId="57994999" w:rsidR="004D57C5" w:rsidRPr="008438BD" w:rsidRDefault="00886F28" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Temps complet (C) /</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93114" w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parcial</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93114" w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (P)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4515CF86" w14:textId="77777777" w:rsidR="004D57C5" w:rsidRPr="008438BD" w:rsidRDefault="004D57C5" w:rsidP="00D57604">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AFB5B0E" w14:textId="77777777" w:rsidR="00C26DC0" w:rsidRDefault="00C26DC0" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263CEEEB" w14:textId="3A91BE43" w:rsidR="00BF7599" w:rsidRDefault="00863803" w:rsidP="00863803">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863803">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Selecciona les assignatures que vulguis cursar marcant les caselles de la columna de l’esquerra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E83A8CF" w14:textId="77777777" w:rsidR="00863803" w:rsidRPr="00863803" w:rsidRDefault="00863803" w:rsidP="00863803">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="8788"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A1572D" w:rsidRPr="00195ECB" w14:paraId="1628AC54" w14:textId="77777777" w:rsidTr="002E4311">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F6D3D1" w14:textId="213D235B" w:rsidR="00A1572D" w:rsidRPr="009D1ECD" w:rsidRDefault="00F42A1D" w:rsidP="009D1ECD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1ECD">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Primer semestre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1572D" w:rsidRPr="00A12298" w14:paraId="7541C168" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3167DD38" w14:textId="77777777" w:rsidR="00A1572D" w:rsidRPr="00A12298" w:rsidRDefault="00A1572D" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789E8ADA" w14:textId="564CB58E" w:rsidR="00A1572D" w:rsidRPr="000B1201" w:rsidRDefault="00F04C3C" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45750</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1572D" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008438BD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1572D" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A806B6" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Episodis: la Ciència en la Història</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1572D" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1572D" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A12298" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>crèdits</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1572D" w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1572D" w:rsidRPr="00A12298" w14:paraId="7A9717FC" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A5A87E" w14:textId="77777777" w:rsidR="00A1572D" w:rsidRPr="00A12298" w:rsidRDefault="00A1572D" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3DD166" w14:textId="2C6268B3" w:rsidR="00A1572D" w:rsidRPr="000B1201" w:rsidRDefault="000B1201" w:rsidP="007665C4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45751</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> - Mirades: Historiografia i Marcs Teòrics (10 crèdits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B1201" w:rsidRPr="00A12298" w14:paraId="4528E057" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9BB35C" w14:textId="77777777" w:rsidR="000B1201" w:rsidRPr="00A12298" w:rsidRDefault="000B1201" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3CA8EA" w14:textId="565761E9" w:rsidR="000B1201" w:rsidRPr="000B1201" w:rsidRDefault="000B1201" w:rsidP="007665C4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45752</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1201">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> - Patrimoni i Comunicació Científica (10 crèdits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AA6FA36" w14:textId="77777777" w:rsidR="00C26DC0" w:rsidRDefault="00C26DC0" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE93375" w14:textId="77777777" w:rsidR="00BF7599" w:rsidRPr="00A12298" w:rsidRDefault="00BF7599" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="8788"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F87548" w:rsidRPr="00EF18D7" w14:paraId="3867F139" w14:textId="77777777" w:rsidTr="002E4311">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A4268E" w14:textId="4C1FA1A5" w:rsidR="00F87548" w:rsidRPr="00EF18D7" w:rsidRDefault="00F42A1D" w:rsidP="00EF18D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF18D7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Segon semestre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB54E7" w:rsidRPr="00A12298" w14:paraId="79B7D28A" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069DF72B" w14:textId="77777777" w:rsidR="00EB54E7" w:rsidRPr="00A12298" w:rsidRDefault="00EB54E7" w:rsidP="00EB54E7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65409598" w14:textId="1DA68F80" w:rsidR="00EB54E7" w:rsidRPr="00B142E2" w:rsidRDefault="00B142E2" w:rsidP="00F87548">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45753</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> - Eines Metodològiques</w:t>
+            </w:r>
+            <w:r w:rsidR="00003975">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3 crèdits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB54E7" w:rsidRPr="00A12298" w14:paraId="490ED40F" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A058DE" w14:textId="77777777" w:rsidR="00EB54E7" w:rsidRPr="00A12298" w:rsidRDefault="00EB54E7" w:rsidP="00EB54E7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054527A7" w14:textId="66B6B6D8" w:rsidR="00EB54E7" w:rsidRPr="00B142E2" w:rsidRDefault="00B142E2" w:rsidP="00F87548">
+            <w:pPr>
+              <w:widowControl/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ca-ES"/>
+              </w:rPr>
+              <w:t>45756</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B142E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ca-ES"/>
+              </w:rPr>
+              <w:t> - Treball de Final de Màster</w:t>
+            </w:r>
+            <w:r w:rsidR="00003975">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (6 crèdits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20D558C9" w14:textId="77777777" w:rsidR="008046F6" w:rsidRDefault="008046F6" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BA8ECB" w14:textId="77777777" w:rsidR="00BF7599" w:rsidRPr="00A12298" w:rsidRDefault="00BF7599" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="8789"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B2203" w:rsidRPr="00195ECB" w14:paraId="58268E26" w14:textId="77777777" w:rsidTr="00564F87">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5482B1" w14:textId="506BB8DE" w:rsidR="005B2203" w:rsidRPr="00195ECB" w:rsidRDefault="00A24366" w:rsidP="00E51956">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Textennegreta"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignatures optatives </w:t>
+            </w:r>
+            <w:r w:rsidR="00873476">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2n semestre </w:t>
+            </w:r>
+            <w:r w:rsidR="00C742D6" w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4988" w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>cal triar</w:t>
+            </w:r>
+            <w:r w:rsidR="009203C4" w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21 crèdits per completar el </w:t>
+            </w:r>
+            <w:r w:rsidR="004167F6" w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>màster</w:t>
+            </w:r>
+            <w:r w:rsidR="000628E9" w:rsidRPr="00195ECB">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A1C7F" w:rsidRPr="00B35577" w14:paraId="0F1B3D9C" w14:textId="77777777" w:rsidTr="00C03FBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC49720" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E660C5" w14:textId="483B8AA3" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45754</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Pràctiques Professionals</w:t>
+            </w:r>
+            <w:r w:rsidR="00166A50">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00166A50" w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00166A50">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00166A50" w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A1C7F" w:rsidRPr="00B35577" w14:paraId="2A3EAF25" w14:textId="77777777" w:rsidTr="00C03FBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7451F6C5" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0774E33F" w14:textId="5CDCBCFE" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45755</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Iniciació a la Recerca</w:t>
+            </w:r>
+            <w:r w:rsidR="009203C4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009203C4" w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009203C4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009203C4" w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A1C7F" w:rsidRPr="00B35577" w14:paraId="1BAF94F0" w14:textId="77777777" w:rsidTr="00C03FBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323C56A" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E591CB8" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45757</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Del Món Antic al Modern a través de l'Islam: els Humans i la Natura ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A1C7F" w:rsidRPr="00B35577" w14:paraId="5535BADF" w14:textId="77777777" w:rsidTr="00C03FBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BAB8F4" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3156422E" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45758</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A1C7F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Del Món Antic al Modern a través de l'Islam: del Món Tancat a l'Univers Infinit ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A1C7F" w:rsidRPr="00B35577" w14:paraId="252FE8D5" w14:textId="77777777" w:rsidTr="00C03FBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC99ADB" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3046BF91" w14:textId="77777777" w:rsidR="003A1C7F" w:rsidRPr="00B35577" w:rsidRDefault="003A1C7F" w:rsidP="00C03FBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45759</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Discursos, Pràctiques i Espais de Salut i Malaltia ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E229AA" w:rsidRPr="00B35577" w14:paraId="11690252" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA1DAB8" w14:textId="77777777" w:rsidR="00E229AA" w:rsidRPr="00B35577" w:rsidRDefault="00E229AA" w:rsidP="00E229AA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5094CB" w14:textId="36712C8C" w:rsidR="00E229AA" w:rsidRPr="00B35577" w:rsidRDefault="00981CDB" w:rsidP="00E229AA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45760</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Cos, Subjecte i Societat ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D49C7" w:rsidRPr="00B35577" w14:paraId="7657CFF3" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F769AB1" w14:textId="77777777" w:rsidR="000D49C7" w:rsidRPr="00B35577" w:rsidRDefault="000D49C7" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241936CB" w14:textId="454D9EB1" w:rsidR="000D49C7" w:rsidRPr="00B35577" w:rsidRDefault="00B35577" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45761</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Tecnociència</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contemporània ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D49C7" w:rsidRPr="00B35577" w14:paraId="0C39C869" w14:textId="77777777" w:rsidTr="00D53634">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D1A50D" w14:textId="77777777" w:rsidR="000D49C7" w:rsidRPr="00B35577" w:rsidRDefault="000D49C7" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B59C4C" w14:textId="66FAB9DA" w:rsidR="000D49C7" w:rsidRPr="00B35577" w:rsidRDefault="00B35577" w:rsidP="007665C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>45762</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35577">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> - Tecnologia, Infraestructures i Medi Ambient ( 5 crèdits )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7941CD8B" w14:textId="77777777" w:rsidR="00BF7599" w:rsidRDefault="00BF7599" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5528C0" w14:textId="2704ABDC" w:rsidR="00DD7B3E" w:rsidRPr="002837D5" w:rsidRDefault="003F5E93" w:rsidP="005A779F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002837D5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002837D5">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4517"/>
+        <w:gridCol w:w="4556"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004976AE" w:rsidRPr="008438BD" w14:paraId="7F9D731C" w14:textId="77777777" w:rsidTr="00377041">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CA4A2D" w14:textId="405A92E9" w:rsidR="004976AE" w:rsidRPr="008438BD" w:rsidRDefault="00A24366" w:rsidP="00377041">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signatura estudian</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4988" w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4556" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="228C68CE" w14:textId="539C4B57" w:rsidR="004976AE" w:rsidRPr="008438BD" w:rsidRDefault="00A24366" w:rsidP="00377041">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008438BD">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signatura coordinació</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00863803" w:rsidRPr="00863803" w14:paraId="56A5F332" w14:textId="77777777" w:rsidTr="00863803">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3D2863" w14:textId="381F38FC" w:rsidR="00863803" w:rsidRPr="00863803" w:rsidRDefault="00863803" w:rsidP="00863803">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863803">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74435878" w14:textId="108F7DC7" w:rsidR="00863803" w:rsidRPr="00863803" w:rsidRDefault="00863803" w:rsidP="00863803">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004976AE" w:rsidRPr="002837D5" w14:paraId="6576DFAB" w14:textId="77777777" w:rsidTr="00377041">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFFCD02" w14:textId="77777777" w:rsidR="004976AE" w:rsidRPr="002837D5" w:rsidRDefault="004976AE" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C5B37BD" w14:textId="77777777" w:rsidR="00377041" w:rsidRPr="002837D5" w:rsidRDefault="00377041" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BCA54AA" w14:textId="77777777" w:rsidR="00377041" w:rsidRPr="002837D5" w:rsidRDefault="00377041" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FCF73F" w14:textId="77777777" w:rsidR="00F34CDD" w:rsidRPr="002837D5" w:rsidRDefault="00F34CDD" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="110C4681" w14:textId="77777777" w:rsidR="00377041" w:rsidRPr="002837D5" w:rsidRDefault="00377041" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF9852D" w14:textId="77777777" w:rsidR="004976AE" w:rsidRPr="002837D5" w:rsidRDefault="004976AE" w:rsidP="00DD7B3E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B716F90" w14:textId="2C8112A5" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00DD7B3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB51469" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:drawing>
-[...54 lines deleted...]
-        </w:drawing>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8926"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="40DBE2A6" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DD037F" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Manual per fer l’automatrícula</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="63E09E69" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E92C708" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FEA57BE" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="008F00A8">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Matrícula pas a pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="12EE4B09" w14:textId="77777777" w:rsidR="00CB7AAD" w:rsidRDefault="00CB7AAD" w:rsidP="00CB7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58EE2E8A" w14:textId="0DA37733" w:rsidR="00CB7AAD" w:rsidRDefault="00CB7AAD" w:rsidP="00CB7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMPORTANT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recorda presentar els originals del teu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE190D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">títol universitari i de l’expedient acadèmic </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE190D" w:rsidRPr="00CE190D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>certificat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE190D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (degudament traduïts i legalitzats)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dels estudis que t’han donat accés al màster abans del 15 de desembre a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00F04E59">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Gestió Acadèmica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4594C3C6" w14:textId="77777777" w:rsidR="00CB7AAD" w:rsidRPr="00CB7AAD" w:rsidRDefault="00CB7AAD" w:rsidP="00CB7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28EE47C5" w14:textId="726D6CF9" w:rsidR="00CB7AAD" w:rsidRDefault="00CB7AAD" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estudiants no pertanyents a la UE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> presenta el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VISAT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TIE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> originals (Targeta d’Identitat d’Estranger) a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00F04E59">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Gestió Acadèmica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CB7AAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, o bé envia’n una còpia compulsada per correu abans del 15 de desembre. Si no obtens la TIE, no podràs continuar en el programa de màster i, per tant, la teva matrícula serà cancel·lada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C0EA12" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00B55B98" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B2A153C" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="23059BDB" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587D78A2" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6089D6E3" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modalitat de pagament *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="4FE657E8" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2938EEC9" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082D60C7" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="008F00A8">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>En 3 terminis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (sense recàrrec)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="20682AF0" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C7402A" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F55FC7" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="008F00A8">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>En un únic pagament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (per domiciliació bancària o amb targeta de dèbit o crèdit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="155D2BEA" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57440444" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67647EB1" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="008F00A8">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Condicional becari\ària</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (cal haver obtingut la credencial provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="326A5ACB" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00AE6B75" w:rsidRDefault="00330B48" w:rsidP="00330B48"/>
+    <w:p w14:paraId="3529ECB9" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* En la darrera pantalla de l’automatrícula, cal imprimir el document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mandat de domiciliació matrícula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SEPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) i enviar-lo signat a través d’aquest </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00AE6B75">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>formulari</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE6B75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abans del 7 de novembre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4C02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246B39EB" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4099B580" w14:textId="6FB5B8F4" w:rsidR="00330B48" w:rsidRPr="005E4C02" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4C02">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tingues en compte les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Conseqüències de l'impagament de la matrícula</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63D4D420" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="68433F92" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DACDA7" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43106D70" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5700"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Classe de liquidació taxes oficials i/o administratives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="7C5CC842" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EAB4BA" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25244AF8" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ordinària (sense gratuïtat)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="759720B6" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7B86B6" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EBBBF9" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00374B63">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Semigratuïta</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (família nombrosa general)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="5E0DFE07" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CEDD7A" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381378CC" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00374B63">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Gratuïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (família nombrosa especial)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="40456754" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D73D2A" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3152604E" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00B60BE6">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Certificat discapacitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="743E8EC5" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4199D6EF" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D76B5C" w14:textId="0C59E513" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00B60BE6">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Premi extraordinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de titulació en el grau</w:t>
+            </w:r>
+            <w:r w:rsidR="00387B01">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="192E50A5" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF8206B" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30005E4C" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00B60BE6">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Altres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20D884EA" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6FB69D" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00564618" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564618">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Cal lliurar la documentació acreditativa original </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>abans del 7 de novembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564618">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00564618">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Gestió Acadèmica</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00564618">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BD61F4" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="738EC7B4" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49639AF7" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3CE0F5" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abonament al Servei d’Activitat Física (SAF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="008F00A8" w14:paraId="7A3E7A28" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47904724" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05060893" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marca si vols fer esport a les instal·lacions esportives de la UAB, des del moment de la matrícula acadèmica fins al 30 de setembre, amb </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00F0447B">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>preu especial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de 156€ (curs 2025/26). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>o marquis si estàs a Vila 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5383905F" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finalitza el tràmit sol·licitant cita prèvia al web i portant  el comprovant de matrícula acadèmica el dia convingut. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7946635A" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C5E618B" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si tens abonament mensual comunica el canvi. Si et matricules a partir d’octubre i no has gaudit de matrícula gratuïta al SAF els darrers 2 anys és millor contractar abonament mensual. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD0D00F" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44CAC2FD" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagar aquest import via Matrícula Acadèmica implica l’acceptació de les Normatives del SAF i que el SAF no realitzarà cap devolució excepte les que indica la Normativa. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A74159" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7882BA36" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trobaràs la informació, la normativa i la cita prèvia a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="008F00A8">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>www.uab.cat/saf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4A2EA360" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="008F00A8" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49E13A08" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00330B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="00DE31AA" w14:paraId="4247C1D5" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607C1527" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00DE31AA" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE31AA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1344679E" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00DE31AA" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fundació Autònoma Solidària</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330B48" w:rsidRPr="00330F0B" w14:paraId="13C82521" w14:textId="77777777" w:rsidTr="00D45DD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E3F360" w14:textId="77777777" w:rsidR="00330B48" w:rsidRPr="00330F0B" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FC9267" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330F0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto voluntàriament 18 € </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(curs 2025/26) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00330F0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per a accions de solidaritat i de cooperació al desenvolupament. Podeu consultar més informació sobre els projectes subvencionats al web de la Fundació Autònoma Solidària:                 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F214488" w14:textId="77777777" w:rsidR="005C5B84" w:rsidRPr="00330F0B" w:rsidRDefault="005C5B84" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EAF392C" w14:textId="77777777" w:rsidR="00330B48" w:rsidRDefault="00330B48" w:rsidP="005C5B84">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00330F0B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trobaràs la informació, la normativa i la cita prèvia a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00330F0B">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>www.uab.cat/fas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="08893BCF" w14:textId="77777777" w:rsidR="005C5B84" w:rsidRPr="00330F0B" w:rsidRDefault="005C5B84" w:rsidP="00D45DD0">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DB32437" w14:textId="77777777" w:rsidR="00543247" w:rsidRDefault="00543247" w:rsidP="0008755E">
+      <w:pPr>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00543247" w:rsidSect="00A65987">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1026" w:right="1600" w:bottom="280" w:left="1560" w:header="0" w:footer="497" w:gutter="0"/>
+      <w:cols w:space="708"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4DD02C8D" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB" w:rsidP="003902D6">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <mc:Choice Requires="wps">
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1D44C1BF" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB" w:rsidP="003902D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5BA696FC" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova Light">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Telegraph bold">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="708DDC7B" w14:textId="77777777" w:rsidR="00A65987" w:rsidRPr="00A65987" w:rsidRDefault="00A65987" w:rsidP="00A65987">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4550"/>
+        <w:tab w:val="left" w:pos="5818"/>
+      </w:tabs>
+      <w:ind w:right="260"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:spacing w:val="60"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Pàgina</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A65987">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6703485A" w14:textId="57DE8BEA" w:rsidR="00CC78A6" w:rsidRPr="00A65987" w:rsidRDefault="00CC78A6" w:rsidP="00A65987">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="36DBBDA0" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB" w:rsidP="003902D6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F175FDA" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB" w:rsidP="003902D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="661766DB" w14:textId="77777777" w:rsidR="00006ECB" w:rsidRDefault="00006ECB"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CE63F40" w14:textId="403EFA76" w:rsidR="007B75CA" w:rsidRDefault="007B75CA"/>
+  <w:p w14:paraId="77ECE1D5" w14:textId="77777777" w:rsidR="00ED4887" w:rsidRDefault="00ED4887"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9351" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2835"/>
+      <w:gridCol w:w="3681"/>
+      <w:gridCol w:w="2835"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00034D12" w:rsidRPr="0006525C" w14:paraId="4886DF76" w14:textId="77777777" w:rsidTr="00ED4887">
+      <w:trPr>
+        <w:trHeight w:val="1133"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2835" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3A986418" w14:textId="78445C74" w:rsidR="00034D12" w:rsidRPr="00404CC0" w:rsidRDefault="00360C67" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="339966"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007B75CA">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034E03D7" wp14:editId="47B9D8C4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719BC4C0" wp14:editId="4880ACA2">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-15240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>84455</wp:posOffset>
+                  <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5486400" cy="514350"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="1138555" cy="429895"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="8255"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Text Box 61"/>
+                <wp:docPr id="879250421" name="Imatge 1" descr="Imatge que conté text, logotip, Font, Gràfics&#10;&#10;Pot ser que el contingut generat amb IA no sigui correcte."/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="956922459" name="Imatge 1" descr="Imatge que conté text, logotip, Font, Gràfics&#10;&#10;Pot ser que el contingut generat amb IA no sigui correcte."/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5486400" cy="514350"/>
+                          <a:ext cx="1138555" cy="429895"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...113 lines deleted...]
-                    </wps:wsp>
+                      </pic:spPr>
+                    </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
-          </mc:Choice>
-[...137 lines deleted...]
-          <mc:Choice Requires="wps">
+          </w:r>
+          <w:r w:rsidR="00034D12">
+            <w:rPr>
+              <w:rFonts w:ascii="Telegraph bold" w:hAnsi="Telegraph bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidR="00034D12">
+            <w:rPr>
+              <w:rFonts w:ascii="Telegraph bold" w:hAnsi="Telegraph bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidR="00034D12">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="339966"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r w:rsidR="00034D12" w:rsidRPr="00404CC0">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="339966"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Gestió Acadèmica </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3681" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0344C091" w14:textId="77777777" w:rsidR="00034D12" w:rsidRPr="005A779F" w:rsidRDefault="00034D12" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F6472C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034E03DB" wp14:editId="3EC128D4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79377DD7" wp14:editId="60E3A859">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>74930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>98425</wp:posOffset>
+                  <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7086600" cy="514350"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="2219325" cy="379730"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Text Box 62"/>
+                <wp:docPr id="1654811010" name="Imatge 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1727027121" name="Imatge 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7086600" cy="514350"/>
+                          <a:ext cx="2219325" cy="379730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...113 lines deleted...]
-                    </wps:wsp>
+                      </pic:spPr>
+                    </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
-          </mc:Choice>
-[...3502 lines deleted...]
-              <w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="005A779F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="005A779F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7F9C37F7" w14:textId="77777777" w:rsidR="00034D12" w:rsidRPr="005A779F" w:rsidRDefault="00034D12" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2835" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="271BEEE7" w14:textId="77777777" w:rsidR="00034D12" w:rsidRPr="0006525C" w:rsidRDefault="00034D12" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:ind w:left="606"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0006525C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Edifici C · 08193 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Bellaterra </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0006525C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>(Cerdanyola del Vallès)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="75A8DB2C" w14:textId="77777777" w:rsidR="00034D12" w:rsidRPr="0006525C" w:rsidRDefault="00034D12" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:ind w:left="884"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0006525C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Tel. + 34 93 581 2280</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="69ED1D38" w14:textId="7D3987E5" w:rsidR="00034D12" w:rsidRPr="0006525C" w:rsidRDefault="000F2C35" w:rsidP="00034D12">
+          <w:pPr>
+            <w:pStyle w:val="Capalera"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1080"/>
+            </w:tabs>
+            <w:ind w:left="454"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId3" w:history="1">
+            <w:r w:rsidRPr="004661B4">
+              <w:rPr>
+                <w:rStyle w:val="Enlla"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>sense recàrrec)</w:t>
-[...16 lines deleted...]
-              <w:rPr>
+              <w:t>ga.ciencies.masters@uab.cat</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidR="00034D12" w:rsidRPr="0006525C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00034D12" w:rsidRPr="0006525C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="rId4" w:history="1">
+            <w:r w:rsidR="00034D12" w:rsidRPr="0006525C">
+              <w:rPr>
+                <w:rStyle w:val="Enlla"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>en 3 terminis (indicar S/N)</w:t>
-[...4720 lines deleted...]
-</w:fonts>
+              <w:t>www.uab.cat/ciencies</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="773BAB94" w14:textId="29F50AA2" w:rsidR="005A779F" w:rsidRPr="005A779F" w:rsidRDefault="005A779F" w:rsidP="00D601A2">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:numPicBullet w:numPicBulletId="0">
-[...24 lines deleted...]
-  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203B2EAC"/>
+    <w:nsid w:val="01833B38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="096B0A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D249932"/>
-    <w:lvl w:ilvl="0" w:tplc="5FCA3DCC">
+    <w:tmpl w:val="98FED8C2"/>
+    <w:lvl w:ilvl="0" w:tplc="FAFEA6BA">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="1F46388C" w:tentative="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="D84EDE5A" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="D7847C1C" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="99EC7EE0" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="CF22D7B6" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="DCDA3D14" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="88BC0D12" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B7EA291E" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...118 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D657CA7"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="12F316B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D34109C"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="1BA304CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52280D76"/>
-[...19 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:nsid w:val="1E1A0070"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEE46804"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="976644217">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8519C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5EE9EFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC95902"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5C53F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E230B9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBD7791"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C76E30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4F4DD64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE34713"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64876735"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58D441E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F573709"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E4A9DD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71261095"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C660E494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1803957731">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1802184834">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1379431958">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1607074571">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="74056412">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1221746566">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="448743241">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1415778450">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1710565912">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="330255139">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="933780271">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="1961717235">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="79259306">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="12" w16cid:durableId="1744109719">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="858736488">
+  <w:num w:numId="13" w16cid:durableId="45302891">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="515660799">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1692758199">
+  <w:num w:numId="15" w16cid:durableId="1386754191">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="48"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F01DC1"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FD6E89"/>
+    <w:rsidRoot w:val="009578B3"/>
+    <w:rsid w:val="00003975"/>
+    <w:rsid w:val="00006ECB"/>
+    <w:rsid w:val="00012CBF"/>
+    <w:rsid w:val="000157A0"/>
+    <w:rsid w:val="00017695"/>
+    <w:rsid w:val="000312EA"/>
+    <w:rsid w:val="0003222A"/>
+    <w:rsid w:val="00034D12"/>
+    <w:rsid w:val="000628E9"/>
+    <w:rsid w:val="00077061"/>
+    <w:rsid w:val="0008755E"/>
+    <w:rsid w:val="000A39E1"/>
+    <w:rsid w:val="000A400E"/>
+    <w:rsid w:val="000B1201"/>
+    <w:rsid w:val="000C7E3E"/>
+    <w:rsid w:val="000D3B06"/>
+    <w:rsid w:val="000D49C7"/>
+    <w:rsid w:val="000F0199"/>
+    <w:rsid w:val="000F2C35"/>
+    <w:rsid w:val="00127F29"/>
+    <w:rsid w:val="00136A8F"/>
+    <w:rsid w:val="00166A50"/>
+    <w:rsid w:val="001836D8"/>
+    <w:rsid w:val="00195ECB"/>
+    <w:rsid w:val="001B0255"/>
+    <w:rsid w:val="001C53EC"/>
+    <w:rsid w:val="001D6741"/>
+    <w:rsid w:val="001E32F4"/>
+    <w:rsid w:val="001F061A"/>
+    <w:rsid w:val="002031C6"/>
+    <w:rsid w:val="00210580"/>
+    <w:rsid w:val="002143EE"/>
+    <w:rsid w:val="00215900"/>
+    <w:rsid w:val="002225DC"/>
+    <w:rsid w:val="002318FE"/>
+    <w:rsid w:val="00233D0F"/>
+    <w:rsid w:val="00233F03"/>
+    <w:rsid w:val="00240009"/>
+    <w:rsid w:val="00241F8C"/>
+    <w:rsid w:val="00255FDF"/>
+    <w:rsid w:val="0025793F"/>
+    <w:rsid w:val="00266EFD"/>
+    <w:rsid w:val="00271948"/>
+    <w:rsid w:val="00280922"/>
+    <w:rsid w:val="002837D5"/>
+    <w:rsid w:val="00284B19"/>
+    <w:rsid w:val="00292DC6"/>
+    <w:rsid w:val="0029681B"/>
+    <w:rsid w:val="002A6DF0"/>
+    <w:rsid w:val="002B0CD7"/>
+    <w:rsid w:val="002C1004"/>
+    <w:rsid w:val="002D1B92"/>
+    <w:rsid w:val="002E3915"/>
+    <w:rsid w:val="002E4311"/>
+    <w:rsid w:val="002F1283"/>
+    <w:rsid w:val="002F42AE"/>
+    <w:rsid w:val="00305F05"/>
+    <w:rsid w:val="0031307D"/>
+    <w:rsid w:val="00330B48"/>
+    <w:rsid w:val="00330F85"/>
+    <w:rsid w:val="003321AC"/>
+    <w:rsid w:val="00337FD8"/>
+    <w:rsid w:val="00360C67"/>
+    <w:rsid w:val="003732D9"/>
+    <w:rsid w:val="00377041"/>
+    <w:rsid w:val="00382612"/>
+    <w:rsid w:val="00387B01"/>
+    <w:rsid w:val="003902D6"/>
+    <w:rsid w:val="003A1C7F"/>
+    <w:rsid w:val="003C0C71"/>
+    <w:rsid w:val="003F2CA4"/>
+    <w:rsid w:val="003F5E93"/>
+    <w:rsid w:val="00400FAA"/>
+    <w:rsid w:val="00402EB0"/>
+    <w:rsid w:val="00404CC0"/>
+    <w:rsid w:val="00407B18"/>
+    <w:rsid w:val="004167F6"/>
+    <w:rsid w:val="004245A3"/>
+    <w:rsid w:val="00436DD2"/>
+    <w:rsid w:val="00441372"/>
+    <w:rsid w:val="00445090"/>
+    <w:rsid w:val="0048068B"/>
+    <w:rsid w:val="00486517"/>
+    <w:rsid w:val="00490D21"/>
+    <w:rsid w:val="004976AE"/>
+    <w:rsid w:val="004B52EB"/>
+    <w:rsid w:val="004D57C5"/>
+    <w:rsid w:val="004E257C"/>
+    <w:rsid w:val="004F14B6"/>
+    <w:rsid w:val="004F55CB"/>
+    <w:rsid w:val="005219A8"/>
+    <w:rsid w:val="00526E07"/>
+    <w:rsid w:val="00531D73"/>
+    <w:rsid w:val="00543247"/>
+    <w:rsid w:val="00545B9D"/>
+    <w:rsid w:val="005602B1"/>
+    <w:rsid w:val="005646DA"/>
+    <w:rsid w:val="00564F87"/>
+    <w:rsid w:val="00565211"/>
+    <w:rsid w:val="00566495"/>
+    <w:rsid w:val="00575059"/>
+    <w:rsid w:val="00575D24"/>
+    <w:rsid w:val="00584CE0"/>
+    <w:rsid w:val="00594544"/>
+    <w:rsid w:val="005A779F"/>
+    <w:rsid w:val="005B2203"/>
+    <w:rsid w:val="005B38AE"/>
+    <w:rsid w:val="005B7F98"/>
+    <w:rsid w:val="005C5B84"/>
+    <w:rsid w:val="005D43A8"/>
+    <w:rsid w:val="005F3670"/>
+    <w:rsid w:val="005F6621"/>
+    <w:rsid w:val="00606BA6"/>
+    <w:rsid w:val="00623E87"/>
+    <w:rsid w:val="006263C6"/>
+    <w:rsid w:val="00631609"/>
+    <w:rsid w:val="0063791B"/>
+    <w:rsid w:val="00646B60"/>
+    <w:rsid w:val="00653339"/>
+    <w:rsid w:val="00665008"/>
+    <w:rsid w:val="0067256A"/>
+    <w:rsid w:val="00677099"/>
+    <w:rsid w:val="006A0711"/>
+    <w:rsid w:val="006C0F69"/>
+    <w:rsid w:val="006C4E91"/>
+    <w:rsid w:val="006E2C2B"/>
+    <w:rsid w:val="006F1452"/>
+    <w:rsid w:val="007152F9"/>
+    <w:rsid w:val="00717E76"/>
+    <w:rsid w:val="00757EDD"/>
+    <w:rsid w:val="007626A9"/>
+    <w:rsid w:val="00780DB8"/>
+    <w:rsid w:val="007903E6"/>
+    <w:rsid w:val="007938B6"/>
+    <w:rsid w:val="007B5812"/>
+    <w:rsid w:val="007B75CA"/>
+    <w:rsid w:val="007C6064"/>
+    <w:rsid w:val="007E4988"/>
+    <w:rsid w:val="007F7649"/>
+    <w:rsid w:val="008046F6"/>
+    <w:rsid w:val="00804A29"/>
+    <w:rsid w:val="00823637"/>
+    <w:rsid w:val="00833784"/>
+    <w:rsid w:val="008438BD"/>
+    <w:rsid w:val="00852774"/>
+    <w:rsid w:val="008633CC"/>
+    <w:rsid w:val="00863803"/>
+    <w:rsid w:val="00866C02"/>
+    <w:rsid w:val="008705B6"/>
+    <w:rsid w:val="00873343"/>
+    <w:rsid w:val="00873476"/>
+    <w:rsid w:val="0087375B"/>
+    <w:rsid w:val="00877593"/>
+    <w:rsid w:val="00886F28"/>
+    <w:rsid w:val="00886FCF"/>
+    <w:rsid w:val="008938A2"/>
+    <w:rsid w:val="00896ADD"/>
+    <w:rsid w:val="008A07F4"/>
+    <w:rsid w:val="008B0180"/>
+    <w:rsid w:val="008E5104"/>
+    <w:rsid w:val="008F6486"/>
+    <w:rsid w:val="00910DCF"/>
+    <w:rsid w:val="009203C4"/>
+    <w:rsid w:val="00935E44"/>
+    <w:rsid w:val="009578B3"/>
+    <w:rsid w:val="00981CDB"/>
+    <w:rsid w:val="009C3D4F"/>
+    <w:rsid w:val="009D1ECD"/>
+    <w:rsid w:val="009D40E8"/>
+    <w:rsid w:val="009F4A92"/>
+    <w:rsid w:val="00A00B41"/>
+    <w:rsid w:val="00A04E00"/>
+    <w:rsid w:val="00A07797"/>
+    <w:rsid w:val="00A12298"/>
+    <w:rsid w:val="00A1572D"/>
+    <w:rsid w:val="00A24366"/>
+    <w:rsid w:val="00A27C8A"/>
+    <w:rsid w:val="00A3110D"/>
+    <w:rsid w:val="00A417CC"/>
+    <w:rsid w:val="00A52ED0"/>
+    <w:rsid w:val="00A65987"/>
+    <w:rsid w:val="00A806B6"/>
+    <w:rsid w:val="00AA2764"/>
+    <w:rsid w:val="00AA5352"/>
+    <w:rsid w:val="00AB2950"/>
+    <w:rsid w:val="00AB6CA4"/>
+    <w:rsid w:val="00AD2BB7"/>
+    <w:rsid w:val="00AD5D78"/>
+    <w:rsid w:val="00AF44F0"/>
+    <w:rsid w:val="00B142E2"/>
+    <w:rsid w:val="00B1602D"/>
+    <w:rsid w:val="00B1741A"/>
+    <w:rsid w:val="00B33BB9"/>
+    <w:rsid w:val="00B35577"/>
+    <w:rsid w:val="00B653BC"/>
+    <w:rsid w:val="00B74697"/>
+    <w:rsid w:val="00B75187"/>
+    <w:rsid w:val="00B811FD"/>
+    <w:rsid w:val="00B87CE3"/>
+    <w:rsid w:val="00B90BFE"/>
+    <w:rsid w:val="00BB2C58"/>
+    <w:rsid w:val="00BC07CC"/>
+    <w:rsid w:val="00BC305F"/>
+    <w:rsid w:val="00BD1220"/>
+    <w:rsid w:val="00BE418C"/>
+    <w:rsid w:val="00BF6251"/>
+    <w:rsid w:val="00BF7599"/>
+    <w:rsid w:val="00C26DC0"/>
+    <w:rsid w:val="00C32656"/>
+    <w:rsid w:val="00C42426"/>
+    <w:rsid w:val="00C46E21"/>
+    <w:rsid w:val="00C675B9"/>
+    <w:rsid w:val="00C742D6"/>
+    <w:rsid w:val="00C95A3C"/>
+    <w:rsid w:val="00CA2090"/>
+    <w:rsid w:val="00CB576A"/>
+    <w:rsid w:val="00CB7AAD"/>
+    <w:rsid w:val="00CC210D"/>
+    <w:rsid w:val="00CC3925"/>
+    <w:rsid w:val="00CC4301"/>
+    <w:rsid w:val="00CC78A6"/>
+    <w:rsid w:val="00CD0D0B"/>
+    <w:rsid w:val="00CE1183"/>
+    <w:rsid w:val="00CE190D"/>
+    <w:rsid w:val="00CE1D25"/>
+    <w:rsid w:val="00CE2BAF"/>
+    <w:rsid w:val="00CF79E6"/>
+    <w:rsid w:val="00D02006"/>
+    <w:rsid w:val="00D0216A"/>
+    <w:rsid w:val="00D1282B"/>
+    <w:rsid w:val="00D25C6E"/>
+    <w:rsid w:val="00D53634"/>
+    <w:rsid w:val="00D57604"/>
+    <w:rsid w:val="00D601A2"/>
+    <w:rsid w:val="00D638F4"/>
+    <w:rsid w:val="00D67955"/>
+    <w:rsid w:val="00D7142D"/>
+    <w:rsid w:val="00D90000"/>
+    <w:rsid w:val="00D93114"/>
+    <w:rsid w:val="00DA48FB"/>
+    <w:rsid w:val="00DA6946"/>
+    <w:rsid w:val="00DB3080"/>
+    <w:rsid w:val="00DD101F"/>
+    <w:rsid w:val="00DD7B3E"/>
+    <w:rsid w:val="00DE171F"/>
+    <w:rsid w:val="00DE1808"/>
+    <w:rsid w:val="00DE37FF"/>
+    <w:rsid w:val="00E06044"/>
+    <w:rsid w:val="00E06AB3"/>
+    <w:rsid w:val="00E229AA"/>
+    <w:rsid w:val="00E27038"/>
+    <w:rsid w:val="00E33C93"/>
+    <w:rsid w:val="00E33EB1"/>
+    <w:rsid w:val="00E36047"/>
+    <w:rsid w:val="00E376AA"/>
+    <w:rsid w:val="00E404E1"/>
+    <w:rsid w:val="00E435BE"/>
+    <w:rsid w:val="00E461C4"/>
+    <w:rsid w:val="00E50C6D"/>
+    <w:rsid w:val="00E51956"/>
+    <w:rsid w:val="00E65F82"/>
+    <w:rsid w:val="00E76914"/>
+    <w:rsid w:val="00EA1748"/>
+    <w:rsid w:val="00EB0112"/>
+    <w:rsid w:val="00EB1E34"/>
+    <w:rsid w:val="00EB54E7"/>
+    <w:rsid w:val="00ED0053"/>
+    <w:rsid w:val="00ED4887"/>
+    <w:rsid w:val="00EE0A6D"/>
+    <w:rsid w:val="00EF18D7"/>
+    <w:rsid w:val="00F04C3C"/>
+    <w:rsid w:val="00F05551"/>
+    <w:rsid w:val="00F12D24"/>
+    <w:rsid w:val="00F1548E"/>
+    <w:rsid w:val="00F34CDD"/>
+    <w:rsid w:val="00F42A1D"/>
+    <w:rsid w:val="00F53512"/>
+    <w:rsid w:val="00F61EA2"/>
+    <w:rsid w:val="00F84B9A"/>
+    <w:rsid w:val="00F87548"/>
+    <w:rsid w:val="00F95117"/>
+    <w:rsid w:val="00FA0232"/>
+    <w:rsid w:val="00FC2DAE"/>
+    <w:rsid w:val="00FF51AB"/>
+    <w:rsid w:val="2D79336F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028" fillcolor="white">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="034E02A9"/>
-  <w15:docId w15:val="{057E7D92-C852-4C29-8425-150DD175EB85}"/>
+  <w14:docId w14:val="65FCFD52"/>
+  <w15:docId w15:val="{4617337B-EB51-49B4-812D-5F3CBE54C895}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9744,74 +7162,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9960,453 +7379,384 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...104 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttol">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Llegenda">
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:right="-286"/>
+      <w:spacing w:before="57"/>
+      <w:ind w:left="97"/>
     </w:pPr>
-    <w:rPr>
-[...62 lines deleted...]
-    <w:rsid w:val="00B2300F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00BC1CE2"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F84B9A"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Textindependent2Car">
-[...2 lines deleted...]
-    <w:rsid w:val="00224304"/>
+  <w:style w:type="paragraph" w:styleId="Capalera">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CapaleraCar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F84B9A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
+    <w:rsid w:val="00F84B9A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Taulanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AD2BB7"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Peu">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PeuCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003902D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Peu"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003902D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textennegreta">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E257C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencisenseresoldre">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00833511"/>
+    <w:rsid w:val="00337FD8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="mfasi">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E51956"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
+  <w:divs>
+    <w:div w:id="2089812109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/grau/matricula/consequencies-de-l-impagament-de-la-matricula-1345662203892.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/fas" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/SEPA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/fas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/grau/informacio-academica/cotitzacions-de-practiques-curriculars-1345898139240.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/grau/informacio-academica/cotitzacions-de-practiques-curriculars-1345898139240.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/modalitats-de-pagament-1345663350841.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/deduccions-matricula-de-master-1345689086007.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/fas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/deduccions-matricula-de-master-1345689086007.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/ciencies/gestio-academica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/impagament-taxes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/saf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eformularis.uab.cat/web/area_afers_academics/tramesa-sepa-facultat-de-ciencies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/deduccions-matricula-de-master-1345689086007.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/ciencies/gestio-academica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/preus-dels-estudis-1345663349772.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/masters-i-postgraus/masters-oficials/demanar-beca-1345689085998.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/ciencies/gestio-academica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/matricula-pas-a-pas-1345663347866.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/deduccions-matricula-de-master-1345689086007.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/modalitats-de-pagament-1345663350841.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/masters-i-postgraus/masters-universitaris/deduccions-matricula-de-master-1345689086007.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ga.ciencies.masters@uab.cat" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/ciencies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10547,63 +7897,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c536e726-b9ec-47b9-81f4-d821132a58ae" xmlns:ns3="13a79242-0249-46de-8ff7-d6491fc0ab81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe42e663106abef1a5d4f64850674164" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097E748C8D3BEDE43B71B78ED52BF5CC0" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="262088c0320b92d529e3fb03b3747552">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c536e726-b9ec-47b9-81f4-d821132a58ae" xmlns:ns3="13a79242-0249-46de-8ff7-d6491fc0ab81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c1a905c0e9af206c2ce1614ba58eb33" ns2:_="" ns3:_="">
     <xsd:import namespace="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
     <xsd:import namespace="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10812,204 +8151,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="13a79242-0249-46de-8ff7-d6491fc0ab81" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c536e726-b9ec-47b9-81f4-d821132a58ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABE105B6-AACD-4A8F-B89F-960984901203}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD04BCF-2965-4BB3-AF7B-8F8040E953D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
     <ds:schemaRef ds:uri="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{653F3F4F-C137-4E0C-8B4A-F9784D7B89D2}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF8346EB-9D28-4AE5-9B84-ABA6882C3EC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D543754-8440-4693-8BC9-9343AA59D191}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
+    <ds:schemaRef ds:uri="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>289</Words>
-  <Characters>2048</Characters>
+  <Words>890</Words>
+  <Characters>5075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr> </vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>SOL·LICITUD DE REINTEGRAMENT DE PREUS PÚBLICS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Universitat Autonoma de BCN</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2333</CharactersWithSpaces>
+  <CharactersWithSpaces>5954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Area d´Alumnes</dc:creator>
+  <dc:title>MSAES_Tutorial_form_2026_2027</dc:title>
+  <dc:creator>eregada</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2021-04-27T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2021-04-27T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010097E748C8D3BEDE43B71B78ED52BF5CC0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...20 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>