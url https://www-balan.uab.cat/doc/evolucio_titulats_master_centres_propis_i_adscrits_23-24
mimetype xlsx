--- v0 (2025-10-19)
+++ v1 (2026-08-09)
@@ -1,1099 +1,1009 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2024-25/Web UAB en dades/2. Docència/2.4. Màster/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="36" documentId="13_ncr:1_{333684D4-BDFC-48F4-950A-1CF792CD2520}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C2CD91A-7497-4B47-BD1E-CE2558B90D13}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{71757C3D-3904-4BEC-9DB9-7FDE7162B012}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2085" yWindow="0" windowWidth="24525" windowHeight="13815" xr2:uid="{517739F0-C17D-469D-8DDE-0B3B38139225}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Evol titulats centres propis" sheetId="1" r:id="rId1"/>
     <sheet name="Evol titulats centres adscrits" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="175">
+  <si>
+    <t>Data de les dades: 02/06/2024</t>
+  </si>
+  <si>
+    <t>Centre</t>
+  </si>
+  <si>
+    <t>Estudiants titulats</t>
+  </si>
+  <si>
+    <t>2016/17</t>
+  </si>
+  <si>
+    <t>2017/18</t>
+  </si>
+  <si>
+    <t>2018/19</t>
+  </si>
+  <si>
+    <t>2019/20</t>
+  </si>
+  <si>
+    <t>2020/21</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>Dona</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Escola d'Enginyeria</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Enginyeria Biològica i Ambiental</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Enginyeria de Telecomunicacions / Telecommunication Engineering</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Enginyeria Informàtica / Computer Engineering</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Gestió Aeronàutica</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Internet dels Objectes per a Salut Digital / Internet of Things for e-Health</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Logística i Gestió de la Cadena de Subministrament / Logistics and Supply Chain Management</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Visió per Computador / Computer Vision</t>
+  </si>
+  <si>
+    <t>Facultat d'Economia i Empresa</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Anàlisi Econòmica / Economic Analysis</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Economia i Administració d'Empreses / Economics and Business Administration</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Emprenedoria i Innovació Social</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Gestió, Organització i Economia de l'Empresa / Management, Organization and Business Economics</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Màrqueting</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca Aplicada en Economia i Empresa / Applied Research in Economics and Business</t>
+  </si>
+  <si>
+    <t>Facultat de Biociències</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Bioinformàtica / Bioinformatics</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Biologia i Biotecnologia Vegetal</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Biologia, Genòmica i Biotecnologia Vegetals / Plant Biology, Genomics and Biotechnology</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Bioquímica, Biologia Molecular i Biomedicina</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Biotecnologia Avançada</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Citogenètica i Biologia de la Reproducció</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Ecologia Terrestre i Gestió de la Biodiversitat</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Genètica Avançada / Advanced Genetics</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Microbiologia Aplicada</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Neurociències</t>
+  </si>
+  <si>
+    <t>Màster Universitari Erasmus Mundus en Educació Internacional en Vacunes / Erasmus Mundus in Leading International Vaccinology Education</t>
+  </si>
+  <si>
+    <t>Facultat de Ciències</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Electroquímica, Ciència i Tecnologia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Interdisciplinaris en Sostenibilitat Ambiental, Econòmica i Social</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Física d'Altes Energies, Astrofísica i Cosmologia /  High Energy Physics, Ast</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Història de la Ciència. Ciència, Història i Societat</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Modelització per a la Ciència i l'Enginyeria / Modelling for Science and Engineering</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Nanociència i Nanotecnologia Avançades/ Advanced Nanoscience and Nanotechnology</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Paleobiologia i Registre Fòssil / Paleobiology and Fossil Record</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Química Industrial i Introducció a la Recerca de la Química / Industrial Chemistry and Introduction to Chemical Research</t>
+  </si>
+  <si>
+    <t>Facultat de Ciències de l'Educació</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Biblioteca Escolar i Promoció de la Lectura</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Direcció de Centres per a la Innovació Educativa</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Formació de Professorat d'Educació Secundària Obligatòria i Batxillerat, Form - Interuniveritari - Esp. Matemàtiques</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Formació de Professorat d'Educació Secundària Obligatòria i Batxillerat, Formació Professional i Ensenyaments d'Idiomes</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Formació de Professorat d'Educació Secundària Obligatòria i Batxillerat, Formació Professional i Ensenyaments d'Idiomes (especialitat de Matemàtiques)</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Mediació Familiar i en els Àmbits del Dret Privat</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Psicopedagogia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca en Educació</t>
+  </si>
+  <si>
+    <t>Facultat de Ciències de la Comunicació</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Continguts de Comunicació Audiovisual i Publicitat</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Mitjans, Comunicació i Cultura</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Periodisme i Innovació en Continguts Digitals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Planificació Estratègica en Publicitat i Relacions Públiques</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca en Comunicació i Periodisme</t>
+  </si>
+  <si>
+    <t>Facultat de Ciències Polítiques i de Sociologia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Ciència Política / Political Science</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Erasmus Mundus en Polítiques Educatives per al Desenvolupament Global</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Gestió Pública</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Política Social, Treball i Benestar</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Relacions Internacionals, Seguretat i Desenvolupament</t>
+  </si>
+  <si>
+    <t>Màster Universitari Erasmus Mundus en Polítiques Educatives per al Desenvolupament Global / Erasmus Mundus in Education Policies for Global Development</t>
+  </si>
+  <si>
+    <t>Facultat de Dret</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Advocacia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Dret Empresarial</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Drets Sociolaborals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Integració Europea</t>
+  </si>
+  <si>
+    <t>Facultat de Filosofia i Lletres</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Anàlisi i Gestió del Patrimoni Artístic</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Antropologia Social i Cultural / Social and Cultural Anthropology</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Antropologia: Recerca Avançada i Intervenció Social</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Arqueologia Prehistòrica</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Egiptologia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Anglesos Avançats / Advanced English Studies</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Avançats de Llengua i Literatura Catalanes</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Teatrals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Territorials i de la Població</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Territorials i Planejament</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Filosofia Aplicada</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Francès Llengua Estrangera i Diversitat Lingüística</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Geoinformació</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Història Contemporània</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Humanitats i Patrimoni Digitals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Literatura Comparada: Estudis Literaris i Culturals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Llengua Espanyola, Literatura Hispànica i Espanyol com a Llengua Estrangera</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Llengua i Civilització de l'Antic Egipte</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Musicologia, Educació Musical i Interpretació de la Música Antiga</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Polítiques i Planificació per a les Ciutats, l'Ambient i el Paisatge (PPCEL)</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Prehistòria, Antiguitat i Edat Mitjana</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Reptes de la Filosofia Contemporània</t>
+  </si>
+  <si>
+    <t>Facultat de Medicina</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Farmacologia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Iniciació a la Recerca en Salut Mental</t>
+  </si>
+  <si>
+    <t>Màster universitari en Innovació Infermera Aplicada a la Vulnerabilitat i la Salut</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Investigació Clínica Aplicada a les Ciències de la Salut</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca i Innovació en Cures Infermeres</t>
+  </si>
+  <si>
+    <t>Facultat de Psicologia</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Gestió dels Recursos Humans en les Organitzacions</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Psicologia de l'Esport i de l'Activitat Física</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Psicologia de la Cognició i de la Comunicació</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Psicologia General Sanitària</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Psicologia Jurídica i Forense</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca en Psicologia Aplicada a les Ciències de la Salut</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca en Psicologia Clínica i de la Salut</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Recerca i Intervenció Psicosocial</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Trastorns de la Comunicació i del Llenguatge</t>
+  </si>
+  <si>
+    <t>Facultat de Traducció i d'Interpretació</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Estudis Globals d'Àsia Oriental</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Interpretació de Conferències</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Traducció Audiovisual</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Traducció i Estudis Interculturals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Traducció, Interpretació i Estudis Interculturals</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Tradumàtica: Tecnologies de la Traducció</t>
+  </si>
+  <si>
+    <t>Facultat de Veterinària</t>
+  </si>
+  <si>
+    <t>Erasmus Mundus en Malalties Infeccioses i Una Sola Salut / Erasmus Mundus in Infectious Diseases and One Health</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Qualitat d'Aliments d'Origen Animal</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Zoonosi i Una Sola Salut (One Health)</t>
+  </si>
+  <si>
+    <t>OGD , Oficina de Govern de les Dades</t>
+  </si>
+  <si>
+    <t>Estudi</t>
+  </si>
   <si>
     <t>Evolució dels estudiants titulats de màster oficial en centres propis (*)</t>
   </si>
   <si>
-    <t>Centre</t>
-[...382 lines deleted...]
-  <si>
     <t>(*) Dades corresponents al curs 2022/23. Les dades dels cursos anteriors estan extretes en les dates que s'informen a les memòries acadèmiques corresponents.</t>
   </si>
   <si>
-    <t>OGD , Oficina de Govern de les Dades</t>
-[...2 lines deleted...]
-    <t>Data de les dades: 01/06/2025</t>
+    <t>EINA, ESCOLA DE DISSENY I ART</t>
+  </si>
+  <si>
+    <t>Recerca en Art i Disseny</t>
+  </si>
+  <si>
+    <t>ESCOLA DOCTOR ROBERT</t>
+  </si>
+  <si>
+    <t>Fisioteràpia Aplicada en l'Esport i l'Activitat Física</t>
+  </si>
+  <si>
+    <t>Medicina Transfusional i Teràpies Cel·lulars Avançades / Transfusion Medicine and Advanced Cell Therapies</t>
+  </si>
+  <si>
+    <t>Microcirurgia reconstructiva / Reconstructive Microsurgery</t>
+  </si>
+  <si>
+    <t>Polítiques Socials i Acció Comunitària</t>
+  </si>
+  <si>
+    <t>ESCOLA FUNDACIÓ UNIVERSITAT AUTÒNOMA DE BARCELONA</t>
+  </si>
+  <si>
+    <t>Arxivística i Gestió de Documents</t>
+  </si>
+  <si>
+    <t>Auditoria de Comptes i Comptabilitat</t>
+  </si>
+  <si>
+    <t>Comptabilitat Superior i Auditoria</t>
+  </si>
+  <si>
+    <t>Didàctica del Xinès per a Hispanoparlants</t>
+  </si>
+  <si>
+    <t>Direcció i Organització de Turisme d'Esdeveniments</t>
+  </si>
+  <si>
+    <t>Gestió d'Empreses Hoteleres</t>
+  </si>
+  <si>
+    <t>Gestió Esportiva / Sport Management</t>
+  </si>
+  <si>
+    <t>Gestió Turística del Patrimoni Cultural</t>
+  </si>
+  <si>
+    <t>Teledetecció i Sistemes d'Informació Geogràfica</t>
+  </si>
+  <si>
+    <t>Unió Europea-Xina: Cultura i Economia</t>
+  </si>
+  <si>
+    <t>ESCOLA SUPERIOR D'ARXIVÍSTICA I GESTIÓ DE DOCUMENTS</t>
+  </si>
+  <si>
+    <t>Gestió Documental, Transparència i Accés a la Informació</t>
+  </si>
+  <si>
+    <t>ESCOLA UNIVERSITÀRIA D'INFERMERIA I FISIOTERÀPIA "GIMBERNAT"</t>
+  </si>
+  <si>
+    <t>Fisioteràpia de l'Esport i Readaptació a l'Activitat Física</t>
+  </si>
+  <si>
+    <t>Fisioteràpia del Tòrax</t>
+  </si>
+  <si>
+    <t>Fisioteràpia en Pediatria</t>
+  </si>
+  <si>
+    <t>Osteopatia</t>
+  </si>
+  <si>
+    <t>Recerca Translacional en Fisioteràpia</t>
+  </si>
+  <si>
+    <t>ESCOLA UNIVERSITÀRIA DE TURISME I DIRECCIÓ HOTELERA</t>
+  </si>
+  <si>
+    <t>ESCOLA UNIVERSITÀRIA SALESIANS DE SARRIÀ</t>
+  </si>
+  <si>
+    <t>Direcció i organització industrial</t>
+  </si>
+  <si>
+    <t>INSTITUT DE RECERCA VALL D'HEBRON (VHIR)</t>
+  </si>
+  <si>
+    <t>Recerca Biomèdica Translacional</t>
+  </si>
+  <si>
+    <t>INSTITUT UNIVERSITARI DE NEURORREHABILITACIÓ GUTTMANN</t>
+  </si>
+  <si>
+    <t>Neurorehabilitació</t>
+  </si>
+  <si>
+    <t>Rehabilitació Neuropsicològica i Estimulació Cognitiva</t>
+  </si>
+  <si>
+    <t>Evolució dels estudiants titulats de màster oficial en centres adscrits</t>
+  </si>
+  <si>
+    <t>Font: UNEIX</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>Màster Universitari en Recerca i Innovació en Ciència i Enginyeria basades en Computadors / Research and Innovation in Computer based Science and Engineering (RICSE)</t>
   </si>
   <si>
-    <t>Màster Universitari en Visió per computador / Computer Vision</t>
-[...5 lines deleted...]
-    <t>Màster Universitari Erasmus Mundus en Modelització Matemàtica a l'Enginyeria: Teoria, Computació i Aplicacions / Erasmus Mundus in Mathematical Modelling in Engineering: Theory, Numerics, Applications</t>
+    <t>Màster Universitari Erasmus Mundus en modelització matemàtica a l'enginyeria: teoria, computació i aplicacions / Erasmus Mundus in Mathematical Modelling in Engineering: Theory, Numerics, Applications</t>
   </si>
   <si>
     <t>Màster Universitari Erasmus Mundus en Literatura Infantil, Mitjans de Comunicació i Cultura / Erasmus Mundus in Children's Literature, Media and Culture</t>
   </si>
   <si>
+    <t>Màster Universitari en Erasmus Mundus en Mediació Intermediterrània: cap a la inversió i la integració / Erasmus Mundus in Crossing the mediterranean: Towards investment and Integration</t>
+  </si>
+  <si>
+    <t>Màster Universitari en Antropologia Social i Cultural (CREOLE) / Social and Cultural Anthropology (CREOLE)</t>
+  </si>
+  <si>
     <t>Màster Universitari en Fenotipat Morfològic de Models de Malalties Humanes / Human Diseases Models Morphological Phenotyping (MorphoPHEN)</t>
   </si>
   <si>
-    <t>Erasmus Mundus en Malalties Infeccioses i Una Sola Salut / Erasmus Mundus in Infectious Diseases and One Health (**)</t>
-[...2 lines deleted...]
-    <t>EINA, ESCOLA DE DISSENY I ART</t>
+    <t>2024/25</t>
   </si>
   <si>
     <t>Disseny d'Espais</t>
-  </si>
-[...112 lines deleted...]
-    <t>(**) Dades actualitzades i corregides el 1/06/2025 per a tots els cursos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="#,##0;\(#,##0\)"/>
-    <numFmt numFmtId="165" formatCode="#,##0_);\(#,##0\)"/>
+    <numFmt numFmtId="164" formatCode="#,##0_);\(#,##0\)"/>
+    <numFmt numFmtId="165" formatCode="#,##0;\(#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <sz val="16"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Tahoma"/>
-      <family val="2"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...3 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...46 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFFFFFFF"/>
-[...22 lines deleted...]
-      <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
@@ -1387,14190 +1297,13905 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CC00C7A-BB2F-42A5-9857-854CE63770E4}">
-  <dimension ref="A1:Z140"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:AC136"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="24" max="26" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="37.5703125" customWidth="1"/>
+    <col min="2" max="2" width="150.85546875" customWidth="1"/>
+    <col min="3" max="23" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="19.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A3" s="36" t="s">
+    <row r="1" spans="1:26" ht="19.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="36"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A7" s="44"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="K7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="R7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="S7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="U7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="V7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z7" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A8" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="17">
+        <v>6</v>
+      </c>
+      <c r="D8" s="17">
+        <v>11</v>
+      </c>
+      <c r="E8" s="18">
+        <v>17</v>
+      </c>
+      <c r="F8" s="17">
+        <v>4</v>
+      </c>
+      <c r="G8" s="17">
+        <v>4</v>
+      </c>
+      <c r="H8" s="18">
+        <v>8</v>
+      </c>
+      <c r="I8" s="17">
+        <v>6</v>
+      </c>
+      <c r="J8" s="17">
+        <v>12</v>
+      </c>
+      <c r="K8" s="18">
+        <v>18</v>
+      </c>
+      <c r="L8" s="17">
+        <v>10</v>
+      </c>
+      <c r="M8" s="17">
+        <v>11</v>
+      </c>
+      <c r="N8" s="18">
+        <v>21</v>
+      </c>
+      <c r="O8" s="17">
+        <v>6</v>
+      </c>
+      <c r="P8" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>14</v>
+      </c>
+      <c r="R8" s="19">
+        <v>8</v>
+      </c>
+      <c r="S8" s="19">
+        <v>12</v>
+      </c>
+      <c r="T8" s="20">
+        <v>20</v>
+      </c>
+      <c r="U8" s="2">
+        <v>3</v>
+      </c>
+      <c r="V8" s="2">
+        <v>8</v>
+      </c>
+      <c r="W8" s="4">
+        <v>11</v>
+      </c>
+      <c r="X8" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A9" s="39"/>
+      <c r="B9" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="17">
+        <v>3</v>
+      </c>
+      <c r="D9" s="17">
+        <v>14</v>
+      </c>
+      <c r="E9" s="18">
+        <v>17</v>
+      </c>
+      <c r="F9" s="17">
+        <v>2</v>
+      </c>
+      <c r="G9" s="17">
+        <v>19</v>
+      </c>
+      <c r="H9" s="18">
+        <v>21</v>
+      </c>
+      <c r="I9" s="17">
+        <v>4</v>
+      </c>
+      <c r="J9" s="17">
+        <v>9</v>
+      </c>
+      <c r="K9" s="18">
+        <v>13</v>
+      </c>
+      <c r="L9" s="17">
+        <v>3</v>
+      </c>
+      <c r="M9" s="17">
+        <v>14</v>
+      </c>
+      <c r="N9" s="18">
+        <v>17</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1</v>
+      </c>
+      <c r="P9" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>5</v>
+      </c>
+      <c r="R9" s="19">
+        <v>3</v>
+      </c>
+      <c r="S9" s="19">
+        <v>21</v>
+      </c>
+      <c r="T9" s="20">
+        <v>24</v>
+      </c>
+      <c r="U9" s="2">
+        <v>3</v>
+      </c>
+      <c r="V9" s="2">
+        <v>8</v>
+      </c>
+      <c r="W9" s="4">
+        <v>11</v>
+      </c>
+      <c r="X9" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="17">
+        <v>0</v>
+      </c>
+      <c r="D10" s="17">
+        <v>3</v>
+      </c>
+      <c r="E10" s="18">
+        <v>3</v>
+      </c>
+      <c r="F10" s="17">
+        <v>3</v>
+      </c>
+      <c r="G10" s="17">
+        <v>9</v>
+      </c>
+      <c r="H10" s="18">
+        <v>12</v>
+      </c>
+      <c r="I10" s="17">
+        <v>4</v>
+      </c>
+      <c r="J10" s="17">
+        <v>15</v>
+      </c>
+      <c r="K10" s="18">
+        <v>19</v>
+      </c>
+      <c r="L10" s="17">
+        <v>0</v>
+      </c>
+      <c r="M10" s="17">
+        <v>6</v>
+      </c>
+      <c r="N10" s="18">
+        <v>6</v>
+      </c>
+      <c r="O10" s="17">
+        <v>0</v>
+      </c>
+      <c r="P10" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>0</v>
+      </c>
+      <c r="R10" s="19">
+        <v>0</v>
+      </c>
+      <c r="S10" s="19">
+        <v>0</v>
+      </c>
+      <c r="T10" s="20">
+        <v>0</v>
+      </c>
+      <c r="U10" s="2">
+        <v>0</v>
+      </c>
+      <c r="V10" s="2">
+        <v>0</v>
+      </c>
+      <c r="W10" s="4">
+        <v>0</v>
+      </c>
+      <c r="X10" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A11" s="39"/>
+      <c r="B11" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="17">
+        <v>11</v>
+      </c>
+      <c r="D11" s="17">
+        <v>23</v>
+      </c>
+      <c r="E11" s="18">
+        <v>34</v>
+      </c>
+      <c r="F11" s="17">
+        <v>13</v>
+      </c>
+      <c r="G11" s="17">
+        <v>22</v>
+      </c>
+      <c r="H11" s="18">
+        <v>35</v>
+      </c>
+      <c r="I11" s="17">
+        <v>9</v>
+      </c>
+      <c r="J11" s="17">
+        <v>18</v>
+      </c>
+      <c r="K11" s="18">
+        <v>27</v>
+      </c>
+      <c r="L11" s="17">
+        <v>9</v>
+      </c>
+      <c r="M11" s="17">
+        <v>16</v>
+      </c>
+      <c r="N11" s="18">
+        <v>25</v>
+      </c>
+      <c r="O11" s="17">
+        <v>13</v>
+      </c>
+      <c r="P11" s="17">
+        <v>18</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>31</v>
+      </c>
+      <c r="R11" s="19">
+        <v>8</v>
+      </c>
+      <c r="S11" s="19">
+        <v>16</v>
+      </c>
+      <c r="T11" s="20">
+        <v>24</v>
+      </c>
+      <c r="U11" s="2">
+        <v>0</v>
+      </c>
+      <c r="V11" s="2">
+        <v>6</v>
+      </c>
+      <c r="W11" s="4">
+        <v>6</v>
+      </c>
+      <c r="X11" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A12" s="39"/>
+      <c r="B12" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="17">
+        <v>0</v>
+      </c>
+      <c r="D12" s="17">
+        <v>0</v>
+      </c>
+      <c r="E12" s="18">
+        <v>0</v>
+      </c>
+      <c r="F12" s="17">
+        <v>0</v>
+      </c>
+      <c r="G12" s="17">
+        <v>0</v>
+      </c>
+      <c r="H12" s="18">
+        <v>0</v>
+      </c>
+      <c r="I12" s="17">
+        <v>2</v>
+      </c>
+      <c r="J12" s="17">
+        <v>2</v>
+      </c>
+      <c r="K12" s="18">
+        <v>4</v>
+      </c>
+      <c r="L12" s="17">
+        <v>3</v>
+      </c>
+      <c r="M12" s="17">
+        <v>6</v>
+      </c>
+      <c r="N12" s="18">
+        <v>9</v>
+      </c>
+      <c r="O12" s="17">
+        <v>1</v>
+      </c>
+      <c r="P12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>1</v>
+      </c>
+      <c r="R12" s="19">
+        <v>0</v>
+      </c>
+      <c r="S12" s="19">
+        <v>0</v>
+      </c>
+      <c r="T12" s="20">
+        <v>0</v>
+      </c>
+      <c r="U12" s="2">
+        <v>0</v>
+      </c>
+      <c r="V12" s="2">
+        <v>0</v>
+      </c>
+      <c r="W12" s="4">
+        <v>0</v>
+      </c>
+      <c r="X12" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A13" s="39"/>
+      <c r="B13" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="17">
+        <v>6</v>
+      </c>
+      <c r="D13" s="17">
+        <v>3</v>
+      </c>
+      <c r="E13" s="18">
+        <v>9</v>
+      </c>
+      <c r="F13" s="17">
+        <v>7</v>
+      </c>
+      <c r="G13" s="17">
+        <v>5</v>
+      </c>
+      <c r="H13" s="18">
+        <v>12</v>
+      </c>
+      <c r="I13" s="17">
+        <v>5</v>
+      </c>
+      <c r="J13" s="17">
+        <v>7</v>
+      </c>
+      <c r="K13" s="18">
+        <v>12</v>
+      </c>
+      <c r="L13" s="17">
+        <v>7</v>
+      </c>
+      <c r="M13" s="17">
+        <v>13</v>
+      </c>
+      <c r="N13" s="18">
+        <v>20</v>
+      </c>
+      <c r="O13" s="17">
+        <v>9</v>
+      </c>
+      <c r="P13" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>20</v>
+      </c>
+      <c r="R13" s="19">
+        <v>3</v>
+      </c>
+      <c r="S13" s="19">
+        <v>3</v>
+      </c>
+      <c r="T13" s="20">
+        <v>6</v>
+      </c>
+      <c r="U13" s="2">
+        <v>1</v>
+      </c>
+      <c r="V13" s="2">
+        <v>2</v>
+      </c>
+      <c r="W13" s="4">
+        <v>3</v>
+      </c>
+      <c r="X13" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A14" s="39"/>
+      <c r="B14" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="18">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="18">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="18">
+        <v>0</v>
+      </c>
+      <c r="O14" s="17">
+        <v>0</v>
+      </c>
+      <c r="P14" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>0</v>
+      </c>
+      <c r="R14" s="19">
+        <v>0</v>
+      </c>
+      <c r="S14" s="19">
+        <v>0</v>
+      </c>
+      <c r="T14" s="20">
+        <v>0</v>
+      </c>
+      <c r="U14" s="2">
+        <v>0</v>
+      </c>
+      <c r="V14" s="2">
+        <v>0</v>
+      </c>
+      <c r="W14" s="4">
+        <v>0</v>
+      </c>
+      <c r="X14" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A15" s="39"/>
+      <c r="B15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="17">
+        <v>0</v>
+      </c>
+      <c r="D15" s="17">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="17">
+        <v>0</v>
+      </c>
+      <c r="G15" s="17">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="17">
+        <v>0</v>
+      </c>
+      <c r="J15" s="17">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="17">
+        <v>0</v>
+      </c>
+      <c r="M15" s="17">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>0</v>
+      </c>
+      <c r="O15" s="17">
+        <v>0</v>
+      </c>
+      <c r="P15" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>0</v>
+      </c>
+      <c r="R15" s="19">
+        <v>0</v>
+      </c>
+      <c r="S15" s="19">
+        <v>0</v>
+      </c>
+      <c r="T15" s="20">
+        <v>0</v>
+      </c>
+      <c r="U15" s="2">
+        <v>0</v>
+      </c>
+      <c r="V15" s="2">
+        <v>0</v>
+      </c>
+      <c r="W15" s="4">
+        <v>0</v>
+      </c>
+      <c r="X15" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>15</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A16" s="39"/>
+      <c r="B16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="17">
+        <v>5</v>
+      </c>
+      <c r="D16" s="17">
+        <v>14</v>
+      </c>
+      <c r="E16" s="18">
+        <v>19</v>
+      </c>
+      <c r="F16" s="17">
+        <v>4</v>
+      </c>
+      <c r="G16" s="17">
+        <v>24</v>
+      </c>
+      <c r="H16" s="18">
+        <v>28</v>
+      </c>
+      <c r="I16" s="17">
+        <v>5</v>
+      </c>
+      <c r="J16" s="17">
+        <v>15</v>
+      </c>
+      <c r="K16" s="18">
+        <v>20</v>
+      </c>
+      <c r="L16" s="17">
+        <v>8</v>
+      </c>
+      <c r="M16" s="17">
+        <v>14</v>
+      </c>
+      <c r="N16" s="18">
+        <v>22</v>
+      </c>
+      <c r="O16" s="17">
+        <v>5</v>
+      </c>
+      <c r="P16" s="17">
+        <v>20</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>25</v>
+      </c>
+      <c r="R16" s="19">
+        <v>1</v>
+      </c>
+      <c r="S16" s="19">
+        <v>23</v>
+      </c>
+      <c r="T16" s="20">
+        <v>24</v>
+      </c>
+      <c r="U16" s="2">
+        <v>3</v>
+      </c>
+      <c r="V16" s="2">
+        <v>22</v>
+      </c>
+      <c r="W16" s="4">
+        <v>25</v>
+      </c>
+      <c r="X16" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A17" s="39"/>
+      <c r="B17" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="18">
+        <v>31</v>
+      </c>
+      <c r="D17" s="18">
+        <v>68</v>
+      </c>
+      <c r="E17" s="18">
+        <v>99</v>
+      </c>
+      <c r="F17" s="18">
+        <v>33</v>
+      </c>
+      <c r="G17" s="18">
+        <v>83</v>
+      </c>
+      <c r="H17" s="18">
+        <v>116</v>
+      </c>
+      <c r="I17" s="18">
+        <v>35</v>
+      </c>
+      <c r="J17" s="18">
+        <v>78</v>
+      </c>
+      <c r="K17" s="18">
+        <v>113</v>
+      </c>
+      <c r="L17" s="18">
+        <v>40</v>
+      </c>
+      <c r="M17" s="18">
+        <v>80</v>
+      </c>
+      <c r="N17" s="18">
+        <v>120</v>
+      </c>
+      <c r="O17" s="18">
+        <v>35</v>
+      </c>
+      <c r="P17" s="18">
+        <v>61</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>96</v>
+      </c>
+      <c r="R17" s="21">
+        <v>23</v>
+      </c>
+      <c r="S17" s="21">
+        <v>75</v>
+      </c>
+      <c r="T17" s="20">
+        <v>98</v>
+      </c>
+      <c r="U17" s="6">
+        <v>10</v>
+      </c>
+      <c r="V17" s="6">
+        <v>46</v>
+      </c>
+      <c r="W17" s="7">
+        <v>56</v>
+      </c>
+      <c r="X17" s="3">
+        <v>24</v>
+      </c>
+      <c r="Y17" s="3">
+        <v>64</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>88</v>
+      </c>
+      <c r="AA17" s="30"/>
+      <c r="AB17" s="30"/>
+      <c r="AC17" s="30"/>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="17">
+        <v>2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>15</v>
+      </c>
+      <c r="E18" s="18">
+        <v>17</v>
+      </c>
+      <c r="F18" s="17">
+        <v>4</v>
+      </c>
+      <c r="G18" s="17">
+        <v>22</v>
+      </c>
+      <c r="H18" s="18">
+        <v>26</v>
+      </c>
+      <c r="I18" s="17">
+        <v>8</v>
+      </c>
+      <c r="J18" s="17">
+        <v>11</v>
+      </c>
+      <c r="K18" s="18">
+        <v>19</v>
+      </c>
+      <c r="L18" s="17">
+        <v>5</v>
+      </c>
+      <c r="M18" s="17">
+        <v>8</v>
+      </c>
+      <c r="N18" s="18">
+        <v>13</v>
+      </c>
+      <c r="O18" s="17">
+        <v>3</v>
+      </c>
+      <c r="P18" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>14</v>
+      </c>
+      <c r="R18" s="19">
+        <v>2</v>
+      </c>
+      <c r="S18" s="19">
+        <v>3</v>
+      </c>
+      <c r="T18" s="20">
+        <v>5</v>
+      </c>
+      <c r="U18" s="2">
+        <v>4</v>
+      </c>
+      <c r="V18" s="2">
+        <v>6</v>
+      </c>
+      <c r="W18" s="4">
+        <v>10</v>
+      </c>
+      <c r="X18" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A19" s="39"/>
+      <c r="B19" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="17">
+        <v>15</v>
+      </c>
+      <c r="D19" s="17">
+        <v>16</v>
+      </c>
+      <c r="E19" s="18">
+        <v>31</v>
+      </c>
+      <c r="F19" s="17">
+        <v>23</v>
+      </c>
+      <c r="G19" s="17">
+        <v>20</v>
+      </c>
+      <c r="H19" s="18">
+        <v>43</v>
+      </c>
+      <c r="I19" s="17">
+        <v>18</v>
+      </c>
+      <c r="J19" s="17">
+        <v>19</v>
+      </c>
+      <c r="K19" s="18">
+        <v>37</v>
+      </c>
+      <c r="L19" s="17">
+        <v>18</v>
+      </c>
+      <c r="M19" s="17">
+        <v>20</v>
+      </c>
+      <c r="N19" s="18">
+        <v>38</v>
+      </c>
+      <c r="O19" s="17">
+        <v>6</v>
+      </c>
+      <c r="P19" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>14</v>
+      </c>
+      <c r="R19" s="19">
+        <v>12</v>
+      </c>
+      <c r="S19" s="19">
+        <v>11</v>
+      </c>
+      <c r="T19" s="20">
+        <v>23</v>
+      </c>
+      <c r="U19" s="2">
+        <v>11</v>
+      </c>
+      <c r="V19" s="2">
+        <v>15</v>
+      </c>
+      <c r="W19" s="4">
+        <v>26</v>
+      </c>
+      <c r="X19" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A20" s="39"/>
+      <c r="B20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="17">
+        <v>0</v>
+      </c>
+      <c r="D20" s="17">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="17">
+        <v>0</v>
+      </c>
+      <c r="G20" s="17">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="17">
+        <v>0</v>
+      </c>
+      <c r="J20" s="17">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="17">
+        <v>0</v>
+      </c>
+      <c r="M20" s="17">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="17">
+        <v>0</v>
+      </c>
+      <c r="P20" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>0</v>
+      </c>
+      <c r="R20" s="19">
+        <v>6</v>
+      </c>
+      <c r="S20" s="19">
+        <v>7</v>
+      </c>
+      <c r="T20" s="20">
+        <v>13</v>
+      </c>
+      <c r="U20" s="2">
+        <v>8</v>
+      </c>
+      <c r="V20" s="2">
+        <v>2</v>
+      </c>
+      <c r="W20" s="4">
+        <v>10</v>
+      </c>
+      <c r="X20" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A21" s="39"/>
+      <c r="B21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="17">
+        <v>14</v>
+      </c>
+      <c r="D21" s="17">
+        <v>9</v>
+      </c>
+      <c r="E21" s="18">
+        <v>23</v>
+      </c>
+      <c r="F21" s="17">
+        <v>12</v>
+      </c>
+      <c r="G21" s="17">
+        <v>4</v>
+      </c>
+      <c r="H21" s="18">
+        <v>16</v>
+      </c>
+      <c r="I21" s="17">
+        <v>14</v>
+      </c>
+      <c r="J21" s="17">
+        <v>4</v>
+      </c>
+      <c r="K21" s="18">
+        <v>18</v>
+      </c>
+      <c r="L21" s="17">
+        <v>9</v>
+      </c>
+      <c r="M21" s="17">
+        <v>13</v>
+      </c>
+      <c r="N21" s="18">
+        <v>22</v>
+      </c>
+      <c r="O21" s="17">
+        <v>12</v>
+      </c>
+      <c r="P21" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>18</v>
+      </c>
+      <c r="R21" s="19">
+        <v>10</v>
+      </c>
+      <c r="S21" s="19">
+        <v>1</v>
+      </c>
+      <c r="T21" s="20">
+        <v>11</v>
+      </c>
+      <c r="U21" s="2">
+        <v>18</v>
+      </c>
+      <c r="V21" s="2">
+        <v>8</v>
+      </c>
+      <c r="W21" s="4">
+        <v>26</v>
+      </c>
+      <c r="X21" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A22" s="39"/>
+      <c r="B22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>27</v>
+      </c>
+      <c r="D22" s="17">
+        <v>11</v>
+      </c>
+      <c r="E22" s="18">
+        <v>38</v>
+      </c>
+      <c r="F22" s="17">
+        <v>35</v>
+      </c>
+      <c r="G22" s="17">
+        <v>14</v>
+      </c>
+      <c r="H22" s="18">
+        <v>49</v>
+      </c>
+      <c r="I22" s="17">
+        <v>30</v>
+      </c>
+      <c r="J22" s="17">
+        <v>10</v>
+      </c>
+      <c r="K22" s="18">
+        <v>40</v>
+      </c>
+      <c r="L22" s="17">
+        <v>23</v>
+      </c>
+      <c r="M22" s="17">
+        <v>7</v>
+      </c>
+      <c r="N22" s="18">
+        <v>30</v>
+      </c>
+      <c r="O22" s="17">
+        <v>18</v>
+      </c>
+      <c r="P22" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>26</v>
+      </c>
+      <c r="R22" s="19">
+        <v>22</v>
+      </c>
+      <c r="S22" s="19">
+        <v>12</v>
+      </c>
+      <c r="T22" s="20">
+        <v>34</v>
+      </c>
+      <c r="U22" s="2">
+        <v>18</v>
+      </c>
+      <c r="V22" s="2">
+        <v>9</v>
+      </c>
+      <c r="W22" s="4">
+        <v>27</v>
+      </c>
+      <c r="X22" s="2">
+        <v>22</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A23" s="39"/>
+      <c r="B23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8</v>
+      </c>
+      <c r="D23" s="17">
+        <v>12</v>
+      </c>
+      <c r="E23" s="18">
+        <v>20</v>
+      </c>
+      <c r="F23" s="17">
+        <v>9</v>
+      </c>
+      <c r="G23" s="17">
+        <v>8</v>
+      </c>
+      <c r="H23" s="18">
+        <v>17</v>
+      </c>
+      <c r="I23" s="17">
+        <v>13</v>
+      </c>
+      <c r="J23" s="17">
+        <v>21</v>
+      </c>
+      <c r="K23" s="18">
+        <v>34</v>
+      </c>
+      <c r="L23" s="17">
+        <v>7</v>
+      </c>
+      <c r="M23" s="17">
+        <v>10</v>
+      </c>
+      <c r="N23" s="18">
+        <v>17</v>
+      </c>
+      <c r="O23" s="17">
+        <v>11</v>
+      </c>
+      <c r="P23" s="17">
+        <v>12</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>23</v>
+      </c>
+      <c r="R23" s="19">
+        <v>8</v>
+      </c>
+      <c r="S23" s="19">
+        <v>12</v>
+      </c>
+      <c r="T23" s="20">
+        <v>20</v>
+      </c>
+      <c r="U23" s="2">
+        <v>10</v>
+      </c>
+      <c r="V23" s="2">
+        <v>16</v>
+      </c>
+      <c r="W23" s="4">
+        <v>26</v>
+      </c>
+      <c r="X23" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A24" s="39"/>
+      <c r="B24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="18">
+        <v>66</v>
+      </c>
+      <c r="D24" s="18">
+        <v>63</v>
+      </c>
+      <c r="E24" s="18">
+        <v>129</v>
+      </c>
+      <c r="F24" s="18">
+        <v>83</v>
+      </c>
+      <c r="G24" s="18">
+        <v>68</v>
+      </c>
+      <c r="H24" s="18">
+        <v>151</v>
+      </c>
+      <c r="I24" s="18">
+        <v>83</v>
+      </c>
+      <c r="J24" s="18">
+        <v>65</v>
+      </c>
+      <c r="K24" s="18">
+        <v>148</v>
+      </c>
+      <c r="L24" s="18">
+        <v>62</v>
+      </c>
+      <c r="M24" s="18">
+        <v>58</v>
+      </c>
+      <c r="N24" s="18">
+        <v>120</v>
+      </c>
+      <c r="O24" s="18">
+        <v>50</v>
+      </c>
+      <c r="P24" s="18">
+        <v>45</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>95</v>
+      </c>
+      <c r="R24" s="21">
+        <v>60</v>
+      </c>
+      <c r="S24" s="21">
+        <v>46</v>
+      </c>
+      <c r="T24" s="20">
+        <v>106</v>
+      </c>
+      <c r="U24" s="6">
+        <v>69</v>
+      </c>
+      <c r="V24" s="6">
+        <v>56</v>
+      </c>
+      <c r="W24" s="7">
+        <v>125</v>
+      </c>
+      <c r="X24" s="3">
+        <v>77</v>
+      </c>
+      <c r="Y24" s="3">
+        <v>55</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A25" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="17">
+        <v>14</v>
+      </c>
+      <c r="D25" s="17">
+        <v>15</v>
+      </c>
+      <c r="E25" s="18">
+        <v>29</v>
+      </c>
+      <c r="F25" s="17">
+        <v>8</v>
+      </c>
+      <c r="G25" s="17">
+        <v>21</v>
+      </c>
+      <c r="H25" s="18">
+        <v>29</v>
+      </c>
+      <c r="I25" s="17">
+        <v>16</v>
+      </c>
+      <c r="J25" s="17">
+        <v>12</v>
+      </c>
+      <c r="K25" s="18">
+        <v>28</v>
+      </c>
+      <c r="L25" s="17">
+        <v>14</v>
+      </c>
+      <c r="M25" s="17">
+        <v>15</v>
+      </c>
+      <c r="N25" s="18">
+        <v>29</v>
+      </c>
+      <c r="O25" s="17">
+        <v>12</v>
+      </c>
+      <c r="P25" s="17">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>28</v>
+      </c>
+      <c r="R25" s="19">
+        <v>14</v>
+      </c>
+      <c r="S25" s="19">
+        <v>16</v>
+      </c>
+      <c r="T25" s="20">
+        <v>30</v>
+      </c>
+      <c r="U25" s="2">
+        <v>12</v>
+      </c>
+      <c r="V25" s="2">
+        <v>16</v>
+      </c>
+      <c r="W25" s="4">
+        <v>28</v>
+      </c>
+      <c r="X25" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A26" s="39"/>
+      <c r="B26" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="17">
+        <v>11</v>
+      </c>
+      <c r="D26" s="17">
+        <v>15</v>
+      </c>
+      <c r="E26" s="18">
+        <v>26</v>
+      </c>
+      <c r="F26" s="17">
+        <v>0</v>
+      </c>
+      <c r="G26" s="17">
+        <v>0</v>
+      </c>
+      <c r="H26" s="18">
+        <v>0</v>
+      </c>
+      <c r="I26" s="17">
+        <v>0</v>
+      </c>
+      <c r="J26" s="17">
+        <v>0</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="17">
+        <v>0</v>
+      </c>
+      <c r="M26" s="17">
+        <v>0</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="17">
+        <v>0</v>
+      </c>
+      <c r="P26" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>0</v>
+      </c>
+      <c r="R26" s="19">
+        <v>0</v>
+      </c>
+      <c r="S26" s="19">
+        <v>0</v>
+      </c>
+      <c r="T26" s="20">
+        <v>0</v>
+      </c>
+      <c r="U26" s="2">
+        <v>0</v>
+      </c>
+      <c r="V26" s="2">
+        <v>0</v>
+      </c>
+      <c r="W26" s="4">
+        <v>0</v>
+      </c>
+      <c r="X26" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A27" s="39"/>
+      <c r="B27" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="17">
+        <v>0</v>
+      </c>
+      <c r="D27" s="17">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18">
+        <v>0</v>
+      </c>
+      <c r="F27" s="17">
+        <v>9</v>
+      </c>
+      <c r="G27" s="17">
+        <v>13</v>
+      </c>
+      <c r="H27" s="18">
+        <v>22</v>
+      </c>
+      <c r="I27" s="17">
+        <v>6</v>
+      </c>
+      <c r="J27" s="17">
+        <v>13</v>
+      </c>
+      <c r="K27" s="18">
+        <v>19</v>
+      </c>
+      <c r="L27" s="17">
+        <v>10</v>
+      </c>
+      <c r="M27" s="17">
+        <v>11</v>
+      </c>
+      <c r="N27" s="18">
+        <v>21</v>
+      </c>
+      <c r="O27" s="17">
+        <v>9</v>
+      </c>
+      <c r="P27" s="17">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>24</v>
+      </c>
+      <c r="R27" s="19">
+        <v>13</v>
+      </c>
+      <c r="S27" s="19">
+        <v>13</v>
+      </c>
+      <c r="T27" s="20">
+        <v>26</v>
+      </c>
+      <c r="U27" s="2">
+        <v>10</v>
+      </c>
+      <c r="V27" s="2">
+        <v>14</v>
+      </c>
+      <c r="W27" s="4">
+        <v>24</v>
+      </c>
+      <c r="X27" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z27" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A28" s="39"/>
+      <c r="B28" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="17">
+        <v>26</v>
+      </c>
+      <c r="D28" s="17">
+        <v>10</v>
+      </c>
+      <c r="E28" s="18">
+        <v>36</v>
+      </c>
+      <c r="F28" s="17">
+        <v>21</v>
+      </c>
+      <c r="G28" s="17">
+        <v>14</v>
+      </c>
+      <c r="H28" s="18">
+        <v>35</v>
+      </c>
+      <c r="I28" s="17">
+        <v>21</v>
+      </c>
+      <c r="J28" s="17">
+        <v>16</v>
+      </c>
+      <c r="K28" s="18">
+        <v>37</v>
+      </c>
+      <c r="L28" s="17">
+        <v>21</v>
+      </c>
+      <c r="M28" s="17">
+        <v>16</v>
+      </c>
+      <c r="N28" s="18">
+        <v>37</v>
+      </c>
+      <c r="O28" s="17">
+        <v>26</v>
+      </c>
+      <c r="P28" s="17">
+        <v>15</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>41</v>
+      </c>
+      <c r="R28" s="19">
+        <v>29</v>
+      </c>
+      <c r="S28" s="19">
+        <v>12</v>
+      </c>
+      <c r="T28" s="20">
+        <v>41</v>
+      </c>
+      <c r="U28" s="2">
+        <v>27</v>
+      </c>
+      <c r="V28" s="2">
+        <v>11</v>
+      </c>
+      <c r="W28" s="4">
+        <v>38</v>
+      </c>
+      <c r="X28" s="2">
+        <v>20</v>
+      </c>
+      <c r="Y28" s="2">
+        <v>15</v>
+      </c>
+      <c r="Z28" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A29" s="39"/>
+      <c r="B29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="17">
+        <v>10</v>
+      </c>
+      <c r="D29" s="17">
+        <v>13</v>
+      </c>
+      <c r="E29" s="18">
+        <v>23</v>
+      </c>
+      <c r="F29" s="17">
+        <v>6</v>
+      </c>
+      <c r="G29" s="17">
+        <v>19</v>
+      </c>
+      <c r="H29" s="18">
+        <v>25</v>
+      </c>
+      <c r="I29" s="17">
+        <v>10</v>
+      </c>
+      <c r="J29" s="17">
+        <v>11</v>
+      </c>
+      <c r="K29" s="18">
+        <v>21</v>
+      </c>
+      <c r="L29" s="17">
+        <v>10</v>
+      </c>
+      <c r="M29" s="17">
+        <v>15</v>
+      </c>
+      <c r="N29" s="18">
+        <v>25</v>
+      </c>
+      <c r="O29" s="17">
+        <v>14</v>
+      </c>
+      <c r="P29" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>25</v>
+      </c>
+      <c r="R29" s="19">
+        <v>10</v>
+      </c>
+      <c r="S29" s="19">
+        <v>9</v>
+      </c>
+      <c r="T29" s="20">
+        <v>19</v>
+      </c>
+      <c r="U29" s="2">
+        <v>10</v>
+      </c>
+      <c r="V29" s="2">
+        <v>15</v>
+      </c>
+      <c r="W29" s="4">
+        <v>25</v>
+      </c>
+      <c r="X29" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z29" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A30" s="39"/>
+      <c r="B30" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="17">
+        <v>22</v>
+      </c>
+      <c r="D30" s="17">
+        <v>5</v>
+      </c>
+      <c r="E30" s="18">
+        <v>27</v>
+      </c>
+      <c r="F30" s="17">
+        <v>19</v>
+      </c>
+      <c r="G30" s="17">
+        <v>5</v>
+      </c>
+      <c r="H30" s="18">
+        <v>24</v>
+      </c>
+      <c r="I30" s="17">
+        <v>21</v>
+      </c>
+      <c r="J30" s="17">
+        <v>2</v>
+      </c>
+      <c r="K30" s="18">
+        <v>23</v>
+      </c>
+      <c r="L30" s="17">
+        <v>18</v>
+      </c>
+      <c r="M30" s="17">
+        <v>4</v>
+      </c>
+      <c r="N30" s="18">
+        <v>22</v>
+      </c>
+      <c r="O30" s="17">
+        <v>23</v>
+      </c>
+      <c r="P30" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="18">
+        <v>25</v>
+      </c>
+      <c r="R30" s="19">
+        <v>22</v>
+      </c>
+      <c r="S30" s="19">
+        <v>1</v>
+      </c>
+      <c r="T30" s="20">
+        <v>23</v>
+      </c>
+      <c r="U30" s="2">
+        <v>21</v>
+      </c>
+      <c r="V30" s="2">
+        <v>2</v>
+      </c>
+      <c r="W30" s="4">
+        <v>23</v>
+      </c>
+      <c r="X30" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z30" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A31" s="39"/>
+      <c r="B31" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="17">
+        <v>14</v>
+      </c>
+      <c r="D31" s="17">
+        <v>16</v>
+      </c>
+      <c r="E31" s="18">
+        <v>30</v>
+      </c>
+      <c r="F31" s="17">
+        <v>18</v>
+      </c>
+      <c r="G31" s="17">
+        <v>14</v>
+      </c>
+      <c r="H31" s="18">
+        <v>32</v>
+      </c>
+      <c r="I31" s="17">
+        <v>17</v>
+      </c>
+      <c r="J31" s="17">
+        <v>10</v>
+      </c>
+      <c r="K31" s="18">
+        <v>27</v>
+      </c>
+      <c r="L31" s="17">
+        <v>17</v>
+      </c>
+      <c r="M31" s="17">
+        <v>13</v>
+      </c>
+      <c r="N31" s="18">
+        <v>30</v>
+      </c>
+      <c r="O31" s="17">
+        <v>13</v>
+      </c>
+      <c r="P31" s="17">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>26</v>
+      </c>
+      <c r="R31" s="19">
+        <v>16</v>
+      </c>
+      <c r="S31" s="19">
+        <v>5</v>
+      </c>
+      <c r="T31" s="20">
+        <v>21</v>
+      </c>
+      <c r="U31" s="2">
+        <v>13</v>
+      </c>
+      <c r="V31" s="2">
+        <v>10</v>
+      </c>
+      <c r="W31" s="4">
+        <v>23</v>
+      </c>
+      <c r="X31" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z31" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A32" s="39"/>
+      <c r="B32" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="17">
+        <v>18</v>
+      </c>
+      <c r="D32" s="17">
+        <v>5</v>
+      </c>
+      <c r="E32" s="18">
+        <v>23</v>
+      </c>
+      <c r="F32" s="17">
+        <v>18</v>
+      </c>
+      <c r="G32" s="17">
+        <v>5</v>
+      </c>
+      <c r="H32" s="18">
+        <v>23</v>
+      </c>
+      <c r="I32" s="17">
+        <v>22</v>
+      </c>
+      <c r="J32" s="17">
+        <v>5</v>
+      </c>
+      <c r="K32" s="18">
+        <v>27</v>
+      </c>
+      <c r="L32" s="17">
+        <v>13</v>
+      </c>
+      <c r="M32" s="17">
+        <v>6</v>
+      </c>
+      <c r="N32" s="18">
+        <v>19</v>
+      </c>
+      <c r="O32" s="17">
+        <v>15</v>
+      </c>
+      <c r="P32" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>24</v>
+      </c>
+      <c r="R32" s="19">
+        <v>15</v>
+      </c>
+      <c r="S32" s="19">
+        <v>8</v>
+      </c>
+      <c r="T32" s="20">
+        <v>23</v>
+      </c>
+      <c r="U32" s="2">
+        <v>16</v>
+      </c>
+      <c r="V32" s="2">
+        <v>9</v>
+      </c>
+      <c r="W32" s="4">
+        <v>25</v>
+      </c>
+      <c r="X32" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z32" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A33" s="39"/>
+      <c r="B33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="17">
+        <v>21</v>
+      </c>
+      <c r="D33" s="17">
+        <v>4</v>
+      </c>
+      <c r="E33" s="18">
+        <v>25</v>
+      </c>
+      <c r="F33" s="17">
+        <v>13</v>
+      </c>
+      <c r="G33" s="17">
+        <v>6</v>
+      </c>
+      <c r="H33" s="18">
+        <v>19</v>
+      </c>
+      <c r="I33" s="17">
+        <v>14</v>
+      </c>
+      <c r="J33" s="17">
+        <v>11</v>
+      </c>
+      <c r="K33" s="18">
+        <v>25</v>
+      </c>
+      <c r="L33" s="17">
+        <v>18</v>
+      </c>
+      <c r="M33" s="17">
+        <v>10</v>
+      </c>
+      <c r="N33" s="18">
+        <v>28</v>
+      </c>
+      <c r="O33" s="17">
+        <v>15</v>
+      </c>
+      <c r="P33" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>24</v>
+      </c>
+      <c r="R33" s="19">
+        <v>26</v>
+      </c>
+      <c r="S33" s="19">
+        <v>12</v>
+      </c>
+      <c r="T33" s="20">
+        <v>38</v>
+      </c>
+      <c r="U33" s="2">
+        <v>11</v>
+      </c>
+      <c r="V33" s="2">
+        <v>12</v>
+      </c>
+      <c r="W33" s="4">
+        <v>23</v>
+      </c>
+      <c r="X33" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A34" s="39"/>
+      <c r="B34" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="17">
+        <v>24</v>
+      </c>
+      <c r="D34" s="17">
+        <v>11</v>
+      </c>
+      <c r="E34" s="18">
+        <v>35</v>
+      </c>
+      <c r="F34" s="17">
+        <v>25</v>
+      </c>
+      <c r="G34" s="17">
+        <v>10</v>
+      </c>
+      <c r="H34" s="18">
+        <v>35</v>
+      </c>
+      <c r="I34" s="17">
+        <v>24</v>
+      </c>
+      <c r="J34" s="17">
+        <v>13</v>
+      </c>
+      <c r="K34" s="18">
+        <v>37</v>
+      </c>
+      <c r="L34" s="17">
+        <v>28</v>
+      </c>
+      <c r="M34" s="17">
+        <v>13</v>
+      </c>
+      <c r="N34" s="18">
+        <v>41</v>
+      </c>
+      <c r="O34" s="17">
+        <v>16</v>
+      </c>
+      <c r="P34" s="17">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>28</v>
+      </c>
+      <c r="R34" s="19">
+        <v>21</v>
+      </c>
+      <c r="S34" s="19">
+        <v>10</v>
+      </c>
+      <c r="T34" s="20">
+        <v>31</v>
+      </c>
+      <c r="U34" s="2">
+        <v>25</v>
+      </c>
+      <c r="V34" s="2">
+        <v>6</v>
+      </c>
+      <c r="W34" s="4">
+        <v>31</v>
+      </c>
+      <c r="X34" s="2">
+        <v>21</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z34" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A35" s="39"/>
+      <c r="B35" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="17">
+        <v>0</v>
+      </c>
+      <c r="D35" s="17">
+        <v>0</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="17">
+        <v>12</v>
+      </c>
+      <c r="G35" s="17">
+        <v>11</v>
+      </c>
+      <c r="H35" s="18">
+        <v>23</v>
+      </c>
+      <c r="I35" s="17">
+        <v>7</v>
+      </c>
+      <c r="J35" s="17">
+        <v>13</v>
+      </c>
+      <c r="K35" s="18">
+        <v>20</v>
+      </c>
+      <c r="L35" s="17">
+        <v>0</v>
+      </c>
+      <c r="M35" s="17">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="17">
+        <v>0</v>
+      </c>
+      <c r="P35" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>0</v>
+      </c>
+      <c r="R35" s="19">
+        <v>11</v>
+      </c>
+      <c r="S35" s="19">
+        <v>12</v>
+      </c>
+      <c r="T35" s="20">
+        <v>23</v>
+      </c>
+      <c r="U35" s="2">
+        <v>14</v>
+      </c>
+      <c r="V35" s="2">
+        <v>9</v>
+      </c>
+      <c r="W35" s="4">
+        <v>23</v>
+      </c>
+      <c r="X35" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y35" s="2">
+        <v>11</v>
+      </c>
+      <c r="Z35" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A36" s="39"/>
+      <c r="B36" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="18">
+        <v>160</v>
+      </c>
+      <c r="D36" s="18">
+        <v>94</v>
+      </c>
+      <c r="E36" s="18">
+        <v>254</v>
+      </c>
+      <c r="F36" s="18">
+        <v>149</v>
+      </c>
+      <c r="G36" s="18">
+        <v>118</v>
+      </c>
+      <c r="H36" s="18">
+        <v>267</v>
+      </c>
+      <c r="I36" s="18">
+        <v>158</v>
+      </c>
+      <c r="J36" s="18">
+        <v>106</v>
+      </c>
+      <c r="K36" s="18">
+        <v>264</v>
+      </c>
+      <c r="L36" s="18">
+        <v>149</v>
+      </c>
+      <c r="M36" s="18">
+        <v>103</v>
+      </c>
+      <c r="N36" s="18">
+        <v>252</v>
+      </c>
+      <c r="O36" s="18">
+        <v>143</v>
+      </c>
+      <c r="P36" s="18">
+        <v>102</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>245</v>
+      </c>
+      <c r="R36" s="21">
+        <v>177</v>
+      </c>
+      <c r="S36" s="21">
+        <v>98</v>
+      </c>
+      <c r="T36" s="20">
+        <v>275</v>
+      </c>
+      <c r="U36" s="6">
+        <v>159</v>
+      </c>
+      <c r="V36" s="6">
+        <v>104</v>
+      </c>
+      <c r="W36" s="7">
+        <v>263</v>
+      </c>
+      <c r="X36" s="3">
+        <v>164</v>
+      </c>
+      <c r="Y36" s="3">
+        <v>95</v>
+      </c>
+      <c r="Z36" s="4">
+        <v>259</v>
+      </c>
+      <c r="AA36" s="30"/>
+      <c r="AB36" s="30"/>
+    </row>
+    <row r="37" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A37" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="17">
+        <v>4</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2</v>
+      </c>
+      <c r="E37" s="18">
+        <v>6</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1</v>
+      </c>
+      <c r="G37" s="17">
+        <v>0</v>
+      </c>
+      <c r="H37" s="18">
+        <v>1</v>
+      </c>
+      <c r="I37" s="17">
+        <v>3</v>
+      </c>
+      <c r="J37" s="17">
+        <v>1</v>
+      </c>
+      <c r="K37" s="18">
+        <v>4</v>
+      </c>
+      <c r="L37" s="17">
+        <v>0</v>
+      </c>
+      <c r="M37" s="17">
+        <v>3</v>
+      </c>
+      <c r="N37" s="18">
+        <v>3</v>
+      </c>
+      <c r="O37" s="17">
+        <v>1</v>
+      </c>
+      <c r="P37" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>1</v>
+      </c>
+      <c r="R37" s="19">
+        <v>3</v>
+      </c>
+      <c r="S37" s="19">
+        <v>1</v>
+      </c>
+      <c r="T37" s="20">
+        <v>4</v>
+      </c>
+      <c r="U37" s="2">
+        <v>0</v>
+      </c>
+      <c r="V37" s="2">
+        <v>0</v>
+      </c>
+      <c r="W37" s="4">
+        <v>0</v>
+      </c>
+      <c r="X37" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A38" s="39"/>
+      <c r="B38" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="17">
+        <v>34</v>
+      </c>
+      <c r="D38" s="17">
+        <v>20</v>
+      </c>
+      <c r="E38" s="18">
+        <v>54</v>
+      </c>
+      <c r="F38" s="17">
+        <v>26</v>
+      </c>
+      <c r="G38" s="17">
+        <v>15</v>
+      </c>
+      <c r="H38" s="18">
+        <v>41</v>
+      </c>
+      <c r="I38" s="17">
+        <v>28</v>
+      </c>
+      <c r="J38" s="17">
+        <v>19</v>
+      </c>
+      <c r="K38" s="18">
+        <v>47</v>
+      </c>
+      <c r="L38" s="17">
+        <v>37</v>
+      </c>
+      <c r="M38" s="17">
+        <v>17</v>
+      </c>
+      <c r="N38" s="18">
+        <v>54</v>
+      </c>
+      <c r="O38" s="17">
+        <v>39</v>
+      </c>
+      <c r="P38" s="17">
+        <v>14</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>53</v>
+      </c>
+      <c r="R38" s="19">
+        <v>38</v>
+      </c>
+      <c r="S38" s="19">
+        <v>20</v>
+      </c>
+      <c r="T38" s="20">
+        <v>58</v>
+      </c>
+      <c r="U38" s="2">
+        <v>29</v>
+      </c>
+      <c r="V38" s="2">
+        <v>23</v>
+      </c>
+      <c r="W38" s="4">
+        <v>52</v>
+      </c>
+      <c r="X38" s="2">
+        <v>28</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>14</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A39" s="39"/>
+      <c r="B39" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="17">
+        <v>1</v>
+      </c>
+      <c r="D39" s="17">
+        <v>12</v>
+      </c>
+      <c r="E39" s="18">
+        <v>13</v>
+      </c>
+      <c r="F39" s="17">
+        <v>4</v>
+      </c>
+      <c r="G39" s="17">
+        <v>13</v>
+      </c>
+      <c r="H39" s="18">
+        <v>17</v>
+      </c>
+      <c r="I39" s="17">
+        <v>6</v>
+      </c>
+      <c r="J39" s="17">
+        <v>16</v>
+      </c>
+      <c r="K39" s="18">
+        <v>22</v>
+      </c>
+      <c r="L39" s="17">
+        <v>2</v>
+      </c>
+      <c r="M39" s="17">
+        <v>13</v>
+      </c>
+      <c r="N39" s="18">
+        <v>15</v>
+      </c>
+      <c r="O39" s="17">
+        <v>2</v>
+      </c>
+      <c r="P39" s="17">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>17</v>
+      </c>
+      <c r="R39" s="19">
+        <v>6</v>
+      </c>
+      <c r="S39" s="19">
+        <v>15</v>
+      </c>
+      <c r="T39" s="20">
+        <v>21</v>
+      </c>
+      <c r="U39" s="2">
+        <v>5</v>
+      </c>
+      <c r="V39" s="2">
+        <v>20</v>
+      </c>
+      <c r="W39" s="4">
+        <v>25</v>
+      </c>
+      <c r="X39" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>11</v>
+      </c>
+      <c r="Z39" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A40" s="39"/>
+      <c r="B40" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="17">
+        <v>4</v>
+      </c>
+      <c r="D40" s="17">
+        <v>8</v>
+      </c>
+      <c r="E40" s="18">
+        <v>12</v>
+      </c>
+      <c r="F40" s="17">
+        <v>9</v>
+      </c>
+      <c r="G40" s="17">
+        <v>9</v>
+      </c>
+      <c r="H40" s="18">
+        <v>18</v>
+      </c>
+      <c r="I40" s="17">
+        <v>5</v>
+      </c>
+      <c r="J40" s="17">
+        <v>7</v>
+      </c>
+      <c r="K40" s="18">
+        <v>12</v>
+      </c>
+      <c r="L40" s="17">
+        <v>8</v>
+      </c>
+      <c r="M40" s="17">
+        <v>8</v>
+      </c>
+      <c r="N40" s="18">
+        <v>16</v>
+      </c>
+      <c r="O40" s="17">
+        <v>9</v>
+      </c>
+      <c r="P40" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>15</v>
+      </c>
+      <c r="R40" s="19">
+        <v>8</v>
+      </c>
+      <c r="S40" s="19">
+        <v>12</v>
+      </c>
+      <c r="T40" s="20">
+        <v>20</v>
+      </c>
+      <c r="U40" s="2">
+        <v>8</v>
+      </c>
+      <c r="V40" s="2">
+        <v>5</v>
+      </c>
+      <c r="W40" s="4">
+        <v>13</v>
+      </c>
+      <c r="X40" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z40" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A41" s="39"/>
+      <c r="B41" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="17">
+        <v>2</v>
+      </c>
+      <c r="D41" s="17">
+        <v>18</v>
+      </c>
+      <c r="E41" s="18">
+        <v>20</v>
+      </c>
+      <c r="F41" s="17">
+        <v>4</v>
+      </c>
+      <c r="G41" s="17">
+        <v>31</v>
+      </c>
+      <c r="H41" s="18">
+        <v>35</v>
+      </c>
+      <c r="I41" s="17">
+        <v>0</v>
+      </c>
+      <c r="J41" s="17">
+        <v>19</v>
+      </c>
+      <c r="K41" s="18">
+        <v>19</v>
+      </c>
+      <c r="L41" s="17">
+        <v>7</v>
+      </c>
+      <c r="M41" s="17">
+        <v>25</v>
+      </c>
+      <c r="N41" s="18">
+        <v>32</v>
+      </c>
+      <c r="O41" s="17">
+        <v>7</v>
+      </c>
+      <c r="P41" s="17">
+        <v>26</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>33</v>
+      </c>
+      <c r="R41" s="19">
+        <v>7</v>
+      </c>
+      <c r="S41" s="19">
+        <v>23</v>
+      </c>
+      <c r="T41" s="20">
+        <v>30</v>
+      </c>
+      <c r="U41" s="2">
+        <v>11</v>
+      </c>
+      <c r="V41" s="2">
+        <v>30</v>
+      </c>
+      <c r="W41" s="4">
+        <v>41</v>
+      </c>
+      <c r="X41" s="2">
+        <v>10</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>33</v>
+      </c>
+      <c r="Z41" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A42" s="39"/>
+      <c r="B42" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="17">
+        <v>8</v>
+      </c>
+      <c r="D42" s="17">
+        <v>11</v>
+      </c>
+      <c r="E42" s="18">
+        <v>19</v>
+      </c>
+      <c r="F42" s="17">
+        <v>0</v>
+      </c>
+      <c r="G42" s="17">
+        <v>11</v>
+      </c>
+      <c r="H42" s="18">
+        <v>11</v>
+      </c>
+      <c r="I42" s="17">
+        <v>13</v>
+      </c>
+      <c r="J42" s="17">
+        <v>10</v>
+      </c>
+      <c r="K42" s="18">
+        <v>23</v>
+      </c>
+      <c r="L42" s="17">
+        <v>5</v>
+      </c>
+      <c r="M42" s="17">
+        <v>12</v>
+      </c>
+      <c r="N42" s="18">
+        <v>17</v>
+      </c>
+      <c r="O42" s="17">
+        <v>8</v>
+      </c>
+      <c r="P42" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>14</v>
+      </c>
+      <c r="R42" s="19">
+        <v>8</v>
+      </c>
+      <c r="S42" s="19">
+        <v>12</v>
+      </c>
+      <c r="T42" s="20">
+        <v>20</v>
+      </c>
+      <c r="U42" s="2">
+        <v>5</v>
+      </c>
+      <c r="V42" s="2">
+        <v>10</v>
+      </c>
+      <c r="W42" s="4">
+        <v>15</v>
+      </c>
+      <c r="X42" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z42" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A43" s="39"/>
+      <c r="B43" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="17">
+        <v>0</v>
+      </c>
+      <c r="D43" s="17">
+        <v>0</v>
+      </c>
+      <c r="E43" s="18">
+        <v>0</v>
+      </c>
+      <c r="F43" s="17">
+        <v>3</v>
+      </c>
+      <c r="G43" s="17">
+        <v>4</v>
+      </c>
+      <c r="H43" s="18">
+        <v>7</v>
+      </c>
+      <c r="I43" s="17">
+        <v>3</v>
+      </c>
+      <c r="J43" s="17">
+        <v>2</v>
+      </c>
+      <c r="K43" s="18">
+        <v>5</v>
+      </c>
+      <c r="L43" s="17">
+        <v>7</v>
+      </c>
+      <c r="M43" s="17">
+        <v>5</v>
+      </c>
+      <c r="N43" s="18">
+        <v>12</v>
+      </c>
+      <c r="O43" s="17">
+        <v>2</v>
+      </c>
+      <c r="P43" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>6</v>
+      </c>
+      <c r="R43" s="19">
+        <v>0</v>
+      </c>
+      <c r="S43" s="19">
+        <v>1</v>
+      </c>
+      <c r="T43" s="20">
+        <v>1</v>
+      </c>
+      <c r="U43" s="2">
+        <v>5</v>
+      </c>
+      <c r="V43" s="2">
+        <v>7</v>
+      </c>
+      <c r="W43" s="4">
+        <v>12</v>
+      </c>
+      <c r="X43" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z43" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A44" s="39"/>
+      <c r="B44" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="17">
+        <v>19</v>
+      </c>
+      <c r="D44" s="17">
+        <v>19</v>
+      </c>
+      <c r="E44" s="18">
+        <v>38</v>
+      </c>
+      <c r="F44" s="17">
+        <v>23</v>
+      </c>
+      <c r="G44" s="17">
+        <v>20</v>
+      </c>
+      <c r="H44" s="18">
+        <v>43</v>
+      </c>
+      <c r="I44" s="17">
+        <v>14</v>
+      </c>
+      <c r="J44" s="17">
+        <v>23</v>
+      </c>
+      <c r="K44" s="18">
+        <v>37</v>
+      </c>
+      <c r="L44" s="17">
+        <v>15</v>
+      </c>
+      <c r="M44" s="17">
+        <v>28</v>
+      </c>
+      <c r="N44" s="18">
+        <v>43</v>
+      </c>
+      <c r="O44" s="17">
+        <v>23</v>
+      </c>
+      <c r="P44" s="17">
+        <v>19</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>42</v>
+      </c>
+      <c r="R44" s="19">
+        <v>15</v>
+      </c>
+      <c r="S44" s="19">
+        <v>21</v>
+      </c>
+      <c r="T44" s="20">
+        <v>36</v>
+      </c>
+      <c r="U44" s="2">
+        <v>13</v>
+      </c>
+      <c r="V44" s="2">
+        <v>14</v>
+      </c>
+      <c r="W44" s="4">
+        <v>27</v>
+      </c>
+      <c r="X44" s="2">
+        <v>22</v>
+      </c>
+      <c r="Y44" s="2">
+        <v>24</v>
+      </c>
+      <c r="Z44" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A45" s="39"/>
+      <c r="B45" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="17">
+        <v>1</v>
+      </c>
+      <c r="D45" s="17">
+        <v>2</v>
+      </c>
+      <c r="E45" s="18">
+        <v>3</v>
+      </c>
+      <c r="F45" s="17">
+        <v>2</v>
+      </c>
+      <c r="G45" s="17">
+        <v>2</v>
+      </c>
+      <c r="H45" s="18">
+        <v>4</v>
+      </c>
+      <c r="I45" s="17">
+        <v>3</v>
+      </c>
+      <c r="J45" s="17">
+        <v>3</v>
+      </c>
+      <c r="K45" s="18">
+        <v>6</v>
+      </c>
+      <c r="L45" s="17">
+        <v>0</v>
+      </c>
+      <c r="M45" s="17">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="17">
+        <v>0</v>
+      </c>
+      <c r="P45" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>0</v>
+      </c>
+      <c r="R45" s="19">
+        <v>0</v>
+      </c>
+      <c r="S45" s="19">
+        <v>0</v>
+      </c>
+      <c r="T45" s="20">
+        <v>0</v>
+      </c>
+      <c r="U45" s="2">
+        <v>0</v>
+      </c>
+      <c r="V45" s="2">
+        <v>0</v>
+      </c>
+      <c r="W45" s="4">
+        <v>0</v>
+      </c>
+      <c r="X45" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A46" s="39"/>
+      <c r="B46" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="18">
+        <v>73</v>
+      </c>
+      <c r="D46" s="18">
+        <v>92</v>
+      </c>
+      <c r="E46" s="18">
+        <v>165</v>
+      </c>
+      <c r="F46" s="18">
+        <v>72</v>
+      </c>
+      <c r="G46" s="18">
+        <v>105</v>
+      </c>
+      <c r="H46" s="18">
+        <v>177</v>
+      </c>
+      <c r="I46" s="18">
+        <v>75</v>
+      </c>
+      <c r="J46" s="18">
+        <v>100</v>
+      </c>
+      <c r="K46" s="18">
+        <v>175</v>
+      </c>
+      <c r="L46" s="18">
+        <v>81</v>
+      </c>
+      <c r="M46" s="18">
+        <v>111</v>
+      </c>
+      <c r="N46" s="18">
+        <v>192</v>
+      </c>
+      <c r="O46" s="18">
+        <v>91</v>
+      </c>
+      <c r="P46" s="18">
+        <v>90</v>
+      </c>
+      <c r="Q46" s="18">
+        <v>181</v>
+      </c>
+      <c r="R46" s="21">
+        <v>85</v>
+      </c>
+      <c r="S46" s="21">
+        <v>105</v>
+      </c>
+      <c r="T46" s="20">
+        <v>190</v>
+      </c>
+      <c r="U46" s="6">
+        <v>76</v>
+      </c>
+      <c r="V46" s="6">
+        <v>109</v>
+      </c>
+      <c r="W46" s="7">
+        <v>185</v>
+      </c>
+      <c r="X46" s="3">
+        <v>86</v>
+      </c>
+      <c r="Y46" s="3">
+        <v>110</v>
+      </c>
+      <c r="Z46" s="4">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A47" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="17">
+        <v>26</v>
+      </c>
+      <c r="D47" s="17">
+        <v>3</v>
+      </c>
+      <c r="E47" s="18">
+        <v>29</v>
+      </c>
+      <c r="F47" s="17">
+        <v>15</v>
+      </c>
+      <c r="G47" s="17">
+        <v>2</v>
+      </c>
+      <c r="H47" s="18">
+        <v>17</v>
+      </c>
+      <c r="I47" s="17">
+        <v>12</v>
+      </c>
+      <c r="J47" s="17">
+        <v>1</v>
+      </c>
+      <c r="K47" s="18">
+        <v>13</v>
+      </c>
+      <c r="L47" s="17">
+        <v>18</v>
+      </c>
+      <c r="M47" s="17">
+        <v>2</v>
+      </c>
+      <c r="N47" s="18">
+        <v>20</v>
+      </c>
+      <c r="O47" s="17">
+        <v>16</v>
+      </c>
+      <c r="P47" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="18">
+        <v>16</v>
+      </c>
+      <c r="R47" s="19">
+        <v>14</v>
+      </c>
+      <c r="S47" s="19">
+        <v>0</v>
+      </c>
+      <c r="T47" s="20">
+        <v>14</v>
+      </c>
+      <c r="U47" s="2">
+        <v>10</v>
+      </c>
+      <c r="V47" s="2">
+        <v>1</v>
+      </c>
+      <c r="W47" s="4">
+        <v>11</v>
+      </c>
+      <c r="X47" s="2">
+        <v>20</v>
+      </c>
+      <c r="Y47" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z47" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A48" s="39"/>
+      <c r="B48" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="17">
+        <v>0</v>
+      </c>
+      <c r="D48" s="17">
+        <v>0</v>
+      </c>
+      <c r="E48" s="18">
+        <v>0</v>
+      </c>
+      <c r="F48" s="17">
+        <v>0</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="18">
+        <v>0</v>
+      </c>
+      <c r="I48" s="17">
+        <v>0</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="18">
+        <v>0</v>
+      </c>
+      <c r="L48" s="17">
+        <v>0</v>
+      </c>
+      <c r="M48" s="17">
+        <v>0</v>
+      </c>
+      <c r="N48" s="18">
+        <v>0</v>
+      </c>
+      <c r="O48" s="17">
+        <v>16</v>
+      </c>
+      <c r="P48" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q48" s="18">
+        <v>22</v>
+      </c>
+      <c r="R48" s="19">
+        <v>31</v>
+      </c>
+      <c r="S48" s="19">
+        <v>11</v>
+      </c>
+      <c r="T48" s="20">
+        <v>42</v>
+      </c>
+      <c r="U48" s="2">
+        <v>14</v>
+      </c>
+      <c r="V48" s="2">
+        <v>6</v>
+      </c>
+      <c r="W48" s="4">
+        <v>20</v>
+      </c>
+      <c r="X48" s="2">
+        <v>31</v>
+      </c>
+      <c r="Y48" s="2">
+        <v>25</v>
+      </c>
+      <c r="Z48" s="4">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="39"/>
+      <c r="B49" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="18">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="18">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="18">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="18">
+        <v>0</v>
+      </c>
+      <c r="O49" s="17">
+        <v>45</v>
+      </c>
+      <c r="P49" s="17">
+        <v>61</v>
+      </c>
+      <c r="Q49" s="18">
+        <v>106</v>
+      </c>
+      <c r="R49" s="19">
+        <v>45</v>
+      </c>
+      <c r="S49" s="19">
+        <v>59</v>
+      </c>
+      <c r="T49" s="20">
+        <v>104</v>
+      </c>
+      <c r="U49" s="2">
+        <v>54</v>
+      </c>
+      <c r="V49" s="2">
+        <v>50</v>
+      </c>
+      <c r="W49" s="4">
+        <v>104</v>
+      </c>
+      <c r="X49" s="2">
+        <v>39</v>
+      </c>
+      <c r="Y49" s="2">
+        <v>56</v>
+      </c>
+      <c r="Z49" s="4">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A50" s="39"/>
+      <c r="B50" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="17">
+        <v>106</v>
+      </c>
+      <c r="D50" s="17">
+        <v>56</v>
+      </c>
+      <c r="E50" s="18">
+        <v>162</v>
+      </c>
+      <c r="F50" s="17">
+        <v>105</v>
+      </c>
+      <c r="G50" s="17">
+        <v>61</v>
+      </c>
+      <c r="H50" s="18">
+        <v>166</v>
+      </c>
+      <c r="I50" s="17">
+        <v>107</v>
+      </c>
+      <c r="J50" s="17">
+        <v>57</v>
+      </c>
+      <c r="K50" s="18">
+        <v>164</v>
+      </c>
+      <c r="L50" s="17">
+        <v>129</v>
+      </c>
+      <c r="M50" s="17">
+        <v>60</v>
+      </c>
+      <c r="N50" s="18">
+        <v>189</v>
+      </c>
+      <c r="O50" s="17">
+        <v>140</v>
+      </c>
+      <c r="P50" s="17">
+        <v>81</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>221</v>
+      </c>
+      <c r="R50" s="19">
+        <v>125</v>
+      </c>
+      <c r="S50" s="19">
+        <v>61</v>
+      </c>
+      <c r="T50" s="20">
+        <v>186</v>
+      </c>
+      <c r="U50" s="2">
+        <v>133</v>
+      </c>
+      <c r="V50" s="2">
+        <v>74</v>
+      </c>
+      <c r="W50" s="4">
+        <v>207</v>
+      </c>
+      <c r="X50" s="2">
+        <v>134</v>
+      </c>
+      <c r="Y50" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="4">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="39"/>
+      <c r="B51" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="17">
+        <v>34</v>
+      </c>
+      <c r="D51" s="17">
+        <v>44</v>
+      </c>
+      <c r="E51" s="18">
+        <v>78</v>
+      </c>
+      <c r="F51" s="17">
+        <v>36</v>
+      </c>
+      <c r="G51" s="17">
+        <v>50</v>
+      </c>
+      <c r="H51" s="18">
+        <v>86</v>
+      </c>
+      <c r="I51" s="17">
+        <v>40</v>
+      </c>
+      <c r="J51" s="17">
+        <v>73</v>
+      </c>
+      <c r="K51" s="18">
+        <v>113</v>
+      </c>
+      <c r="L51" s="17">
+        <v>44</v>
+      </c>
+      <c r="M51" s="17">
+        <v>82</v>
+      </c>
+      <c r="N51" s="18">
+        <v>126</v>
+      </c>
+      <c r="O51" s="17">
+        <v>6</v>
+      </c>
+      <c r="P51" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q51" s="18">
+        <v>16</v>
+      </c>
+      <c r="R51" s="19">
+        <v>1</v>
+      </c>
+      <c r="S51" s="19">
+        <v>1</v>
+      </c>
+      <c r="T51" s="20">
+        <v>2</v>
+      </c>
+      <c r="U51" s="2">
+        <v>0</v>
+      </c>
+      <c r="V51" s="2">
+        <v>0</v>
+      </c>
+      <c r="W51" s="4">
+        <v>0</v>
+      </c>
+      <c r="X51" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="39"/>
+      <c r="B52" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0</v>
+      </c>
+      <c r="D52" s="2">
+        <v>0</v>
+      </c>
+      <c r="E52" s="3">
+        <v>0</v>
+      </c>
+      <c r="F52" s="2">
+        <v>0</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="3">
+        <v>0</v>
+      </c>
+      <c r="I52" s="2">
+        <v>0</v>
+      </c>
+      <c r="J52" s="2">
+        <v>0</v>
+      </c>
+      <c r="K52" s="3">
+        <v>0</v>
+      </c>
+      <c r="L52" s="2">
+        <v>0</v>
+      </c>
+      <c r="M52" s="2">
+        <v>0</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="2">
+        <v>0</v>
+      </c>
+      <c r="P52" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="2">
+        <v>0</v>
+      </c>
+      <c r="S52" s="2">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
+        <v>0</v>
+      </c>
+      <c r="U52" s="2">
+        <v>6</v>
+      </c>
+      <c r="V52" s="2">
+        <v>3</v>
+      </c>
+      <c r="W52" s="4">
+        <v>9</v>
+      </c>
+      <c r="X52" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A53" s="39"/>
+      <c r="B53" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="17">
+        <v>34</v>
+      </c>
+      <c r="D53" s="17">
+        <v>0</v>
+      </c>
+      <c r="E53" s="18">
+        <v>34</v>
+      </c>
+      <c r="F53" s="17">
+        <v>27</v>
+      </c>
+      <c r="G53" s="17">
+        <v>3</v>
+      </c>
+      <c r="H53" s="18">
+        <v>30</v>
+      </c>
+      <c r="I53" s="17">
+        <v>34</v>
+      </c>
+      <c r="J53" s="17">
+        <v>2</v>
+      </c>
+      <c r="K53" s="18">
+        <v>36</v>
+      </c>
+      <c r="L53" s="17">
+        <v>29</v>
+      </c>
+      <c r="M53" s="17">
+        <v>1</v>
+      </c>
+      <c r="N53" s="18">
+        <v>30</v>
+      </c>
+      <c r="O53" s="17">
+        <v>33</v>
+      </c>
+      <c r="P53" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q53" s="18">
+        <v>36</v>
+      </c>
+      <c r="R53" s="19">
+        <v>25</v>
+      </c>
+      <c r="S53" s="19">
+        <v>3</v>
+      </c>
+      <c r="T53" s="20">
+        <v>28</v>
+      </c>
+      <c r="U53" s="2">
+        <v>29</v>
+      </c>
+      <c r="V53" s="2">
+        <v>4</v>
+      </c>
+      <c r="W53" s="4">
+        <v>33</v>
+      </c>
+      <c r="X53" s="2">
+        <v>32</v>
+      </c>
+      <c r="Y53" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z53" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A54" s="39"/>
+      <c r="B54" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="17">
+        <v>44</v>
+      </c>
+      <c r="D54" s="17">
+        <v>19</v>
+      </c>
+      <c r="E54" s="18">
+        <v>63</v>
+      </c>
+      <c r="F54" s="17">
+        <v>30</v>
+      </c>
+      <c r="G54" s="17">
+        <v>15</v>
+      </c>
+      <c r="H54" s="18">
+        <v>45</v>
+      </c>
+      <c r="I54" s="17">
+        <v>32</v>
+      </c>
+      <c r="J54" s="17">
+        <v>16</v>
+      </c>
+      <c r="K54" s="18">
+        <v>48</v>
+      </c>
+      <c r="L54" s="17">
+        <v>39</v>
+      </c>
+      <c r="M54" s="17">
+        <v>14</v>
+      </c>
+      <c r="N54" s="18">
+        <v>53</v>
+      </c>
+      <c r="O54" s="17">
+        <v>35</v>
+      </c>
+      <c r="P54" s="17">
+        <v>17</v>
+      </c>
+      <c r="Q54" s="18">
+        <v>52</v>
+      </c>
+      <c r="R54" s="19">
+        <v>25</v>
+      </c>
+      <c r="S54" s="19">
+        <v>8</v>
+      </c>
+      <c r="T54" s="20">
+        <v>33</v>
+      </c>
+      <c r="U54" s="2">
+        <v>39</v>
+      </c>
+      <c r="V54" s="2">
+        <v>8</v>
+      </c>
+      <c r="W54" s="4">
+        <v>47</v>
+      </c>
+      <c r="X54" s="2">
+        <v>36</v>
+      </c>
+      <c r="Y54" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z54" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A55" s="39"/>
+      <c r="B55" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0</v>
+      </c>
+      <c r="D55" s="2">
+        <v>0</v>
+      </c>
+      <c r="E55" s="4">
+        <v>0</v>
+      </c>
+      <c r="F55" s="2">
+        <v>0</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="4">
+        <v>0</v>
+      </c>
+      <c r="I55" s="2">
+        <v>0</v>
+      </c>
+      <c r="J55" s="2">
+        <v>0</v>
+      </c>
+      <c r="K55" s="4">
+        <v>0</v>
+      </c>
+      <c r="L55" s="2">
+        <v>0</v>
+      </c>
+      <c r="M55" s="2">
+        <v>0</v>
+      </c>
+      <c r="N55" s="4">
+        <v>0</v>
+      </c>
+      <c r="O55" s="2">
+        <v>0</v>
+      </c>
+      <c r="P55" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="2">
+        <v>0</v>
+      </c>
+      <c r="S55" s="2">
+        <v>0</v>
+      </c>
+      <c r="T55" s="4">
+        <v>0</v>
+      </c>
+      <c r="U55" s="2">
+        <v>0</v>
+      </c>
+      <c r="V55" s="2">
+        <v>0</v>
+      </c>
+      <c r="W55" s="4">
+        <v>0</v>
+      </c>
+      <c r="X55" s="2">
+        <v>2</v>
+      </c>
+      <c r="Y55" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A56" s="39"/>
+      <c r="B56" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="18">
+        <v>244</v>
+      </c>
+      <c r="D56" s="18">
+        <v>122</v>
+      </c>
+      <c r="E56" s="18">
+        <v>366</v>
+      </c>
+      <c r="F56" s="18">
+        <v>213</v>
+      </c>
+      <c r="G56" s="18">
         <v>131</v>
       </c>
-      <c r="B3" s="36"/>
-[...26 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="H56" s="18">
+        <v>344</v>
+      </c>
+      <c r="I56" s="18">
+        <v>225</v>
+      </c>
+      <c r="J56" s="18">
+        <v>149</v>
+      </c>
+      <c r="K56" s="18">
+        <v>374</v>
+      </c>
+      <c r="L56" s="18">
+        <v>259</v>
+      </c>
+      <c r="M56" s="18">
+        <v>159</v>
+      </c>
+      <c r="N56" s="18">
+        <v>418</v>
+      </c>
+      <c r="O56" s="18">
+        <v>291</v>
+      </c>
+      <c r="P56" s="18">
+        <v>178</v>
+      </c>
+      <c r="Q56" s="18">
+        <v>469</v>
+      </c>
+      <c r="R56" s="21">
+        <v>266</v>
+      </c>
+      <c r="S56" s="21">
+        <v>143</v>
+      </c>
+      <c r="T56" s="20">
+        <v>409</v>
+      </c>
+      <c r="U56" s="6">
+        <v>285</v>
+      </c>
+      <c r="V56" s="6">
+        <v>146</v>
+      </c>
+      <c r="W56" s="7">
+        <v>431</v>
+      </c>
+      <c r="X56" s="3">
+        <v>294</v>
+      </c>
+      <c r="Y56" s="3">
+        <v>165</v>
+      </c>
+      <c r="Z56" s="4">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="17">
+        <v>16</v>
+      </c>
+      <c r="D57" s="17">
+        <v>12</v>
+      </c>
+      <c r="E57" s="18">
+        <v>28</v>
+      </c>
+      <c r="F57" s="17">
+        <v>15</v>
+      </c>
+      <c r="G57" s="17">
+        <v>8</v>
+      </c>
+      <c r="H57" s="18">
+        <v>23</v>
+      </c>
+      <c r="I57" s="17">
+        <v>14</v>
+      </c>
+      <c r="J57" s="17">
+        <v>6</v>
+      </c>
+      <c r="K57" s="18">
+        <v>20</v>
+      </c>
+      <c r="L57" s="17">
+        <v>10</v>
+      </c>
+      <c r="M57" s="17">
+        <v>4</v>
+      </c>
+      <c r="N57" s="18">
+        <v>14</v>
+      </c>
+      <c r="O57" s="17">
+        <v>21</v>
+      </c>
+      <c r="P57" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q57" s="18">
+        <v>30</v>
+      </c>
+      <c r="R57" s="19">
+        <v>12</v>
+      </c>
+      <c r="S57" s="19">
+        <v>7</v>
+      </c>
+      <c r="T57" s="20">
+        <v>19</v>
+      </c>
+      <c r="U57" s="2">
+        <v>27</v>
+      </c>
+      <c r="V57" s="2">
+        <v>13</v>
+      </c>
+      <c r="W57" s="4">
+        <v>40</v>
+      </c>
+      <c r="X57" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y57" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z57" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="38"/>
+      <c r="B58" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C58" s="17">
+        <v>23</v>
+      </c>
+      <c r="D58" s="17">
+        <v>10</v>
+      </c>
+      <c r="E58" s="18">
+        <v>33</v>
+      </c>
+      <c r="F58" s="17">
+        <v>11</v>
+      </c>
+      <c r="G58" s="17">
+        <v>5</v>
+      </c>
+      <c r="H58" s="18">
+        <v>16</v>
+      </c>
+      <c r="I58" s="17">
+        <v>11</v>
+      </c>
+      <c r="J58" s="17">
+        <v>10</v>
+      </c>
+      <c r="K58" s="18">
+        <v>21</v>
+      </c>
+      <c r="L58" s="17">
+        <v>18</v>
+      </c>
+      <c r="M58" s="17">
+        <v>10</v>
+      </c>
+      <c r="N58" s="18">
+        <v>28</v>
+      </c>
+      <c r="O58" s="17">
+        <v>13</v>
+      </c>
+      <c r="P58" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q58" s="18">
+        <v>23</v>
+      </c>
+      <c r="R58" s="19">
+        <v>7</v>
+      </c>
+      <c r="S58" s="19">
+        <v>6</v>
+      </c>
+      <c r="T58" s="20">
+        <v>13</v>
+      </c>
+      <c r="U58" s="2">
+        <v>6</v>
+      </c>
+      <c r="V58" s="2">
+        <v>3</v>
+      </c>
+      <c r="W58" s="4">
+        <v>9</v>
+      </c>
+      <c r="X58" s="2">
+        <v>10</v>
+      </c>
+      <c r="Y58" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z58" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="38"/>
+      <c r="B59" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="18">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="18">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>11</v>
+      </c>
+      <c r="J59" s="17">
+        <v>5</v>
+      </c>
+      <c r="K59" s="18">
+        <v>16</v>
+      </c>
+      <c r="L59" s="17">
+        <v>11</v>
+      </c>
+      <c r="M59" s="17">
+        <v>8</v>
+      </c>
+      <c r="N59" s="18">
+        <v>19</v>
+      </c>
+      <c r="O59" s="17">
+        <v>7</v>
+      </c>
+      <c r="P59" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q59" s="18">
+        <v>10</v>
+      </c>
+      <c r="R59" s="19">
+        <v>10</v>
+      </c>
+      <c r="S59" s="19">
         <v>1</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="T59" s="20">
+        <v>11</v>
+      </c>
+      <c r="U59" s="2">
+        <v>14</v>
+      </c>
+      <c r="V59" s="2">
+        <v>4</v>
+      </c>
+      <c r="W59" s="4">
+        <v>18</v>
+      </c>
+      <c r="X59" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y59" s="2">
         <v>2</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="Z59" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="38"/>
+      <c r="B60" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C60" s="17">
+        <v>27</v>
+      </c>
+      <c r="D60" s="17">
+        <v>9</v>
+      </c>
+      <c r="E60" s="18">
+        <v>36</v>
+      </c>
+      <c r="F60" s="17">
+        <v>24</v>
+      </c>
+      <c r="G60" s="17">
+        <v>5</v>
+      </c>
+      <c r="H60" s="18">
+        <v>29</v>
+      </c>
+      <c r="I60" s="17">
+        <v>22</v>
+      </c>
+      <c r="J60" s="17">
+        <v>8</v>
+      </c>
+      <c r="K60" s="18">
+        <v>30</v>
+      </c>
+      <c r="L60" s="17">
+        <v>25</v>
+      </c>
+      <c r="M60" s="17">
+        <v>1</v>
+      </c>
+      <c r="N60" s="18">
+        <v>26</v>
+      </c>
+      <c r="O60" s="17">
+        <v>17</v>
+      </c>
+      <c r="P60" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="18">
+        <v>23</v>
+      </c>
+      <c r="R60" s="19">
+        <v>24</v>
+      </c>
+      <c r="S60" s="19">
+        <v>16</v>
+      </c>
+      <c r="T60" s="20">
+        <v>40</v>
+      </c>
+      <c r="U60" s="2">
+        <v>25</v>
+      </c>
+      <c r="V60" s="2">
+        <v>8</v>
+      </c>
+      <c r="W60" s="4">
+        <v>33</v>
+      </c>
+      <c r="X60" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y60" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z60" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A61" s="38"/>
+      <c r="B61" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C61" s="17">
+        <v>8</v>
+      </c>
+      <c r="D61" s="17">
+        <v>2</v>
+      </c>
+      <c r="E61" s="18">
+        <v>10</v>
+      </c>
+      <c r="F61" s="17">
+        <v>17</v>
+      </c>
+      <c r="G61" s="17">
+        <v>4</v>
+      </c>
+      <c r="H61" s="18">
+        <v>21</v>
+      </c>
+      <c r="I61" s="17">
         <v>3</v>
       </c>
-      <c r="D5" s="51"/>
-[...26 lines deleted...]
-      <c r="C6" s="50" t="s">
+      <c r="J61" s="17">
+        <v>1</v>
+      </c>
+      <c r="K61" s="18">
         <v>4</v>
       </c>
-      <c r="D6" s="50"/>
-[...1 lines deleted...]
-      <c r="F6" s="50" t="s">
+      <c r="L61" s="17">
+        <v>0</v>
+      </c>
+      <c r="M61" s="17">
+        <v>0</v>
+      </c>
+      <c r="N61" s="18">
+        <v>0</v>
+      </c>
+      <c r="O61" s="17">
+        <v>0</v>
+      </c>
+      <c r="P61" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="18">
+        <v>0</v>
+      </c>
+      <c r="R61" s="19">
+        <v>0</v>
+      </c>
+      <c r="S61" s="19">
+        <v>0</v>
+      </c>
+      <c r="T61" s="20">
+        <v>0</v>
+      </c>
+      <c r="U61" s="2">
+        <v>0</v>
+      </c>
+      <c r="V61" s="2">
+        <v>0</v>
+      </c>
+      <c r="W61" s="4">
+        <v>0</v>
+      </c>
+      <c r="X61" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A62" s="38"/>
+      <c r="B62" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="C62" s="17">
+        <v>23</v>
+      </c>
+      <c r="D62" s="17">
         <v>5</v>
       </c>
-      <c r="G6" s="50"/>
-[...1 lines deleted...]
-      <c r="I6" s="50" t="s">
+      <c r="E62" s="18">
+        <v>28</v>
+      </c>
+      <c r="F62" s="17">
+        <v>2</v>
+      </c>
+      <c r="G62" s="17">
+        <v>2</v>
+      </c>
+      <c r="H62" s="18">
+        <v>4</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="18">
+        <v>0</v>
+      </c>
+      <c r="L62" s="17">
+        <v>0</v>
+      </c>
+      <c r="M62" s="17">
+        <v>0</v>
+      </c>
+      <c r="N62" s="18">
+        <v>0</v>
+      </c>
+      <c r="O62" s="17">
+        <v>0</v>
+      </c>
+      <c r="P62" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="18">
+        <v>0</v>
+      </c>
+      <c r="R62" s="19">
+        <v>0</v>
+      </c>
+      <c r="S62" s="19">
+        <v>0</v>
+      </c>
+      <c r="T62" s="20">
+        <v>0</v>
+      </c>
+      <c r="U62" s="2">
+        <v>0</v>
+      </c>
+      <c r="V62" s="2">
+        <v>0</v>
+      </c>
+      <c r="W62" s="4">
+        <v>0</v>
+      </c>
+      <c r="X62" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="39"/>
+      <c r="B63" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="18">
+        <v>97</v>
+      </c>
+      <c r="D63" s="18">
+        <v>38</v>
+      </c>
+      <c r="E63" s="18">
+        <v>135</v>
+      </c>
+      <c r="F63" s="18">
+        <v>69</v>
+      </c>
+      <c r="G63" s="18">
+        <v>24</v>
+      </c>
+      <c r="H63" s="18">
+        <v>93</v>
+      </c>
+      <c r="I63" s="18">
+        <v>61</v>
+      </c>
+      <c r="J63" s="18">
+        <v>30</v>
+      </c>
+      <c r="K63" s="18">
+        <v>91</v>
+      </c>
+      <c r="L63" s="18">
+        <v>64</v>
+      </c>
+      <c r="M63" s="18">
+        <v>23</v>
+      </c>
+      <c r="N63" s="18">
+        <v>87</v>
+      </c>
+      <c r="O63" s="18">
+        <v>58</v>
+      </c>
+      <c r="P63" s="18">
+        <v>28</v>
+      </c>
+      <c r="Q63" s="18">
+        <v>86</v>
+      </c>
+      <c r="R63" s="21">
+        <v>53</v>
+      </c>
+      <c r="S63" s="21">
+        <v>30</v>
+      </c>
+      <c r="T63" s="20">
+        <v>83</v>
+      </c>
+      <c r="U63" s="6">
+        <v>72</v>
+      </c>
+      <c r="V63" s="6">
+        <v>28</v>
+      </c>
+      <c r="W63" s="7">
+        <v>100</v>
+      </c>
+      <c r="X63" s="3">
+        <v>45</v>
+      </c>
+      <c r="Y63" s="3">
+        <v>14</v>
+      </c>
+      <c r="Z63" s="4">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A64" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C64" s="17">
+        <v>8</v>
+      </c>
+      <c r="D64" s="17">
+        <v>15</v>
+      </c>
+      <c r="E64" s="18">
+        <v>23</v>
+      </c>
+      <c r="F64" s="17">
+        <v>12</v>
+      </c>
+      <c r="G64" s="17">
+        <v>11</v>
+      </c>
+      <c r="H64" s="18">
+        <v>23</v>
+      </c>
+      <c r="I64" s="17">
+        <v>11</v>
+      </c>
+      <c r="J64" s="17">
+        <v>16</v>
+      </c>
+      <c r="K64" s="18">
+        <v>27</v>
+      </c>
+      <c r="L64" s="17">
+        <v>12</v>
+      </c>
+      <c r="M64" s="17">
+        <v>12</v>
+      </c>
+      <c r="N64" s="18">
+        <v>24</v>
+      </c>
+      <c r="O64" s="17">
+        <v>13</v>
+      </c>
+      <c r="P64" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q64" s="18">
+        <v>17</v>
+      </c>
+      <c r="R64" s="19">
+        <v>14</v>
+      </c>
+      <c r="S64" s="19">
+        <v>4</v>
+      </c>
+      <c r="T64" s="20">
+        <v>18</v>
+      </c>
+      <c r="U64" s="2">
+        <v>10</v>
+      </c>
+      <c r="V64" s="2">
+        <v>10</v>
+      </c>
+      <c r="W64" s="4">
+        <v>20</v>
+      </c>
+      <c r="X64" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y64" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z64" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A65" s="39"/>
+      <c r="B65" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C65" s="17">
+        <v>14</v>
+      </c>
+      <c r="D65" s="17">
+        <v>14</v>
+      </c>
+      <c r="E65" s="18">
+        <v>28</v>
+      </c>
+      <c r="F65" s="17">
+        <v>10</v>
+      </c>
+      <c r="G65" s="17">
+        <v>15</v>
+      </c>
+      <c r="H65" s="18">
+        <v>25</v>
+      </c>
+      <c r="I65" s="17">
+        <v>14</v>
+      </c>
+      <c r="J65" s="17">
+        <v>15</v>
+      </c>
+      <c r="K65" s="18">
+        <v>29</v>
+      </c>
+      <c r="L65" s="17">
+        <v>11</v>
+      </c>
+      <c r="M65" s="17">
+        <v>12</v>
+      </c>
+      <c r="N65" s="18">
+        <v>23</v>
+      </c>
+      <c r="O65" s="17">
+        <v>9</v>
+      </c>
+      <c r="P65" s="17">
+        <v>19</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>28</v>
+      </c>
+      <c r="R65" s="19">
+        <v>12</v>
+      </c>
+      <c r="S65" s="19">
+        <v>15</v>
+      </c>
+      <c r="T65" s="20">
+        <v>27</v>
+      </c>
+      <c r="U65" s="2">
+        <v>10</v>
+      </c>
+      <c r="V65" s="2">
+        <v>18</v>
+      </c>
+      <c r="W65" s="4">
+        <v>28</v>
+      </c>
+      <c r="X65" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y65" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z65" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A66" s="39"/>
+      <c r="B66" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C66" s="17">
+        <v>10</v>
+      </c>
+      <c r="D66" s="17">
+        <v>7</v>
+      </c>
+      <c r="E66" s="18">
+        <v>17</v>
+      </c>
+      <c r="F66" s="17">
+        <v>11</v>
+      </c>
+      <c r="G66" s="17">
+        <v>8</v>
+      </c>
+      <c r="H66" s="18">
+        <v>19</v>
+      </c>
+      <c r="I66" s="17">
+        <v>17</v>
+      </c>
+      <c r="J66" s="17">
+        <v>5</v>
+      </c>
+      <c r="K66" s="18">
+        <v>22</v>
+      </c>
+      <c r="L66" s="17">
+        <v>16</v>
+      </c>
+      <c r="M66" s="17">
+        <v>10</v>
+      </c>
+      <c r="N66" s="18">
+        <v>26</v>
+      </c>
+      <c r="O66" s="17">
+        <v>15</v>
+      </c>
+      <c r="P66" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q66" s="18">
+        <v>26</v>
+      </c>
+      <c r="R66" s="19">
+        <v>13</v>
+      </c>
+      <c r="S66" s="19">
+        <v>3</v>
+      </c>
+      <c r="T66" s="20">
+        <v>16</v>
+      </c>
+      <c r="U66" s="2">
+        <v>7</v>
+      </c>
+      <c r="V66" s="2">
+        <v>2</v>
+      </c>
+      <c r="W66" s="4">
+        <v>9</v>
+      </c>
+      <c r="X66" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y66" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z66" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A67" s="39"/>
+      <c r="B67" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C67" s="17">
+        <v>25</v>
+      </c>
+      <c r="D67" s="17">
+        <v>19</v>
+      </c>
+      <c r="E67" s="18">
+        <v>44</v>
+      </c>
+      <c r="F67" s="17">
+        <v>29</v>
+      </c>
+      <c r="G67" s="17">
+        <v>10</v>
+      </c>
+      <c r="H67" s="18">
+        <v>39</v>
+      </c>
+      <c r="I67" s="17">
+        <v>26</v>
+      </c>
+      <c r="J67" s="17">
+        <v>14</v>
+      </c>
+      <c r="K67" s="18">
+        <v>40</v>
+      </c>
+      <c r="L67" s="17">
+        <v>26</v>
+      </c>
+      <c r="M67" s="17">
+        <v>18</v>
+      </c>
+      <c r="N67" s="18">
+        <v>44</v>
+      </c>
+      <c r="O67" s="17">
+        <v>21</v>
+      </c>
+      <c r="P67" s="17">
+        <v>17</v>
+      </c>
+      <c r="Q67" s="18">
+        <v>38</v>
+      </c>
+      <c r="R67" s="19">
+        <v>18</v>
+      </c>
+      <c r="S67" s="19">
+        <v>11</v>
+      </c>
+      <c r="T67" s="20">
+        <v>29</v>
+      </c>
+      <c r="U67" s="2">
+        <v>26</v>
+      </c>
+      <c r="V67" s="2">
+        <v>11</v>
+      </c>
+      <c r="W67" s="4">
+        <v>37</v>
+      </c>
+      <c r="X67" s="2">
+        <v>24</v>
+      </c>
+      <c r="Y67" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z67" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A68" s="39"/>
+      <c r="B68" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="17">
+        <v>0</v>
+      </c>
+      <c r="D68" s="17">
+        <v>0</v>
+      </c>
+      <c r="E68" s="18">
+        <v>0</v>
+      </c>
+      <c r="F68" s="17">
+        <v>0</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="18">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>0</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="18">
+        <v>0</v>
+      </c>
+      <c r="L68" s="17">
+        <v>0</v>
+      </c>
+      <c r="M68" s="17">
+        <v>0</v>
+      </c>
+      <c r="N68" s="18">
+        <v>0</v>
+      </c>
+      <c r="O68" s="17">
+        <v>18</v>
+      </c>
+      <c r="P68" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q68" s="18">
+        <v>22</v>
+      </c>
+      <c r="R68" s="19">
+        <v>16</v>
+      </c>
+      <c r="S68" s="19">
+        <v>7</v>
+      </c>
+      <c r="T68" s="20">
+        <v>23</v>
+      </c>
+      <c r="U68" s="2">
+        <v>19</v>
+      </c>
+      <c r="V68" s="2">
+        <v>4</v>
+      </c>
+      <c r="W68" s="4">
+        <v>23</v>
+      </c>
+      <c r="X68" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A69" s="39"/>
+      <c r="B69" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C69" s="17">
+        <v>14</v>
+      </c>
+      <c r="D69" s="17">
+        <v>4</v>
+      </c>
+      <c r="E69" s="18">
+        <v>18</v>
+      </c>
+      <c r="F69" s="17">
+        <v>18</v>
+      </c>
+      <c r="G69" s="17">
+        <v>4</v>
+      </c>
+      <c r="H69" s="18">
+        <v>22</v>
+      </c>
+      <c r="I69" s="17">
+        <v>18</v>
+      </c>
+      <c r="J69" s="17">
+        <v>5</v>
+      </c>
+      <c r="K69" s="18">
+        <v>23</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="18">
+        <v>0</v>
+      </c>
+      <c r="O69" s="17">
+        <v>0</v>
+      </c>
+      <c r="P69" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="18">
+        <v>0</v>
+      </c>
+      <c r="R69" s="19">
+        <v>0</v>
+      </c>
+      <c r="S69" s="19">
+        <v>0</v>
+      </c>
+      <c r="T69" s="20">
+        <v>0</v>
+      </c>
+      <c r="U69" s="2">
+        <v>0</v>
+      </c>
+      <c r="V69" s="2">
+        <v>0</v>
+      </c>
+      <c r="W69" s="4">
+        <v>0</v>
+      </c>
+      <c r="X69" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A70" s="39"/>
+      <c r="B70" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="18">
+        <v>71</v>
+      </c>
+      <c r="D70" s="18">
+        <v>59</v>
+      </c>
+      <c r="E70" s="18">
+        <v>130</v>
+      </c>
+      <c r="F70" s="18">
+        <v>80</v>
+      </c>
+      <c r="G70" s="18">
+        <v>48</v>
+      </c>
+      <c r="H70" s="18">
+        <v>128</v>
+      </c>
+      <c r="I70" s="18">
+        <v>86</v>
+      </c>
+      <c r="J70" s="18">
+        <v>55</v>
+      </c>
+      <c r="K70" s="18">
+        <v>141</v>
+      </c>
+      <c r="L70" s="18">
+        <v>65</v>
+      </c>
+      <c r="M70" s="18">
+        <v>52</v>
+      </c>
+      <c r="N70" s="18">
+        <v>117</v>
+      </c>
+      <c r="O70" s="18">
+        <v>76</v>
+      </c>
+      <c r="P70" s="18">
+        <v>55</v>
+      </c>
+      <c r="Q70" s="18">
+        <v>131</v>
+      </c>
+      <c r="R70" s="21">
+        <v>73</v>
+      </c>
+      <c r="S70" s="21">
+        <v>40</v>
+      </c>
+      <c r="T70" s="20">
+        <v>113</v>
+      </c>
+      <c r="U70" s="6">
+        <v>72</v>
+      </c>
+      <c r="V70" s="6">
+        <v>45</v>
+      </c>
+      <c r="W70" s="7">
+        <v>117</v>
+      </c>
+      <c r="X70" s="3">
+        <v>67</v>
+      </c>
+      <c r="Y70" s="3">
+        <v>31</v>
+      </c>
+      <c r="Z70" s="4">
+        <v>98</v>
+      </c>
+      <c r="AA70" s="30"/>
+      <c r="AB70" s="30"/>
+      <c r="AC70" s="30"/>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A71" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C71" s="17">
+        <v>41</v>
+      </c>
+      <c r="D71" s="17">
+        <v>35</v>
+      </c>
+      <c r="E71" s="18">
+        <v>76</v>
+      </c>
+      <c r="F71" s="17">
+        <v>52</v>
+      </c>
+      <c r="G71" s="17">
+        <v>30</v>
+      </c>
+      <c r="H71" s="18">
+        <v>82</v>
+      </c>
+      <c r="I71" s="17">
+        <v>61</v>
+      </c>
+      <c r="J71" s="17">
+        <v>20</v>
+      </c>
+      <c r="K71" s="18">
+        <v>81</v>
+      </c>
+      <c r="L71" s="17">
+        <v>48</v>
+      </c>
+      <c r="M71" s="17">
+        <v>29</v>
+      </c>
+      <c r="N71" s="18">
+        <v>77</v>
+      </c>
+      <c r="O71" s="17">
+        <v>47</v>
+      </c>
+      <c r="P71" s="17">
+        <v>35</v>
+      </c>
+      <c r="Q71" s="18">
+        <v>82</v>
+      </c>
+      <c r="R71" s="19">
+        <v>42</v>
+      </c>
+      <c r="S71" s="19">
+        <v>28</v>
+      </c>
+      <c r="T71" s="20">
+        <v>70</v>
+      </c>
+      <c r="U71" s="2">
+        <v>50</v>
+      </c>
+      <c r="V71" s="2">
+        <v>28</v>
+      </c>
+      <c r="W71" s="4">
+        <v>78</v>
+      </c>
+      <c r="X71" s="2">
+        <v>54</v>
+      </c>
+      <c r="Y71" s="2">
+        <v>21</v>
+      </c>
+      <c r="Z71" s="4">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A72" s="39"/>
+      <c r="B72" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C72" s="17">
+        <v>17</v>
+      </c>
+      <c r="D72" s="17">
+        <v>11</v>
+      </c>
+      <c r="E72" s="18">
+        <v>28</v>
+      </c>
+      <c r="F72" s="17">
+        <v>19</v>
+      </c>
+      <c r="G72" s="17">
+        <v>10</v>
+      </c>
+      <c r="H72" s="18">
+        <v>29</v>
+      </c>
+      <c r="I72" s="17">
+        <v>16</v>
+      </c>
+      <c r="J72" s="17">
+        <v>10</v>
+      </c>
+      <c r="K72" s="18">
+        <v>26</v>
+      </c>
+      <c r="L72" s="17">
+        <v>21</v>
+      </c>
+      <c r="M72" s="17">
+        <v>9</v>
+      </c>
+      <c r="N72" s="18">
+        <v>30</v>
+      </c>
+      <c r="O72" s="17">
+        <v>10</v>
+      </c>
+      <c r="P72" s="17">
+        <v>14</v>
+      </c>
+      <c r="Q72" s="18">
+        <v>24</v>
+      </c>
+      <c r="R72" s="19">
+        <v>11</v>
+      </c>
+      <c r="S72" s="19">
+        <v>14</v>
+      </c>
+      <c r="T72" s="20">
+        <v>25</v>
+      </c>
+      <c r="U72" s="2">
+        <v>9</v>
+      </c>
+      <c r="V72" s="2">
+        <v>8</v>
+      </c>
+      <c r="W72" s="4">
+        <v>17</v>
+      </c>
+      <c r="X72" s="2">
+        <v>22</v>
+      </c>
+      <c r="Y72" s="2">
+        <v>8</v>
+      </c>
+      <c r="Z72" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A73" s="39"/>
+      <c r="B73" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C73" s="17">
+        <v>16</v>
+      </c>
+      <c r="D73" s="17">
+        <v>13</v>
+      </c>
+      <c r="E73" s="18">
+        <v>29</v>
+      </c>
+      <c r="F73" s="17">
+        <v>16</v>
+      </c>
+      <c r="G73" s="17">
+        <v>9</v>
+      </c>
+      <c r="H73" s="18">
+        <v>25</v>
+      </c>
+      <c r="I73" s="17">
+        <v>12</v>
+      </c>
+      <c r="J73" s="17">
         <v>6</v>
       </c>
-      <c r="J6" s="50"/>
-[...1 lines deleted...]
-      <c r="L6" s="50" t="s">
+      <c r="K73" s="18">
+        <v>18</v>
+      </c>
+      <c r="L73" s="17">
+        <v>8</v>
+      </c>
+      <c r="M73" s="17">
+        <v>6</v>
+      </c>
+      <c r="N73" s="18">
+        <v>14</v>
+      </c>
+      <c r="O73" s="17">
+        <v>13</v>
+      </c>
+      <c r="P73" s="17">
+        <v>13</v>
+      </c>
+      <c r="Q73" s="18">
+        <v>26</v>
+      </c>
+      <c r="R73" s="19">
+        <v>13</v>
+      </c>
+      <c r="S73" s="19">
         <v>7</v>
       </c>
-      <c r="M6" s="50"/>
-[...1 lines deleted...]
-      <c r="O6" s="50" t="s">
+      <c r="T73" s="20">
+        <v>20</v>
+      </c>
+      <c r="U73" s="2">
+        <v>14</v>
+      </c>
+      <c r="V73" s="2">
         <v>8</v>
       </c>
-      <c r="P6" s="50"/>
-[...1 lines deleted...]
-      <c r="R6" s="50" t="s">
+      <c r="W73" s="4">
+        <v>22</v>
+      </c>
+      <c r="X73" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y73" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z73" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A74" s="39"/>
+      <c r="B74" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" s="17">
+        <v>25</v>
+      </c>
+      <c r="D74" s="17">
+        <v>12</v>
+      </c>
+      <c r="E74" s="18">
+        <v>37</v>
+      </c>
+      <c r="F74" s="17">
+        <v>22</v>
+      </c>
+      <c r="G74" s="17">
+        <v>15</v>
+      </c>
+      <c r="H74" s="18">
+        <v>37</v>
+      </c>
+      <c r="I74" s="17">
+        <v>23</v>
+      </c>
+      <c r="J74" s="17">
+        <v>7</v>
+      </c>
+      <c r="K74" s="18">
+        <v>30</v>
+      </c>
+      <c r="L74" s="17">
+        <v>42</v>
+      </c>
+      <c r="M74" s="17">
         <v>9</v>
       </c>
-      <c r="S6" s="50"/>
-[...1 lines deleted...]
-      <c r="U6" s="41" t="s">
+      <c r="N74" s="18">
+        <v>51</v>
+      </c>
+      <c r="O74" s="17">
+        <v>24</v>
+      </c>
+      <c r="P74" s="17">
+        <v>13</v>
+      </c>
+      <c r="Q74" s="18">
+        <v>37</v>
+      </c>
+      <c r="R74" s="19">
+        <v>24</v>
+      </c>
+      <c r="S74" s="19">
+        <v>19</v>
+      </c>
+      <c r="T74" s="20">
+        <v>43</v>
+      </c>
+      <c r="U74" s="2">
+        <v>25</v>
+      </c>
+      <c r="V74" s="2">
+        <v>7</v>
+      </c>
+      <c r="W74" s="4">
+        <v>32</v>
+      </c>
+      <c r="X74" s="2">
+        <v>22</v>
+      </c>
+      <c r="Y74" s="2">
         <v>10</v>
       </c>
-      <c r="V6" s="41"/>
-[...1 lines deleted...]
-      <c r="X6" s="41" t="s">
+      <c r="Z74" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A75" s="39"/>
+      <c r="B75" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="18">
+        <v>99</v>
+      </c>
+      <c r="D75" s="18">
+        <v>71</v>
+      </c>
+      <c r="E75" s="18">
+        <v>170</v>
+      </c>
+      <c r="F75" s="18">
+        <v>109</v>
+      </c>
+      <c r="G75" s="18">
+        <v>64</v>
+      </c>
+      <c r="H75" s="18">
+        <v>173</v>
+      </c>
+      <c r="I75" s="18">
+        <v>112</v>
+      </c>
+      <c r="J75" s="18">
+        <v>43</v>
+      </c>
+      <c r="K75" s="18">
+        <v>155</v>
+      </c>
+      <c r="L75" s="18">
+        <v>119</v>
+      </c>
+      <c r="M75" s="18">
+        <v>53</v>
+      </c>
+      <c r="N75" s="18">
+        <v>172</v>
+      </c>
+      <c r="O75" s="18">
+        <v>94</v>
+      </c>
+      <c r="P75" s="18">
+        <v>75</v>
+      </c>
+      <c r="Q75" s="18">
+        <v>169</v>
+      </c>
+      <c r="R75" s="21">
+        <v>90</v>
+      </c>
+      <c r="S75" s="21">
+        <v>68</v>
+      </c>
+      <c r="T75" s="20">
+        <v>158</v>
+      </c>
+      <c r="U75" s="6">
+        <v>98</v>
+      </c>
+      <c r="V75" s="6">
+        <v>51</v>
+      </c>
+      <c r="W75" s="7">
+        <v>149</v>
+      </c>
+      <c r="X75" s="3">
+        <v>110</v>
+      </c>
+      <c r="Y75" s="3">
+        <v>45</v>
+      </c>
+      <c r="Z75" s="4">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A76" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C76" s="17">
+        <v>24</v>
+      </c>
+      <c r="D76" s="17">
+        <v>3</v>
+      </c>
+      <c r="E76" s="18">
+        <v>27</v>
+      </c>
+      <c r="F76" s="17">
+        <v>21</v>
+      </c>
+      <c r="G76" s="17">
+        <v>9</v>
+      </c>
+      <c r="H76" s="18">
+        <v>30</v>
+      </c>
+      <c r="I76" s="17">
+        <v>9</v>
+      </c>
+      <c r="J76" s="17">
+        <v>3</v>
+      </c>
+      <c r="K76" s="18">
+        <v>12</v>
+      </c>
+      <c r="L76" s="17">
+        <v>12</v>
+      </c>
+      <c r="M76" s="17">
+        <v>1</v>
+      </c>
+      <c r="N76" s="18">
+        <v>13</v>
+      </c>
+      <c r="O76" s="17">
+        <v>17</v>
+      </c>
+      <c r="P76" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q76" s="18">
+        <v>20</v>
+      </c>
+      <c r="R76" s="19">
+        <v>7</v>
+      </c>
+      <c r="S76" s="19">
+        <v>5</v>
+      </c>
+      <c r="T76" s="20">
+        <v>12</v>
+      </c>
+      <c r="U76" s="2">
+        <v>16</v>
+      </c>
+      <c r="V76" s="2">
+        <v>4</v>
+      </c>
+      <c r="W76" s="4">
+        <v>20</v>
+      </c>
+      <c r="X76" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y76" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z76" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A77" s="39"/>
+      <c r="B77" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C77" s="17">
+        <v>2</v>
+      </c>
+      <c r="D77" s="17">
+        <v>0</v>
+      </c>
+      <c r="E77" s="18">
+        <v>2</v>
+      </c>
+      <c r="F77" s="17">
+        <v>2</v>
+      </c>
+      <c r="G77" s="17">
+        <v>1</v>
+      </c>
+      <c r="H77" s="18">
+        <v>3</v>
+      </c>
+      <c r="I77" s="17">
+        <v>0</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="18">
+        <v>0</v>
+      </c>
+      <c r="L77" s="17">
+        <v>1</v>
+      </c>
+      <c r="M77" s="17">
+        <v>0</v>
+      </c>
+      <c r="N77" s="18">
+        <v>1</v>
+      </c>
+      <c r="O77" s="17">
+        <v>2</v>
+      </c>
+      <c r="P77" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="18">
+        <v>2</v>
+      </c>
+      <c r="R77" s="19">
+        <v>1</v>
+      </c>
+      <c r="S77" s="19">
+        <v>1</v>
+      </c>
+      <c r="T77" s="20">
+        <v>2</v>
+      </c>
+      <c r="U77" s="2">
+        <v>0</v>
+      </c>
+      <c r="V77" s="2">
+        <v>0</v>
+      </c>
+      <c r="W77" s="4">
+        <v>0</v>
+      </c>
+      <c r="X77" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A78" s="39"/>
+      <c r="B78" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="17">
+        <v>0</v>
+      </c>
+      <c r="D78" s="17">
+        <v>0</v>
+      </c>
+      <c r="E78" s="18">
+        <v>0</v>
+      </c>
+      <c r="F78" s="17">
+        <v>0</v>
+      </c>
+      <c r="G78" s="17">
+        <v>0</v>
+      </c>
+      <c r="H78" s="18">
+        <v>0</v>
+      </c>
+      <c r="I78" s="17">
+        <v>0</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="18">
+        <v>0</v>
+      </c>
+      <c r="L78" s="17">
+        <v>0</v>
+      </c>
+      <c r="M78" s="17">
+        <v>0</v>
+      </c>
+      <c r="N78" s="18">
+        <v>0</v>
+      </c>
+      <c r="O78" s="17">
+        <v>1</v>
+      </c>
+      <c r="P78" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="18">
+        <v>1</v>
+      </c>
+      <c r="R78" s="19">
+        <v>2</v>
+      </c>
+      <c r="S78" s="19">
+        <v>1</v>
+      </c>
+      <c r="T78" s="20">
+        <v>3</v>
+      </c>
+      <c r="U78" s="2">
+        <v>1</v>
+      </c>
+      <c r="V78" s="2">
+        <v>1</v>
+      </c>
+      <c r="W78" s="4">
+        <v>2</v>
+      </c>
+      <c r="X78" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y78" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A79" s="39"/>
+      <c r="B79" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="17">
+        <v>22</v>
+      </c>
+      <c r="D79" s="17">
+        <v>5</v>
+      </c>
+      <c r="E79" s="18">
+        <v>27</v>
+      </c>
+      <c r="F79" s="17">
+        <v>14</v>
+      </c>
+      <c r="G79" s="17">
+        <v>9</v>
+      </c>
+      <c r="H79" s="18">
+        <v>23</v>
+      </c>
+      <c r="I79" s="17">
+        <v>16</v>
+      </c>
+      <c r="J79" s="17">
+        <v>7</v>
+      </c>
+      <c r="K79" s="18">
+        <v>23</v>
+      </c>
+      <c r="L79" s="17">
+        <v>11</v>
+      </c>
+      <c r="M79" s="17">
+        <v>5</v>
+      </c>
+      <c r="N79" s="18">
+        <v>16</v>
+      </c>
+      <c r="O79" s="17">
+        <v>15</v>
+      </c>
+      <c r="P79" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q79" s="18">
+        <v>17</v>
+      </c>
+      <c r="R79" s="19">
+        <v>6</v>
+      </c>
+      <c r="S79" s="19">
+        <v>5</v>
+      </c>
+      <c r="T79" s="20">
+        <v>11</v>
+      </c>
+      <c r="U79" s="2">
+        <v>17</v>
+      </c>
+      <c r="V79" s="2">
+        <v>5</v>
+      </c>
+      <c r="W79" s="4">
+        <v>22</v>
+      </c>
+      <c r="X79" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y79" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z79" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A80" s="39"/>
+      <c r="B80" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="17">
+        <v>10</v>
+      </c>
+      <c r="D80" s="17">
+        <v>5</v>
+      </c>
+      <c r="E80" s="18">
+        <v>15</v>
+      </c>
+      <c r="F80" s="17">
+        <v>0</v>
+      </c>
+      <c r="G80" s="17">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="17">
+        <v>3</v>
+      </c>
+      <c r="J80" s="17">
+        <v>4</v>
+      </c>
+      <c r="K80" s="18">
+        <v>7</v>
+      </c>
+      <c r="L80" s="17">
+        <v>1</v>
+      </c>
+      <c r="M80" s="17">
+        <v>1</v>
+      </c>
+      <c r="N80" s="18">
+        <v>2</v>
+      </c>
+      <c r="O80" s="17">
+        <v>13</v>
+      </c>
+      <c r="P80" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q80" s="18">
+        <v>16</v>
+      </c>
+      <c r="R80" s="19">
+        <v>4</v>
+      </c>
+      <c r="S80" s="19">
+        <v>4</v>
+      </c>
+      <c r="T80" s="20">
+        <v>8</v>
+      </c>
+      <c r="U80" s="2">
+        <v>11</v>
+      </c>
+      <c r="V80" s="2">
+        <v>3</v>
+      </c>
+      <c r="W80" s="4">
+        <v>14</v>
+      </c>
+      <c r="X80" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y80" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z80" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A81" s="39"/>
+      <c r="B81" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="17">
+        <v>17</v>
+      </c>
+      <c r="D81" s="17">
+        <v>3</v>
+      </c>
+      <c r="E81" s="18">
+        <v>20</v>
+      </c>
+      <c r="F81" s="17">
+        <v>20</v>
+      </c>
+      <c r="G81" s="17">
+        <v>3</v>
+      </c>
+      <c r="H81" s="18">
+        <v>23</v>
+      </c>
+      <c r="I81" s="17">
+        <v>10</v>
+      </c>
+      <c r="J81" s="17">
+        <v>2</v>
+      </c>
+      <c r="K81" s="18">
+        <v>12</v>
+      </c>
+      <c r="L81" s="17">
+        <v>20</v>
+      </c>
+      <c r="M81" s="17">
+        <v>4</v>
+      </c>
+      <c r="N81" s="18">
+        <v>24</v>
+      </c>
+      <c r="O81" s="17">
+        <v>7</v>
+      </c>
+      <c r="P81" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q81" s="18">
+        <v>11</v>
+      </c>
+      <c r="R81" s="19">
+        <v>0</v>
+      </c>
+      <c r="S81" s="19">
+        <v>1</v>
+      </c>
+      <c r="T81" s="20">
+        <v>1</v>
+      </c>
+      <c r="U81" s="2">
+        <v>9</v>
+      </c>
+      <c r="V81" s="2">
+        <v>5</v>
+      </c>
+      <c r="W81" s="4">
+        <v>14</v>
+      </c>
+      <c r="X81" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A82" s="39"/>
+      <c r="B82" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="17">
+        <v>8</v>
+      </c>
+      <c r="D82" s="17">
+        <v>4</v>
+      </c>
+      <c r="E82" s="18">
+        <v>12</v>
+      </c>
+      <c r="F82" s="17">
+        <v>4</v>
+      </c>
+      <c r="G82" s="17">
+        <v>1</v>
+      </c>
+      <c r="H82" s="18">
+        <v>5</v>
+      </c>
+      <c r="I82" s="17">
+        <v>9</v>
+      </c>
+      <c r="J82" s="17">
+        <v>3</v>
+      </c>
+      <c r="K82" s="18">
+        <v>12</v>
+      </c>
+      <c r="L82" s="17">
+        <v>5</v>
+      </c>
+      <c r="M82" s="17">
+        <v>3</v>
+      </c>
+      <c r="N82" s="18">
+        <v>8</v>
+      </c>
+      <c r="O82" s="17">
+        <v>9</v>
+      </c>
+      <c r="P82" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="18">
+        <v>9</v>
+      </c>
+      <c r="R82" s="19">
+        <v>13</v>
+      </c>
+      <c r="S82" s="19">
+        <v>5</v>
+      </c>
+      <c r="T82" s="20">
+        <v>18</v>
+      </c>
+      <c r="U82" s="2">
+        <v>18</v>
+      </c>
+      <c r="V82" s="2">
+        <v>2</v>
+      </c>
+      <c r="W82" s="4">
+        <v>20</v>
+      </c>
+      <c r="X82" s="2">
+        <v>20</v>
+      </c>
+      <c r="Y82" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z82" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A83" s="39"/>
+      <c r="B83" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="17">
+        <v>20</v>
+      </c>
+      <c r="D83" s="17">
+        <v>12</v>
+      </c>
+      <c r="E83" s="18">
+        <v>32</v>
+      </c>
+      <c r="F83" s="17">
+        <v>9</v>
+      </c>
+      <c r="G83" s="17">
+        <v>5</v>
+      </c>
+      <c r="H83" s="18">
+        <v>14</v>
+      </c>
+      <c r="I83" s="17">
+        <v>14</v>
+      </c>
+      <c r="J83" s="17">
+        <v>7</v>
+      </c>
+      <c r="K83" s="18">
+        <v>21</v>
+      </c>
+      <c r="L83" s="17">
+        <v>16</v>
+      </c>
+      <c r="M83" s="17">
+        <v>13</v>
+      </c>
+      <c r="N83" s="18">
+        <v>29</v>
+      </c>
+      <c r="O83" s="17">
+        <v>15</v>
+      </c>
+      <c r="P83" s="17">
+        <v>7</v>
+      </c>
+      <c r="Q83" s="18">
+        <v>22</v>
+      </c>
+      <c r="R83" s="19">
+        <v>3</v>
+      </c>
+      <c r="S83" s="19">
+        <v>3</v>
+      </c>
+      <c r="T83" s="20">
+        <v>6</v>
+      </c>
+      <c r="U83" s="2">
+        <v>9</v>
+      </c>
+      <c r="V83" s="2">
+        <v>3</v>
+      </c>
+      <c r="W83" s="4">
+        <v>12</v>
+      </c>
+      <c r="X83" s="2">
+        <v>10</v>
+      </c>
+      <c r="Y83" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z83" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A84" s="39"/>
+      <c r="B84" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="17">
+        <v>8</v>
+      </c>
+      <c r="D84" s="17">
+        <v>10</v>
+      </c>
+      <c r="E84" s="18">
+        <v>18</v>
+      </c>
+      <c r="F84" s="17">
+        <v>6</v>
+      </c>
+      <c r="G84" s="17">
+        <v>8</v>
+      </c>
+      <c r="H84" s="18">
+        <v>14</v>
+      </c>
+      <c r="I84" s="17">
+        <v>7</v>
+      </c>
+      <c r="J84" s="17">
+        <v>10</v>
+      </c>
+      <c r="K84" s="18">
+        <v>17</v>
+      </c>
+      <c r="L84" s="17">
+        <v>4</v>
+      </c>
+      <c r="M84" s="17">
+        <v>10</v>
+      </c>
+      <c r="N84" s="18">
+        <v>14</v>
+      </c>
+      <c r="O84" s="17">
+        <v>8</v>
+      </c>
+      <c r="P84" s="17">
+        <v>12</v>
+      </c>
+      <c r="Q84" s="18">
+        <v>20</v>
+      </c>
+      <c r="R84" s="19">
+        <v>9</v>
+      </c>
+      <c r="S84" s="19">
+        <v>3</v>
+      </c>
+      <c r="T84" s="20">
+        <v>12</v>
+      </c>
+      <c r="U84" s="2">
+        <v>5</v>
+      </c>
+      <c r="V84" s="2">
+        <v>7</v>
+      </c>
+      <c r="W84" s="4">
+        <v>12</v>
+      </c>
+      <c r="X84" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y84" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z84" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A85" s="39"/>
+      <c r="B85" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C85" s="17">
+        <v>0</v>
+      </c>
+      <c r="D85" s="17">
+        <v>0</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="17">
+        <v>0</v>
+      </c>
+      <c r="G85" s="17">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="17">
+        <v>0</v>
+      </c>
+      <c r="J85" s="17">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="17">
+        <v>0</v>
+      </c>
+      <c r="M85" s="17">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="17">
+        <v>0</v>
+      </c>
+      <c r="P85" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="18">
+        <v>0</v>
+      </c>
+      <c r="R85" s="19">
+        <v>0</v>
+      </c>
+      <c r="S85" s="19">
+        <v>0</v>
+      </c>
+      <c r="T85" s="20">
+        <v>0</v>
+      </c>
+      <c r="U85" s="2">
+        <v>0</v>
+      </c>
+      <c r="V85" s="2">
+        <v>0</v>
+      </c>
+      <c r="W85" s="4">
+        <v>0</v>
+      </c>
+      <c r="X85" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y85" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z85" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A86" s="39"/>
+      <c r="B86" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="17">
+        <v>0</v>
+      </c>
+      <c r="D86" s="17">
+        <v>0</v>
+      </c>
+      <c r="E86" s="18">
+        <v>0</v>
+      </c>
+      <c r="F86" s="17">
+        <v>1</v>
+      </c>
+      <c r="G86" s="17">
+        <v>3</v>
+      </c>
+      <c r="H86" s="18">
+        <v>4</v>
+      </c>
+      <c r="I86" s="17">
+        <v>5</v>
+      </c>
+      <c r="J86" s="17">
+        <v>2</v>
+      </c>
+      <c r="K86" s="18">
+        <v>7</v>
+      </c>
+      <c r="L86" s="17">
+        <v>3</v>
+      </c>
+      <c r="M86" s="17">
+        <v>5</v>
+      </c>
+      <c r="N86" s="18">
+        <v>8</v>
+      </c>
+      <c r="O86" s="17">
+        <v>1</v>
+      </c>
+      <c r="P86" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q86" s="18">
+        <v>5</v>
+      </c>
+      <c r="R86" s="19">
+        <v>1</v>
+      </c>
+      <c r="S86" s="19">
+        <v>1</v>
+      </c>
+      <c r="T86" s="20">
+        <v>2</v>
+      </c>
+      <c r="U86" s="2">
+        <v>0</v>
+      </c>
+      <c r="V86" s="2">
+        <v>0</v>
+      </c>
+      <c r="W86" s="4">
+        <v>0</v>
+      </c>
+      <c r="X86" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A87" s="39"/>
+      <c r="B87" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" s="17">
+        <v>0</v>
+      </c>
+      <c r="D87" s="17">
+        <v>0</v>
+      </c>
+      <c r="E87" s="18">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>3</v>
+      </c>
+      <c r="G87" s="17">
+        <v>1</v>
+      </c>
+      <c r="H87" s="18">
+        <v>4</v>
+      </c>
+      <c r="I87" s="17">
+        <v>2</v>
+      </c>
+      <c r="J87" s="17">
+        <v>3</v>
+      </c>
+      <c r="K87" s="18">
+        <v>5</v>
+      </c>
+      <c r="L87" s="17">
+        <v>0</v>
+      </c>
+      <c r="M87" s="17">
+        <v>0</v>
+      </c>
+      <c r="N87" s="18">
+        <v>0</v>
+      </c>
+      <c r="O87" s="17">
+        <v>3</v>
+      </c>
+      <c r="P87" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="18">
+        <v>3</v>
+      </c>
+      <c r="R87" s="19">
+        <v>13</v>
+      </c>
+      <c r="S87" s="19">
+        <v>20</v>
+      </c>
+      <c r="T87" s="20">
+        <v>33</v>
+      </c>
+      <c r="U87" s="2">
+        <v>5</v>
+      </c>
+      <c r="V87" s="2">
+        <v>12</v>
+      </c>
+      <c r="W87" s="4">
+        <v>17</v>
+      </c>
+      <c r="X87" s="2">
+        <v>10</v>
+      </c>
+      <c r="Y87" s="2">
+        <v>21</v>
+      </c>
+      <c r="Z87" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A88" s="39"/>
+      <c r="B88" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C88" s="17">
+        <v>0</v>
+      </c>
+      <c r="D88" s="17">
+        <v>0</v>
+      </c>
+      <c r="E88" s="18">
+        <v>0</v>
+      </c>
+      <c r="F88" s="17">
+        <v>8</v>
+      </c>
+      <c r="G88" s="17">
+        <v>18</v>
+      </c>
+      <c r="H88" s="18">
+        <v>26</v>
+      </c>
+      <c r="I88" s="17">
+        <v>4</v>
+      </c>
+      <c r="J88" s="17">
+        <v>17</v>
+      </c>
+      <c r="K88" s="18">
+        <v>21</v>
+      </c>
+      <c r="L88" s="17">
+        <v>6</v>
+      </c>
+      <c r="M88" s="17">
+        <v>17</v>
+      </c>
+      <c r="N88" s="18">
+        <v>23</v>
+      </c>
+      <c r="O88" s="17">
+        <v>0</v>
+      </c>
+      <c r="P88" s="17">
+        <v>16</v>
+      </c>
+      <c r="Q88" s="18">
+        <v>16</v>
+      </c>
+      <c r="R88" s="19">
+        <v>6</v>
+      </c>
+      <c r="S88" s="19">
+        <v>15</v>
+      </c>
+      <c r="T88" s="20">
+        <v>21</v>
+      </c>
+      <c r="U88" s="2">
+        <v>7</v>
+      </c>
+      <c r="V88" s="2">
+        <v>3</v>
+      </c>
+      <c r="W88" s="4">
+        <v>10</v>
+      </c>
+      <c r="X88" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y88" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z88" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A89" s="39"/>
+      <c r="B89" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" s="17">
+        <v>3</v>
+      </c>
+      <c r="D89" s="17">
+        <v>15</v>
+      </c>
+      <c r="E89" s="18">
+        <v>18</v>
+      </c>
+      <c r="F89" s="17">
+        <v>3</v>
+      </c>
+      <c r="G89" s="17">
+        <v>9</v>
+      </c>
+      <c r="H89" s="18">
+        <v>12</v>
+      </c>
+      <c r="I89" s="17">
+        <v>8</v>
+      </c>
+      <c r="J89" s="17">
+        <v>22</v>
+      </c>
+      <c r="K89" s="18">
+        <v>30</v>
+      </c>
+      <c r="L89" s="17">
+        <v>10</v>
+      </c>
+      <c r="M89" s="17">
+        <v>20</v>
+      </c>
+      <c r="N89" s="18">
+        <v>30</v>
+      </c>
+      <c r="O89" s="17">
+        <v>2</v>
+      </c>
+      <c r="P89" s="17">
+        <v>17</v>
+      </c>
+      <c r="Q89" s="18">
+        <v>19</v>
+      </c>
+      <c r="R89" s="19">
+        <v>0</v>
+      </c>
+      <c r="S89" s="19">
+        <v>0</v>
+      </c>
+      <c r="T89" s="20">
+        <v>0</v>
+      </c>
+      <c r="U89" s="2">
+        <v>3</v>
+      </c>
+      <c r="V89" s="2">
+        <v>1</v>
+      </c>
+      <c r="W89" s="4">
+        <v>4</v>
+      </c>
+      <c r="X89" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y89" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z89" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A90" s="39"/>
+      <c r="B90" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C90" s="17">
+        <v>0</v>
+      </c>
+      <c r="D90" s="17">
+        <v>0</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="17">
+        <v>0</v>
+      </c>
+      <c r="G90" s="17">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="17">
+        <v>0</v>
+      </c>
+      <c r="J90" s="17">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="17">
+        <v>0</v>
+      </c>
+      <c r="M90" s="17">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="22">
+        <v>0</v>
+      </c>
+      <c r="P90" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="23">
+        <v>0</v>
+      </c>
+      <c r="R90" s="19">
+        <v>3</v>
+      </c>
+      <c r="S90" s="19">
+        <v>22</v>
+      </c>
+      <c r="T90" s="20">
+        <v>25</v>
+      </c>
+      <c r="U90" s="2">
+        <v>9</v>
+      </c>
+      <c r="V90" s="2">
+        <v>14</v>
+      </c>
+      <c r="W90" s="4">
+        <v>23</v>
+      </c>
+      <c r="X90" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y90" s="2">
+        <v>14</v>
+      </c>
+      <c r="Z90" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A91" s="39"/>
+      <c r="B91" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C91" s="17">
+        <v>0</v>
+      </c>
+      <c r="D91" s="17">
+        <v>0</v>
+      </c>
+      <c r="E91" s="18">
+        <v>0</v>
+      </c>
+      <c r="F91" s="17">
+        <v>0</v>
+      </c>
+      <c r="G91" s="17">
+        <v>0</v>
+      </c>
+      <c r="H91" s="18">
+        <v>0</v>
+      </c>
+      <c r="I91" s="17">
+        <v>0</v>
+      </c>
+      <c r="J91" s="17">
+        <v>0</v>
+      </c>
+      <c r="K91" s="18">
+        <v>0</v>
+      </c>
+      <c r="L91" s="17">
+        <v>0</v>
+      </c>
+      <c r="M91" s="17">
+        <v>0</v>
+      </c>
+      <c r="N91" s="18">
+        <v>0</v>
+      </c>
+      <c r="O91" s="17">
+        <v>5</v>
+      </c>
+      <c r="P91" s="17">
+        <v>5</v>
+      </c>
+      <c r="Q91" s="18">
+        <v>10</v>
+      </c>
+      <c r="R91" s="19">
+        <v>3</v>
+      </c>
+      <c r="S91" s="19">
+        <v>7</v>
+      </c>
+      <c r="T91" s="20">
+        <v>10</v>
+      </c>
+      <c r="U91" s="2">
+        <v>9</v>
+      </c>
+      <c r="V91" s="2">
+        <v>14</v>
+      </c>
+      <c r="W91" s="4">
+        <v>23</v>
+      </c>
+      <c r="X91" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y91" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z91" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A92" s="39"/>
+      <c r="B92" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="17">
+        <v>0</v>
+      </c>
+      <c r="D92" s="17">
+        <v>0</v>
+      </c>
+      <c r="E92" s="18">
+        <v>0</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="18">
+        <v>0</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="18">
+        <v>0</v>
+      </c>
+      <c r="L92" s="17">
+        <v>0</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="18">
+        <v>0</v>
+      </c>
+      <c r="O92" s="22">
+        <v>0</v>
+      </c>
+      <c r="P92" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="23">
+        <v>0</v>
+      </c>
+      <c r="R92" s="19">
+        <v>0</v>
+      </c>
+      <c r="S92" s="19">
+        <v>0</v>
+      </c>
+      <c r="T92" s="20">
+        <v>0</v>
+      </c>
+      <c r="U92" s="2">
+        <v>0</v>
+      </c>
+      <c r="V92" s="2">
+        <v>0</v>
+      </c>
+      <c r="W92" s="4">
+        <v>0</v>
+      </c>
+      <c r="X92" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y92" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z92" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A93" s="39"/>
+      <c r="B93" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="17">
+        <v>11</v>
+      </c>
+      <c r="D93" s="17">
+        <v>2</v>
+      </c>
+      <c r="E93" s="18">
+        <v>13</v>
+      </c>
+      <c r="F93" s="17">
+        <v>22</v>
+      </c>
+      <c r="G93" s="17">
+        <v>6</v>
+      </c>
+      <c r="H93" s="18">
+        <v>28</v>
+      </c>
+      <c r="I93" s="17">
+        <v>19</v>
+      </c>
+      <c r="J93" s="17">
+        <v>5</v>
+      </c>
+      <c r="K93" s="18">
+        <v>24</v>
+      </c>
+      <c r="L93" s="17">
+        <v>19</v>
+      </c>
+      <c r="M93" s="17">
+        <v>3</v>
+      </c>
+      <c r="N93" s="18">
+        <v>22</v>
+      </c>
+      <c r="O93" s="17">
+        <v>12</v>
+      </c>
+      <c r="P93" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q93" s="18">
+        <v>15</v>
+      </c>
+      <c r="R93" s="19">
+        <v>14</v>
+      </c>
+      <c r="S93" s="19">
+        <v>6</v>
+      </c>
+      <c r="T93" s="20">
+        <v>20</v>
+      </c>
+      <c r="U93" s="2">
+        <v>9</v>
+      </c>
+      <c r="V93" s="2">
+        <v>9</v>
+      </c>
+      <c r="W93" s="4">
+        <v>18</v>
+      </c>
+      <c r="X93" s="2">
+        <v>10</v>
+      </c>
+      <c r="Y93" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z93" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A94" s="39"/>
+      <c r="B94" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="17">
+        <v>43</v>
+      </c>
+      <c r="D94" s="17">
+        <v>8</v>
+      </c>
+      <c r="E94" s="18">
+        <v>51</v>
+      </c>
+      <c r="F94" s="17">
+        <v>39</v>
+      </c>
+      <c r="G94" s="17">
+        <v>10</v>
+      </c>
+      <c r="H94" s="18">
+        <v>49</v>
+      </c>
+      <c r="I94" s="17">
+        <v>22</v>
+      </c>
+      <c r="J94" s="17">
+        <v>10</v>
+      </c>
+      <c r="K94" s="18">
+        <v>32</v>
+      </c>
+      <c r="L94" s="17">
+        <v>26</v>
+      </c>
+      <c r="M94" s="17">
+        <v>9</v>
+      </c>
+      <c r="N94" s="18">
+        <v>35</v>
+      </c>
+      <c r="O94" s="17">
+        <v>34</v>
+      </c>
+      <c r="P94" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="18">
+        <v>36</v>
+      </c>
+      <c r="R94" s="19">
+        <v>14</v>
+      </c>
+      <c r="S94" s="19">
+        <v>4</v>
+      </c>
+      <c r="T94" s="20">
+        <v>18</v>
+      </c>
+      <c r="U94" s="2">
+        <v>19</v>
+      </c>
+      <c r="V94" s="2">
+        <v>5</v>
+      </c>
+      <c r="W94" s="4">
+        <v>24</v>
+      </c>
+      <c r="X94" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y94" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z94" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A95" s="39"/>
+      <c r="B95" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C95" s="17">
+        <v>1</v>
+      </c>
+      <c r="D95" s="17">
+        <v>1</v>
+      </c>
+      <c r="E95" s="18">
+        <v>2</v>
+      </c>
+      <c r="F95" s="17">
+        <v>0</v>
+      </c>
+      <c r="G95" s="17">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="17">
+        <v>0</v>
+      </c>
+      <c r="J95" s="17">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="17">
+        <v>0</v>
+      </c>
+      <c r="M95" s="17">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="17">
+        <v>0</v>
+      </c>
+      <c r="P95" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="18">
+        <v>0</v>
+      </c>
+      <c r="R95" s="19">
+        <v>29</v>
+      </c>
+      <c r="S95" s="19">
+        <v>6</v>
+      </c>
+      <c r="T95" s="20">
+        <v>35</v>
+      </c>
+      <c r="U95" s="2">
+        <v>32</v>
+      </c>
+      <c r="V95" s="2">
+        <v>6</v>
+      </c>
+      <c r="W95" s="4">
+        <v>38</v>
+      </c>
+      <c r="X95" s="2">
+        <v>21</v>
+      </c>
+      <c r="Y95" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z95" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A96" s="39"/>
+      <c r="B96" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C96" s="17">
+        <v>17</v>
+      </c>
+      <c r="D96" s="17">
+        <v>26</v>
+      </c>
+      <c r="E96" s="18">
+        <v>43</v>
+      </c>
+      <c r="F96" s="17">
+        <v>16</v>
+      </c>
+      <c r="G96" s="17">
+        <v>12</v>
+      </c>
+      <c r="H96" s="18">
+        <v>28</v>
+      </c>
+      <c r="I96" s="17">
+        <v>10</v>
+      </c>
+      <c r="J96" s="17">
+        <v>11</v>
+      </c>
+      <c r="K96" s="18">
+        <v>21</v>
+      </c>
+      <c r="L96" s="17">
+        <v>20</v>
+      </c>
+      <c r="M96" s="17">
+        <v>17</v>
+      </c>
+      <c r="N96" s="18">
+        <v>37</v>
+      </c>
+      <c r="O96" s="17">
+        <v>6</v>
+      </c>
+      <c r="P96" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q96" s="18">
+        <v>15</v>
+      </c>
+      <c r="R96" s="19">
+        <v>0</v>
+      </c>
+      <c r="S96" s="19">
+        <v>0</v>
+      </c>
+      <c r="T96" s="20">
+        <v>0</v>
+      </c>
+      <c r="U96" s="2">
+        <v>0</v>
+      </c>
+      <c r="V96" s="2">
+        <v>0</v>
+      </c>
+      <c r="W96" s="4">
+        <v>0</v>
+      </c>
+      <c r="X96" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A97" s="39"/>
+      <c r="B97" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" s="17">
+        <v>3</v>
+      </c>
+      <c r="D97" s="17">
+        <v>1</v>
+      </c>
+      <c r="E97" s="18">
+        <v>4</v>
+      </c>
+      <c r="F97" s="17">
+        <v>3</v>
+      </c>
+      <c r="G97" s="17">
+        <v>2</v>
+      </c>
+      <c r="H97" s="18">
+        <v>5</v>
+      </c>
+      <c r="I97" s="17">
+        <v>3</v>
+      </c>
+      <c r="J97" s="17">
+        <v>3</v>
+      </c>
+      <c r="K97" s="18">
+        <v>6</v>
+      </c>
+      <c r="L97" s="17">
+        <v>4</v>
+      </c>
+      <c r="M97" s="17">
+        <v>4</v>
+      </c>
+      <c r="N97" s="18">
+        <v>8</v>
+      </c>
+      <c r="O97" s="17">
+        <v>0</v>
+      </c>
+      <c r="P97" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="18">
+        <v>0</v>
+      </c>
+      <c r="R97" s="19">
+        <v>11</v>
+      </c>
+      <c r="S97" s="19">
+        <v>13</v>
+      </c>
+      <c r="T97" s="20">
+        <v>24</v>
+      </c>
+      <c r="U97" s="2">
+        <v>16</v>
+      </c>
+      <c r="V97" s="2">
+        <v>11</v>
+      </c>
+      <c r="W97" s="4">
+        <v>27</v>
+      </c>
+      <c r="X97" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y97" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z97" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A98" s="39"/>
+      <c r="B98" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C98" s="17">
+        <v>8</v>
+      </c>
+      <c r="D98" s="17">
+        <v>9</v>
+      </c>
+      <c r="E98" s="18">
+        <v>17</v>
+      </c>
+      <c r="F98" s="17">
+        <v>10</v>
+      </c>
+      <c r="G98" s="17">
+        <v>11</v>
+      </c>
+      <c r="H98" s="18">
+        <v>21</v>
+      </c>
+      <c r="I98" s="17">
+        <v>6</v>
+      </c>
+      <c r="J98" s="17">
+        <v>8</v>
+      </c>
+      <c r="K98" s="18">
+        <v>14</v>
+      </c>
+      <c r="L98" s="17">
+        <v>6</v>
+      </c>
+      <c r="M98" s="17">
+        <v>7</v>
+      </c>
+      <c r="N98" s="18">
+        <v>13</v>
+      </c>
+      <c r="O98" s="17">
+        <v>5</v>
+      </c>
+      <c r="P98" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q98" s="18">
+        <v>13</v>
+      </c>
+      <c r="R98" s="19">
+        <v>0</v>
+      </c>
+      <c r="S98" s="19">
+        <v>0</v>
+      </c>
+      <c r="T98" s="20">
+        <v>0</v>
+      </c>
+      <c r="U98" s="2">
+        <v>0</v>
+      </c>
+      <c r="V98" s="2">
+        <v>0</v>
+      </c>
+      <c r="W98" s="4">
+        <v>0</v>
+      </c>
+      <c r="X98" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A99" s="39"/>
+      <c r="B99" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C99" s="17">
+        <v>4</v>
+      </c>
+      <c r="D99" s="17">
+        <v>4</v>
+      </c>
+      <c r="E99" s="18">
+        <v>8</v>
+      </c>
+      <c r="F99" s="17">
+        <v>1</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="18">
+        <v>1</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>1</v>
+      </c>
+      <c r="K99" s="18">
+        <v>1</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="18">
+        <v>0</v>
+      </c>
+      <c r="O99" s="17">
+        <v>0</v>
+      </c>
+      <c r="P99" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="18">
+        <v>0</v>
+      </c>
+      <c r="R99" s="19">
+        <v>1</v>
+      </c>
+      <c r="S99" s="19">
+        <v>2</v>
+      </c>
+      <c r="T99" s="20">
+        <v>3</v>
+      </c>
+      <c r="U99" s="2">
+        <v>0</v>
+      </c>
+      <c r="V99" s="2">
+        <v>0</v>
+      </c>
+      <c r="W99" s="4">
+        <v>0</v>
+      </c>
+      <c r="X99" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A100" s="39"/>
+      <c r="B100" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C100" s="17">
+        <v>0</v>
+      </c>
+      <c r="D100" s="17">
+        <v>0</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="17">
+        <v>0</v>
+      </c>
+      <c r="G100" s="17">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="17">
+        <v>0</v>
+      </c>
+      <c r="J100" s="17">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="17">
+        <v>0</v>
+      </c>
+      <c r="M100" s="17">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="22">
+        <v>0</v>
+      </c>
+      <c r="P100" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="23">
+        <v>0</v>
+      </c>
+      <c r="R100" s="19">
+        <v>0</v>
+      </c>
+      <c r="S100" s="19">
+        <v>0</v>
+      </c>
+      <c r="T100" s="20">
+        <v>0</v>
+      </c>
+      <c r="U100" s="2">
+        <v>0</v>
+      </c>
+      <c r="V100" s="2">
+        <v>0</v>
+      </c>
+      <c r="W100" s="4">
+        <v>0</v>
+      </c>
+      <c r="X100" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A101" s="39"/>
+      <c r="B101" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="18">
+        <v>201</v>
+      </c>
+      <c r="D101" s="18">
+        <v>108</v>
+      </c>
+      <c r="E101" s="18">
+        <v>309</v>
+      </c>
+      <c r="F101" s="18">
+        <v>182</v>
+      </c>
+      <c r="G101" s="18">
+        <v>108</v>
+      </c>
+      <c r="H101" s="18">
+        <v>290</v>
+      </c>
+      <c r="I101" s="18">
+        <v>147</v>
+      </c>
+      <c r="J101" s="18">
+        <v>118</v>
+      </c>
+      <c r="K101" s="18">
+        <v>265</v>
+      </c>
+      <c r="L101" s="18">
+        <v>164</v>
+      </c>
+      <c r="M101" s="18">
+        <v>119</v>
+      </c>
+      <c r="N101" s="18">
+        <v>283</v>
+      </c>
+      <c r="O101" s="18">
+        <v>155</v>
+      </c>
+      <c r="P101" s="18">
+        <v>95</v>
+      </c>
+      <c r="Q101" s="18">
+        <v>250</v>
+      </c>
+      <c r="R101" s="21">
+        <v>140</v>
+      </c>
+      <c r="S101" s="21">
+        <v>124</v>
+      </c>
+      <c r="T101" s="20">
+        <v>264</v>
+      </c>
+      <c r="U101" s="6">
+        <v>195</v>
+      </c>
+      <c r="V101" s="6">
+        <v>105</v>
+      </c>
+      <c r="W101" s="7">
+        <v>300</v>
+      </c>
+      <c r="X101" s="3">
+        <v>160</v>
+      </c>
+      <c r="Y101" s="3">
+        <v>113</v>
+      </c>
+      <c r="Z101" s="4">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A102" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C102" s="17">
+        <v>13</v>
+      </c>
+      <c r="D102" s="17">
+        <v>8</v>
+      </c>
+      <c r="E102" s="18">
+        <v>21</v>
+      </c>
+      <c r="F102" s="17">
+        <v>14</v>
+      </c>
+      <c r="G102" s="17">
+        <v>8</v>
+      </c>
+      <c r="H102" s="18">
+        <v>22</v>
+      </c>
+      <c r="I102" s="17">
+        <v>20</v>
+      </c>
+      <c r="J102" s="17">
+        <v>7</v>
+      </c>
+      <c r="K102" s="18">
+        <v>27</v>
+      </c>
+      <c r="L102" s="17">
+        <v>15</v>
+      </c>
+      <c r="M102" s="17">
+        <v>8</v>
+      </c>
+      <c r="N102" s="18">
+        <v>23</v>
+      </c>
+      <c r="O102" s="17">
+        <v>14</v>
+      </c>
+      <c r="P102" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q102" s="18">
+        <v>23</v>
+      </c>
+      <c r="R102" s="19">
+        <v>17</v>
+      </c>
+      <c r="S102" s="19">
+        <v>7</v>
+      </c>
+      <c r="T102" s="20">
+        <v>24</v>
+      </c>
+      <c r="U102" s="2">
+        <v>19</v>
+      </c>
+      <c r="V102" s="2">
+        <v>3</v>
+      </c>
+      <c r="W102" s="4">
+        <v>22</v>
+      </c>
+      <c r="X102" s="2">
+        <v>20</v>
+      </c>
+      <c r="Y102" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z102" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A103" s="39"/>
+      <c r="B103" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C103" s="17">
+        <v>4</v>
+      </c>
+      <c r="D103" s="17">
+        <v>1</v>
+      </c>
+      <c r="E103" s="18">
+        <v>5</v>
+      </c>
+      <c r="F103" s="17">
+        <v>5</v>
+      </c>
+      <c r="G103" s="17">
+        <v>0</v>
+      </c>
+      <c r="H103" s="18">
+        <v>5</v>
+      </c>
+      <c r="I103" s="17">
+        <v>3</v>
+      </c>
+      <c r="J103" s="17">
+        <v>1</v>
+      </c>
+      <c r="K103" s="18">
+        <v>4</v>
+      </c>
+      <c r="L103" s="17">
+        <v>3</v>
+      </c>
+      <c r="M103" s="17">
+        <v>2</v>
+      </c>
+      <c r="N103" s="18">
+        <v>5</v>
+      </c>
+      <c r="O103" s="17">
+        <v>3</v>
+      </c>
+      <c r="P103" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q103" s="18">
+        <v>5</v>
+      </c>
+      <c r="R103" s="19">
+        <v>9</v>
+      </c>
+      <c r="S103" s="19">
+        <v>0</v>
+      </c>
+      <c r="T103" s="20">
+        <v>9</v>
+      </c>
+      <c r="U103" s="2">
+        <v>6</v>
+      </c>
+      <c r="V103" s="2">
+        <v>6</v>
+      </c>
+      <c r="W103" s="4">
+        <v>12</v>
+      </c>
+      <c r="X103" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y103" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z103" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A104" s="39"/>
+      <c r="B104" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="18">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="18">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="18">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="18">
+        <v>0</v>
+      </c>
+      <c r="O104" s="17">
+        <v>0</v>
+      </c>
+      <c r="P104" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="18">
+        <v>0</v>
+      </c>
+      <c r="R104" s="19">
+        <v>2</v>
+      </c>
+      <c r="S104" s="19">
+        <v>3</v>
+      </c>
+      <c r="T104" s="20">
+        <v>5</v>
+      </c>
+      <c r="U104" s="2">
+        <v>5</v>
+      </c>
+      <c r="V104" s="2">
+        <v>2</v>
+      </c>
+      <c r="W104" s="4">
+        <v>7</v>
+      </c>
+      <c r="X104" s="2">
+        <v>6</v>
+      </c>
+      <c r="Y104" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z104" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A105" s="39"/>
+      <c r="B105" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C105" s="17">
+        <v>12</v>
+      </c>
+      <c r="D105" s="17">
+        <v>5</v>
+      </c>
+      <c r="E105" s="18">
+        <v>17</v>
+      </c>
+      <c r="F105" s="17">
+        <v>10</v>
+      </c>
+      <c r="G105" s="17">
+        <v>8</v>
+      </c>
+      <c r="H105" s="18">
+        <v>18</v>
+      </c>
+      <c r="I105" s="17">
+        <v>10</v>
+      </c>
+      <c r="J105" s="17">
+        <v>5</v>
+      </c>
+      <c r="K105" s="18">
+        <v>15</v>
+      </c>
+      <c r="L105" s="17">
+        <v>12</v>
+      </c>
+      <c r="M105" s="17">
+        <v>8</v>
+      </c>
+      <c r="N105" s="18">
+        <v>20</v>
+      </c>
+      <c r="O105" s="17">
+        <v>13</v>
+      </c>
+      <c r="P105" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q105" s="18">
+        <v>22</v>
+      </c>
+      <c r="R105" s="19">
+        <v>17</v>
+      </c>
+      <c r="S105" s="19">
+        <v>4</v>
+      </c>
+      <c r="T105" s="20">
+        <v>21</v>
+      </c>
+      <c r="U105" s="2">
+        <v>18</v>
+      </c>
+      <c r="V105" s="2">
+        <v>6</v>
+      </c>
+      <c r="W105" s="4">
+        <v>24</v>
+      </c>
+      <c r="X105" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y105" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z105" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A106" s="39"/>
+      <c r="B106" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C106" s="17">
+        <v>4</v>
+      </c>
+      <c r="D106" s="17">
+        <v>0</v>
+      </c>
+      <c r="E106" s="18">
+        <v>4</v>
+      </c>
+      <c r="F106" s="17">
+        <v>1</v>
+      </c>
+      <c r="G106" s="17">
+        <v>0</v>
+      </c>
+      <c r="H106" s="18">
+        <v>1</v>
+      </c>
+      <c r="I106" s="17">
+        <v>2</v>
+      </c>
+      <c r="J106" s="17">
+        <v>0</v>
+      </c>
+      <c r="K106" s="18">
+        <v>2</v>
+      </c>
+      <c r="L106" s="17">
+        <v>0</v>
+      </c>
+      <c r="M106" s="17">
+        <v>0</v>
+      </c>
+      <c r="N106" s="18">
+        <v>0</v>
+      </c>
+      <c r="O106" s="17">
+        <v>0</v>
+      </c>
+      <c r="P106" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="18">
+        <v>0</v>
+      </c>
+      <c r="R106" s="19">
+        <v>0</v>
+      </c>
+      <c r="S106" s="19">
+        <v>0</v>
+      </c>
+      <c r="T106" s="20">
+        <v>0</v>
+      </c>
+      <c r="U106" s="2">
+        <v>0</v>
+      </c>
+      <c r="V106" s="2">
+        <v>0</v>
+      </c>
+      <c r="W106" s="4">
+        <v>0</v>
+      </c>
+      <c r="X106" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A107" s="39"/>
+      <c r="B107" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C107" s="17">
+        <v>14</v>
+      </c>
+      <c r="D107" s="17">
+        <v>2</v>
+      </c>
+      <c r="E107" s="18">
+        <v>16</v>
+      </c>
+      <c r="F107" s="17">
+        <v>15</v>
+      </c>
+      <c r="G107" s="17">
+        <v>2</v>
+      </c>
+      <c r="H107" s="18">
+        <v>17</v>
+      </c>
+      <c r="I107" s="17">
+        <v>2</v>
+      </c>
+      <c r="J107" s="17">
+        <v>2</v>
+      </c>
+      <c r="K107" s="18">
+        <v>4</v>
+      </c>
+      <c r="L107" s="17">
+        <v>1</v>
+      </c>
+      <c r="M107" s="17">
+        <v>1</v>
+      </c>
+      <c r="N107" s="18">
+        <v>2</v>
+      </c>
+      <c r="O107" s="17">
+        <v>0</v>
+      </c>
+      <c r="P107" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="18">
+        <v>0</v>
+      </c>
+      <c r="R107" s="19">
+        <v>0</v>
+      </c>
+      <c r="S107" s="19">
+        <v>0</v>
+      </c>
+      <c r="T107" s="20">
+        <v>0</v>
+      </c>
+      <c r="U107" s="2">
+        <v>0</v>
+      </c>
+      <c r="V107" s="2">
+        <v>0</v>
+      </c>
+      <c r="W107" s="4">
+        <v>0</v>
+      </c>
+      <c r="X107" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A108" s="39"/>
+      <c r="B108" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="18">
+        <v>47</v>
+      </c>
+      <c r="D108" s="18">
+        <v>16</v>
+      </c>
+      <c r="E108" s="18">
+        <v>63</v>
+      </c>
+      <c r="F108" s="18">
+        <v>45</v>
+      </c>
+      <c r="G108" s="18">
+        <v>18</v>
+      </c>
+      <c r="H108" s="18">
+        <v>63</v>
+      </c>
+      <c r="I108" s="18">
+        <v>37</v>
+      </c>
+      <c r="J108" s="18">
+        <v>15</v>
+      </c>
+      <c r="K108" s="18">
+        <v>52</v>
+      </c>
+      <c r="L108" s="18">
+        <v>31</v>
+      </c>
+      <c r="M108" s="18">
+        <v>19</v>
+      </c>
+      <c r="N108" s="18">
+        <v>50</v>
+      </c>
+      <c r="O108" s="18">
+        <v>30</v>
+      </c>
+      <c r="P108" s="18">
+        <v>20</v>
+      </c>
+      <c r="Q108" s="18">
+        <v>50</v>
+      </c>
+      <c r="R108" s="21">
+        <v>45</v>
+      </c>
+      <c r="S108" s="21">
+        <v>14</v>
+      </c>
+      <c r="T108" s="20">
+        <v>59</v>
+      </c>
+      <c r="U108" s="6">
+        <v>48</v>
+      </c>
+      <c r="V108" s="6">
+        <v>17</v>
+      </c>
+      <c r="W108" s="7">
+        <v>65</v>
+      </c>
+      <c r="X108" s="3">
+        <v>53</v>
+      </c>
+      <c r="Y108" s="3">
+        <v>14</v>
+      </c>
+      <c r="Z108" s="4">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A109" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C109" s="17">
+        <v>17</v>
+      </c>
+      <c r="D109" s="17">
+        <v>14</v>
+      </c>
+      <c r="E109" s="18">
+        <v>31</v>
+      </c>
+      <c r="F109" s="17">
+        <v>22</v>
+      </c>
+      <c r="G109" s="17">
+        <v>9</v>
+      </c>
+      <c r="H109" s="18">
+        <v>31</v>
+      </c>
+      <c r="I109" s="17">
+        <v>24</v>
+      </c>
+      <c r="J109" s="17">
+        <v>4</v>
+      </c>
+      <c r="K109" s="18">
+        <v>28</v>
+      </c>
+      <c r="L109" s="17">
+        <v>26</v>
+      </c>
+      <c r="M109" s="17">
+        <v>4</v>
+      </c>
+      <c r="N109" s="18">
+        <v>30</v>
+      </c>
+      <c r="O109" s="17">
+        <v>24</v>
+      </c>
+      <c r="P109" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q109" s="18">
+        <v>30</v>
+      </c>
+      <c r="R109" s="19">
+        <v>19</v>
+      </c>
+      <c r="S109" s="19">
+        <v>10</v>
+      </c>
+      <c r="T109" s="20">
+        <v>29</v>
+      </c>
+      <c r="U109" s="2">
+        <v>20</v>
+      </c>
+      <c r="V109" s="2">
+        <v>10</v>
+      </c>
+      <c r="W109" s="4">
+        <v>30</v>
+      </c>
+      <c r="X109" s="2">
+        <v>26</v>
+      </c>
+      <c r="Y109" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z109" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A110" s="39"/>
+      <c r="B110" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C110" s="17">
+        <v>0</v>
+      </c>
+      <c r="D110" s="17">
+        <v>0</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="17">
+        <v>0</v>
+      </c>
+      <c r="G110" s="17">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="17">
+        <v>14</v>
+      </c>
+      <c r="J110" s="17">
+        <v>13</v>
+      </c>
+      <c r="K110" s="18">
+        <v>27</v>
+      </c>
+      <c r="L110" s="17">
+        <v>9</v>
+      </c>
+      <c r="M110" s="17">
+        <v>14</v>
+      </c>
+      <c r="N110" s="18">
+        <v>23</v>
+      </c>
+      <c r="O110" s="17">
+        <v>16</v>
+      </c>
+      <c r="P110" s="17">
+        <v>13</v>
+      </c>
+      <c r="Q110" s="18">
+        <v>29</v>
+      </c>
+      <c r="R110" s="19">
+        <v>13</v>
+      </c>
+      <c r="S110" s="19">
+        <v>9</v>
+      </c>
+      <c r="T110" s="20">
+        <v>22</v>
+      </c>
+      <c r="U110" s="2">
+        <v>11</v>
+      </c>
+      <c r="V110" s="2">
+        <v>12</v>
+      </c>
+      <c r="W110" s="4">
+        <v>23</v>
+      </c>
+      <c r="X110" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y110" s="2">
+        <v>14</v>
+      </c>
+      <c r="Z110" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A111" s="39"/>
+      <c r="B111" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C111" s="17">
+        <v>0</v>
+      </c>
+      <c r="D111" s="17">
+        <v>1</v>
+      </c>
+      <c r="E111" s="18">
+        <v>1</v>
+      </c>
+      <c r="F111" s="17">
+        <v>0</v>
+      </c>
+      <c r="G111" s="17">
+        <v>1</v>
+      </c>
+      <c r="H111" s="18">
+        <v>1</v>
+      </c>
+      <c r="I111" s="17">
+        <v>0</v>
+      </c>
+      <c r="J111" s="17">
+        <v>0</v>
+      </c>
+      <c r="K111" s="18">
+        <v>0</v>
+      </c>
+      <c r="L111" s="17">
+        <v>0</v>
+      </c>
+      <c r="M111" s="17">
+        <v>0</v>
+      </c>
+      <c r="N111" s="18">
+        <v>0</v>
+      </c>
+      <c r="O111" s="17">
+        <v>0</v>
+      </c>
+      <c r="P111" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="18">
+        <v>0</v>
+      </c>
+      <c r="R111" s="19">
+        <v>0</v>
+      </c>
+      <c r="S111" s="19">
+        <v>0</v>
+      </c>
+      <c r="T111" s="20">
+        <v>0</v>
+      </c>
+      <c r="U111" s="2">
+        <v>0</v>
+      </c>
+      <c r="V111" s="2">
+        <v>0</v>
+      </c>
+      <c r="W111" s="4">
+        <v>0</v>
+      </c>
+      <c r="X111" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A112" s="39"/>
+      <c r="B112" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C112" s="17">
+        <v>55</v>
+      </c>
+      <c r="D112" s="17">
+        <v>14</v>
+      </c>
+      <c r="E112" s="18">
+        <v>69</v>
+      </c>
+      <c r="F112" s="17">
+        <v>70</v>
+      </c>
+      <c r="G112" s="17">
+        <v>9</v>
+      </c>
+      <c r="H112" s="18">
+        <v>79</v>
+      </c>
+      <c r="I112" s="17">
+        <v>62</v>
+      </c>
+      <c r="J112" s="17">
+        <v>14</v>
+      </c>
+      <c r="K112" s="18">
+        <v>76</v>
+      </c>
+      <c r="L112" s="17">
+        <v>71</v>
+      </c>
+      <c r="M112" s="17">
+        <v>13</v>
+      </c>
+      <c r="N112" s="18">
+        <v>84</v>
+      </c>
+      <c r="O112" s="17">
+        <v>67</v>
+      </c>
+      <c r="P112" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q112" s="18">
+        <v>76</v>
+      </c>
+      <c r="R112" s="19">
+        <v>62</v>
+      </c>
+      <c r="S112" s="19">
+        <v>5</v>
+      </c>
+      <c r="T112" s="20">
+        <v>67</v>
+      </c>
+      <c r="U112" s="2">
+        <v>61</v>
+      </c>
+      <c r="V112" s="2">
+        <v>10</v>
+      </c>
+      <c r="W112" s="4">
+        <v>71</v>
+      </c>
+      <c r="X112" s="2">
+        <v>64</v>
+      </c>
+      <c r="Y112" s="2">
+        <v>19</v>
+      </c>
+      <c r="Z112" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A113" s="39"/>
+      <c r="B113" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C113" s="17">
+        <v>0</v>
+      </c>
+      <c r="D113" s="17">
+        <v>0</v>
+      </c>
+      <c r="E113" s="18">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="18">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="18">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="18">
+        <v>0</v>
+      </c>
+      <c r="O113" s="17">
+        <v>0</v>
+      </c>
+      <c r="P113" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="18">
+        <v>0</v>
+      </c>
+      <c r="R113" s="19">
+        <v>0</v>
+      </c>
+      <c r="S113" s="19">
+        <v>0</v>
+      </c>
+      <c r="T113" s="20">
+        <v>0</v>
+      </c>
+      <c r="U113" s="2">
+        <v>20</v>
+      </c>
+      <c r="V113" s="2">
+        <v>7</v>
+      </c>
+      <c r="W113" s="4">
+        <v>27</v>
+      </c>
+      <c r="X113" s="2">
+        <v>24</v>
+      </c>
+      <c r="Y113" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z113" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A114" s="39"/>
+      <c r="B114" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C114" s="17">
+        <v>15</v>
+      </c>
+      <c r="D114" s="17">
+        <v>1</v>
+      </c>
+      <c r="E114" s="18">
+        <v>16</v>
+      </c>
+      <c r="F114" s="17">
+        <v>1</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="18">
+        <v>1</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>1</v>
+      </c>
+      <c r="K114" s="18">
+        <v>1</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="18">
+        <v>0</v>
+      </c>
+      <c r="O114" s="17">
+        <v>0</v>
+      </c>
+      <c r="P114" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="18">
+        <v>0</v>
+      </c>
+      <c r="R114" s="19">
+        <v>0</v>
+      </c>
+      <c r="S114" s="19">
+        <v>0</v>
+      </c>
+      <c r="T114" s="20">
+        <v>0</v>
+      </c>
+      <c r="U114" s="2">
+        <v>0</v>
+      </c>
+      <c r="V114" s="2">
+        <v>0</v>
+      </c>
+      <c r="W114" s="4">
+        <v>0</v>
+      </c>
+      <c r="X114" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A115" s="39"/>
+      <c r="B115" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C115" s="17">
+        <v>0</v>
+      </c>
+      <c r="D115" s="17">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="17">
+        <v>10</v>
+      </c>
+      <c r="G115" s="17">
+        <v>3</v>
+      </c>
+      <c r="H115" s="18">
+        <v>13</v>
+      </c>
+      <c r="I115" s="17">
+        <v>11</v>
+      </c>
+      <c r="J115" s="17">
+        <v>1</v>
+      </c>
+      <c r="K115" s="18">
+        <v>12</v>
+      </c>
+      <c r="L115" s="17">
+        <v>8</v>
+      </c>
+      <c r="M115" s="17">
+        <v>3</v>
+      </c>
+      <c r="N115" s="18">
+        <v>11</v>
+      </c>
+      <c r="O115" s="17">
+        <v>8</v>
+      </c>
+      <c r="P115" s="17">
+        <v>5</v>
+      </c>
+      <c r="Q115" s="18">
+        <v>13</v>
+      </c>
+      <c r="R115" s="19">
+        <v>8</v>
+      </c>
+      <c r="S115" s="19">
+        <v>3</v>
+      </c>
+      <c r="T115" s="20">
+        <v>11</v>
+      </c>
+      <c r="U115" s="2">
+        <v>5</v>
+      </c>
+      <c r="V115" s="2">
+        <v>3</v>
+      </c>
+      <c r="W115" s="4">
+        <v>8</v>
+      </c>
+      <c r="X115" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y115" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z115" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A116" s="39"/>
+      <c r="B116" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C116" s="17">
+        <v>24</v>
+      </c>
+      <c r="D116" s="17">
+        <v>7</v>
+      </c>
+      <c r="E116" s="18">
+        <v>31</v>
+      </c>
+      <c r="F116" s="17">
+        <v>17</v>
+      </c>
+      <c r="G116" s="17">
+        <v>6</v>
+      </c>
+      <c r="H116" s="18">
+        <v>23</v>
+      </c>
+      <c r="I116" s="17">
+        <v>27</v>
+      </c>
+      <c r="J116" s="17">
+        <v>8</v>
+      </c>
+      <c r="K116" s="18">
+        <v>35</v>
+      </c>
+      <c r="L116" s="17">
+        <v>19</v>
+      </c>
+      <c r="M116" s="17">
+        <v>10</v>
+      </c>
+      <c r="N116" s="18">
+        <v>29</v>
+      </c>
+      <c r="O116" s="17">
+        <v>27</v>
+      </c>
+      <c r="P116" s="17">
+        <v>5</v>
+      </c>
+      <c r="Q116" s="18">
+        <v>32</v>
+      </c>
+      <c r="R116" s="19">
+        <v>27</v>
+      </c>
+      <c r="S116" s="19">
+        <v>4</v>
+      </c>
+      <c r="T116" s="20">
+        <v>31</v>
+      </c>
+      <c r="U116" s="2">
+        <v>19</v>
+      </c>
+      <c r="V116" s="2">
+        <v>9</v>
+      </c>
+      <c r="W116" s="4">
+        <v>28</v>
+      </c>
+      <c r="X116" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y116" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z116" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A117" s="39"/>
+      <c r="B117" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C117" s="17">
+        <v>21</v>
+      </c>
+      <c r="D117" s="17">
+        <v>1</v>
+      </c>
+      <c r="E117" s="18">
+        <v>22</v>
+      </c>
+      <c r="F117" s="17">
+        <v>20</v>
+      </c>
+      <c r="G117" s="17">
+        <v>1</v>
+      </c>
+      <c r="H117" s="18">
+        <v>21</v>
+      </c>
+      <c r="I117" s="17">
+        <v>19</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="18">
+        <v>19</v>
+      </c>
+      <c r="L117" s="17">
+        <v>19</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="18">
+        <v>19</v>
+      </c>
+      <c r="O117" s="17">
+        <v>16</v>
+      </c>
+      <c r="P117" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="18">
+        <v>18</v>
+      </c>
+      <c r="R117" s="19">
+        <v>14</v>
+      </c>
+      <c r="S117" s="19">
+        <v>1</v>
+      </c>
+      <c r="T117" s="20">
+        <v>15</v>
+      </c>
+      <c r="U117" s="2">
+        <v>17</v>
+      </c>
+      <c r="V117" s="2">
+        <v>5</v>
+      </c>
+      <c r="W117" s="4">
+        <v>22</v>
+      </c>
+      <c r="X117" s="2">
+        <v>2</v>
+      </c>
+      <c r="Y117" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A118" s="39"/>
+      <c r="B118" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="18">
         <v>132</v>
       </c>
-      <c r="Y6" s="41"/>
-[...5 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="D118" s="18">
+        <v>38</v>
+      </c>
+      <c r="E118" s="18">
+        <v>170</v>
+      </c>
+      <c r="F118" s="18">
+        <v>140</v>
+      </c>
+      <c r="G118" s="18">
+        <v>29</v>
+      </c>
+      <c r="H118" s="18">
+        <v>169</v>
+      </c>
+      <c r="I118" s="18">
+        <v>157</v>
+      </c>
+      <c r="J118" s="18">
+        <v>41</v>
+      </c>
+      <c r="K118" s="18">
+        <v>198</v>
+      </c>
+      <c r="L118" s="18">
+        <v>152</v>
+      </c>
+      <c r="M118" s="18">
+        <v>44</v>
+      </c>
+      <c r="N118" s="18">
+        <v>196</v>
+      </c>
+      <c r="O118" s="18">
+        <v>158</v>
+      </c>
+      <c r="P118" s="18">
+        <v>40</v>
+      </c>
+      <c r="Q118" s="18">
+        <v>198</v>
+      </c>
+      <c r="R118" s="21">
+        <v>143</v>
+      </c>
+      <c r="S118" s="21">
+        <v>32</v>
+      </c>
+      <c r="T118" s="20">
+        <v>175</v>
+      </c>
+      <c r="U118" s="6">
+        <v>153</v>
+      </c>
+      <c r="V118" s="6">
+        <v>56</v>
+      </c>
+      <c r="W118" s="7">
+        <v>209</v>
+      </c>
+      <c r="X118" s="3">
+        <v>150</v>
+      </c>
+      <c r="Y118" s="3">
+        <v>44</v>
+      </c>
+      <c r="Z118" s="4">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A119" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="18">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="18">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="18">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="18">
+        <v>0</v>
+      </c>
+      <c r="O119" s="17">
         <v>11</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="P119" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q119" s="18">
+        <v>14</v>
+      </c>
+      <c r="R119" s="19">
+        <v>9</v>
+      </c>
+      <c r="S119" s="19">
+        <v>9</v>
+      </c>
+      <c r="T119" s="20">
+        <v>18</v>
+      </c>
+      <c r="U119" s="2">
+        <v>10</v>
+      </c>
+      <c r="V119" s="2">
+        <v>3</v>
+      </c>
+      <c r="W119" s="4">
+        <v>13</v>
+      </c>
+      <c r="X119" s="2">
+        <v>14</v>
+      </c>
+      <c r="Y119" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z119" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A120" s="39"/>
+      <c r="B120" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C120" s="17">
+        <v>0</v>
+      </c>
+      <c r="D120" s="17">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="17">
+        <v>0</v>
+      </c>
+      <c r="G120" s="17">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="17">
+        <v>0</v>
+      </c>
+      <c r="J120" s="17">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="17">
+        <v>6</v>
+      </c>
+      <c r="M120" s="17">
+        <v>2</v>
+      </c>
+      <c r="N120" s="18">
+        <v>8</v>
+      </c>
+      <c r="O120" s="17">
+        <v>1</v>
+      </c>
+      <c r="P120" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="18">
+        <v>1</v>
+      </c>
+      <c r="R120" s="19">
+        <v>13</v>
+      </c>
+      <c r="S120" s="19">
+        <v>2</v>
+      </c>
+      <c r="T120" s="20">
+        <v>15</v>
+      </c>
+      <c r="U120" s="2">
+        <v>2</v>
+      </c>
+      <c r="V120" s="2">
+        <v>0</v>
+      </c>
+      <c r="W120" s="4">
+        <v>2</v>
+      </c>
+      <c r="X120" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y120" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z120" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A121" s="39"/>
+      <c r="B121" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="C121" s="17">
+        <v>36</v>
+      </c>
+      <c r="D121" s="17">
+        <v>11</v>
+      </c>
+      <c r="E121" s="18">
+        <v>47</v>
+      </c>
+      <c r="F121" s="17">
+        <v>38</v>
+      </c>
+      <c r="G121" s="17">
+        <v>15</v>
+      </c>
+      <c r="H121" s="18">
+        <v>53</v>
+      </c>
+      <c r="I121" s="17">
+        <v>35</v>
+      </c>
+      <c r="J121" s="17">
+        <v>13</v>
+      </c>
+      <c r="K121" s="18">
+        <v>48</v>
+      </c>
+      <c r="L121" s="17">
+        <v>34</v>
+      </c>
+      <c r="M121" s="17">
+        <v>15</v>
+      </c>
+      <c r="N121" s="18">
+        <v>49</v>
+      </c>
+      <c r="O121" s="17">
+        <v>43</v>
+      </c>
+      <c r="P121" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q121" s="18">
+        <v>52</v>
+      </c>
+      <c r="R121" s="19">
+        <v>40</v>
+      </c>
+      <c r="S121" s="19">
+        <v>7</v>
+      </c>
+      <c r="T121" s="20">
+        <v>47</v>
+      </c>
+      <c r="U121" s="2">
+        <v>39</v>
+      </c>
+      <c r="V121" s="2">
+        <v>10</v>
+      </c>
+      <c r="W121" s="4">
+        <v>49</v>
+      </c>
+      <c r="X121" s="2">
+        <v>42</v>
+      </c>
+      <c r="Y121" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z121" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A122" s="39"/>
+      <c r="B122" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C122" s="17">
+        <v>0</v>
+      </c>
+      <c r="D122" s="17">
+        <v>0</v>
+      </c>
+      <c r="E122" s="18">
+        <v>0</v>
+      </c>
+      <c r="F122" s="17">
+        <v>0</v>
+      </c>
+      <c r="G122" s="17">
+        <v>0</v>
+      </c>
+      <c r="H122" s="18">
+        <v>0</v>
+      </c>
+      <c r="I122" s="17">
+        <v>44</v>
+      </c>
+      <c r="J122" s="17">
+        <v>10</v>
+      </c>
+      <c r="K122" s="18">
+        <v>54</v>
+      </c>
+      <c r="L122" s="17">
+        <v>53</v>
+      </c>
+      <c r="M122" s="17">
+        <v>10</v>
+      </c>
+      <c r="N122" s="18">
+        <v>63</v>
+      </c>
+      <c r="O122" s="17">
+        <v>30</v>
+      </c>
+      <c r="P122" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q122" s="18">
+        <v>40</v>
+      </c>
+      <c r="R122" s="19">
+        <v>28</v>
+      </c>
+      <c r="S122" s="19">
+        <v>6</v>
+      </c>
+      <c r="T122" s="20">
+        <v>34</v>
+      </c>
+      <c r="U122" s="2">
+        <v>39</v>
+      </c>
+      <c r="V122" s="2">
+        <v>17</v>
+      </c>
+      <c r="W122" s="4">
+        <v>56</v>
+      </c>
+      <c r="X122" s="2">
+        <v>43</v>
+      </c>
+      <c r="Y122" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z122" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A123" s="39"/>
+      <c r="B123" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C123" s="17">
+        <v>43</v>
+      </c>
+      <c r="D123" s="17">
+        <v>9</v>
+      </c>
+      <c r="E123" s="18">
+        <v>52</v>
+      </c>
+      <c r="F123" s="17">
+        <v>46</v>
+      </c>
+      <c r="G123" s="17">
+        <v>15</v>
+      </c>
+      <c r="H123" s="18">
+        <v>61</v>
+      </c>
+      <c r="I123" s="17">
+        <v>1</v>
+      </c>
+      <c r="J123" s="17">
+        <v>0</v>
+      </c>
+      <c r="K123" s="18">
+        <v>1</v>
+      </c>
+      <c r="L123" s="17">
+        <v>0</v>
+      </c>
+      <c r="M123" s="17">
+        <v>0</v>
+      </c>
+      <c r="N123" s="18">
+        <v>0</v>
+      </c>
+      <c r="O123" s="17">
+        <v>0</v>
+      </c>
+      <c r="P123" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="18">
+        <v>0</v>
+      </c>
+      <c r="R123" s="19">
+        <v>0</v>
+      </c>
+      <c r="S123" s="19">
+        <v>0</v>
+      </c>
+      <c r="T123" s="20">
+        <v>0</v>
+      </c>
+      <c r="U123" s="2">
+        <v>0</v>
+      </c>
+      <c r="V123" s="2">
+        <v>0</v>
+      </c>
+      <c r="W123" s="4">
+        <v>0</v>
+      </c>
+      <c r="X123" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y123" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z123" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A124" s="39"/>
+      <c r="B124" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C124" s="17">
+        <v>22</v>
+      </c>
+      <c r="D124" s="17">
+        <v>9</v>
+      </c>
+      <c r="E124" s="18">
+        <v>31</v>
+      </c>
+      <c r="F124" s="17">
+        <v>16</v>
+      </c>
+      <c r="G124" s="17">
+        <v>4</v>
+      </c>
+      <c r="H124" s="18">
+        <v>20</v>
+      </c>
+      <c r="I124" s="17">
+        <v>13</v>
+      </c>
+      <c r="J124" s="17">
+        <v>4</v>
+      </c>
+      <c r="K124" s="18">
+        <v>17</v>
+      </c>
+      <c r="L124" s="17">
+        <v>16</v>
+      </c>
+      <c r="M124" s="17">
+        <v>7</v>
+      </c>
+      <c r="N124" s="18">
+        <v>23</v>
+      </c>
+      <c r="O124" s="17">
+        <v>19</v>
+      </c>
+      <c r="P124" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q124" s="18">
+        <v>27</v>
+      </c>
+      <c r="R124" s="19">
+        <v>21</v>
+      </c>
+      <c r="S124" s="19">
+        <v>4</v>
+      </c>
+      <c r="T124" s="20">
+        <v>25</v>
+      </c>
+      <c r="U124" s="2">
+        <v>19</v>
+      </c>
+      <c r="V124" s="2">
+        <v>6</v>
+      </c>
+      <c r="W124" s="4">
+        <v>25</v>
+      </c>
+      <c r="X124" s="2">
+        <v>20</v>
+      </c>
+      <c r="Y124" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z124" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A125" s="39"/>
+      <c r="B125" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="C125" s="18">
+        <v>101</v>
+      </c>
+      <c r="D125" s="18">
+        <v>29</v>
+      </c>
+      <c r="E125" s="18">
+        <v>130</v>
+      </c>
+      <c r="F125" s="18">
+        <v>100</v>
+      </c>
+      <c r="G125" s="18">
+        <v>34</v>
+      </c>
+      <c r="H125" s="18">
+        <v>134</v>
+      </c>
+      <c r="I125" s="18">
+        <v>93</v>
+      </c>
+      <c r="J125" s="18">
+        <v>27</v>
+      </c>
+      <c r="K125" s="18">
+        <v>120</v>
+      </c>
+      <c r="L125" s="18">
+        <v>109</v>
+      </c>
+      <c r="M125" s="18">
+        <v>34</v>
+      </c>
+      <c r="N125" s="18">
+        <v>143</v>
+      </c>
+      <c r="O125" s="18">
+        <v>104</v>
+      </c>
+      <c r="P125" s="18">
+        <v>30</v>
+      </c>
+      <c r="Q125" s="18">
+        <v>134</v>
+      </c>
+      <c r="R125" s="21">
+        <v>111</v>
+      </c>
+      <c r="S125" s="21">
+        <v>28</v>
+      </c>
+      <c r="T125" s="20">
+        <v>139</v>
+      </c>
+      <c r="U125" s="6">
+        <v>109</v>
+      </c>
+      <c r="V125" s="6">
+        <v>36</v>
+      </c>
+      <c r="W125" s="7">
+        <v>145</v>
+      </c>
+      <c r="X125" s="3">
+        <v>127</v>
+      </c>
+      <c r="Y125" s="3">
+        <v>26</v>
+      </c>
+      <c r="Z125" s="4">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A126" s="31"/>
+      <c r="B126" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="C126" s="17">
+        <v>6</v>
+      </c>
+      <c r="D126" s="17">
+        <v>12</v>
+      </c>
+      <c r="E126" s="18">
+        <v>18</v>
+      </c>
+      <c r="F126" s="17">
+        <v>0</v>
+      </c>
+      <c r="G126" s="17">
+        <v>0</v>
+      </c>
+      <c r="H126" s="18">
+        <v>0</v>
+      </c>
+      <c r="I126" s="17">
+        <v>0</v>
+      </c>
+      <c r="J126" s="17">
+        <v>0</v>
+      </c>
+      <c r="K126" s="18">
+        <v>0</v>
+      </c>
+      <c r="L126" s="17">
+        <v>0</v>
+      </c>
+      <c r="M126" s="17">
+        <v>0</v>
+      </c>
+      <c r="N126" s="18">
+        <v>0</v>
+      </c>
+      <c r="O126" s="17">
+        <v>0</v>
+      </c>
+      <c r="P126" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="18">
+        <v>0</v>
+      </c>
+      <c r="R126" s="17">
+        <v>0</v>
+      </c>
+      <c r="S126" s="17">
+        <v>0</v>
+      </c>
+      <c r="T126" s="18">
+        <v>0</v>
+      </c>
+      <c r="U126" s="2">
+        <v>0</v>
+      </c>
+      <c r="V126" s="2">
+        <v>0</v>
+      </c>
+      <c r="W126" s="4">
+        <v>0</v>
+      </c>
+      <c r="X126" s="2">
+        <v>6</v>
+      </c>
+      <c r="Y126" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z126" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A127" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C127" s="17">
+        <v>8</v>
+      </c>
+      <c r="D127" s="17">
+        <v>2</v>
+      </c>
+      <c r="E127" s="18">
+        <v>10</v>
+      </c>
+      <c r="F127" s="17">
+        <v>12</v>
+      </c>
+      <c r="G127" s="17">
+        <v>4</v>
+      </c>
+      <c r="H127" s="18">
+        <v>16</v>
+      </c>
+      <c r="I127" s="17">
+        <v>10</v>
+      </c>
+      <c r="J127" s="17">
+        <v>4</v>
+      </c>
+      <c r="K127" s="18">
+        <v>14</v>
+      </c>
+      <c r="L127" s="17">
+        <v>8</v>
+      </c>
+      <c r="M127" s="17">
+        <v>5</v>
+      </c>
+      <c r="N127" s="18">
         <v>13</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="O127" s="17">
+        <v>8</v>
+      </c>
+      <c r="P127" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q127" s="18">
         <v>11</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="R127" s="19">
+        <v>10</v>
+      </c>
+      <c r="S127" s="19">
+        <v>5</v>
+      </c>
+      <c r="T127" s="20">
+        <v>15</v>
+      </c>
+      <c r="U127" s="2">
+        <v>7</v>
+      </c>
+      <c r="V127" s="2">
+        <v>6</v>
+      </c>
+      <c r="W127" s="4">
+        <v>13</v>
+      </c>
+      <c r="X127" s="2">
+        <v>14</v>
+      </c>
+      <c r="Y127" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z127" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A128" s="38"/>
+      <c r="B128" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="C128" s="17">
+        <v>17</v>
+      </c>
+      <c r="D128" s="17">
+        <v>5</v>
+      </c>
+      <c r="E128" s="18">
+        <v>22</v>
+      </c>
+      <c r="F128" s="17">
+        <v>8</v>
+      </c>
+      <c r="G128" s="17">
+        <v>7</v>
+      </c>
+      <c r="H128" s="18">
+        <v>15</v>
+      </c>
+      <c r="I128" s="17">
+        <v>11</v>
+      </c>
+      <c r="J128" s="17">
+        <v>3</v>
+      </c>
+      <c r="K128" s="18">
+        <v>14</v>
+      </c>
+      <c r="L128" s="17">
+        <v>11</v>
+      </c>
+      <c r="M128" s="17">
+        <v>4</v>
+      </c>
+      <c r="N128" s="18">
+        <v>15</v>
+      </c>
+      <c r="O128" s="17">
+        <v>10</v>
+      </c>
+      <c r="P128" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q128" s="18">
+        <v>11</v>
+      </c>
+      <c r="R128" s="19">
+        <v>17</v>
+      </c>
+      <c r="S128" s="19">
+        <v>6</v>
+      </c>
+      <c r="T128" s="20">
+        <v>23</v>
+      </c>
+      <c r="U128" s="2">
+        <v>17</v>
+      </c>
+      <c r="V128" s="2">
+        <v>7</v>
+      </c>
+      <c r="W128" s="4">
+        <v>24</v>
+      </c>
+      <c r="X128" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y128" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z128" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A129" s="38"/>
+      <c r="B129" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="17">
+        <v>0</v>
+      </c>
+      <c r="D129" s="17">
+        <v>0</v>
+      </c>
+      <c r="E129" s="18">
+        <v>0</v>
+      </c>
+      <c r="F129" s="17">
+        <v>0</v>
+      </c>
+      <c r="G129" s="17">
+        <v>0</v>
+      </c>
+      <c r="H129" s="18">
+        <v>0</v>
+      </c>
+      <c r="I129" s="17">
+        <v>0</v>
+      </c>
+      <c r="J129" s="17">
+        <v>0</v>
+      </c>
+      <c r="K129" s="18">
+        <v>0</v>
+      </c>
+      <c r="L129" s="17">
+        <v>0</v>
+      </c>
+      <c r="M129" s="17">
+        <v>0</v>
+      </c>
+      <c r="N129" s="18">
+        <v>0</v>
+      </c>
+      <c r="O129" s="17">
+        <v>0</v>
+      </c>
+      <c r="P129" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="18">
+        <v>0</v>
+      </c>
+      <c r="R129" s="19">
+        <v>1</v>
+      </c>
+      <c r="S129" s="19">
+        <v>1</v>
+      </c>
+      <c r="T129" s="20">
+        <v>2</v>
+      </c>
+      <c r="U129" s="2">
+        <v>0</v>
+      </c>
+      <c r="V129" s="2">
+        <v>0</v>
+      </c>
+      <c r="W129" s="4">
+        <v>0</v>
+      </c>
+      <c r="X129" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A130" s="38"/>
+      <c r="B130" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="C130" s="17">
+        <v>0</v>
+      </c>
+      <c r="D130" s="17">
+        <v>0</v>
+      </c>
+      <c r="E130" s="18">
+        <v>0</v>
+      </c>
+      <c r="F130" s="17">
+        <v>0</v>
+      </c>
+      <c r="G130" s="17">
+        <v>0</v>
+      </c>
+      <c r="H130" s="18">
+        <v>0</v>
+      </c>
+      <c r="I130" s="17">
+        <v>0</v>
+      </c>
+      <c r="J130" s="17">
+        <v>0</v>
+      </c>
+      <c r="K130" s="18">
+        <v>0</v>
+      </c>
+      <c r="L130" s="17">
+        <v>0</v>
+      </c>
+      <c r="M130" s="17">
+        <v>0</v>
+      </c>
+      <c r="N130" s="18">
+        <v>0</v>
+      </c>
+      <c r="O130" s="17">
+        <v>0</v>
+      </c>
+      <c r="P130" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="18">
+        <v>0</v>
+      </c>
+      <c r="R130" s="19">
+        <v>0</v>
+      </c>
+      <c r="S130" s="19">
+        <v>0</v>
+      </c>
+      <c r="T130" s="20">
+        <v>0</v>
+      </c>
+      <c r="U130" s="2">
+        <v>0</v>
+      </c>
+      <c r="V130" s="2">
+        <v>0</v>
+      </c>
+      <c r="W130" s="4">
+        <v>0</v>
+      </c>
+      <c r="X130" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y130" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z130" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A131" s="39"/>
+      <c r="B131" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="C131" s="18">
+        <v>25</v>
+      </c>
+      <c r="D131" s="18">
+        <v>7</v>
+      </c>
+      <c r="E131" s="18">
+        <v>32</v>
+      </c>
+      <c r="F131" s="18">
+        <v>20</v>
+      </c>
+      <c r="G131" s="18">
+        <v>11</v>
+      </c>
+      <c r="H131" s="18">
+        <v>31</v>
+      </c>
+      <c r="I131" s="18">
+        <v>21</v>
+      </c>
+      <c r="J131" s="18">
+        <v>7</v>
+      </c>
+      <c r="K131" s="18">
+        <v>28</v>
+      </c>
+      <c r="L131" s="18">
+        <v>19</v>
+      </c>
+      <c r="M131" s="18">
+        <v>9</v>
+      </c>
+      <c r="N131" s="18">
+        <v>28</v>
+      </c>
+      <c r="O131" s="18">
+        <v>18</v>
+      </c>
+      <c r="P131" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="18">
+        <v>22</v>
+      </c>
+      <c r="R131" s="21">
+        <v>28</v>
+      </c>
+      <c r="S131" s="21">
+        <v>12</v>
+      </c>
+      <c r="T131" s="20">
+        <v>40</v>
+      </c>
+      <c r="U131" s="6">
+        <v>24</v>
+      </c>
+      <c r="V131" s="6">
         <v>13</v>
       </c>
-      <c r="I7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="3" t="s">
+      <c r="W131" s="7">
+        <v>37</v>
+      </c>
+      <c r="X131" s="3">
+        <v>36</v>
+      </c>
+      <c r="Y131" s="3">
+        <v>21</v>
+      </c>
+      <c r="Z131" s="4">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A132" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="K7" s="3" t="s">
-[...1311 lines deleted...]
-      <c r="E24" s="7">
+      <c r="B132" s="9"/>
+      <c r="C132" s="24">
+        <v>1347</v>
+      </c>
+      <c r="D132" s="24">
+        <v>805</v>
+      </c>
+      <c r="E132" s="24">
+        <v>2152</v>
+      </c>
+      <c r="F132" s="24">
+        <v>1295</v>
+      </c>
+      <c r="G132" s="24">
+        <v>841</v>
+      </c>
+      <c r="H132" s="24">
+        <v>2136</v>
+      </c>
+      <c r="I132" s="24">
+        <v>1290</v>
+      </c>
+      <c r="J132" s="24">
+        <v>834</v>
+      </c>
+      <c r="K132" s="24">
+        <v>2124</v>
+      </c>
+      <c r="L132" s="24">
+        <v>1314</v>
+      </c>
+      <c r="M132" s="24">
+        <v>864</v>
+      </c>
+      <c r="N132" s="24">
+        <v>2178</v>
+      </c>
+      <c r="O132" s="24">
+        <v>1303</v>
+      </c>
+      <c r="P132" s="24">
+        <v>823</v>
+      </c>
+      <c r="Q132" s="24">
+        <v>2126</v>
+      </c>
+      <c r="R132" s="25">
+        <v>1294</v>
+      </c>
+      <c r="S132" s="25">
+        <v>815</v>
+      </c>
+      <c r="T132" s="26">
+        <v>2109</v>
+      </c>
+      <c r="U132" s="10">
+        <v>1370</v>
+      </c>
+      <c r="V132" s="10">
+        <v>812</v>
+      </c>
+      <c r="W132" s="11">
+        <v>2182</v>
+      </c>
+      <c r="X132" s="10">
+        <v>1393</v>
+      </c>
+      <c r="Y132" s="10">
+        <v>797</v>
+      </c>
+      <c r="Z132" s="11">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="C133" s="33"/>
+      <c r="D133" s="33"/>
+      <c r="E133" s="33"/>
+      <c r="F133" s="33"/>
+      <c r="G133" s="33"/>
+      <c r="H133" s="33"/>
+      <c r="I133" s="33"/>
+      <c r="J133" s="33"/>
+      <c r="K133" s="33"/>
+      <c r="L133" s="33"/>
+      <c r="M133" s="33"/>
+      <c r="N133" s="33"/>
+      <c r="O133" s="33"/>
+      <c r="P133" s="33"/>
+      <c r="Q133" s="33"/>
+      <c r="R133" s="33"/>
+      <c r="S133" s="33"/>
+      <c r="T133" s="33"/>
+      <c r="U133" s="33"/>
+      <c r="V133" s="33"/>
+      <c r="W133" s="33"/>
+      <c r="X133" s="33"/>
+      <c r="Y133" s="33"/>
+      <c r="Z133" s="33"/>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A134" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="F24" s="7">
-[...2411 lines deleted...]
-      <c r="N55" s="7">
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A136" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="O55" s="6">
-[...6351 lines deleted...]
-      <c r="Z140" s="21"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="28"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="28"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="28"/>
+      <c r="H136" s="28"/>
+      <c r="I136" s="28"/>
+      <c r="J136" s="28"/>
+      <c r="K136" s="28"/>
+      <c r="L136" s="28"/>
+      <c r="M136" s="28"/>
+      <c r="N136" s="28"/>
+      <c r="O136" s="28"/>
+      <c r="P136" s="28"/>
+      <c r="Q136" s="28"/>
+      <c r="R136" s="28"/>
+      <c r="S136" s="28"/>
+      <c r="T136" s="28"/>
+      <c r="U136" s="28"/>
+      <c r="V136" s="28"/>
+      <c r="W136" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A122:A128"/>
-[...13 lines deleted...]
-    <mergeCell ref="A50:A59"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A5:A7"/>
-    <mergeCell ref="B5:B7"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:Q6"/>
     <mergeCell ref="R6:T6"/>
+    <mergeCell ref="U6:W6"/>
+    <mergeCell ref="X6:Z6"/>
+    <mergeCell ref="A57:A63"/>
+    <mergeCell ref="A127:A131"/>
     <mergeCell ref="C5:Z5"/>
+    <mergeCell ref="A109:A118"/>
+    <mergeCell ref="A119:A125"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="A64:A70"/>
+    <mergeCell ref="A71:A75"/>
+    <mergeCell ref="A76:A101"/>
+    <mergeCell ref="A102:A108"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A24"/>
+    <mergeCell ref="A25:A36"/>
+    <mergeCell ref="A37:A46"/>
+    <mergeCell ref="A47:A56"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{144CBD37-0482-4C4F-BB69-60EA38483F39}">
-  <dimension ref="A1:Z53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AB999EB-3F96-4838-B8DE-BE8A7BF0E08D}">
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="61.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="23" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="56.28515625" customWidth="1"/>
+    <col min="2" max="2" width="89" bestFit="1" customWidth="1"/>
+    <col min="3" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="23" width="9.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="19.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A3" s="2" t="s">
+    <row r="1" spans="1:26" ht="19.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
+      <c r="R3" s="12"/>
+      <c r="S3" s="12"/>
+      <c r="T3" s="12"/>
+      <c r="U3" s="12"/>
+      <c r="V3" s="12"/>
+      <c r="W3" s="12"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="36"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A7" s="44"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="K7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="R7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="S7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="U7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="V7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y7" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z7" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A8" s="34"/>
+      <c r="B8" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="35"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="2">
+        <v>0</v>
+      </c>
+      <c r="V8" s="2">
+        <v>0</v>
+      </c>
+      <c r="W8" s="4">
+        <v>0</v>
+      </c>
+      <c r="X8" s="2">
+        <v>6</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C9" s="2">
+        <v>24</v>
+      </c>
+      <c r="D9" s="2">
+        <v>11</v>
+      </c>
+      <c r="E9" s="3">
+        <v>35</v>
+      </c>
+      <c r="F9" s="2">
+        <v>10</v>
+      </c>
+      <c r="G9" s="2">
+        <v>5</v>
+      </c>
+      <c r="H9" s="3">
+        <v>15</v>
+      </c>
+      <c r="I9" s="2">
+        <v>33</v>
+      </c>
+      <c r="J9" s="2">
+        <v>6</v>
+      </c>
+      <c r="K9" s="3">
+        <v>39</v>
+      </c>
+      <c r="L9" s="2">
+        <v>15</v>
+      </c>
+      <c r="M9" s="2">
+        <v>1</v>
+      </c>
+      <c r="N9" s="3">
+        <v>16</v>
+      </c>
+      <c r="O9" s="2">
+        <v>26</v>
+      </c>
+      <c r="P9" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>43</v>
+      </c>
+      <c r="R9" s="2">
+        <v>13</v>
+      </c>
+      <c r="S9" s="2">
+        <v>2</v>
+      </c>
+      <c r="T9" s="3">
+        <v>15</v>
+      </c>
+      <c r="U9" s="2">
+        <v>15</v>
+      </c>
+      <c r="V9" s="2">
+        <v>3</v>
+      </c>
+      <c r="W9" s="4">
+        <v>18</v>
+      </c>
+      <c r="X9" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="3">
+        <v>24</v>
+      </c>
+      <c r="D10" s="3">
+        <v>11</v>
+      </c>
+      <c r="E10" s="3">
+        <v>35</v>
+      </c>
+      <c r="F10" s="3">
+        <v>10</v>
+      </c>
+      <c r="G10" s="3">
+        <v>5</v>
+      </c>
+      <c r="H10" s="3">
+        <v>15</v>
+      </c>
+      <c r="I10" s="3">
+        <v>33</v>
+      </c>
+      <c r="J10" s="3">
+        <v>6</v>
+      </c>
+      <c r="K10" s="3">
+        <v>39</v>
+      </c>
+      <c r="L10" s="3">
+        <v>15</v>
+      </c>
+      <c r="M10" s="3">
+        <v>1</v>
+      </c>
+      <c r="N10" s="3">
+        <v>16</v>
+      </c>
+      <c r="O10" s="3">
+        <v>26</v>
+      </c>
+      <c r="P10" s="3">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>43</v>
+      </c>
+      <c r="R10" s="3">
+        <v>13</v>
+      </c>
+      <c r="S10" s="3">
+        <v>2</v>
+      </c>
+      <c r="T10" s="3">
+        <v>15</v>
+      </c>
+      <c r="U10" s="3">
+        <v>15</v>
+      </c>
+      <c r="V10" s="3">
+        <v>3</v>
+      </c>
+      <c r="W10" s="4">
+        <v>18</v>
+      </c>
+      <c r="X10" s="3">
+        <v>21</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>9</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="2">
+        <v>0</v>
+      </c>
+      <c r="D11" s="2">
+        <v>0</v>
+      </c>
+      <c r="E11" s="3">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2">
+        <v>8</v>
+      </c>
+      <c r="G11" s="2">
+        <v>4</v>
+      </c>
+      <c r="H11" s="3">
+        <v>12</v>
+      </c>
+      <c r="I11" s="2">
+        <v>0</v>
+      </c>
+      <c r="J11" s="2">
+        <v>0</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0</v>
+      </c>
+      <c r="L11" s="2">
+        <v>0</v>
+      </c>
+      <c r="M11" s="2">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0</v>
+      </c>
+      <c r="O11" s="2">
+        <v>0</v>
+      </c>
+      <c r="P11" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="2">
+        <v>0</v>
+      </c>
+      <c r="S11" s="2">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
+        <v>0</v>
+      </c>
+      <c r="U11" s="2">
+        <v>0</v>
+      </c>
+      <c r="V11" s="2">
+        <v>0</v>
+      </c>
+      <c r="W11" s="4">
+        <v>0</v>
+      </c>
+      <c r="X11" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A12" s="39"/>
+      <c r="B12" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C12" s="2">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2">
+        <v>8</v>
+      </c>
+      <c r="G12" s="2">
+        <v>7</v>
+      </c>
+      <c r="H12" s="3">
+        <v>15</v>
+      </c>
+      <c r="I12" s="2">
+        <v>3</v>
+      </c>
+      <c r="J12" s="2">
+        <v>2</v>
+      </c>
+      <c r="K12" s="3">
+        <v>5</v>
+      </c>
+      <c r="L12" s="2">
+        <v>21</v>
+      </c>
+      <c r="M12" s="2">
+        <v>4</v>
+      </c>
+      <c r="N12" s="3">
+        <v>25</v>
+      </c>
+      <c r="O12" s="2">
+        <v>0</v>
+      </c>
+      <c r="P12" s="2">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>1</v>
+      </c>
+      <c r="R12" s="2">
+        <v>15</v>
+      </c>
+      <c r="S12" s="2">
+        <v>11</v>
+      </c>
+      <c r="T12" s="3">
+        <v>26</v>
+      </c>
+      <c r="U12" s="2">
+        <v>0</v>
+      </c>
+      <c r="V12" s="2">
+        <v>0</v>
+      </c>
+      <c r="W12" s="4">
+        <v>0</v>
+      </c>
+      <c r="X12" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A13" s="39"/>
+      <c r="B13" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="2">
+        <v>6</v>
+      </c>
+      <c r="D13" s="2">
+        <v>9</v>
+      </c>
+      <c r="E13" s="3">
+        <v>15</v>
+      </c>
+      <c r="F13" s="2">
+        <v>0</v>
+      </c>
+      <c r="G13" s="2">
+        <v>4</v>
+      </c>
+      <c r="H13" s="3">
+        <v>4</v>
+      </c>
+      <c r="I13" s="2">
+        <v>0</v>
+      </c>
+      <c r="J13" s="2">
+        <v>0</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="2">
+        <v>0</v>
+      </c>
+      <c r="M13" s="2">
+        <v>0</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="2">
+        <v>0</v>
+      </c>
+      <c r="P13" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="2">
+        <v>0</v>
+      </c>
+      <c r="S13" s="2">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
+        <v>0</v>
+      </c>
+      <c r="U13" s="2">
+        <v>0</v>
+      </c>
+      <c r="V13" s="2">
+        <v>0</v>
+      </c>
+      <c r="W13" s="4">
+        <v>0</v>
+      </c>
+      <c r="X13" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A14" s="39"/>
+      <c r="B14" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="C14" s="2">
+        <v>18</v>
+      </c>
+      <c r="D14" s="2">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3">
+        <v>30</v>
+      </c>
+      <c r="F14" s="2">
+        <v>14</v>
+      </c>
+      <c r="G14" s="2">
+        <v>8</v>
+      </c>
+      <c r="H14" s="3">
+        <v>22</v>
+      </c>
+      <c r="I14" s="2">
+        <v>28</v>
+      </c>
+      <c r="J14" s="2">
+        <v>10</v>
+      </c>
+      <c r="K14" s="3">
+        <v>38</v>
+      </c>
+      <c r="L14" s="2">
+        <v>25</v>
+      </c>
+      <c r="M14" s="2">
+        <v>8</v>
+      </c>
+      <c r="N14" s="3">
+        <v>33</v>
+      </c>
+      <c r="O14" s="2">
+        <v>24</v>
+      </c>
+      <c r="P14" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>32</v>
+      </c>
+      <c r="R14" s="2">
+        <v>26</v>
+      </c>
+      <c r="S14" s="2">
+        <v>11</v>
+      </c>
+      <c r="T14" s="3">
+        <v>37</v>
+      </c>
+      <c r="U14" s="2">
+        <v>0</v>
+      </c>
+      <c r="V14" s="2">
+        <v>0</v>
+      </c>
+      <c r="W14" s="4">
+        <v>0</v>
+      </c>
+      <c r="X14" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A15" s="39"/>
+      <c r="B15" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3">
+        <v>26</v>
+      </c>
+      <c r="D15" s="3">
+        <v>23</v>
+      </c>
+      <c r="E15" s="3">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3">
+        <v>30</v>
+      </c>
+      <c r="G15" s="3">
+        <v>23</v>
+      </c>
+      <c r="H15" s="3">
+        <v>53</v>
+      </c>
+      <c r="I15" s="3">
+        <v>31</v>
+      </c>
+      <c r="J15" s="3">
+        <v>12</v>
+      </c>
+      <c r="K15" s="3">
+        <v>43</v>
+      </c>
+      <c r="L15" s="3">
+        <v>46</v>
+      </c>
+      <c r="M15" s="3">
+        <v>12</v>
+      </c>
+      <c r="N15" s="3">
+        <v>58</v>
+      </c>
+      <c r="O15" s="3">
+        <v>24</v>
+      </c>
+      <c r="P15" s="3">
+        <v>9</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>33</v>
+      </c>
+      <c r="R15" s="3">
+        <v>41</v>
+      </c>
+      <c r="S15" s="3">
+        <v>22</v>
+      </c>
+      <c r="T15" s="3">
+        <v>63</v>
+      </c>
+      <c r="U15" s="3">
+        <v>0</v>
+      </c>
+      <c r="V15" s="3">
+        <v>0</v>
+      </c>
+      <c r="W15" s="4">
+        <v>0</v>
+      </c>
+      <c r="X15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="C16" s="2">
+        <v>0</v>
+      </c>
+      <c r="D16" s="2">
+        <v>0</v>
+      </c>
+      <c r="E16" s="3">
+        <v>0</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="3">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2">
+        <v>0</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="2">
+        <v>0</v>
+      </c>
+      <c r="M16" s="2">
+        <v>0</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="2">
+        <v>0</v>
+      </c>
+      <c r="P16" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="2">
+        <v>0</v>
+      </c>
+      <c r="S16" s="2">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
+        <v>0</v>
+      </c>
+      <c r="U16" s="2">
+        <v>15</v>
+      </c>
+      <c r="V16" s="2">
+        <v>14</v>
+      </c>
+      <c r="W16" s="4">
+        <v>29</v>
+      </c>
+      <c r="X16" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>15</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A17" s="39"/>
+      <c r="B17" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C17" s="2">
+        <v>0</v>
+      </c>
+      <c r="D17" s="2">
+        <v>0</v>
+      </c>
+      <c r="E17" s="3">
+        <v>0</v>
+      </c>
+      <c r="F17" s="2">
+        <v>0</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="3">
+        <v>0</v>
+      </c>
+      <c r="I17" s="2">
+        <v>0</v>
+      </c>
+      <c r="J17" s="2">
+        <v>0</v>
+      </c>
+      <c r="K17" s="3">
+        <v>0</v>
+      </c>
+      <c r="L17" s="2">
+        <v>0</v>
+      </c>
+      <c r="M17" s="2">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="2">
+        <v>0</v>
+      </c>
+      <c r="P17" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="2">
+        <v>0</v>
+      </c>
+      <c r="S17" s="2">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
+        <v>0</v>
+      </c>
+      <c r="U17" s="2">
+        <v>8</v>
+      </c>
+      <c r="V17" s="2">
+        <v>6</v>
+      </c>
+      <c r="W17" s="4">
+        <v>14</v>
+      </c>
+      <c r="X17" s="2">
+        <v>8</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A18" s="39"/>
+      <c r="B18" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" s="2">
+        <v>11</v>
+      </c>
+      <c r="D18" s="2">
+        <v>7</v>
+      </c>
+      <c r="E18" s="3">
+        <v>18</v>
+      </c>
+      <c r="F18" s="2">
+        <v>8</v>
+      </c>
+      <c r="G18" s="2">
+        <v>7</v>
+      </c>
+      <c r="H18" s="3">
+        <v>15</v>
+      </c>
+      <c r="I18" s="2">
+        <v>11</v>
+      </c>
+      <c r="J18" s="2">
+        <v>4</v>
+      </c>
+      <c r="K18" s="3">
+        <v>15</v>
+      </c>
+      <c r="L18" s="2">
+        <v>12</v>
+      </c>
+      <c r="M18" s="2">
+        <v>6</v>
+      </c>
+      <c r="N18" s="3">
+        <v>18</v>
+      </c>
+      <c r="O18" s="2">
+        <v>12</v>
+      </c>
+      <c r="P18" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>14</v>
+      </c>
+      <c r="R18" s="2">
+        <v>0</v>
+      </c>
+      <c r="S18" s="2">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
+        <v>0</v>
+      </c>
+      <c r="U18" s="2">
+        <v>1</v>
+      </c>
+      <c r="V18" s="2">
+        <v>1</v>
+      </c>
+      <c r="W18" s="4">
+        <v>2</v>
+      </c>
+      <c r="X18" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A19" s="39"/>
+      <c r="B19" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" s="2">
+        <v>0</v>
+      </c>
+      <c r="D19" s="2">
+        <v>0</v>
+      </c>
+      <c r="E19" s="3">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="3">
+        <v>0</v>
+      </c>
+      <c r="I19" s="2">
+        <v>19</v>
+      </c>
+      <c r="J19" s="2">
+        <v>0</v>
+      </c>
+      <c r="K19" s="3">
+        <v>19</v>
+      </c>
+      <c r="L19" s="2">
+        <v>20</v>
+      </c>
+      <c r="M19" s="2">
+        <v>1</v>
+      </c>
+      <c r="N19" s="3">
+        <v>21</v>
+      </c>
+      <c r="O19" s="2">
+        <v>0</v>
+      </c>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="2">
+        <v>13</v>
+      </c>
+      <c r="S19" s="2">
+        <v>4</v>
+      </c>
+      <c r="T19" s="3">
+        <v>17</v>
+      </c>
+      <c r="U19" s="2">
+        <v>16</v>
+      </c>
+      <c r="V19" s="2">
+        <v>1</v>
+      </c>
+      <c r="W19" s="4">
+        <v>17</v>
+      </c>
+      <c r="X19" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A20" s="39"/>
+      <c r="B20" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" s="2">
+        <v>0</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="3">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2">
+        <v>0</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="3">
+        <v>0</v>
+      </c>
+      <c r="I20" s="2">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2">
+        <v>0</v>
+      </c>
+      <c r="K20" s="3">
+        <v>0</v>
+      </c>
+      <c r="L20" s="2">
+        <v>0</v>
+      </c>
+      <c r="M20" s="2">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0</v>
+      </c>
+      <c r="O20" s="2">
+        <v>0</v>
+      </c>
+      <c r="P20" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="2">
+        <v>0</v>
+      </c>
+      <c r="S20" s="2">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
+        <v>0</v>
+      </c>
+      <c r="U20" s="2">
+        <v>14</v>
+      </c>
+      <c r="V20" s="2">
+        <v>4</v>
+      </c>
+      <c r="W20" s="4">
+        <v>18</v>
+      </c>
+      <c r="X20" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A21" s="39"/>
+      <c r="B21" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="C21" s="2">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2">
+        <v>0</v>
+      </c>
+      <c r="E21" s="3">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="3">
+        <v>0</v>
+      </c>
+      <c r="I21" s="2">
+        <v>0</v>
+      </c>
+      <c r="J21" s="2">
+        <v>0</v>
+      </c>
+      <c r="K21" s="3">
+        <v>0</v>
+      </c>
+      <c r="L21" s="2">
+        <v>0</v>
+      </c>
+      <c r="M21" s="2">
+        <v>0</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="2">
+        <v>0</v>
+      </c>
+      <c r="P21" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="2">
+        <v>0</v>
+      </c>
+      <c r="S21" s="2">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
+        <v>0</v>
+      </c>
+      <c r="U21" s="2">
+        <v>18</v>
+      </c>
+      <c r="V21" s="2">
+        <v>10</v>
+      </c>
+      <c r="W21" s="4">
+        <v>28</v>
+      </c>
+      <c r="X21" s="2">
+        <v>32</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A22" s="39"/>
+      <c r="B22" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C22" s="2">
+        <v>11</v>
+      </c>
+      <c r="D22" s="2">
+        <v>36</v>
+      </c>
+      <c r="E22" s="3">
+        <v>47</v>
+      </c>
+      <c r="F22" s="2">
+        <v>6</v>
+      </c>
+      <c r="G22" s="2">
+        <v>40</v>
+      </c>
+      <c r="H22" s="3">
+        <v>46</v>
+      </c>
+      <c r="I22" s="2">
+        <v>8</v>
+      </c>
+      <c r="J22" s="2">
+        <v>26</v>
+      </c>
+      <c r="K22" s="3">
+        <v>34</v>
+      </c>
+      <c r="L22" s="2">
+        <v>7</v>
+      </c>
+      <c r="M22" s="2">
+        <v>38</v>
+      </c>
+      <c r="N22" s="3">
+        <v>45</v>
+      </c>
+      <c r="O22" s="2">
+        <v>7</v>
+      </c>
+      <c r="P22" s="2">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>45</v>
+      </c>
+      <c r="R22" s="2">
+        <v>7</v>
+      </c>
+      <c r="S22" s="2">
+        <v>41</v>
+      </c>
+      <c r="T22" s="3">
+        <v>48</v>
+      </c>
+      <c r="U22" s="2">
+        <v>4</v>
+      </c>
+      <c r="V22" s="2">
+        <v>33</v>
+      </c>
+      <c r="W22" s="4">
+        <v>37</v>
+      </c>
+      <c r="X22" s="2">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>23</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A23" s="39"/>
+      <c r="B23" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C23" s="2">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2">
+        <v>0</v>
+      </c>
+      <c r="E23" s="3">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="3">
+        <v>0</v>
+      </c>
+      <c r="I23" s="2">
+        <v>0</v>
+      </c>
+      <c r="J23" s="2">
+        <v>0</v>
+      </c>
+      <c r="K23" s="3">
+        <v>0</v>
+      </c>
+      <c r="L23" s="2">
+        <v>0</v>
+      </c>
+      <c r="M23" s="2">
+        <v>0</v>
+      </c>
+      <c r="N23" s="3">
+        <v>0</v>
+      </c>
+      <c r="O23" s="2">
+        <v>0</v>
+      </c>
+      <c r="P23" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>0</v>
+      </c>
+      <c r="R23" s="2">
+        <v>0</v>
+      </c>
+      <c r="S23" s="2">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
+        <v>0</v>
+      </c>
+      <c r="U23" s="2">
+        <v>15</v>
+      </c>
+      <c r="V23" s="2">
+        <v>1</v>
+      </c>
+      <c r="W23" s="4">
+        <v>16</v>
+      </c>
+      <c r="X23" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A24" s="39"/>
+      <c r="B24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C24" s="2">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2">
+        <v>0</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="3">
+        <v>0</v>
+      </c>
+      <c r="I24" s="2">
+        <v>0</v>
+      </c>
+      <c r="J24" s="2">
+        <v>0</v>
+      </c>
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="2">
+        <v>0</v>
+      </c>
+      <c r="M24" s="2">
+        <v>0</v>
+      </c>
+      <c r="N24" s="3">
+        <v>0</v>
+      </c>
+      <c r="O24" s="2">
+        <v>0</v>
+      </c>
+      <c r="P24" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="2">
+        <v>0</v>
+      </c>
+      <c r="S24" s="2">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
+        <v>0</v>
+      </c>
+      <c r="U24" s="2">
+        <v>0</v>
+      </c>
+      <c r="V24" s="2">
+        <v>1</v>
+      </c>
+      <c r="W24" s="4">
+        <v>1</v>
+      </c>
+      <c r="X24" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A25" s="39"/>
+      <c r="B25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" s="2">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2">
+        <v>0</v>
+      </c>
+      <c r="E25" s="3">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="3">
+        <v>0</v>
+      </c>
+      <c r="I25" s="2">
+        <v>0</v>
+      </c>
+      <c r="J25" s="2">
+        <v>0</v>
+      </c>
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="2">
+        <v>0</v>
+      </c>
+      <c r="M25" s="2">
+        <v>0</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0</v>
+      </c>
+      <c r="O25" s="2">
+        <v>0</v>
+      </c>
+      <c r="P25" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="2">
+        <v>0</v>
+      </c>
+      <c r="S25" s="2">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
+        <v>0</v>
+      </c>
+      <c r="U25" s="2">
+        <v>17</v>
+      </c>
+      <c r="V25" s="2">
+        <v>6</v>
+      </c>
+      <c r="W25" s="4">
+        <v>23</v>
+      </c>
+      <c r="X25" s="2">
+        <v>24</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A26" s="39"/>
+      <c r="B26" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" s="2">
+        <v>0</v>
+      </c>
+      <c r="D26" s="2">
+        <v>0</v>
+      </c>
+      <c r="E26" s="3">
+        <v>0</v>
+      </c>
+      <c r="F26" s="2">
+        <v>0</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="3">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2">
+        <v>0</v>
+      </c>
+      <c r="J26" s="2">
+        <v>0</v>
+      </c>
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="2">
+        <v>0</v>
+      </c>
+      <c r="M26" s="2">
+        <v>0</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="2">
+        <v>0</v>
+      </c>
+      <c r="P26" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>0</v>
+      </c>
+      <c r="R26" s="2">
+        <v>0</v>
+      </c>
+      <c r="S26" s="2">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
+        <v>0</v>
+      </c>
+      <c r="U26" s="2">
+        <v>4</v>
+      </c>
+      <c r="V26" s="2">
+        <v>13</v>
+      </c>
+      <c r="W26" s="4">
+        <v>17</v>
+      </c>
+      <c r="X26" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z26" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A27" s="39"/>
+      <c r="B27" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C27" s="2">
+        <v>0</v>
+      </c>
+      <c r="D27" s="2">
+        <v>0</v>
+      </c>
+      <c r="E27" s="3">
+        <v>0</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="3">
+        <v>0</v>
+      </c>
+      <c r="I27" s="2">
+        <v>0</v>
+      </c>
+      <c r="J27" s="2">
+        <v>0</v>
+      </c>
+      <c r="K27" s="3">
+        <v>0</v>
+      </c>
+      <c r="L27" s="2">
+        <v>0</v>
+      </c>
+      <c r="M27" s="2">
+        <v>0</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="2">
+        <v>0</v>
+      </c>
+      <c r="P27" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="2">
+        <v>0</v>
+      </c>
+      <c r="S27" s="2">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
+        <v>0</v>
+      </c>
+      <c r="U27" s="2">
+        <v>60</v>
+      </c>
+      <c r="V27" s="2">
+        <v>21</v>
+      </c>
+      <c r="W27" s="4">
+        <v>81</v>
+      </c>
+      <c r="X27" s="2">
+        <v>46</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="4">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A28" s="39"/>
+      <c r="B28" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="3">
+        <v>22</v>
+      </c>
+      <c r="D28" s="3">
+        <v>43</v>
+      </c>
+      <c r="E28" s="3">
+        <v>65</v>
+      </c>
+      <c r="F28" s="3">
+        <v>14</v>
+      </c>
+      <c r="G28" s="3">
+        <v>47</v>
+      </c>
+      <c r="H28" s="3">
+        <v>61</v>
+      </c>
+      <c r="I28" s="3">
+        <v>38</v>
+      </c>
+      <c r="J28" s="3">
+        <v>30</v>
+      </c>
+      <c r="K28" s="3">
+        <v>68</v>
+      </c>
+      <c r="L28" s="3">
+        <v>39</v>
+      </c>
+      <c r="M28" s="3">
+        <v>45</v>
+      </c>
+      <c r="N28" s="3">
+        <v>84</v>
+      </c>
+      <c r="O28" s="3">
+        <v>19</v>
+      </c>
+      <c r="P28" s="3">
+        <v>40</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>59</v>
+      </c>
+      <c r="R28" s="3">
+        <v>20</v>
+      </c>
+      <c r="S28" s="3">
+        <v>45</v>
+      </c>
+      <c r="T28" s="3">
+        <v>65</v>
+      </c>
+      <c r="U28" s="3">
+        <v>172</v>
+      </c>
+      <c r="V28" s="3">
+        <v>111</v>
+      </c>
+      <c r="W28" s="4">
+        <v>283</v>
+      </c>
+      <c r="X28" s="3">
+        <v>200</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>120</v>
+      </c>
+      <c r="Z28" s="4">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A29" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="2">
+        <v>9</v>
+      </c>
+      <c r="D29" s="2">
+        <v>10</v>
+      </c>
+      <c r="E29" s="3">
+        <v>19</v>
+      </c>
+      <c r="F29" s="2">
+        <v>13</v>
+      </c>
+      <c r="G29" s="2">
+        <v>9</v>
+      </c>
+      <c r="H29" s="3">
+        <v>22</v>
+      </c>
+      <c r="I29" s="2">
+        <v>15</v>
+      </c>
+      <c r="J29" s="2">
+        <v>13</v>
+      </c>
+      <c r="K29" s="3">
+        <v>28</v>
+      </c>
+      <c r="L29" s="2">
+        <v>13</v>
+      </c>
+      <c r="M29" s="2">
+        <v>13</v>
+      </c>
+      <c r="N29" s="3">
+        <v>26</v>
+      </c>
+      <c r="O29" s="2">
+        <v>15</v>
+      </c>
+      <c r="P29" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>32</v>
+      </c>
+      <c r="R29" s="2">
+        <v>11</v>
+      </c>
+      <c r="S29" s="2">
+        <v>21</v>
+      </c>
+      <c r="T29" s="3">
+        <v>32</v>
+      </c>
+      <c r="U29" s="2">
+        <v>0</v>
+      </c>
+      <c r="V29" s="2">
+        <v>0</v>
+      </c>
+      <c r="W29" s="4">
+        <v>0</v>
+      </c>
+      <c r="X29" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A30" s="39"/>
+      <c r="B30" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C30" s="2">
+        <v>6</v>
+      </c>
+      <c r="D30" s="2">
+        <v>4</v>
+      </c>
+      <c r="E30" s="3">
+        <v>10</v>
+      </c>
+      <c r="F30" s="2">
+        <v>9</v>
+      </c>
+      <c r="G30" s="2">
+        <v>3</v>
+      </c>
+      <c r="H30" s="3">
+        <v>12</v>
+      </c>
+      <c r="I30" s="2">
+        <v>1</v>
+      </c>
+      <c r="J30" s="2">
+        <v>1</v>
+      </c>
+      <c r="K30" s="3">
+        <v>2</v>
+      </c>
+      <c r="L30" s="2">
+        <v>0</v>
+      </c>
+      <c r="M30" s="2">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="2">
+        <v>0</v>
+      </c>
+      <c r="P30" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>0</v>
+      </c>
+      <c r="R30" s="2">
+        <v>0</v>
+      </c>
+      <c r="S30" s="2">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
+        <v>0</v>
+      </c>
+      <c r="U30" s="2">
+        <v>0</v>
+      </c>
+      <c r="V30" s="2">
+        <v>0</v>
+      </c>
+      <c r="W30" s="4">
+        <v>0</v>
+      </c>
+      <c r="X30" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A31" s="39"/>
+      <c r="B31" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="3">
+        <v>15</v>
+      </c>
+      <c r="D31" s="3">
+        <v>14</v>
+      </c>
+      <c r="E31" s="3">
+        <v>29</v>
+      </c>
+      <c r="F31" s="3">
+        <v>22</v>
+      </c>
+      <c r="G31" s="3">
+        <v>12</v>
+      </c>
+      <c r="H31" s="3">
+        <v>34</v>
+      </c>
+      <c r="I31" s="3">
+        <v>16</v>
+      </c>
+      <c r="J31" s="3">
+        <v>14</v>
+      </c>
+      <c r="K31" s="3">
+        <v>30</v>
+      </c>
+      <c r="L31" s="3">
+        <v>13</v>
+      </c>
+      <c r="M31" s="3">
+        <v>13</v>
+      </c>
+      <c r="N31" s="3">
+        <v>26</v>
+      </c>
+      <c r="O31" s="3">
+        <v>15</v>
+      </c>
+      <c r="P31" s="3">
+        <v>17</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>32</v>
+      </c>
+      <c r="R31" s="3">
+        <v>11</v>
+      </c>
+      <c r="S31" s="3">
+        <v>21</v>
+      </c>
+      <c r="T31" s="3">
+        <v>32</v>
+      </c>
+      <c r="U31" s="3">
+        <v>0</v>
+      </c>
+      <c r="V31" s="3">
+        <v>0</v>
+      </c>
+      <c r="W31" s="4">
+        <v>0</v>
+      </c>
+      <c r="X31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A32" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="C32" s="2">
+        <v>13</v>
+      </c>
+      <c r="D32" s="2">
+        <v>44</v>
+      </c>
+      <c r="E32" s="3">
+        <v>57</v>
+      </c>
+      <c r="F32" s="2">
+        <v>19</v>
+      </c>
+      <c r="G32" s="2">
+        <v>36</v>
+      </c>
+      <c r="H32" s="3">
+        <v>55</v>
+      </c>
+      <c r="I32" s="2">
+        <v>18</v>
+      </c>
+      <c r="J32" s="2">
+        <v>39</v>
+      </c>
+      <c r="K32" s="3">
+        <v>57</v>
+      </c>
+      <c r="L32" s="2">
+        <v>15</v>
+      </c>
+      <c r="M32" s="2">
+        <v>38</v>
+      </c>
+      <c r="N32" s="3">
+        <v>53</v>
+      </c>
+      <c r="O32" s="2">
+        <v>0</v>
+      </c>
+      <c r="P32" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>2</v>
+      </c>
+      <c r="R32" s="2">
+        <v>0</v>
+      </c>
+      <c r="S32" s="2">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
+        <v>0</v>
+      </c>
+      <c r="U32" s="2">
+        <v>0</v>
+      </c>
+      <c r="V32" s="2">
+        <v>0</v>
+      </c>
+      <c r="W32" s="4">
+        <v>0</v>
+      </c>
+      <c r="X32" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A33" s="39"/>
+      <c r="B33" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C33" s="2">
+        <v>16</v>
+      </c>
+      <c r="D33" s="2">
+        <v>12</v>
+      </c>
+      <c r="E33" s="3">
+        <v>28</v>
+      </c>
+      <c r="F33" s="2">
+        <v>16</v>
+      </c>
+      <c r="G33" s="2">
+        <v>5</v>
+      </c>
+      <c r="H33" s="3">
+        <v>21</v>
+      </c>
+      <c r="I33" s="2">
+        <v>19</v>
+      </c>
+      <c r="J33" s="2">
+        <v>11</v>
+      </c>
+      <c r="K33" s="3">
+        <v>30</v>
+      </c>
+      <c r="L33" s="2">
+        <v>24</v>
+      </c>
+      <c r="M33" s="2">
+        <v>6</v>
+      </c>
+      <c r="N33" s="3">
+        <v>30</v>
+      </c>
+      <c r="O33" s="2">
+        <v>23</v>
+      </c>
+      <c r="P33" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>31</v>
+      </c>
+      <c r="R33" s="2">
+        <v>17</v>
+      </c>
+      <c r="S33" s="2">
+        <v>11</v>
+      </c>
+      <c r="T33" s="3">
+        <v>28</v>
+      </c>
+      <c r="U33" s="2">
+        <v>22</v>
+      </c>
+      <c r="V33" s="2">
+        <v>11</v>
+      </c>
+      <c r="W33" s="4">
+        <v>33</v>
+      </c>
+      <c r="X33" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z33" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A34" s="39"/>
+      <c r="B34" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C34" s="2">
+        <v>0</v>
+      </c>
+      <c r="D34" s="2">
+        <v>0</v>
+      </c>
+      <c r="E34" s="3">
+        <v>0</v>
+      </c>
+      <c r="F34" s="2">
+        <v>0</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="3">
+        <v>0</v>
+      </c>
+      <c r="I34" s="2">
+        <v>12</v>
+      </c>
+      <c r="J34" s="2">
+        <v>0</v>
+      </c>
+      <c r="K34" s="3">
+        <v>12</v>
+      </c>
+      <c r="L34" s="2">
+        <v>20</v>
+      </c>
+      <c r="M34" s="2">
+        <v>3</v>
+      </c>
+      <c r="N34" s="3">
+        <v>23</v>
+      </c>
+      <c r="O34" s="2">
+        <v>22</v>
+      </c>
+      <c r="P34" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>26</v>
+      </c>
+      <c r="R34" s="2">
+        <v>25</v>
+      </c>
+      <c r="S34" s="2">
+        <v>3</v>
+      </c>
+      <c r="T34" s="3">
+        <v>28</v>
+      </c>
+      <c r="U34" s="2">
+        <v>14</v>
+      </c>
+      <c r="V34" s="2">
+        <v>6</v>
+      </c>
+      <c r="W34" s="4">
+        <v>20</v>
+      </c>
+      <c r="X34" s="2">
+        <v>19</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A35" s="39"/>
+      <c r="B35" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" s="2">
+        <v>16</v>
+      </c>
+      <c r="D35" s="2">
+        <v>17</v>
+      </c>
+      <c r="E35" s="3">
+        <v>33</v>
+      </c>
+      <c r="F35" s="2">
+        <v>18</v>
+      </c>
+      <c r="G35" s="2">
+        <v>16</v>
+      </c>
+      <c r="H35" s="3">
+        <v>34</v>
+      </c>
+      <c r="I35" s="2">
+        <v>19</v>
+      </c>
+      <c r="J35" s="2">
+        <v>16</v>
+      </c>
+      <c r="K35" s="3">
+        <v>35</v>
+      </c>
+      <c r="L35" s="2">
+        <v>17</v>
+      </c>
+      <c r="M35" s="2">
+        <v>18</v>
+      </c>
+      <c r="N35" s="3">
+        <v>35</v>
+      </c>
+      <c r="O35" s="2">
+        <v>16</v>
+      </c>
+      <c r="P35" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>33</v>
+      </c>
+      <c r="R35" s="2">
+        <v>12</v>
+      </c>
+      <c r="S35" s="2">
+        <v>15</v>
+      </c>
+      <c r="T35" s="3">
+        <v>27</v>
+      </c>
+      <c r="U35" s="2">
+        <v>9</v>
+      </c>
+      <c r="V35" s="2">
+        <v>19</v>
+      </c>
+      <c r="W35" s="4">
+        <v>28</v>
+      </c>
+      <c r="X35" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y35" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A36" s="39"/>
+      <c r="B36" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="C36" s="2">
+        <v>10</v>
+      </c>
+      <c r="D36" s="2">
+        <v>6</v>
+      </c>
+      <c r="E36" s="3">
+        <v>16</v>
+      </c>
+      <c r="F36" s="2">
+        <v>3</v>
+      </c>
+      <c r="G36" s="2">
+        <v>11</v>
+      </c>
+      <c r="H36" s="3">
+        <v>14</v>
+      </c>
+      <c r="I36" s="2">
+        <v>6</v>
+      </c>
+      <c r="J36" s="2">
+        <v>4</v>
+      </c>
+      <c r="K36" s="3">
+        <v>10</v>
+      </c>
+      <c r="L36" s="2">
+        <v>12</v>
+      </c>
+      <c r="M36" s="2">
+        <v>6</v>
+      </c>
+      <c r="N36" s="3">
+        <v>18</v>
+      </c>
+      <c r="O36" s="2">
+        <v>6</v>
+      </c>
+      <c r="P36" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>12</v>
+      </c>
+      <c r="R36" s="2"/>
+      <c r="S36" s="2"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="2">
+        <v>4</v>
+      </c>
+      <c r="V36" s="2">
+        <v>3</v>
+      </c>
+      <c r="W36" s="4">
+        <v>7</v>
+      </c>
+      <c r="X36" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A37" s="39"/>
+      <c r="B37" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="3">
+        <v>55</v>
+      </c>
+      <c r="D37" s="3">
+        <v>79</v>
+      </c>
+      <c r="E37" s="3">
+        <v>134</v>
+      </c>
+      <c r="F37" s="3">
+        <v>56</v>
+      </c>
+      <c r="G37" s="3">
+        <v>68</v>
+      </c>
+      <c r="H37" s="3">
+        <v>124</v>
+      </c>
+      <c r="I37" s="3">
+        <v>74</v>
+      </c>
+      <c r="J37" s="3">
+        <v>70</v>
+      </c>
+      <c r="K37" s="3">
+        <v>144</v>
+      </c>
+      <c r="L37" s="3">
+        <v>88</v>
+      </c>
+      <c r="M37" s="3">
+        <v>71</v>
+      </c>
+      <c r="N37" s="3">
+        <v>159</v>
+      </c>
+      <c r="O37" s="3">
+        <v>67</v>
+      </c>
+      <c r="P37" s="3">
+        <v>37</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>104</v>
+      </c>
+      <c r="R37" s="3">
+        <v>54</v>
+      </c>
+      <c r="S37" s="3">
+        <v>29</v>
+      </c>
+      <c r="T37" s="3">
+        <v>83</v>
+      </c>
+      <c r="U37" s="3">
+        <v>49</v>
+      </c>
+      <c r="V37" s="3">
+        <v>39</v>
+      </c>
+      <c r="W37" s="4">
+        <v>88</v>
+      </c>
+      <c r="X37" s="3">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="3">
+        <v>29</v>
+      </c>
+      <c r="Z37" s="4">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A38" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C38" s="2">
+        <v>25</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2</v>
+      </c>
+      <c r="E38" s="3">
+        <v>27</v>
+      </c>
+      <c r="F38" s="2">
+        <v>20</v>
+      </c>
+      <c r="G38" s="2">
+        <v>2</v>
+      </c>
+      <c r="H38" s="3">
+        <v>22</v>
+      </c>
+      <c r="I38" s="2">
+        <v>13</v>
+      </c>
+      <c r="J38" s="2">
+        <v>1</v>
+      </c>
+      <c r="K38" s="3">
+        <v>14</v>
+      </c>
+      <c r="L38" s="2">
+        <v>14</v>
+      </c>
+      <c r="M38" s="2">
+        <v>1</v>
+      </c>
+      <c r="N38" s="3">
+        <v>15</v>
+      </c>
+      <c r="O38" s="2">
+        <v>12</v>
+      </c>
+      <c r="P38" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>15</v>
+      </c>
+      <c r="R38" s="2">
+        <v>18</v>
+      </c>
+      <c r="S38" s="2">
+        <v>5</v>
+      </c>
+      <c r="T38" s="3">
+        <v>23</v>
+      </c>
+      <c r="U38" s="2">
+        <v>0</v>
+      </c>
+      <c r="V38" s="2">
+        <v>0</v>
+      </c>
+      <c r="W38" s="4">
+        <v>0</v>
+      </c>
+      <c r="X38" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A39" s="39"/>
+      <c r="B39" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="2">
+        <v>11</v>
+      </c>
+      <c r="D39" s="2">
+        <v>5</v>
+      </c>
+      <c r="E39" s="3">
+        <v>16</v>
+      </c>
+      <c r="F39" s="2">
+        <v>17</v>
+      </c>
+      <c r="G39" s="2">
+        <v>3</v>
+      </c>
+      <c r="H39" s="3">
+        <v>20</v>
+      </c>
+      <c r="I39" s="2">
+        <v>9</v>
+      </c>
+      <c r="J39" s="2">
+        <v>3</v>
+      </c>
+      <c r="K39" s="3">
+        <v>12</v>
+      </c>
+      <c r="L39" s="2">
+        <v>24</v>
+      </c>
+      <c r="M39" s="2">
+        <v>12</v>
+      </c>
+      <c r="N39" s="3">
+        <v>36</v>
+      </c>
+      <c r="O39" s="2">
+        <v>21</v>
+      </c>
+      <c r="P39" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>26</v>
+      </c>
+      <c r="R39" s="2">
+        <v>28</v>
+      </c>
+      <c r="S39" s="2">
+        <v>6</v>
+      </c>
+      <c r="T39" s="3">
+        <v>34</v>
+      </c>
+      <c r="U39" s="2">
+        <v>0</v>
+      </c>
+      <c r="V39" s="2">
+        <v>0</v>
+      </c>
+      <c r="W39" s="4">
+        <v>0</v>
+      </c>
+      <c r="X39" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A40" s="39"/>
+      <c r="B40" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="2">
+        <v>0</v>
+      </c>
+      <c r="D40" s="2">
+        <v>0</v>
+      </c>
+      <c r="E40" s="3">
+        <v>0</v>
+      </c>
+      <c r="F40" s="2">
+        <v>0</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="3">
+        <v>0</v>
+      </c>
+      <c r="I40" s="2">
+        <v>0</v>
+      </c>
+      <c r="J40" s="2">
+        <v>0</v>
+      </c>
+      <c r="K40" s="3">
+        <v>0</v>
+      </c>
+      <c r="L40" s="2">
+        <v>10</v>
+      </c>
+      <c r="M40" s="2">
+        <v>4</v>
+      </c>
+      <c r="N40" s="3">
+        <v>14</v>
+      </c>
+      <c r="O40" s="2">
+        <v>14</v>
+      </c>
+      <c r="P40" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>19</v>
+      </c>
+      <c r="R40" s="2">
+        <v>10</v>
+      </c>
+      <c r="S40" s="2">
+        <v>2</v>
+      </c>
+      <c r="T40" s="3">
+        <v>12</v>
+      </c>
+      <c r="U40" s="2">
+        <v>0</v>
+      </c>
+      <c r="V40" s="2">
+        <v>0</v>
+      </c>
+      <c r="W40" s="4">
+        <v>0</v>
+      </c>
+      <c r="X40" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A41" s="39"/>
+      <c r="B41" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" s="2">
+        <v>4</v>
+      </c>
+      <c r="D41" s="2">
+        <v>15</v>
+      </c>
+      <c r="E41" s="3">
+        <v>19</v>
+      </c>
+      <c r="F41" s="2">
+        <v>7</v>
+      </c>
+      <c r="G41" s="2">
+        <v>10</v>
+      </c>
+      <c r="H41" s="3">
+        <v>17</v>
+      </c>
+      <c r="I41" s="2">
+        <v>7</v>
+      </c>
+      <c r="J41" s="2">
+        <v>12</v>
+      </c>
+      <c r="K41" s="3">
+        <v>19</v>
+      </c>
+      <c r="L41" s="2">
+        <v>10</v>
+      </c>
+      <c r="M41" s="2">
+        <v>8</v>
+      </c>
+      <c r="N41" s="3">
+        <v>18</v>
+      </c>
+      <c r="O41" s="2">
+        <v>1</v>
+      </c>
+      <c r="P41" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>12</v>
+      </c>
+      <c r="R41" s="2">
+        <v>4</v>
+      </c>
+      <c r="S41" s="2">
+        <v>16</v>
+      </c>
+      <c r="T41" s="3">
+        <v>20</v>
+      </c>
+      <c r="U41" s="2">
+        <v>0</v>
+      </c>
+      <c r="V41" s="2">
+        <v>0</v>
+      </c>
+      <c r="W41" s="4">
+        <v>0</v>
+      </c>
+      <c r="X41" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A42" s="39"/>
+      <c r="B42" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="2">
+        <v>25</v>
+      </c>
+      <c r="D42" s="2">
+        <v>10</v>
+      </c>
+      <c r="E42" s="3">
+        <v>35</v>
+      </c>
+      <c r="F42" s="2">
+        <v>30</v>
+      </c>
+      <c r="G42" s="2">
+        <v>13</v>
+      </c>
+      <c r="H42" s="3">
+        <v>43</v>
+      </c>
+      <c r="I42" s="2">
+        <v>60</v>
+      </c>
+      <c r="J42" s="2">
+        <v>18</v>
+      </c>
+      <c r="K42" s="3">
+        <v>78</v>
+      </c>
+      <c r="L42" s="2">
+        <v>67</v>
+      </c>
+      <c r="M42" s="2">
+        <v>16</v>
+      </c>
+      <c r="N42" s="3">
+        <v>83</v>
+      </c>
+      <c r="O42" s="2">
+        <v>52</v>
+      </c>
+      <c r="P42" s="2">
+        <v>20</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>72</v>
+      </c>
+      <c r="R42" s="2">
+        <v>57</v>
+      </c>
+      <c r="S42" s="2">
+        <v>25</v>
+      </c>
+      <c r="T42" s="3">
+        <v>82</v>
+      </c>
+      <c r="U42" s="2">
+        <v>0</v>
+      </c>
+      <c r="V42" s="2">
+        <v>0</v>
+      </c>
+      <c r="W42" s="4">
+        <v>0</v>
+      </c>
+      <c r="X42" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A43" s="39"/>
+      <c r="B43" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="3">
+        <v>65</v>
+      </c>
+      <c r="D43" s="3">
+        <v>32</v>
+      </c>
+      <c r="E43" s="3">
+        <v>97</v>
+      </c>
+      <c r="F43" s="3">
+        <v>74</v>
+      </c>
+      <c r="G43" s="3">
+        <v>28</v>
+      </c>
+      <c r="H43" s="3">
+        <v>102</v>
+      </c>
+      <c r="I43" s="3">
+        <v>89</v>
+      </c>
+      <c r="J43" s="3">
+        <v>34</v>
+      </c>
+      <c r="K43" s="3">
+        <v>123</v>
+      </c>
+      <c r="L43" s="3">
+        <v>125</v>
+      </c>
+      <c r="M43" s="3">
+        <v>41</v>
+      </c>
+      <c r="N43" s="3">
+        <v>166</v>
+      </c>
+      <c r="O43" s="3">
+        <v>100</v>
+      </c>
+      <c r="P43" s="3">
+        <v>44</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>144</v>
+      </c>
+      <c r="R43" s="3">
+        <v>117</v>
+      </c>
+      <c r="S43" s="3">
+        <v>54</v>
+      </c>
+      <c r="T43" s="3">
+        <v>171</v>
+      </c>
+      <c r="U43" s="3">
+        <v>0</v>
+      </c>
+      <c r="V43" s="3">
+        <v>0</v>
+      </c>
+      <c r="W43" s="4">
+        <v>0</v>
+      </c>
+      <c r="X43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A44" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" s="2">
+        <v>5</v>
+      </c>
+      <c r="D44" s="2">
+        <v>11</v>
+      </c>
+      <c r="E44" s="3">
+        <v>16</v>
+      </c>
+      <c r="F44" s="2">
+        <v>0</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="3">
+        <v>0</v>
+      </c>
+      <c r="I44" s="2">
+        <v>0</v>
+      </c>
+      <c r="J44" s="2">
+        <v>0</v>
+      </c>
+      <c r="K44" s="3">
+        <v>0</v>
+      </c>
+      <c r="L44" s="2">
+        <v>0</v>
+      </c>
+      <c r="M44" s="2">
+        <v>0</v>
+      </c>
+      <c r="N44" s="3">
+        <v>0</v>
+      </c>
+      <c r="O44" s="2">
+        <v>0</v>
+      </c>
+      <c r="P44" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="2">
+        <v>0</v>
+      </c>
+      <c r="S44" s="2">
+        <v>0</v>
+      </c>
+      <c r="T44" s="3">
+        <v>0</v>
+      </c>
+      <c r="U44" s="2">
+        <v>0</v>
+      </c>
+      <c r="V44" s="2">
+        <v>0</v>
+      </c>
+      <c r="W44" s="4">
+        <v>0</v>
+      </c>
+      <c r="X44" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A45" s="39"/>
+      <c r="B45" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="3">
+        <v>5</v>
+      </c>
+      <c r="D45" s="3">
+        <v>11</v>
+      </c>
+      <c r="E45" s="3">
+        <v>16</v>
+      </c>
+      <c r="F45" s="3">
+        <v>0</v>
+      </c>
+      <c r="G45" s="3">
+        <v>0</v>
+      </c>
+      <c r="H45" s="3">
+        <v>0</v>
+      </c>
+      <c r="I45" s="3">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3">
+        <v>0</v>
+      </c>
+      <c r="K45" s="3">
+        <v>0</v>
+      </c>
+      <c r="L45" s="3">
+        <v>0</v>
+      </c>
+      <c r="M45" s="3">
+        <v>0</v>
+      </c>
+      <c r="N45" s="3">
+        <v>0</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>0</v>
+      </c>
+      <c r="T45" s="3">
+        <v>0</v>
+      </c>
+      <c r="U45" s="3">
+        <v>0</v>
+      </c>
+      <c r="V45" s="3">
+        <v>0</v>
+      </c>
+      <c r="W45" s="4">
+        <v>0</v>
+      </c>
+      <c r="X45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A46" s="39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="2">
+        <v>35</v>
+      </c>
+      <c r="D46" s="2">
+        <v>12</v>
+      </c>
+      <c r="E46" s="3">
+        <v>47</v>
+      </c>
+      <c r="F46" s="2">
+        <v>34</v>
+      </c>
+      <c r="G46" s="2">
+        <v>8</v>
+      </c>
+      <c r="H46" s="3">
+        <v>42</v>
+      </c>
+      <c r="I46" s="2">
+        <v>35</v>
+      </c>
+      <c r="J46" s="2">
+        <v>16</v>
+      </c>
+      <c r="K46" s="3">
+        <v>51</v>
+      </c>
+      <c r="L46" s="2">
+        <v>40</v>
+      </c>
+      <c r="M46" s="2">
+        <v>10</v>
+      </c>
+      <c r="N46" s="3">
+        <v>50</v>
+      </c>
+      <c r="O46" s="2">
+        <v>33</v>
+      </c>
+      <c r="P46" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>40</v>
+      </c>
+      <c r="R46" s="2">
+        <v>35</v>
+      </c>
+      <c r="S46" s="2">
+        <v>11</v>
+      </c>
+      <c r="T46" s="3">
+        <v>46</v>
+      </c>
+      <c r="U46" s="2">
+        <v>32</v>
+      </c>
+      <c r="V46" s="2">
+        <v>12</v>
+      </c>
+      <c r="W46" s="4">
+        <v>44</v>
+      </c>
+      <c r="X46" s="2">
+        <v>35</v>
+      </c>
+      <c r="Y46" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z46" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="39"/>
+      <c r="B47" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="3">
+        <v>35</v>
+      </c>
+      <c r="D47" s="3">
+        <v>12</v>
+      </c>
+      <c r="E47" s="3">
+        <v>47</v>
+      </c>
+      <c r="F47" s="3">
+        <v>34</v>
+      </c>
+      <c r="G47" s="3">
+        <v>8</v>
+      </c>
+      <c r="H47" s="3">
+        <v>42</v>
+      </c>
+      <c r="I47" s="3">
+        <v>35</v>
+      </c>
+      <c r="J47" s="3">
+        <v>16</v>
+      </c>
+      <c r="K47" s="3">
+        <v>51</v>
+      </c>
+      <c r="L47" s="3">
+        <v>40</v>
+      </c>
+      <c r="M47" s="3">
+        <v>10</v>
+      </c>
+      <c r="N47" s="3">
+        <v>50</v>
+      </c>
+      <c r="O47" s="3">
+        <v>33</v>
+      </c>
+      <c r="P47" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>40</v>
+      </c>
+      <c r="R47" s="3">
+        <v>35</v>
+      </c>
+      <c r="S47" s="3">
+        <v>11</v>
+      </c>
+      <c r="T47" s="3">
+        <v>46</v>
+      </c>
+      <c r="U47" s="3">
+        <v>32</v>
+      </c>
+      <c r="V47" s="3">
+        <v>12</v>
+      </c>
+      <c r="W47" s="4">
+        <v>44</v>
+      </c>
+      <c r="X47" s="3">
+        <v>35</v>
+      </c>
+      <c r="Y47" s="3">
+        <v>13</v>
+      </c>
+      <c r="Z47" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" s="2">
+        <v>17</v>
+      </c>
+      <c r="D48" s="2">
+        <v>2</v>
+      </c>
+      <c r="E48" s="3">
+        <v>19</v>
+      </c>
+      <c r="F48" s="2">
+        <v>19</v>
+      </c>
+      <c r="G48" s="2">
+        <v>4</v>
+      </c>
+      <c r="H48" s="3">
+        <v>23</v>
+      </c>
+      <c r="I48" s="2">
+        <v>21</v>
+      </c>
+      <c r="J48" s="2">
+        <v>6</v>
+      </c>
+      <c r="K48" s="3">
+        <v>27</v>
+      </c>
+      <c r="L48" s="2">
+        <v>0</v>
+      </c>
+      <c r="M48" s="2">
+        <v>0</v>
+      </c>
+      <c r="N48" s="3">
+        <v>0</v>
+      </c>
+      <c r="O48" s="2">
+        <v>0</v>
+      </c>
+      <c r="P48" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="2">
+        <v>0</v>
+      </c>
+      <c r="S48" s="2">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
+        <v>0</v>
+      </c>
+      <c r="U48" s="2">
+        <v>0</v>
+      </c>
+      <c r="V48" s="2">
+        <v>0</v>
+      </c>
+      <c r="W48" s="4">
+        <v>0</v>
+      </c>
+      <c r="X48" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="39"/>
+      <c r="B49" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C49" s="2">
+        <v>0</v>
+      </c>
+      <c r="D49" s="2">
+        <v>0</v>
+      </c>
+      <c r="E49" s="3">
+        <v>0</v>
+      </c>
+      <c r="F49" s="2">
+        <v>0</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="3">
+        <v>0</v>
+      </c>
+      <c r="I49" s="2">
+        <v>0</v>
+      </c>
+      <c r="J49" s="2">
+        <v>0</v>
+      </c>
+      <c r="K49" s="3">
+        <v>0</v>
+      </c>
+      <c r="L49" s="2">
+        <v>17</v>
+      </c>
+      <c r="M49" s="2">
+        <v>9</v>
+      </c>
+      <c r="N49" s="3">
+        <v>26</v>
+      </c>
+      <c r="O49" s="2">
+        <v>17</v>
+      </c>
+      <c r="P49" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>24</v>
+      </c>
+      <c r="R49" s="2">
+        <v>14</v>
+      </c>
+      <c r="S49" s="2">
+        <v>6</v>
+      </c>
+      <c r="T49" s="3">
+        <v>20</v>
+      </c>
+      <c r="U49" s="2">
+        <v>1</v>
+      </c>
+      <c r="V49" s="2">
+        <v>0</v>
+      </c>
+      <c r="W49" s="4">
+        <v>1</v>
+      </c>
+      <c r="X49" s="2">
+        <v>9</v>
+      </c>
+      <c r="Y49" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z49" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A50" s="39"/>
+      <c r="B50" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="2">
+        <v>20</v>
+      </c>
+      <c r="D50" s="2">
+        <v>6</v>
+      </c>
+      <c r="E50" s="3">
+        <v>26</v>
+      </c>
+      <c r="F50" s="2">
+        <v>22</v>
+      </c>
+      <c r="G50" s="2">
+        <v>2</v>
+      </c>
+      <c r="H50" s="3">
+        <v>24</v>
+      </c>
+      <c r="I50" s="2">
+        <v>22</v>
+      </c>
+      <c r="J50" s="2">
+        <v>3</v>
+      </c>
+      <c r="K50" s="3">
+        <v>25</v>
+      </c>
+      <c r="L50" s="2">
+        <v>22</v>
+      </c>
+      <c r="M50" s="2">
+        <v>1</v>
+      </c>
+      <c r="N50" s="3">
+        <v>23</v>
+      </c>
+      <c r="O50" s="2">
+        <v>18</v>
+      </c>
+      <c r="P50" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>22</v>
+      </c>
+      <c r="R50" s="2">
+        <v>15</v>
+      </c>
+      <c r="S50" s="2">
+        <v>4</v>
+      </c>
+      <c r="T50" s="3">
+        <v>19</v>
+      </c>
+      <c r="U50" s="2">
+        <v>15</v>
+      </c>
+      <c r="V50" s="2">
+        <v>2</v>
+      </c>
+      <c r="W50" s="4">
+        <v>17</v>
+      </c>
+      <c r="X50" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="2">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="39"/>
+      <c r="B51" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="3">
+        <v>37</v>
+      </c>
+      <c r="D51" s="3">
+        <v>8</v>
+      </c>
+      <c r="E51" s="3">
+        <v>45</v>
+      </c>
+      <c r="F51" s="3">
+        <v>41</v>
+      </c>
+      <c r="G51" s="3">
+        <v>6</v>
+      </c>
+      <c r="H51" s="3">
+        <v>47</v>
+      </c>
+      <c r="I51" s="3">
+        <v>43</v>
+      </c>
+      <c r="J51" s="3">
+        <v>9</v>
+      </c>
+      <c r="K51" s="3">
+        <v>52</v>
+      </c>
+      <c r="L51" s="3">
+        <v>39</v>
+      </c>
+      <c r="M51" s="3">
+        <v>10</v>
+      </c>
+      <c r="N51" s="3">
+        <v>49</v>
+      </c>
+      <c r="O51" s="3">
+        <v>35</v>
+      </c>
+      <c r="P51" s="3">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>46</v>
+      </c>
+      <c r="R51" s="3">
+        <v>29</v>
+      </c>
+      <c r="S51" s="3">
+        <v>10</v>
+      </c>
+      <c r="T51" s="3">
+        <v>39</v>
+      </c>
+      <c r="U51" s="3">
+        <v>16</v>
+      </c>
+      <c r="V51" s="3">
+        <v>2</v>
+      </c>
+      <c r="W51" s="4">
+        <v>18</v>
+      </c>
+      <c r="X51" s="3">
+        <v>9</v>
+      </c>
+      <c r="Y51" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z51" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" s="9"/>
+      <c r="C52" s="10">
+        <v>284</v>
+      </c>
+      <c r="D52" s="10">
+        <v>233</v>
+      </c>
+      <c r="E52" s="10">
+        <v>517</v>
+      </c>
+      <c r="F52" s="10">
+        <v>281</v>
+      </c>
+      <c r="G52" s="10">
+        <v>197</v>
+      </c>
+      <c r="H52" s="10">
+        <v>478</v>
+      </c>
+      <c r="I52" s="10">
+        <v>359</v>
+      </c>
+      <c r="J52" s="10">
+        <v>191</v>
+      </c>
+      <c r="K52" s="10">
+        <v>550</v>
+      </c>
+      <c r="L52" s="10">
+        <v>405</v>
+      </c>
+      <c r="M52" s="10">
+        <v>203</v>
+      </c>
+      <c r="N52" s="10">
+        <v>608</v>
+      </c>
+      <c r="O52" s="10">
+        <v>319</v>
+      </c>
+      <c r="P52" s="10">
+        <v>182</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>501</v>
+      </c>
+      <c r="R52" s="10">
+        <v>320</v>
+      </c>
+      <c r="S52" s="10">
+        <v>194</v>
+      </c>
+      <c r="T52" s="10">
+        <v>514</v>
+      </c>
+      <c r="U52" s="10">
+        <v>284</v>
+      </c>
+      <c r="V52" s="10">
+        <v>167</v>
+      </c>
+      <c r="W52" s="11">
+        <v>451</v>
+      </c>
+      <c r="X52" s="10">
+        <v>314</v>
+      </c>
+      <c r="Y52" s="10">
         <v>178</v>
       </c>
-      <c r="B3" s="2"/>
-[...3700 lines deleted...]
-      </c>
       <c r="Z52" s="11">
-        <v>16</v>
-[...76 lines deleted...]
-      <c r="Z53" s="20">
         <v>492</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A54" s="28" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="A32:A37"/>
+    <mergeCell ref="U6:W6"/>
+    <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A15"/>
+    <mergeCell ref="A16:A28"/>
+    <mergeCell ref="A29:A31"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:Q6"/>
-    <mergeCell ref="A49:A52"/>
-    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="R6:T6"/>
+    <mergeCell ref="X6:Z6"/>
     <mergeCell ref="C5:Z5"/>
-    <mergeCell ref="A16:A29"/>
-[...7 lines deleted...]
-    <mergeCell ref="X6:Z6"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="A46:A47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="16" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="4fe46a16bf9c7ec218a71b9eb16a6ca7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2884d7dd34d2dc0b8246d4234154b133" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b04e3717-011e-4302-a25a-3d486db191dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="7b359e6bffa232a701509dde48586be6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca1c111c285f23b56e20236dfb2402a" ns2:_="" ns3:_="">
     <xsd:import namespace="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <xsd:import namespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b04e3717-011e-4302-a25a-3d486db191dc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -15587,50 +15212,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -15732,137 +15367,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1580C2C0-8368-4FC2-AFEA-7D04E10A4A03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
+    <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD806003-413F-4F2F-889B-8FEB13A8E182}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B48E0C-A262-4918-B9F4-11568E4BB744}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05584631-31BD-4799-AB22-198597FBEDFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Evol titulats centres propis</vt:lpstr>
       <vt:lpstr>Evol titulats centres adscrits</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alícia Alesan Alias</dc:creator>
+  <dc:creator>Alicia Alesan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000497BCB9CCBCE64E82515F87CE0C36C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>