--- v0 (2025-10-19)
+++ v1 (2026-08-09)
@@ -2,71 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2024-25/Web UAB en dades/2. Docència/2.4. Màster/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95B54734-4429-4030-AD10-C972D73DE6A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="13_ncr:1_{95B54734-4429-4030-AD10-C972D73DE6A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36B11E19-7E85-4DD7-932F-18C88D0E614D}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29790" yWindow="450" windowWidth="24540" windowHeight="13815" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titulats centres propis" sheetId="1" r:id="rId1"/>
     <sheet name="Titulats centres adscrits" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="134">
   <si>
     <t>Data de les dades: 01/06/2025</t>
   </si>
   <si>
     <t>Curs acadèmic: 2023/24</t>
   </si>
   <si>
     <t>Centre</t>
   </si>
   <si>
     <t>Estudiants titulats</t>
   </si>
   <si>
     <t>Estudi</t>
   </si>
   <si>
     <t>Dona</t>
   </si>
   <si>
     <t>Home</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -421,50 +434,53 @@
     <t>Fisioteràpia del Tòrax</t>
   </si>
   <si>
     <t>Fisioteràpia en Pediatria</t>
   </si>
   <si>
     <t>Osteopatia</t>
   </si>
   <si>
     <t>INSTITUT DE RECERCA VALL D'HEBRON (VHIR)</t>
   </si>
   <si>
     <t>Recerca Biomèdica Translacional</t>
   </si>
   <si>
     <t>INSTITUT UNIVERSITARI DE NEURORREHABILITACIÓ GUTTMANN</t>
   </si>
   <si>
     <t>Neurorehabilitació</t>
   </si>
   <si>
     <t>Estudiants de màster titulats en centres adscrits</t>
   </si>
   <si>
     <t>Font: UNEIX</t>
+  </si>
+  <si>
+    <t>Estudiants de màster titulats en centres propis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0_);\(#,##0\)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -671,70 +687,70 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
@@ -1037,2213 +1053,2215 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E111"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.42578125" customWidth="1"/>
+    <col min="2" max="2" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.399999999999999" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="19.5" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="A3" s="20" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="20"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="C6" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="22"/>
-[...4 lines deleted...]
-      <c r="B7" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="17"/>
+      <c r="B7" s="22"/>
       <c r="C7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="16" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2">
         <v>4</v>
       </c>
       <c r="D8" s="2">
         <v>6</v>
       </c>
       <c r="E8" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="16"/>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="19"/>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2">
         <v>3</v>
       </c>
       <c r="D9" s="2">
         <v>9</v>
       </c>
       <c r="E9" s="3">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="16"/>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="19"/>
       <c r="B10" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="2">
         <v>1</v>
       </c>
       <c r="D10" s="2">
         <v>3</v>
       </c>
       <c r="E10" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="16"/>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="19"/>
       <c r="B11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="2">
         <v>7</v>
       </c>
       <c r="D11" s="2">
         <v>18</v>
       </c>
       <c r="E11" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="19"/>
       <c r="B12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2">
         <v>4</v>
       </c>
       <c r="D12" s="2">
         <v>9</v>
       </c>
       <c r="E12" s="3">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="16"/>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="19"/>
       <c r="B13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2">
         <v>4</v>
       </c>
       <c r="D13" s="2">
         <v>15</v>
       </c>
       <c r="E13" s="3">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="19"/>
       <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
         <v>4</v>
       </c>
       <c r="E14" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="16"/>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="19"/>
       <c r="B15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="5">
         <v>24</v>
       </c>
       <c r="D15" s="5">
         <v>64</v>
       </c>
       <c r="E15" s="6">
         <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="16" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="2">
         <v>3</v>
       </c>
       <c r="D16" s="2">
         <v>12</v>
       </c>
       <c r="E16" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="16"/>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="19"/>
       <c r="B17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="2">
         <v>15</v>
       </c>
       <c r="D17" s="2">
         <v>13</v>
       </c>
       <c r="E17" s="3">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="16"/>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="19"/>
       <c r="B18" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="2">
         <v>11</v>
       </c>
       <c r="D18" s="2">
         <v>4</v>
       </c>
       <c r="E18" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="16"/>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="19"/>
       <c r="B19" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2">
         <v>15</v>
       </c>
       <c r="D19" s="2">
         <v>7</v>
       </c>
       <c r="E19" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="16"/>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="19"/>
       <c r="B20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="2">
         <v>22</v>
       </c>
       <c r="D20" s="2">
         <v>7</v>
       </c>
       <c r="E20" s="3">
         <v>29</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="16"/>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="19"/>
       <c r="B21" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="2">
         <v>11</v>
       </c>
       <c r="D21" s="2">
         <v>12</v>
       </c>
       <c r="E21" s="3">
         <v>23</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
       <c r="B22" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="5">
         <v>77</v>
       </c>
       <c r="D22" s="5">
         <v>55</v>
       </c>
       <c r="E22" s="6">
         <v>132</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="16" t="s">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2">
         <v>17</v>
       </c>
       <c r="D23" s="2">
         <v>10</v>
       </c>
       <c r="E23" s="3">
         <v>27</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="16"/>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="19"/>
       <c r="B24" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="2">
         <v>12</v>
       </c>
       <c r="D24" s="2">
         <v>7</v>
       </c>
       <c r="E24" s="3">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="16"/>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="19"/>
       <c r="B25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="2">
         <v>20</v>
       </c>
       <c r="D25" s="2">
         <v>15</v>
       </c>
       <c r="E25" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="16"/>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="19"/>
       <c r="B26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="2">
         <v>17</v>
       </c>
       <c r="D26" s="2">
         <v>10</v>
       </c>
       <c r="E26" s="3">
         <v>27</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="16"/>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="19"/>
       <c r="B27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="2">
         <v>19</v>
       </c>
       <c r="D27" s="2">
         <v>6</v>
       </c>
       <c r="E27" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="16"/>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="19"/>
       <c r="B28" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="2">
         <v>12</v>
       </c>
       <c r="D28" s="2">
         <v>13</v>
       </c>
       <c r="E28" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="16"/>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="19"/>
       <c r="B29" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="2">
         <v>19</v>
       </c>
       <c r="D29" s="2">
         <v>6</v>
       </c>
       <c r="E29" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="16"/>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="19"/>
       <c r="B30" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2">
         <v>16</v>
       </c>
       <c r="D30" s="2">
         <v>8</v>
       </c>
       <c r="E30" s="3">
         <v>24</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="16"/>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="19"/>
       <c r="B31" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="2">
         <v>21</v>
       </c>
       <c r="D31" s="2">
         <v>9</v>
       </c>
       <c r="E31" s="3">
         <v>30</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="16"/>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="19"/>
       <c r="B32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="2">
         <v>11</v>
       </c>
       <c r="D32" s="2">
         <v>11</v>
       </c>
       <c r="E32" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="16"/>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="19"/>
       <c r="B33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="5">
         <v>164</v>
       </c>
       <c r="D33" s="5">
         <v>95</v>
       </c>
       <c r="E33" s="6">
         <v>259</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" s="16" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="2">
         <v>1</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="16"/>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="19"/>
       <c r="B35" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="2">
         <v>28</v>
       </c>
       <c r="D35" s="2">
         <v>14</v>
       </c>
       <c r="E35" s="3">
         <v>42</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="16"/>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="19"/>
       <c r="B36" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="2">
         <v>8</v>
       </c>
       <c r="D36" s="2">
         <v>11</v>
       </c>
       <c r="E36" s="3">
         <v>19</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="16"/>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A37" s="19"/>
       <c r="B37" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="2">
         <v>11</v>
       </c>
       <c r="D37" s="2">
         <v>6</v>
       </c>
       <c r="E37" s="3">
         <v>17</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="16"/>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="19"/>
       <c r="B38" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="2">
         <v>10</v>
       </c>
       <c r="D38" s="2">
         <v>33</v>
       </c>
       <c r="E38" s="3">
         <v>43</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="16"/>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="19"/>
       <c r="B39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="2">
         <v>5</v>
       </c>
       <c r="D39" s="2">
         <v>10</v>
       </c>
       <c r="E39" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="16"/>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" s="19"/>
       <c r="B40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="2">
         <v>1</v>
       </c>
       <c r="D40" s="2">
         <v>12</v>
       </c>
       <c r="E40" s="3">
         <v>13</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="16"/>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" s="19"/>
       <c r="B41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="2">
         <v>22</v>
       </c>
       <c r="D41" s="2">
         <v>24</v>
       </c>
       <c r="E41" s="3">
         <v>46</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="16"/>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="19"/>
       <c r="B42" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>86</v>
       </c>
       <c r="D42" s="5">
         <v>110</v>
       </c>
       <c r="E42" s="6">
         <v>196</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="16" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="2">
         <v>20</v>
       </c>
       <c r="D43" s="2">
         <v>3</v>
       </c>
       <c r="E43" s="3">
         <v>23</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="16"/>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A44" s="19"/>
       <c r="B44" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C44" s="2">
         <v>31</v>
       </c>
       <c r="D44" s="2">
         <v>25</v>
       </c>
       <c r="E44" s="3">
         <v>56</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="16"/>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A45" s="19"/>
       <c r="B45" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="2">
         <v>134</v>
       </c>
       <c r="D45" s="2">
         <v>60</v>
       </c>
       <c r="E45" s="3">
         <v>194</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A46" s="16"/>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A46" s="19"/>
       <c r="B46" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="2">
         <v>39</v>
       </c>
       <c r="D46" s="2">
         <v>56</v>
       </c>
       <c r="E46" s="3">
         <v>95</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="16"/>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A47" s="19"/>
       <c r="B47" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="2">
         <v>32</v>
       </c>
       <c r="D47" s="2">
         <v>5</v>
       </c>
       <c r="E47" s="3">
         <v>37</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A48" s="19"/>
       <c r="B48" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="2">
         <v>36</v>
       </c>
       <c r="D48" s="2">
         <v>16</v>
       </c>
       <c r="E48" s="3">
         <v>52</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="16"/>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="19"/>
       <c r="B49" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="2">
         <v>2</v>
       </c>
       <c r="D49" s="2">
         <v>0</v>
       </c>
       <c r="E49" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="16"/>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="19"/>
       <c r="B50" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C50" s="5">
         <v>294</v>
       </c>
       <c r="D50" s="5">
         <v>165</v>
       </c>
       <c r="E50" s="6">
         <v>459</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="16" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="2">
         <v>17</v>
       </c>
       <c r="D51" s="2">
         <v>4</v>
       </c>
       <c r="E51" s="3">
         <v>21</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="16"/>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="19"/>
       <c r="B52" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="2">
         <v>10</v>
       </c>
       <c r="D52" s="2">
         <v>4</v>
       </c>
       <c r="E52" s="3">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A53" s="16"/>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="19"/>
       <c r="B53" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="2">
         <v>3</v>
       </c>
       <c r="D53" s="2">
         <v>2</v>
       </c>
       <c r="E53" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="16"/>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="19"/>
       <c r="B54" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="2">
         <v>15</v>
       </c>
       <c r="D54" s="2">
         <v>4</v>
       </c>
       <c r="E54" s="3">
         <v>19</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A55" s="16"/>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="19"/>
       <c r="B55" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="5">
         <v>45</v>
       </c>
       <c r="D55" s="5">
         <v>14</v>
       </c>
       <c r="E55" s="6">
         <v>59</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="16" t="s">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="2">
         <v>11</v>
       </c>
       <c r="D56" s="2">
         <v>5</v>
       </c>
       <c r="E56" s="3">
         <v>16</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A57" s="16"/>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="19"/>
       <c r="B57" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="2">
         <v>16</v>
       </c>
       <c r="D57" s="2">
         <v>7</v>
       </c>
       <c r="E57" s="3">
         <v>23</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A58" s="16"/>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="19"/>
       <c r="B58" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="2">
         <v>16</v>
       </c>
       <c r="D58" s="2">
         <v>7</v>
       </c>
       <c r="E58" s="3">
         <v>23</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="16"/>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A59" s="19"/>
       <c r="B59" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="2">
         <v>24</v>
       </c>
       <c r="D59" s="2">
         <v>12</v>
       </c>
       <c r="E59" s="3">
         <v>36</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A60" s="16"/>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A60" s="19"/>
       <c r="B60" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="5">
         <v>67</v>
       </c>
       <c r="D60" s="5">
         <v>31</v>
       </c>
-      <c r="E60" s="6">
+      <c r="E60" s="3">
         <v>98</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="16" t="s">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A61" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="2">
         <v>54</v>
       </c>
       <c r="D61" s="2">
         <v>21</v>
       </c>
       <c r="E61" s="3">
         <v>75</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A62" s="16"/>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="19"/>
       <c r="B62" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="2">
         <v>22</v>
       </c>
       <c r="D62" s="2">
         <v>8</v>
       </c>
       <c r="E62" s="3">
         <v>30</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A63" s="16"/>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="19"/>
       <c r="B63" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="2">
         <v>12</v>
       </c>
       <c r="D63" s="2">
         <v>6</v>
       </c>
       <c r="E63" s="3">
         <v>18</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A64" s="16"/>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A64" s="19"/>
       <c r="B64" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="2">
         <v>22</v>
       </c>
       <c r="D64" s="2">
         <v>10</v>
       </c>
       <c r="E64" s="3">
         <v>32</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A65" s="16"/>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A65" s="19"/>
       <c r="B65" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C65" s="5">
         <v>110</v>
       </c>
       <c r="D65" s="5">
         <v>45</v>
       </c>
       <c r="E65" s="6">
         <v>155</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A66" s="16" t="s">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A66" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="2">
         <v>19</v>
       </c>
       <c r="D66" s="2">
         <v>3</v>
       </c>
       <c r="E66" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A67" s="16"/>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A67" s="19"/>
       <c r="B67" s="13" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="2">
         <v>3</v>
       </c>
       <c r="D67" s="2">
         <v>0</v>
       </c>
       <c r="E67" s="3">
         <v>3</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A68" s="16"/>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A68" s="19"/>
       <c r="B68" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="2">
         <v>7</v>
       </c>
       <c r="D68" s="2">
         <v>4</v>
       </c>
       <c r="E68" s="3">
         <v>11</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A69" s="16"/>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A69" s="19"/>
       <c r="B69" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="2">
         <v>3</v>
       </c>
       <c r="D69" s="2">
         <v>5</v>
       </c>
       <c r="E69" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A70" s="16"/>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A70" s="19"/>
       <c r="B70" s="13" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="2">
         <v>20</v>
       </c>
       <c r="D70" s="2">
         <v>5</v>
       </c>
       <c r="E70" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A71" s="16"/>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A71" s="19"/>
       <c r="B71" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C71" s="2">
         <v>10</v>
       </c>
       <c r="D71" s="2">
         <v>4</v>
       </c>
       <c r="E71" s="3">
         <v>14</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A72" s="16"/>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A72" s="19"/>
       <c r="B72" s="13" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="2">
         <v>7</v>
       </c>
       <c r="D72" s="2">
         <v>4</v>
       </c>
       <c r="E72" s="3">
         <v>11</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A73" s="16"/>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A73" s="19"/>
       <c r="B73" s="13" t="s">
         <v>72</v>
       </c>
       <c r="C73" s="2">
         <v>4</v>
       </c>
       <c r="D73" s="2">
         <v>4</v>
       </c>
       <c r="E73" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A74" s="16"/>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A74" s="19"/>
       <c r="B74" s="13" t="s">
         <v>73</v>
       </c>
       <c r="C74" s="2">
         <v>10</v>
       </c>
       <c r="D74" s="2">
         <v>21</v>
       </c>
       <c r="E74" s="3">
         <v>31</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A75" s="16"/>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A75" s="19"/>
       <c r="B75" s="13" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="2">
         <v>3</v>
       </c>
       <c r="D75" s="2">
         <v>10</v>
       </c>
       <c r="E75" s="3">
         <v>13</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A76" s="16"/>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A76" s="19"/>
       <c r="B76" s="13" t="s">
         <v>75</v>
       </c>
       <c r="C76" s="2">
         <v>3</v>
       </c>
       <c r="D76" s="2">
         <v>1</v>
       </c>
       <c r="E76" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A77" s="16"/>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A77" s="19"/>
       <c r="B77" s="13" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="2">
         <v>7</v>
       </c>
       <c r="D77" s="2">
         <v>14</v>
       </c>
       <c r="E77" s="3">
         <v>21</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A78" s="16"/>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A78" s="19"/>
       <c r="B78" s="13" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="2">
         <v>3</v>
       </c>
       <c r="D78" s="2">
         <v>7</v>
       </c>
       <c r="E78" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A79" s="16"/>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A79" s="19"/>
       <c r="B79" s="13" t="s">
         <v>77</v>
       </c>
       <c r="C79" s="2">
         <v>4</v>
       </c>
       <c r="D79" s="2">
         <v>6</v>
       </c>
       <c r="E79" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A80" s="16"/>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A80" s="19"/>
       <c r="B80" s="13" t="s">
         <v>78</v>
       </c>
       <c r="C80" s="2">
         <v>10</v>
       </c>
       <c r="D80" s="2">
         <v>3</v>
       </c>
       <c r="E80" s="3">
         <v>13</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A81" s="16"/>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A81" s="19"/>
       <c r="B81" s="13" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="2">
         <v>7</v>
       </c>
       <c r="D81" s="2">
         <v>3</v>
       </c>
       <c r="E81" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A82" s="16"/>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A82" s="19"/>
       <c r="B82" s="13" t="s">
         <v>80</v>
       </c>
       <c r="C82" s="2">
         <v>21</v>
       </c>
       <c r="D82" s="2">
         <v>9</v>
       </c>
       <c r="E82" s="3">
         <v>30</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A83" s="16"/>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A83" s="19"/>
       <c r="B83" s="13" t="s">
         <v>81</v>
       </c>
       <c r="C83" s="2">
         <v>19</v>
       </c>
       <c r="D83" s="2">
         <v>10</v>
       </c>
       <c r="E83" s="3">
         <v>29</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A84" s="16"/>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A84" s="19"/>
       <c r="B84" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="5">
         <v>160</v>
       </c>
       <c r="D84" s="5">
         <v>113</v>
       </c>
       <c r="E84" s="6">
         <v>273</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A85" s="16" t="s">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A85" s="19" t="s">
         <v>82</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C85" s="2">
         <v>20</v>
       </c>
       <c r="D85" s="2">
         <v>6</v>
       </c>
       <c r="E85" s="3">
         <v>26</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A86" s="16"/>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A86" s="19"/>
       <c r="B86" s="13" t="s">
         <v>84</v>
       </c>
       <c r="C86" s="2">
         <v>8</v>
       </c>
       <c r="D86" s="2">
         <v>1</v>
       </c>
       <c r="E86" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A87" s="16"/>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A87" s="19"/>
       <c r="B87" s="13" t="s">
         <v>85</v>
       </c>
       <c r="C87" s="2">
         <v>6</v>
       </c>
       <c r="D87" s="2">
         <v>2</v>
       </c>
       <c r="E87" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A88" s="16"/>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A88" s="19"/>
       <c r="B88" s="13" t="s">
         <v>86</v>
       </c>
       <c r="C88" s="2">
         <v>19</v>
       </c>
       <c r="D88" s="2">
         <v>5</v>
       </c>
       <c r="E88" s="3">
         <v>24</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A89" s="16"/>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A89" s="19"/>
       <c r="B89" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="5">
         <v>53</v>
       </c>
       <c r="D89" s="5">
         <v>14</v>
       </c>
       <c r="E89" s="6">
         <v>67</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A90" s="16" t="s">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A90" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>88</v>
       </c>
       <c r="C90" s="2">
         <v>26</v>
       </c>
       <c r="D90" s="2">
         <v>2</v>
       </c>
       <c r="E90" s="3">
         <v>28</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A91" s="16"/>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A91" s="19"/>
       <c r="B91" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C91" s="2">
         <v>8</v>
       </c>
       <c r="D91" s="2">
         <v>14</v>
       </c>
       <c r="E91" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A92" s="16"/>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A92" s="19"/>
       <c r="B92" s="13" t="s">
         <v>90</v>
       </c>
       <c r="C92" s="2">
         <v>64</v>
       </c>
       <c r="D92" s="2">
         <v>19</v>
       </c>
       <c r="E92" s="3">
         <v>83</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A93" s="16"/>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A93" s="19"/>
       <c r="B93" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C93" s="2">
         <v>24</v>
       </c>
       <c r="D93" s="2">
         <v>4</v>
       </c>
       <c r="E93" s="3">
         <v>28</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A94" s="16"/>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A94" s="19"/>
       <c r="B94" s="13" t="s">
         <v>92</v>
       </c>
       <c r="C94" s="2">
         <v>8</v>
       </c>
       <c r="D94" s="2">
         <v>2</v>
       </c>
       <c r="E94" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A95" s="16"/>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A95" s="19"/>
       <c r="B95" s="13" t="s">
         <v>93</v>
       </c>
       <c r="C95" s="2">
         <v>18</v>
       </c>
       <c r="D95" s="2">
         <v>3</v>
       </c>
       <c r="E95" s="3">
         <v>21</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A96" s="16"/>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A96" s="19"/>
       <c r="B96" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C96" s="2">
         <v>2</v>
       </c>
       <c r="D96" s="2">
         <v>0</v>
       </c>
       <c r="E96" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A97" s="16"/>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A97" s="19"/>
       <c r="B97" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C97" s="5">
         <v>150</v>
       </c>
       <c r="D97" s="5">
         <v>44</v>
       </c>
       <c r="E97" s="6">
         <v>194</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A98" s="16" t="s">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A98" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C98" s="2">
         <v>14</v>
       </c>
       <c r="D98" s="2">
         <v>5</v>
       </c>
       <c r="E98" s="3">
         <v>19</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A99" s="16"/>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A99" s="19"/>
       <c r="B99" s="13" t="s">
         <v>97</v>
       </c>
       <c r="C99" s="2">
         <v>8</v>
       </c>
       <c r="D99" s="2">
         <v>3</v>
       </c>
       <c r="E99" s="3">
         <v>11</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A100" s="16"/>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A100" s="19"/>
       <c r="B100" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C100" s="2">
         <v>42</v>
       </c>
       <c r="D100" s="2">
         <v>7</v>
       </c>
       <c r="E100" s="3">
         <v>49</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A101" s="16"/>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A101" s="19"/>
       <c r="B101" s="13" t="s">
         <v>99</v>
       </c>
       <c r="C101" s="2">
         <v>43</v>
       </c>
       <c r="D101" s="2">
         <v>5</v>
       </c>
       <c r="E101" s="3">
         <v>48</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A102" s="16"/>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A102" s="19"/>
       <c r="B102" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C102" s="2">
         <v>20</v>
       </c>
       <c r="D102" s="2">
         <v>6</v>
       </c>
       <c r="E102" s="3">
         <v>26</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A103" s="16"/>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A103" s="19"/>
       <c r="B103" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C103" s="5">
         <v>127</v>
       </c>
       <c r="D103" s="5">
         <v>26</v>
       </c>
       <c r="E103" s="6">
         <v>153</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A104" s="16" t="s">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A104" s="19" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C104" s="2">
         <v>6</v>
       </c>
       <c r="D104" s="2">
         <v>12</v>
       </c>
       <c r="E104" s="3">
         <v>18</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A105" s="16"/>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A105" s="19"/>
       <c r="B105" s="13" t="s">
         <v>103</v>
       </c>
       <c r="C105" s="2">
         <v>14</v>
       </c>
       <c r="D105" s="2">
         <v>6</v>
       </c>
       <c r="E105" s="3">
         <v>20</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A106" s="16"/>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A106" s="19"/>
       <c r="B106" s="13" t="s">
         <v>104</v>
       </c>
       <c r="C106" s="2">
         <v>15</v>
       </c>
       <c r="D106" s="2">
         <v>2</v>
       </c>
       <c r="E106" s="3">
         <v>17</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A107" s="16"/>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A107" s="19"/>
       <c r="B107" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C107" s="2">
         <v>1</v>
       </c>
       <c r="D107" s="2">
         <v>1</v>
       </c>
       <c r="E107" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A108" s="16"/>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A108" s="19"/>
       <c r="B108" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="5">
         <v>36</v>
       </c>
       <c r="D108" s="5">
         <v>21</v>
       </c>
       <c r="E108" s="6">
         <v>57</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9">
         <v>1393</v>
       </c>
       <c r="D109" s="9">
         <v>797</v>
       </c>
       <c r="E109" s="10">
         <v>2190</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A111" s="17" t="s">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A111" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="B111" s="17"/>
-[...2 lines deleted...]
-      <c r="E111" s="17"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="20"/>
+      <c r="D111" s="20"/>
+      <c r="E111" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:E3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A98:A103"/>
     <mergeCell ref="A104:A108"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="A51:A55"/>
     <mergeCell ref="A56:A60"/>
     <mergeCell ref="A61:A65"/>
     <mergeCell ref="A66:A84"/>
     <mergeCell ref="A85:A89"/>
     <mergeCell ref="A8:A15"/>
     <mergeCell ref="A16:A22"/>
     <mergeCell ref="A23:A33"/>
     <mergeCell ref="A34:A42"/>
     <mergeCell ref="A43:A50"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A90:A97"/>
+    <mergeCell ref="A98:A103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2617F02E-708C-4143-90D5-9930B0DFF0B9}">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="57.21875" customWidth="1"/>
-    <col min="2" max="2" width="93.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="57.28515625" customWidth="1"/>
+    <col min="2" max="2" width="93.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.399999999999999" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="19.5" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="C6" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="22"/>
-[...4 lines deleted...]
-      <c r="B7" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="17"/>
+      <c r="B7" s="22"/>
       <c r="C7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="16" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C8" s="2">
         <v>6</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>
       </c>
       <c r="E8" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="16"/>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="19"/>
       <c r="B9" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C9" s="2">
         <v>15</v>
       </c>
       <c r="D9" s="2">
         <v>7</v>
       </c>
       <c r="E9" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="16"/>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="19"/>
       <c r="B10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="5">
         <v>21</v>
       </c>
       <c r="D10" s="5">
         <v>9</v>
       </c>
       <c r="E10" s="3">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
         <v>110</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="2">
         <v>19</v>
       </c>
       <c r="D11" s="2">
         <v>15</v>
       </c>
       <c r="E11" s="3">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="19"/>
       <c r="B12" s="13" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="2">
         <v>0</v>
       </c>
       <c r="D12" s="2">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="16"/>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="19"/>
       <c r="B13" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="2">
         <v>8</v>
       </c>
       <c r="D13" s="2">
         <v>6</v>
       </c>
       <c r="E13" s="3">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="19"/>
       <c r="B14" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="2">
         <v>17</v>
       </c>
       <c r="D14" s="2">
         <v>5</v>
       </c>
       <c r="E14" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="16"/>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="19"/>
       <c r="B15" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C15" s="2">
         <v>16</v>
       </c>
       <c r="D15" s="2">
         <v>9</v>
       </c>
       <c r="E15" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="16"/>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="19"/>
       <c r="B16" s="13" t="s">
         <v>116</v>
       </c>
       <c r="C16" s="2">
         <v>32</v>
       </c>
       <c r="D16" s="2">
         <v>18</v>
       </c>
       <c r="E16" s="3">
         <v>50</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="16"/>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="19"/>
       <c r="B17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="2">
         <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>23</v>
       </c>
       <c r="E17" s="3">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="16"/>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="19"/>
       <c r="B18" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="2">
         <v>17</v>
       </c>
       <c r="D18" s="2">
         <v>4</v>
       </c>
       <c r="E18" s="3">
         <v>21</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="16"/>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="19"/>
       <c r="B19" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="16"/>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="19"/>
       <c r="B20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C20" s="2">
         <v>24</v>
       </c>
       <c r="D20" s="2">
         <v>10</v>
       </c>
       <c r="E20" s="3">
         <v>34</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="16"/>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="19"/>
       <c r="B21" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="2">
         <v>12</v>
       </c>
       <c r="D21" s="2">
         <v>6</v>
       </c>
       <c r="E21" s="3">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
       <c r="B22" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C22" s="2">
         <v>46</v>
       </c>
       <c r="D22" s="2">
         <v>24</v>
       </c>
       <c r="E22" s="3">
         <v>70</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="16"/>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="19"/>
       <c r="B23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="5">
         <v>200</v>
       </c>
       <c r="D23" s="5">
         <v>120</v>
       </c>
       <c r="E23" s="3">
         <v>320</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="16" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C24" s="2">
         <v>19</v>
       </c>
       <c r="D24" s="2">
         <v>10</v>
       </c>
       <c r="E24" s="3">
         <v>29</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="16"/>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="19"/>
       <c r="B25" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C25" s="2">
         <v>19</v>
       </c>
       <c r="D25" s="2">
         <v>6</v>
       </c>
       <c r="E25" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="16"/>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="19"/>
       <c r="B26" s="13" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="2">
         <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>13</v>
       </c>
       <c r="E26" s="3">
         <v>24</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="16"/>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="19"/>
       <c r="B27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="5">
         <v>49</v>
       </c>
       <c r="D27" s="5">
         <v>29</v>
       </c>
       <c r="E27" s="3">
         <v>78</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="16" t="s">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>128</v>
       </c>
       <c r="C28" s="2">
         <v>35</v>
       </c>
       <c r="D28" s="2">
         <v>13</v>
       </c>
       <c r="E28" s="3">
         <v>48</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="16"/>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="19"/>
       <c r="B29" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="5">
         <v>35</v>
       </c>
       <c r="D29" s="5">
         <v>13</v>
       </c>
       <c r="E29" s="3">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="16" t="s">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="2">
         <v>9</v>
       </c>
       <c r="D30" s="2">
         <v>7</v>
       </c>
       <c r="E30" s="3">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="16"/>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="19"/>
       <c r="B31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="5">
         <v>9</v>
       </c>
       <c r="D31" s="5">
         <v>7</v>
       </c>
       <c r="E31" s="3">
         <v>16</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9">
         <v>314</v>
       </c>
       <c r="D32" s="9">
         <v>178</v>
       </c>
       <c r="E32" s="10">
         <v>492</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A11:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A29"/>
-    <mergeCell ref="A30:A31"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b04e3717-011e-4302-a25a-3d486db191dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="16" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="4fe46a16bf9c7ec218a71b9eb16a6ca7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2884d7dd34d2dc0b8246d4234154b133" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="7b359e6bffa232a701509dde48586be6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca1c111c285f23b56e20236dfb2402a" ns2:_="" ns3:_="">
     <xsd:import namespace="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <xsd:import namespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b04e3717-011e-4302-a25a-3d486db191dc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3260,50 +3278,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -3406,76 +3434,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43BA90B-449F-49EE-87EE-EF7FCBAC467F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3E759B-BE48-462A-8849-97736D1EFD5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43BA90B-449F-49EE-87EE-EF7FCBAC467F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399862D3-0474-4949-9E9B-3FB57F77F3B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BBA78C8-6CC9-4EBA-8A0C-5C0266635DFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>