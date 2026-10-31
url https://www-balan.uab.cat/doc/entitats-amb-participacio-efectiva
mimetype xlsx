--- v0 (2025-10-27)
+++ v1 (2026-10-31)
@@ -1,1387 +1,1043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/VICEGERNCIAECONOMIA/Documentos compartidos/General/Dolors/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="137" documentId="8_{C2BA4B86-24BF-49C5-B303-FD93769C57DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1CF6F305-A2F6-4642-AB02-A2B9CAFB8F7F}"/>
+  <xr:revisionPtr revIDLastSave="51" documentId="8_{FB8D7D25-BAC6-4B54-8767-BD1A877A5C25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{17804FDC-1B97-4BB0-BBBF-8806A0A1AC89}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{71066057-AEFC-4D18-BBAA-68C76494EE3A}"/>
+    <workbookView xWindow="-28920" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{55933374-3FD1-4E68-8FE2-AA2D2D550A2C}"/>
   </bookViews>
   <sheets>
     <sheet name="Annex 2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I37" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="90">
+  <si>
+    <t>UABFIRMS</t>
+  </si>
+  <si>
+    <t>Inari Global Social Actions, S.L.</t>
+  </si>
+  <si>
+    <t>PRUAB</t>
+  </si>
+  <si>
+    <t>FUAB</t>
+  </si>
+  <si>
+    <t>Ludia Bio, S.L</t>
+  </si>
+  <si>
+    <t>Tectum Garden, S.L</t>
+  </si>
+  <si>
+    <t>Distinkt, S.L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telomere Therapeutics, S.L.  </t>
+  </si>
+  <si>
+    <t>Allread Machine Learning Technologies, S.L.</t>
+  </si>
+  <si>
+    <t>Awec Advisors, S.L.</t>
+  </si>
+  <si>
+    <t>BD Care Research, S.L.</t>
+  </si>
+  <si>
+    <t>Nanoligent, S.L.</t>
+  </si>
+  <si>
+    <t>Idetan, SL</t>
+  </si>
+  <si>
+    <t>Ypsicon Advanced Techologies, SL</t>
+  </si>
+  <si>
+    <t>Vetgenomics, S.L.</t>
+  </si>
+  <si>
+    <t>Mass Factory Urban Accessible Mobility, S.L.</t>
+  </si>
+  <si>
+    <t>BioEclosion, SL</t>
+  </si>
+  <si>
+    <t>Universia España Red de Universidades S.A.</t>
+  </si>
+  <si>
+    <t>Parc Tecnològic del Vallès SA</t>
+  </si>
+  <si>
+    <t>Material and Gases MATGAS 2000 AIE</t>
+  </si>
+  <si>
+    <t>EIMCC - Escola d'Idiomes Moderns Casa de Convalescència SLU</t>
+  </si>
+  <si>
+    <t>Vila Universitària SL</t>
+  </si>
+  <si>
+    <t>UABFIRMS SLU</t>
+  </si>
+  <si>
+    <t>IUEE - Institut Universitari d'Estudis Europeus</t>
+  </si>
+  <si>
+    <t>Consorci Catalunya Internacional</t>
+  </si>
+  <si>
+    <t>OP - Observatori Català del Paisatge</t>
+  </si>
+  <si>
+    <t>ECARTE - European Consortium For Arts Therapies Educations</t>
+  </si>
+  <si>
+    <t>CREAF - Consorci del Centre de Recerca Ecológica i Aplicacions Forestals</t>
+  </si>
+  <si>
+    <t>CSPT - Corporació Sanitaria Parc Taulí</t>
+  </si>
+  <si>
+    <t>CTFC - Centre de Ciència i Tecnologia Forestal de Catalunya</t>
+  </si>
+  <si>
+    <t>CRAG - Centre de Recerca Agrigenòmica</t>
+  </si>
+  <si>
+    <t>CSUC - Consorci de Serveis Universitaris de Catalunya</t>
+  </si>
+  <si>
+    <t>ALEB - Agència Local Energia de Barcelona</t>
+  </si>
+  <si>
+    <t>CRM - Centre de Recerca Matemàtica</t>
+  </si>
+  <si>
+    <t>IM - Consorci Institut Metròpoli</t>
+  </si>
+  <si>
+    <t>CED - Centre d'Estudis Demogràfics</t>
+  </si>
+  <si>
+    <t>ICPS - Institut de Ciències Polítiques i Socials</t>
+  </si>
+  <si>
+    <t>IFAE - Institut de Física d'Altes Energies</t>
+  </si>
+  <si>
+    <t>CVC - Centre Visió Computador</t>
+  </si>
+  <si>
+    <t>CONSORCIS</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>IIAA - Fundación Investigación Aplicada a la Abocacía - Instituto</t>
+  </si>
+  <si>
+    <t>Fundació Privada Institut d'Economia de Barcelona</t>
+  </si>
+  <si>
+    <t>Fundació Barcelona Zoo</t>
+  </si>
+  <si>
+    <t>FEIS - Fundació Privada Esport Innovació Sabadell</t>
+  </si>
+  <si>
+    <t>FUB - Fundació Universitària del Bages</t>
+  </si>
+  <si>
+    <t>Stichting European Consortium of Innovative Universities (ECIU)</t>
+  </si>
+  <si>
+    <t>Fundació Especial Antiga Caixa de Sabadell 1859</t>
+  </si>
+  <si>
+    <t>InterAc Salut - Fundació Institut Interuniversitari</t>
+  </si>
+  <si>
+    <t>FTDA - Fundació Triptolemos pel Desenvolupament Agroalimentari</t>
+  </si>
+  <si>
+    <t>FdSL - Fundació per a la Docència Sant Llàtzer</t>
+  </si>
+  <si>
+    <t>I3PT - Fundació Institut d’Investigació i Innovació Parc Taulí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IR-HSCSP - Fundació Institut de Recerca de l'Hospital de Santa Creu i Sant Pau </t>
+  </si>
+  <si>
+    <t>IEEC - Institut d'Estudis Espacials de Catalunya</t>
+  </si>
+  <si>
+    <t>ICN2 - Institut Català de Nanociència i Nanotecnologia</t>
+  </si>
+  <si>
+    <t>IBEI - Institut Barcelona d'Estudis Internacionals</t>
+  </si>
+  <si>
+    <t>HUVH-IR - Fundació Hospital Universitari Vall d'Hebrón Institut de Recerca</t>
+  </si>
+  <si>
+    <t>Fundació Institut Confuci de Barcelona</t>
+  </si>
+  <si>
+    <t>FFH - Fundació Factor Humà</t>
+  </si>
+  <si>
+    <t>FAD - Fundación Avedis Donabedian per a la millora de la qualitat assistencial, Fundació Privada</t>
+  </si>
+  <si>
+    <t>IMIM - Fundació Institut Municipal d'Investigació Mèdica Hospital del Mar</t>
+  </si>
+  <si>
+    <t>IJC - Institut Josep Carreras per a la recerca contra la leucèmia (Institut Josep Carreras)</t>
+  </si>
+  <si>
+    <t>IGTP - Fundació Institut d'Investigació en ciències de la Salut Germans Trias i Pujol</t>
+  </si>
+  <si>
+    <t>IDIAP - Fundació Institut d'Investigació en Atenció Primària Jordi Gol i Gurina</t>
+  </si>
+  <si>
+    <t>ICP - Institut Català de Paleontologia Miquel Crusafont</t>
+  </si>
+  <si>
+    <t>ESMUC - Fundació Escola de Música de Catalunya (Escola Superior de Música de Catalunya)</t>
+  </si>
+  <si>
+    <t>FCIC - Fundació Privada Consell de la Informació de Catalunya</t>
+  </si>
+  <si>
+    <t>CIDOB - Centre d'Informació i Documentació Internacional a Barcelona</t>
+  </si>
+  <si>
+    <t>Fundació Bosch i Cardellach</t>
+  </si>
+  <si>
+    <t>BIOCAT - Fundació Bioregió de Catalunya</t>
+  </si>
+  <si>
+    <t>BGSE - Barcelona Graduate School of Economics Fundació Privada</t>
+  </si>
+  <si>
+    <t>FSiE - Fundació Salut i Envelliment</t>
+  </si>
+  <si>
+    <t>FUAB - Fundació Universitat Autònoma de Barcelona MP</t>
+  </si>
+  <si>
+    <t>FAS - Fundació Autònoma Solidària</t>
+  </si>
+  <si>
+    <t>PRUAB - Fundació Parc de Recerca de la UAB MP</t>
+  </si>
+  <si>
+    <t>FHCV - Fundació Hospital Clínic Veterinari MP</t>
+  </si>
+  <si>
+    <t>FUNDACIONS</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Nre. / €</t>
+  </si>
+  <si>
+    <t>Entitat</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Indirecte</t>
+  </si>
+  <si>
+    <t>Directe</t>
+  </si>
+  <si>
+    <t>PARTICIPACIÓ EFECTIVA A 31/12/2025</t>
+  </si>
+  <si>
+    <t>COMPOSICIÓ / CAPITAL SOCIAL</t>
+  </si>
+  <si>
+    <t>Núm. reg. UAB</t>
+  </si>
+  <si>
+    <t>ENTITAT</t>
+  </si>
   <si>
     <t>NATURALESA</t>
   </si>
   <si>
-    <t>ENTITAT</t>
-[...257 lines deleted...]
-    <t>Tectum Garden, S.L</t>
+    <t>ENTITATS MERCANTILS</t>
   </si>
   <si>
     <t>SIGMA Gestió Universitària AIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-403]_-;\-* #,##0.00\ [$€-403]_-;_-* &quot;-&quot;??\ [$€-403]_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Aptos Narrow"/>
-[...12 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...48 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </left>
       <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...25 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...50 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
-      <top style="thick">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...4 lines deleted...]
-      <left style="thin">
         <color theme="1"/>
-      </left>
-[...7 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thick">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...69 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Coma" xfId="1" builtinId="3"/>
     <cellStyle name="Enllaç" xfId="3" builtinId="8"/>
     <cellStyle name="Moneda" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1396,65 +1052,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1475,7502 +1131,7355 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsll.cat/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibei.org/ca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csuc.cat/ca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecarte.info/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awecadvisors.org/ca/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tectumgarden.cat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biocat.cat/ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pruab.cat/ca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imim.cat/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundaciosabadell.cat/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmuc.cat/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recercasantpau.cat/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umanresa.cat/ca/fubages" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icps.cat/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crm.cat/ca/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tauli.cat/tauli/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matgas.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetgenomics.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inari.cat/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fundacio-salut-envelliment/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nanoligent.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.confuciobarcelona.cat/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.germanstrias.org/ca/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icn2.cat/ca/sobre-l-icn2/sobre-l-icn2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.triptolemos.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eciu.eu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvc.uab.es/ca/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cragenomica.es/ca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catpaisatge.net/ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sigmaaie.org/ca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.allread.ai/ca/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/emprenedoria/mass-factory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbc.cat/ca/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/sobre-la-fundacio-uab/consells-d-administracio/vila-universitaria-sl-1345736882649.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fas/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.cat/index.php/ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fadq.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tauli.cat/institut/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoobarcelona.cat/ca/fundacio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ced.cat/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creaf.cat/ca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ypsicon.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.distinkt.tech/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vhir.vallhebron.com/ca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajuntament.barcelona.cat/ecologiaurbana/ca/qui-som/empreses-i-organismes-autonoms/agencia-local-energia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptv.cat/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bettercare.es/ca/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/hospital-clinic-veterinari-1345892122333.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bse.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fcarreras.org/ca/institut-dinvestigacio-contra-la-leucemia-josep-carreras/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieec.cat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interacsalut.cat/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifae.es/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalunya-internacional.cat/ca/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioeclosion.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cic.periodistes.cat/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fichsp.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctfc.cat/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/sobre-la-fundacio-uab/consells-d-administracio/escola-d-idiomes-moderns-casa-convalescencia-sl-1345736882577.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/emprenedoria/idetan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telomere-tx.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fundaciouab/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idiapjgol.org/grup-recerca/ca-pri/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factorhuma.org/ca/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutmetropoli.cat/ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieb.ub.edu/ca/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webs.uab.cat/iuee/presentacio/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universia.net/es/home" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cic.periodistes.cat/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fundacio-salut-envelliment/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsll.cat/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoobarcelona.cat/ca/fundacio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awecadvisors.org/ca/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tectumgarden.com/ca/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajuntament.barcelona.cat/ecologiaurbana/ca/qui-som/empreses-i-organismes-autonoms/agencia-local-energia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifae.es/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webs.uab.cat/iuee/presentacio/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idiapjgol.org/grup-recerca/ca-pri/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tauli.cat/tauli/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbc.cat/ca/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imim.cat/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibei.org/ca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recercasantpau.cat/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundaciosabadell.cat/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptv.cat/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetgenomics.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inari.cat/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutmetropoli.cat/ca/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nanoligent.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fas/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catpaisatge.net/ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bse.eu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmuc.cat/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.germanstrias.org/ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.confuciobarcelona.cat/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.triptolemos.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieb.ub.edu/ca/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioeclosion.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.allread.ai/ca/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/emprenedoria/ludia-bio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csuc.cat/ca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/sobre-la-fundacio-uab/consells-d-administracio/escola-d-idiomes-moderns-casa-convalescencia-sl-1345736882577.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icps.cat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creaf.cat/ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/hospital-clinic-veterinari-1345892122333.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidob.org/ca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fadq.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icn2.cat/ca/sobre-l-icn2/sobre-l-icn2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umanresa.cat/ca/fubages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ypsicon.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.distinkt.tech/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/fundaciouab/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tauli.cat/institut/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universia.net/es/home" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bettercare.es/ca/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icab.es/ca/colegi/coneix-el-col-legi/institucions-vinculades/fundacio-instituto-investigacion-aplicada-a-la-abogacia-iiaa/index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvc.uab.es/ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crm.cat/ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalunya-internacional.cat/ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biocat.cat/ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.cat/index.php/ca/icp-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vhir.vallhebron.com/ca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eciu.eu/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/emprenedoria/mass-factory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctfc.cat/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fcarreras.org/ca/institut-dinvestigacio-contra-la-leucemia-josep-carreras/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interacsalut.cat/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matgas.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/ca/emprenedoria/idetan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telomere-tx.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ced.cat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cragenomica.es/ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecarte.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pruab.cat/ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieec.cat/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factorhuma.org/ca/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/sobre-la-fundacio-uab/consells-d-administracio/vila-universitaria-sl-1345736882649.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sigmaaie.org/ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EAC1577-E5D9-4117-A545-1AEAAA8BBB30}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B21741DA-6D04-4677-A1F9-4FF65BA1E532}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AK444"/>
+  <dimension ref="A1:AJ441"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A51" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G87" sqref="G87"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" style="55" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="23" style="75"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="65.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.140625" style="33" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="35" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" style="36" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" style="37" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="33" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="37" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" style="35" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" style="37" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="23" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="58" customFormat="1" ht="12" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="115" t="s">
+    <row r="1" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+      <c r="U1" s="6"/>
+      <c r="V1" s="6"/>
+      <c r="W1" s="6"/>
+      <c r="X1" s="6"/>
+      <c r="Y1" s="6"/>
+      <c r="Z1" s="6"/>
+      <c r="AA1" s="6"/>
+      <c r="AB1" s="6"/>
+      <c r="AC1" s="6"/>
+      <c r="AD1" s="6"/>
+      <c r="AE1" s="6"/>
+      <c r="AF1" s="6"/>
+      <c r="AG1" s="6"/>
+      <c r="AH1" s="6"/>
+      <c r="AI1" s="6"/>
+      <c r="AJ1" s="6"/>
+    </row>
+    <row r="2" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="K2" s="4"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6"/>
+      <c r="Z2" s="6"/>
+      <c r="AA2" s="6"/>
+      <c r="AB2" s="6"/>
+      <c r="AC2" s="6"/>
+      <c r="AD2" s="6"/>
+      <c r="AE2" s="6"/>
+      <c r="AF2" s="6"/>
+      <c r="AG2" s="6"/>
+      <c r="AH2" s="6"/>
+      <c r="AI2" s="6"/>
+      <c r="AJ2" s="6"/>
+    </row>
+    <row r="3" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6"/>
+      <c r="AH3" s="6"/>
+      <c r="AI3" s="6"/>
+      <c r="AJ3" s="6"/>
+    </row>
+    <row r="4" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="12">
         <v>1</v>
       </c>
-      <c r="C1" s="115" t="s">
+      <c r="D4" s="12">
+        <v>8</v>
+      </c>
+      <c r="E4" s="13">
+        <v>7</v>
+      </c>
+      <c r="F4" s="14">
+        <v>87.5</v>
+      </c>
+      <c r="G4" s="13">
+        <v>1</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="J4" s="13">
+        <v>8</v>
+      </c>
+      <c r="K4" s="14">
+        <v>100</v>
+      </c>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+    </row>
+    <row r="5" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A5" s="15"/>
+      <c r="B5" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="12">
         <v>2</v>
       </c>
-      <c r="D1" s="115" t="s">
+      <c r="D5" s="12">
+        <v>18</v>
+      </c>
+      <c r="E5" s="13">
+        <v>10</v>
+      </c>
+      <c r="F5" s="14">
+        <v>62.5</v>
+      </c>
+      <c r="G5" s="13">
+        <v>0</v>
+      </c>
+      <c r="H5" s="12"/>
+      <c r="I5" s="14">
+        <v>0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>10</v>
+      </c>
+      <c r="K5" s="14">
+        <v>62.5</v>
+      </c>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="6"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+    </row>
+    <row r="6" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A6" s="15"/>
+      <c r="B6" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="12">
+        <v>4</v>
+      </c>
+      <c r="D6" s="12">
+        <v>7</v>
+      </c>
+      <c r="E6" s="13">
+        <v>6</v>
+      </c>
+      <c r="F6" s="14">
+        <v>85.71</v>
+      </c>
+      <c r="G6" s="13">
+        <v>0</v>
+      </c>
+      <c r="H6" s="12"/>
+      <c r="I6" s="14">
+        <v>0</v>
+      </c>
+      <c r="J6" s="13">
+        <v>6</v>
+      </c>
+      <c r="K6" s="14">
+        <v>85.71</v>
+      </c>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
+    </row>
+    <row r="7" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A7" s="15"/>
+      <c r="B7" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="12">
+        <v>5</v>
+      </c>
+      <c r="D7" s="12">
+        <v>7</v>
+      </c>
+      <c r="E7" s="13">
+        <v>7</v>
+      </c>
+      <c r="F7" s="14">
+        <v>100</v>
+      </c>
+      <c r="G7" s="13">
+        <v>0</v>
+      </c>
+      <c r="H7" s="12"/>
+      <c r="I7" s="14">
+        <v>0</v>
+      </c>
+      <c r="J7" s="13">
+        <v>7</v>
+      </c>
+      <c r="K7" s="14">
+        <v>100</v>
+      </c>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+    </row>
+    <row r="8" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A8" s="15"/>
+      <c r="B8" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="12">
+        <v>7</v>
+      </c>
+      <c r="D8" s="12">
+        <v>5</v>
+      </c>
+      <c r="E8" s="13">
+        <v>4</v>
+      </c>
+      <c r="F8" s="14">
+        <v>80</v>
+      </c>
+      <c r="G8" s="13">
+        <v>1</v>
+      </c>
+      <c r="H8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="115" t="s">
+      <c r="I8" s="14">
+        <v>20</v>
+      </c>
+      <c r="J8" s="13">
+        <v>5</v>
+      </c>
+      <c r="K8" s="14">
+        <v>100</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+    </row>
+    <row r="9" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A9" s="15"/>
+      <c r="B9" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="12">
+        <v>8</v>
+      </c>
+      <c r="D9" s="12">
+        <v>16</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1</v>
+      </c>
+      <c r="F9" s="14">
+        <v>6.25</v>
+      </c>
+      <c r="G9" s="13">
+        <v>0</v>
+      </c>
+      <c r="H9" s="12"/>
+      <c r="I9" s="14">
+        <v>0</v>
+      </c>
+      <c r="J9" s="13">
+        <v>1</v>
+      </c>
+      <c r="K9" s="14">
+        <v>6.25</v>
+      </c>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+      <c r="AA9" s="6"/>
+      <c r="AB9" s="6"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="6"/>
+      <c r="AG9" s="6"/>
+      <c r="AH9" s="6"/>
+      <c r="AI9" s="6"/>
+      <c r="AJ9" s="6"/>
+    </row>
+    <row r="10" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A10" s="15"/>
+      <c r="B10" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="12">
+        <v>9</v>
+      </c>
+      <c r="D10" s="12">
+        <v>21</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="14">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>1</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="14">
+        <v>4.76</v>
+      </c>
+      <c r="J10" s="13">
+        <v>1</v>
+      </c>
+      <c r="K10" s="14">
+        <v>4.76</v>
+      </c>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6"/>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="6"/>
+      <c r="AA10" s="6"/>
+      <c r="AB10" s="6"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="6"/>
+      <c r="AG10" s="6"/>
+      <c r="AH10" s="6"/>
+      <c r="AI10" s="6"/>
+      <c r="AJ10" s="6"/>
+    </row>
+    <row r="11" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A11" s="15"/>
+      <c r="B11" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="12">
+        <v>10</v>
+      </c>
+      <c r="D11" s="12">
+        <v>11</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1</v>
+      </c>
+      <c r="F11" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0</v>
+      </c>
+      <c r="H11" s="12"/>
+      <c r="I11" s="14">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13">
+        <v>1</v>
+      </c>
+      <c r="K11" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="6"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="6"/>
+      <c r="AA11" s="6"/>
+      <c r="AB11" s="6"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="6"/>
+      <c r="AG11" s="6"/>
+      <c r="AH11" s="6"/>
+      <c r="AI11" s="6"/>
+      <c r="AJ11" s="6"/>
+    </row>
+    <row r="12" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A12" s="15"/>
+      <c r="B12" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="12">
+        <v>12</v>
+      </c>
+      <c r="D12" s="12">
+        <v>18</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1</v>
+      </c>
+      <c r="F12" s="14">
+        <v>5.56</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0</v>
+      </c>
+      <c r="H12" s="12"/>
+      <c r="I12" s="14">
+        <v>0</v>
+      </c>
+      <c r="J12" s="13">
+        <v>1</v>
+      </c>
+      <c r="K12" s="14">
+        <v>5.56</v>
+      </c>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="6"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
+    </row>
+    <row r="13" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A13" s="15"/>
+      <c r="B13" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="12">
+        <v>14</v>
+      </c>
+      <c r="D13" s="12">
+        <v>11</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1</v>
+      </c>
+      <c r="F13" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="12"/>
+      <c r="I13" s="14">
+        <v>0</v>
+      </c>
+      <c r="J13" s="13">
+        <v>1</v>
+      </c>
+      <c r="K13" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="6"/>
+      <c r="AA13" s="6"/>
+      <c r="AB13" s="6"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="6"/>
+      <c r="AG13" s="6"/>
+      <c r="AH13" s="6"/>
+      <c r="AI13" s="6"/>
+      <c r="AJ13" s="6"/>
+    </row>
+    <row r="14" spans="1:36" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="A14" s="15"/>
+      <c r="B14" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="12">
+        <v>15</v>
+      </c>
+      <c r="D14" s="12">
+        <v>22</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+      <c r="H14" s="12"/>
+      <c r="I14" s="14">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
+        <v>1</v>
+      </c>
+      <c r="K14" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+      <c r="AA14" s="6"/>
+      <c r="AB14" s="6"/>
+      <c r="AC14" s="6"/>
+      <c r="AD14" s="6"/>
+      <c r="AE14" s="6"/>
+      <c r="AF14" s="6"/>
+      <c r="AG14" s="6"/>
+      <c r="AH14" s="6"/>
+      <c r="AI14" s="6"/>
+      <c r="AJ14" s="6"/>
+    </row>
+    <row r="15" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A15" s="15"/>
+      <c r="B15" s="68" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="12">
+        <v>17</v>
+      </c>
+      <c r="D15" s="12">
+        <v>5</v>
+      </c>
+      <c r="E15" s="13">
+        <v>2</v>
+      </c>
+      <c r="F15" s="14">
+        <v>40</v>
+      </c>
+      <c r="G15" s="13">
+        <v>0</v>
+      </c>
+      <c r="H15" s="12"/>
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>2</v>
+      </c>
+      <c r="K15" s="14">
+        <v>40</v>
+      </c>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="6"/>
+      <c r="AG15" s="6"/>
+      <c r="AH15" s="6"/>
+      <c r="AI15" s="6"/>
+      <c r="AJ15" s="6"/>
+    </row>
+    <row r="16" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A16" s="15"/>
+      <c r="B16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="12">
+        <v>18</v>
+      </c>
+      <c r="D16" s="12">
+        <v>9</v>
+      </c>
+      <c r="E16" s="13">
+        <v>2</v>
+      </c>
+      <c r="F16" s="14">
+        <v>22.22</v>
+      </c>
+      <c r="G16" s="13">
+        <v>0</v>
+      </c>
+      <c r="H16" s="12"/>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>2</v>
+      </c>
+      <c r="K16" s="14">
+        <v>22.22</v>
+      </c>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="6"/>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="6"/>
+      <c r="AI16" s="6"/>
+      <c r="AJ16" s="6"/>
+    </row>
+    <row r="17" spans="1:36" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="A17" s="15"/>
+      <c r="B17" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="12">
+        <v>19</v>
+      </c>
+      <c r="D17" s="12">
+        <v>14</v>
+      </c>
+      <c r="E17" s="13">
+        <v>2</v>
+      </c>
+      <c r="F17" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="G17" s="13">
+        <v>0</v>
+      </c>
+      <c r="H17" s="12"/>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>2</v>
+      </c>
+      <c r="K17" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="6"/>
+      <c r="AA17" s="6"/>
+      <c r="AB17" s="6"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="6"/>
+      <c r="AG17" s="6"/>
+      <c r="AH17" s="6"/>
+      <c r="AI17" s="6"/>
+      <c r="AJ17" s="6"/>
+    </row>
+    <row r="18" spans="1:36" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="A18" s="15"/>
+      <c r="B18" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="12">
+        <v>20</v>
+      </c>
+      <c r="D18" s="12">
+        <v>21</v>
+      </c>
+      <c r="E18" s="13">
+        <v>2</v>
+      </c>
+      <c r="F18" s="14">
+        <v>9.52</v>
+      </c>
+      <c r="G18" s="13">
+        <v>0</v>
+      </c>
+      <c r="H18" s="12"/>
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
+        <v>2</v>
+      </c>
+      <c r="K18" s="14">
+        <v>9.52</v>
+      </c>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="6"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="6"/>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="6"/>
+      <c r="AI18" s="6"/>
+      <c r="AJ18" s="6"/>
+    </row>
+    <row r="19" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A19" s="15"/>
+      <c r="B19" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="12">
+        <v>21</v>
+      </c>
+      <c r="D19" s="12">
+        <v>22</v>
+      </c>
+      <c r="E19" s="13">
+        <v>2</v>
+      </c>
+      <c r="F19" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="G19" s="13">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12"/>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>2</v>
+      </c>
+      <c r="K19" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+      <c r="AA19" s="6"/>
+      <c r="AB19" s="6"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="6"/>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="6"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
+    </row>
+    <row r="20" spans="1:36" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="A20" s="15"/>
+      <c r="B20" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="12">
+        <v>24</v>
+      </c>
+      <c r="D20" s="12">
+        <v>7</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1</v>
+      </c>
+      <c r="F20" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="G20" s="13">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12"/>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>1</v>
+      </c>
+      <c r="K20" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+      <c r="AA20" s="6"/>
+      <c r="AB20" s="6"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="6"/>
+      <c r="AG20" s="6"/>
+      <c r="AH20" s="6"/>
+      <c r="AI20" s="6"/>
+      <c r="AJ20" s="6"/>
+    </row>
+    <row r="21" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
+      <c r="B21" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="12">
+        <v>25</v>
+      </c>
+      <c r="D21" s="12">
+        <v>22</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1</v>
+      </c>
+      <c r="F21" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="G21" s="13">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12"/>
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
+        <v>1</v>
+      </c>
+      <c r="K21" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="6"/>
+      <c r="AA21" s="6"/>
+      <c r="AB21" s="6"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="6"/>
+      <c r="AG21" s="6"/>
+      <c r="AH21" s="6"/>
+      <c r="AI21" s="6"/>
+      <c r="AJ21" s="6"/>
+    </row>
+    <row r="22" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="12">
+        <v>26</v>
+      </c>
+      <c r="D22" s="12">
+        <v>5</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1</v>
+      </c>
+      <c r="F22" s="14">
+        <v>20</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+      <c r="H22" s="12"/>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="13">
+        <v>1</v>
+      </c>
+      <c r="K22" s="14">
+        <v>20</v>
+      </c>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+      <c r="AA22" s="6"/>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="6"/>
+      <c r="AG22" s="6"/>
+      <c r="AH22" s="6"/>
+      <c r="AI22" s="6"/>
+      <c r="AJ22" s="6"/>
+    </row>
+    <row r="23" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A23" s="15"/>
+      <c r="B23" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="12">
+        <v>27</v>
+      </c>
+      <c r="D23" s="12">
+        <v>15</v>
+      </c>
+      <c r="E23" s="13">
+        <v>3</v>
+      </c>
+      <c r="F23" s="13">
+        <v>20</v>
+      </c>
+      <c r="G23" s="13">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12"/>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>3</v>
+      </c>
+      <c r="K23" s="14">
+        <v>20</v>
+      </c>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
+      <c r="AA23" s="6"/>
+      <c r="AB23" s="6"/>
+      <c r="AC23" s="6"/>
+      <c r="AD23" s="6"/>
+      <c r="AE23" s="6"/>
+      <c r="AF23" s="6"/>
+      <c r="AG23" s="6"/>
+      <c r="AH23" s="6"/>
+      <c r="AI23" s="6"/>
+      <c r="AJ23" s="6"/>
+    </row>
+    <row r="24" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A24" s="15"/>
+      <c r="B24" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="12">
+        <v>28</v>
+      </c>
+      <c r="D24" s="12">
+        <v>20</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1</v>
+      </c>
+      <c r="F24" s="14">
+        <v>5</v>
+      </c>
+      <c r="G24" s="13">
+        <v>0</v>
+      </c>
+      <c r="H24" s="12"/>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>1</v>
+      </c>
+      <c r="K24" s="14">
+        <v>5</v>
+      </c>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="6"/>
+      <c r="AI24" s="6"/>
+      <c r="AJ24" s="6"/>
+    </row>
+    <row r="25" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A25" s="15"/>
+      <c r="B25" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="12">
+        <v>30</v>
+      </c>
+      <c r="D25" s="12">
+        <v>7</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1</v>
+      </c>
+      <c r="F25" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+      <c r="H25" s="12"/>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>1</v>
+      </c>
+      <c r="K25" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+      <c r="AA25" s="6"/>
+      <c r="AB25" s="6"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="6"/>
+      <c r="AG25" s="6"/>
+      <c r="AH25" s="6"/>
+      <c r="AI25" s="6"/>
+      <c r="AJ25" s="6"/>
+    </row>
+    <row r="26" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A26" s="15"/>
+      <c r="B26" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="12">
+        <v>31</v>
+      </c>
+      <c r="D26" s="12">
+        <v>9</v>
+      </c>
+      <c r="E26" s="13">
+        <v>1</v>
+      </c>
+      <c r="F26" s="14">
+        <v>11.11</v>
+      </c>
+      <c r="G26" s="13">
+        <v>0</v>
+      </c>
+      <c r="H26" s="12"/>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>1</v>
+      </c>
+      <c r="K26" s="14">
+        <v>11.11</v>
+      </c>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6"/>
+      <c r="AB26" s="6"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="6"/>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="6"/>
+      <c r="AI26" s="6"/>
+      <c r="AJ26" s="6"/>
+    </row>
+    <row r="27" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A27" s="15"/>
+      <c r="B27" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="12">
+        <v>34</v>
+      </c>
+      <c r="D27" s="12">
+        <v>11</v>
+      </c>
+      <c r="E27" s="13">
+        <v>2</v>
+      </c>
+      <c r="F27" s="14">
+        <v>22.22</v>
+      </c>
+      <c r="G27" s="13">
+        <v>0</v>
+      </c>
+      <c r="H27" s="12"/>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>2</v>
+      </c>
+      <c r="K27" s="14">
+        <v>22.22</v>
+      </c>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+      <c r="AA27" s="6"/>
+      <c r="AB27" s="6"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="6"/>
+      <c r="AG27" s="6"/>
+      <c r="AH27" s="6"/>
+      <c r="AI27" s="6"/>
+      <c r="AJ27" s="6"/>
+    </row>
+    <row r="28" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A28" s="15"/>
+      <c r="B28" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="12">
+        <v>38</v>
+      </c>
+      <c r="D28" s="12">
+        <v>19</v>
+      </c>
+      <c r="E28" s="13">
+        <v>2</v>
+      </c>
+      <c r="F28" s="14">
+        <v>10.53</v>
+      </c>
+      <c r="G28" s="13">
+        <v>0</v>
+      </c>
+      <c r="H28" s="12"/>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>2</v>
+      </c>
+      <c r="K28" s="14">
+        <v>10.53</v>
+      </c>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+      <c r="AA28" s="6"/>
+      <c r="AB28" s="6"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="6"/>
+      <c r="AG28" s="6"/>
+      <c r="AH28" s="6"/>
+      <c r="AI28" s="6"/>
+      <c r="AJ28" s="6"/>
+    </row>
+    <row r="29" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A29" s="15"/>
+      <c r="B29" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="12">
+        <v>40</v>
+      </c>
+      <c r="D29" s="12">
+        <v>5</v>
+      </c>
+      <c r="E29" s="13">
+        <v>1</v>
+      </c>
+      <c r="F29" s="14">
+        <v>20</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12"/>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>1</v>
+      </c>
+      <c r="K29" s="14">
+        <v>20</v>
+      </c>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="6"/>
+      <c r="AA29" s="6"/>
+      <c r="AB29" s="6"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="6"/>
+      <c r="AG29" s="6"/>
+      <c r="AH29" s="6"/>
+      <c r="AI29" s="6"/>
+      <c r="AJ29" s="6"/>
+    </row>
+    <row r="30" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A30" s="15"/>
+      <c r="B30" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="12">
+        <v>41</v>
+      </c>
+      <c r="D30" s="12">
+        <v>34</v>
+      </c>
+      <c r="E30" s="13">
+        <v>1</v>
+      </c>
+      <c r="F30" s="14">
+        <v>2.94</v>
+      </c>
+      <c r="G30" s="13">
+        <v>0</v>
+      </c>
+      <c r="H30" s="12"/>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="13">
+        <v>1</v>
+      </c>
+      <c r="K30" s="14">
+        <v>2.94</v>
+      </c>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6"/>
+      <c r="AB30" s="6"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="6"/>
+      <c r="AG30" s="6"/>
+      <c r="AH30" s="6"/>
+      <c r="AI30" s="6"/>
+      <c r="AJ30" s="6"/>
+    </row>
+    <row r="31" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A31" s="15"/>
+      <c r="B31" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="12">
+        <v>42</v>
+      </c>
+      <c r="D31" s="12">
+        <v>22</v>
+      </c>
+      <c r="E31" s="13">
+        <v>1</v>
+      </c>
+      <c r="F31" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="G31" s="13">
+        <v>0</v>
+      </c>
+      <c r="H31" s="12"/>
+      <c r="I31" s="14">
+        <v>0</v>
+      </c>
+      <c r="J31" s="13">
+        <v>1</v>
+      </c>
+      <c r="K31" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="6"/>
+      <c r="AA31" s="6"/>
+      <c r="AB31" s="6"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="6"/>
+      <c r="AH31" s="6"/>
+      <c r="AI31" s="6"/>
+      <c r="AJ31" s="6"/>
+    </row>
+    <row r="32" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A32" s="15"/>
+      <c r="B32" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="12">
+        <v>43</v>
+      </c>
+      <c r="D32" s="12">
+        <v>7</v>
+      </c>
+      <c r="E32" s="13">
+        <v>1</v>
+      </c>
+      <c r="F32" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="G32" s="13">
+        <v>0</v>
+      </c>
+      <c r="H32" s="12"/>
+      <c r="I32" s="14">
+        <v>0</v>
+      </c>
+      <c r="J32" s="13">
+        <v>1</v>
+      </c>
+      <c r="K32" s="14">
+        <v>14.29</v>
+      </c>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="6"/>
+      <c r="X32" s="6"/>
+      <c r="Y32" s="6"/>
+      <c r="Z32" s="6"/>
+      <c r="AA32" s="6"/>
+      <c r="AB32" s="6"/>
+      <c r="AC32" s="6"/>
+      <c r="AD32" s="6"/>
+      <c r="AE32" s="6"/>
+      <c r="AF32" s="6"/>
+      <c r="AG32" s="6"/>
+      <c r="AH32" s="6"/>
+      <c r="AI32" s="6"/>
+      <c r="AJ32" s="6"/>
+    </row>
+    <row r="33" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A33" s="15"/>
+      <c r="B33" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="12">
+        <v>59</v>
+      </c>
+      <c r="D33" s="12">
+        <v>12</v>
+      </c>
+      <c r="E33" s="13">
+        <v>1</v>
+      </c>
+      <c r="F33" s="14">
+        <v>8.33</v>
+      </c>
+      <c r="G33" s="13">
+        <v>0</v>
+      </c>
+      <c r="H33" s="12"/>
+      <c r="I33" s="14">
+        <v>0</v>
+      </c>
+      <c r="J33" s="13">
+        <v>1</v>
+      </c>
+      <c r="K33" s="14">
+        <v>8.33</v>
+      </c>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="6"/>
+      <c r="AB33" s="6"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="6"/>
+      <c r="AG33" s="6"/>
+      <c r="AH33" s="6"/>
+      <c r="AI33" s="6"/>
+      <c r="AJ33" s="6"/>
+    </row>
+    <row r="34" spans="1:36" s="17" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A34" s="15"/>
+      <c r="B34" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="12">
+        <v>144</v>
+      </c>
+      <c r="D34" s="12">
+        <v>22</v>
+      </c>
+      <c r="E34" s="13">
+        <v>1</v>
+      </c>
+      <c r="F34" s="16">
+        <v>4.54</v>
+      </c>
+      <c r="G34" s="13">
+        <v>0</v>
+      </c>
+      <c r="H34" s="12"/>
+      <c r="I34" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="J34" s="13">
+        <v>1</v>
+      </c>
+      <c r="K34" s="14">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A35" s="15"/>
+      <c r="B35" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="12">
+        <v>146</v>
+      </c>
+      <c r="D35" s="12">
+        <v>8</v>
+      </c>
+      <c r="E35" s="13">
+        <v>1</v>
+      </c>
+      <c r="F35" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="G35" s="13">
+        <v>0</v>
+      </c>
+      <c r="H35" s="12"/>
+      <c r="I35" s="14">
+        <v>0</v>
+      </c>
+      <c r="J35" s="13">
+        <v>1</v>
+      </c>
+      <c r="K35" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+      <c r="W35" s="6"/>
+      <c r="X35" s="6"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="6"/>
+      <c r="AA35" s="6"/>
+      <c r="AB35" s="6"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="6"/>
+      <c r="AG35" s="6"/>
+      <c r="AH35" s="6"/>
+      <c r="AI35" s="6"/>
+      <c r="AJ35" s="6"/>
+    </row>
+    <row r="36" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A36" s="15"/>
+      <c r="B36" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="12">
+        <v>147</v>
+      </c>
+      <c r="D36" s="12">
+        <v>7</v>
+      </c>
+      <c r="E36" s="13">
+        <v>1</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G36" s="13">
+        <v>0</v>
+      </c>
+      <c r="H36" s="12"/>
+      <c r="I36" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="J36" s="13">
+        <v>1</v>
+      </c>
+      <c r="K36" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+      <c r="W36" s="6"/>
+      <c r="X36" s="6"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="6"/>
+      <c r="AA36" s="6"/>
+      <c r="AB36" s="6"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="6"/>
+      <c r="AG36" s="6"/>
+      <c r="AH36" s="6"/>
+      <c r="AI36" s="6"/>
+      <c r="AJ36" s="6"/>
+    </row>
+    <row r="37" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A37" s="15"/>
+      <c r="B37" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="12">
+        <v>155</v>
+      </c>
+      <c r="D37" s="12">
+        <v>9</v>
+      </c>
+      <c r="E37" s="13">
+        <v>1</v>
+      </c>
+      <c r="F37" s="14">
+        <v>11.11</v>
+      </c>
+      <c r="G37" s="13">
+        <v>0</v>
+      </c>
+      <c r="H37" s="12"/>
+      <c r="I37" s="14">
+        <f>-I35</f>
+        <v>0</v>
+      </c>
+      <c r="J37" s="13">
+        <v>1</v>
+      </c>
+      <c r="K37" s="14">
+        <v>11.11</v>
+      </c>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="6"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="6"/>
+      <c r="AB37" s="6"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="6"/>
+      <c r="AG37" s="6"/>
+      <c r="AH37" s="6"/>
+      <c r="AI37" s="6"/>
+      <c r="AJ37" s="6"/>
+    </row>
+    <row r="38" spans="1:36" s="7" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="15"/>
+      <c r="B38" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="38">
+        <v>119</v>
+      </c>
+      <c r="D38" s="38">
+        <v>25</v>
+      </c>
+      <c r="E38" s="39">
+        <v>2</v>
+      </c>
+      <c r="F38" s="40">
+        <v>8</v>
+      </c>
+      <c r="G38" s="39">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38"/>
+      <c r="I38" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="J38" s="39">
+        <v>2</v>
+      </c>
+      <c r="K38" s="40">
+        <v>8</v>
+      </c>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+      <c r="W38" s="6"/>
+      <c r="X38" s="6"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="6"/>
+      <c r="AA38" s="6"/>
+      <c r="AB38" s="6"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="6"/>
+      <c r="AG38" s="6"/>
+      <c r="AH38" s="6"/>
+      <c r="AI38" s="6"/>
+      <c r="AJ38" s="6"/>
+    </row>
+    <row r="39" spans="1:36" s="19" customFormat="1" ht="12.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="43">
+        <v>44</v>
+      </c>
+      <c r="D39" s="43">
+        <v>8</v>
+      </c>
+      <c r="E39" s="44">
         <v>4</v>
       </c>
-      <c r="F1" s="115"/>
-[...36 lines deleted...]
-      <c r="E2" s="115" t="s">
+      <c r="F39" s="45">
+        <v>50</v>
+      </c>
+      <c r="G39" s="44">
+        <v>0</v>
+      </c>
+      <c r="H39" s="43"/>
+      <c r="I39" s="45">
+        <v>0</v>
+      </c>
+      <c r="J39" s="44">
+        <v>4</v>
+      </c>
+      <c r="K39" s="46">
+        <v>50</v>
+      </c>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+      <c r="W39" s="6"/>
+      <c r="X39" s="6"/>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="6"/>
+      <c r="AA39" s="6"/>
+      <c r="AB39" s="6"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="6"/>
+      <c r="AG39" s="6"/>
+      <c r="AH39" s="6"/>
+      <c r="AI39" s="6"/>
+      <c r="AJ39" s="6"/>
+    </row>
+    <row r="40" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="12">
+        <v>45</v>
+      </c>
+      <c r="D40" s="12">
+        <v>6</v>
+      </c>
+      <c r="E40" s="13">
+        <v>3</v>
+      </c>
+      <c r="F40" s="14">
+        <v>50</v>
+      </c>
+      <c r="G40" s="13">
+        <v>0</v>
+      </c>
+      <c r="H40" s="12"/>
+      <c r="I40" s="14">
+        <v>0</v>
+      </c>
+      <c r="J40" s="13">
+        <v>3</v>
+      </c>
+      <c r="K40" s="20">
+        <v>50</v>
+      </c>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+      <c r="W40" s="6"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="6"/>
+      <c r="AA40" s="6"/>
+      <c r="AB40" s="6"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="6"/>
+      <c r="AG40" s="6"/>
+      <c r="AH40" s="6"/>
+      <c r="AI40" s="6"/>
+      <c r="AJ40" s="6"/>
+    </row>
+    <row r="41" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="12">
+        <v>46</v>
+      </c>
+      <c r="D41" s="12">
+        <v>8</v>
+      </c>
+      <c r="E41" s="13">
+        <v>3</v>
+      </c>
+      <c r="F41" s="14">
+        <v>37.5</v>
+      </c>
+      <c r="G41" s="13">
+        <v>0</v>
+      </c>
+      <c r="H41" s="12"/>
+      <c r="I41" s="14">
+        <v>0</v>
+      </c>
+      <c r="J41" s="13">
+        <v>3</v>
+      </c>
+      <c r="K41" s="20">
+        <v>37.5</v>
+      </c>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+      <c r="W41" s="6"/>
+      <c r="X41" s="6"/>
+      <c r="Y41" s="6"/>
+      <c r="Z41" s="6"/>
+      <c r="AA41" s="6"/>
+      <c r="AB41" s="6"/>
+      <c r="AC41" s="6"/>
+      <c r="AD41" s="6"/>
+      <c r="AE41" s="6"/>
+      <c r="AF41" s="6"/>
+      <c r="AG41" s="6"/>
+      <c r="AH41" s="6"/>
+      <c r="AI41" s="6"/>
+      <c r="AJ41" s="6"/>
+    </row>
+    <row r="42" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="12">
+        <v>47</v>
+      </c>
+      <c r="D42" s="12">
+        <v>6</v>
+      </c>
+      <c r="E42" s="13">
+        <v>3</v>
+      </c>
+      <c r="F42" s="14">
+        <v>50</v>
+      </c>
+      <c r="G42" s="13">
+        <v>0</v>
+      </c>
+      <c r="H42" s="12"/>
+      <c r="I42" s="14">
+        <v>0</v>
+      </c>
+      <c r="J42" s="13">
+        <v>3</v>
+      </c>
+      <c r="K42" s="20">
+        <v>50</v>
+      </c>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="6"/>
+      <c r="AB42" s="6"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="6"/>
+      <c r="AG42" s="6"/>
+      <c r="AH42" s="6"/>
+      <c r="AI42" s="6"/>
+      <c r="AJ42" s="6"/>
+    </row>
+    <row r="43" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="12">
+        <v>48</v>
+      </c>
+      <c r="D43" s="12">
+        <v>16</v>
+      </c>
+      <c r="E43" s="13">
+        <v>3</v>
+      </c>
+      <c r="F43" s="14">
+        <v>18.75</v>
+      </c>
+      <c r="G43" s="13">
+        <v>0</v>
+      </c>
+      <c r="H43" s="12"/>
+      <c r="I43" s="14">
+        <v>0</v>
+      </c>
+      <c r="J43" s="13">
+        <v>3</v>
+      </c>
+      <c r="K43" s="20">
+        <v>18.75</v>
+      </c>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+      <c r="W43" s="6"/>
+      <c r="X43" s="6"/>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="6"/>
+      <c r="AA43" s="6"/>
+      <c r="AB43" s="6"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="6"/>
+      <c r="AG43" s="6"/>
+      <c r="AH43" s="6"/>
+      <c r="AI43" s="6"/>
+      <c r="AJ43" s="6"/>
+    </row>
+    <row r="44" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="C44" s="12">
+        <v>49</v>
+      </c>
+      <c r="D44" s="12">
+        <v>8</v>
+      </c>
+      <c r="E44" s="13">
+        <v>1</v>
+      </c>
+      <c r="F44" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="G44" s="13">
+        <v>0</v>
+      </c>
+      <c r="H44" s="12"/>
+      <c r="I44" s="14">
+        <v>0</v>
+      </c>
+      <c r="J44" s="13">
+        <v>1</v>
+      </c>
+      <c r="K44" s="20">
+        <v>12.5</v>
+      </c>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="6"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="6"/>
+      <c r="AG44" s="6"/>
+      <c r="AH44" s="6"/>
+      <c r="AI44" s="6"/>
+      <c r="AJ44" s="6"/>
+    </row>
+    <row r="45" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="12">
+        <v>50</v>
+      </c>
+      <c r="D45" s="12">
+        <v>15</v>
+      </c>
+      <c r="E45" s="13">
+        <v>1</v>
+      </c>
+      <c r="F45" s="14">
+        <v>6.66</v>
+      </c>
+      <c r="G45" s="13">
+        <v>0</v>
+      </c>
+      <c r="H45" s="12"/>
+      <c r="I45" s="14">
+        <v>0</v>
+      </c>
+      <c r="J45" s="13">
+        <v>1</v>
+      </c>
+      <c r="K45" s="20">
+        <v>6.66</v>
+      </c>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
+      <c r="W45" s="6"/>
+      <c r="X45" s="6"/>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="6"/>
+      <c r="AA45" s="6"/>
+      <c r="AB45" s="6"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="6"/>
+      <c r="AG45" s="6"/>
+      <c r="AH45" s="6"/>
+      <c r="AI45" s="6"/>
+      <c r="AJ45" s="6"/>
+    </row>
+    <row r="46" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="C46" s="12">
+        <v>53</v>
+      </c>
+      <c r="D46" s="12">
+        <v>16</v>
+      </c>
+      <c r="E46" s="13">
+        <v>1</v>
+      </c>
+      <c r="F46" s="14">
+        <v>6.25</v>
+      </c>
+      <c r="G46" s="13">
+        <v>0</v>
+      </c>
+      <c r="H46" s="12"/>
+      <c r="I46" s="14">
+        <v>0</v>
+      </c>
+      <c r="J46" s="13">
+        <v>1</v>
+      </c>
+      <c r="K46" s="20">
+        <v>6.25</v>
+      </c>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
+      <c r="W46" s="6"/>
+      <c r="X46" s="6"/>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="6"/>
+      <c r="AA46" s="6"/>
+      <c r="AB46" s="6"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="6"/>
+      <c r="AG46" s="6"/>
+      <c r="AH46" s="6"/>
+      <c r="AI46" s="6"/>
+      <c r="AJ46" s="6"/>
+    </row>
+    <row r="47" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" s="12">
+        <v>54</v>
+      </c>
+      <c r="D47" s="12">
+        <v>15</v>
+      </c>
+      <c r="E47" s="13">
+        <v>3</v>
+      </c>
+      <c r="F47" s="14">
+        <v>20</v>
+      </c>
+      <c r="G47" s="13">
+        <v>0</v>
+      </c>
+      <c r="H47" s="12"/>
+      <c r="I47" s="14">
+        <v>0</v>
+      </c>
+      <c r="J47" s="13">
+        <v>3</v>
+      </c>
+      <c r="K47" s="20">
+        <v>20</v>
+      </c>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="6"/>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="6"/>
+      <c r="AA47" s="6"/>
+      <c r="AB47" s="6"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="6"/>
+      <c r="AG47" s="6"/>
+      <c r="AH47" s="6"/>
+      <c r="AI47" s="6"/>
+      <c r="AJ47" s="6"/>
+    </row>
+    <row r="48" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="12">
+        <v>55</v>
+      </c>
+      <c r="D48" s="12">
+        <v>22</v>
+      </c>
+      <c r="E48" s="13">
+        <v>2</v>
+      </c>
+      <c r="F48" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="G48" s="13">
+        <v>0</v>
+      </c>
+      <c r="H48" s="12"/>
+      <c r="I48" s="14">
+        <v>0</v>
+      </c>
+      <c r="J48" s="13">
+        <v>2</v>
+      </c>
+      <c r="K48" s="20">
+        <v>9.09</v>
+      </c>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6"/>
+      <c r="V48" s="6"/>
+      <c r="W48" s="6"/>
+      <c r="X48" s="6"/>
+      <c r="Y48" s="6"/>
+      <c r="Z48" s="6"/>
+      <c r="AA48" s="6"/>
+      <c r="AB48" s="6"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="6"/>
+      <c r="AG48" s="6"/>
+      <c r="AH48" s="6"/>
+      <c r="AI48" s="6"/>
+      <c r="AJ48" s="6"/>
+    </row>
+    <row r="49" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="12">
+        <v>56</v>
+      </c>
+      <c r="D49" s="12">
+        <v>9</v>
+      </c>
+      <c r="E49" s="13">
+        <v>1</v>
+      </c>
+      <c r="F49" s="14">
+        <v>11.11</v>
+      </c>
+      <c r="G49" s="13">
+        <v>0</v>
+      </c>
+      <c r="H49" s="12"/>
+      <c r="I49" s="14">
+        <v>0</v>
+      </c>
+      <c r="J49" s="13">
+        <v>1</v>
+      </c>
+      <c r="K49" s="20">
+        <v>11.11</v>
+      </c>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6"/>
+      <c r="V49" s="6"/>
+      <c r="W49" s="6"/>
+      <c r="X49" s="6"/>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="6"/>
+      <c r="AA49" s="6"/>
+      <c r="AB49" s="6"/>
+      <c r="AC49" s="6"/>
+      <c r="AD49" s="6"/>
+      <c r="AE49" s="6"/>
+      <c r="AF49" s="6"/>
+      <c r="AG49" s="6"/>
+      <c r="AH49" s="6"/>
+      <c r="AI49" s="6"/>
+      <c r="AJ49" s="6"/>
+    </row>
+    <row r="50" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="12">
+        <v>57</v>
+      </c>
+      <c r="D50" s="12">
+        <v>11</v>
+      </c>
+      <c r="E50" s="13">
+        <v>1</v>
+      </c>
+      <c r="F50" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="G50" s="13">
+        <v>0</v>
+      </c>
+      <c r="H50" s="12"/>
+      <c r="I50" s="14">
+        <v>0</v>
+      </c>
+      <c r="J50" s="13">
+        <v>1</v>
+      </c>
+      <c r="K50" s="14">
+        <v>9.09</v>
+      </c>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6"/>
+      <c r="V50" s="6"/>
+      <c r="W50" s="6"/>
+      <c r="X50" s="6"/>
+      <c r="Y50" s="6"/>
+      <c r="Z50" s="6"/>
+      <c r="AA50" s="6"/>
+      <c r="AB50" s="6"/>
+      <c r="AC50" s="6"/>
+      <c r="AD50" s="6"/>
+      <c r="AE50" s="6"/>
+      <c r="AF50" s="6"/>
+      <c r="AG50" s="6"/>
+      <c r="AH50" s="6"/>
+      <c r="AI50" s="6"/>
+      <c r="AJ50" s="6"/>
+    </row>
+    <row r="51" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" s="12">
+        <v>60</v>
+      </c>
+      <c r="D51" s="12">
+        <v>14</v>
+      </c>
+      <c r="E51" s="13">
+        <v>2</v>
+      </c>
+      <c r="F51" s="14">
+        <v>14.28</v>
+      </c>
+      <c r="G51" s="13">
+        <v>0</v>
+      </c>
+      <c r="H51" s="12"/>
+      <c r="I51" s="14">
+        <v>0</v>
+      </c>
+      <c r="J51" s="13">
+        <v>2</v>
+      </c>
+      <c r="K51" s="20">
+        <v>14.28</v>
+      </c>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6"/>
+      <c r="V51" s="6"/>
+      <c r="W51" s="6"/>
+      <c r="X51" s="6"/>
+      <c r="Y51" s="6"/>
+      <c r="Z51" s="6"/>
+      <c r="AA51" s="6"/>
+      <c r="AB51" s="6"/>
+      <c r="AC51" s="6"/>
+      <c r="AD51" s="6"/>
+      <c r="AE51" s="6"/>
+      <c r="AF51" s="6"/>
+      <c r="AG51" s="6"/>
+      <c r="AH51" s="6"/>
+      <c r="AI51" s="6"/>
+      <c r="AJ51" s="6"/>
+    </row>
+    <row r="52" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="12">
+        <v>63</v>
+      </c>
+      <c r="D52" s="12">
+        <v>32</v>
+      </c>
+      <c r="E52" s="13">
+        <v>1</v>
+      </c>
+      <c r="F52" s="14">
+        <v>3.12</v>
+      </c>
+      <c r="G52" s="13">
+        <v>0</v>
+      </c>
+      <c r="H52" s="12"/>
+      <c r="I52" s="14">
+        <v>0</v>
+      </c>
+      <c r="J52" s="13">
+        <v>1</v>
+      </c>
+      <c r="K52" s="20">
+        <v>3.12</v>
+      </c>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6"/>
+      <c r="V52" s="6"/>
+      <c r="W52" s="6"/>
+      <c r="X52" s="6"/>
+      <c r="Y52" s="6"/>
+      <c r="Z52" s="6"/>
+      <c r="AA52" s="6"/>
+      <c r="AB52" s="6"/>
+      <c r="AC52" s="6"/>
+      <c r="AD52" s="6"/>
+      <c r="AE52" s="6"/>
+      <c r="AF52" s="6"/>
+      <c r="AG52" s="6"/>
+      <c r="AH52" s="6"/>
+      <c r="AI52" s="6"/>
+      <c r="AJ52" s="6"/>
+    </row>
+    <row r="53" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="12">
+        <v>64</v>
+      </c>
+      <c r="D53" s="13">
+        <v>45</v>
+      </c>
+      <c r="E53" s="13">
+        <v>1</v>
+      </c>
+      <c r="F53" s="14">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="G53" s="13">
+        <v>0</v>
+      </c>
+      <c r="H53" s="12"/>
+      <c r="I53" s="14">
+        <v>0</v>
+      </c>
+      <c r="J53" s="13">
+        <v>1</v>
+      </c>
+      <c r="K53" s="20">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6"/>
+      <c r="V53" s="6"/>
+      <c r="W53" s="6"/>
+      <c r="X53" s="6"/>
+      <c r="Y53" s="6"/>
+      <c r="Z53" s="6"/>
+      <c r="AA53" s="6"/>
+      <c r="AB53" s="6"/>
+      <c r="AC53" s="6"/>
+      <c r="AD53" s="6"/>
+      <c r="AE53" s="6"/>
+      <c r="AF53" s="6"/>
+      <c r="AG53" s="6"/>
+      <c r="AH53" s="6"/>
+      <c r="AI53" s="6"/>
+      <c r="AJ53" s="6"/>
+    </row>
+    <row r="54" spans="1:36" s="7" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="47"/>
+      <c r="B54" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="48">
+        <v>142</v>
+      </c>
+      <c r="D54" s="48">
+        <v>3</v>
+      </c>
+      <c r="E54" s="49">
+        <v>3</v>
+      </c>
+      <c r="F54" s="50">
+        <v>100</v>
+      </c>
+      <c r="G54" s="49">
+        <v>0</v>
+      </c>
+      <c r="H54" s="48"/>
+      <c r="I54" s="50">
+        <v>0</v>
+      </c>
+      <c r="J54" s="49">
+        <v>3</v>
+      </c>
+      <c r="K54" s="51">
+        <v>100</v>
+      </c>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6"/>
+      <c r="V54" s="6"/>
+      <c r="W54" s="6"/>
+      <c r="X54" s="6"/>
+      <c r="Y54" s="6"/>
+      <c r="Z54" s="6"/>
+      <c r="AA54" s="6"/>
+      <c r="AB54" s="6"/>
+      <c r="AC54" s="6"/>
+      <c r="AD54" s="6"/>
+      <c r="AE54" s="6"/>
+      <c r="AF54" s="6"/>
+      <c r="AG54" s="6"/>
+      <c r="AH54" s="6"/>
+      <c r="AI54" s="6"/>
+      <c r="AJ54" s="6"/>
+    </row>
+    <row r="55" spans="1:36" s="7" customFormat="1" ht="12.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="12">
+        <v>82</v>
+      </c>
+      <c r="D55" s="21">
+        <v>3006</v>
+      </c>
+      <c r="E55" s="22">
+        <v>3006</v>
+      </c>
+      <c r="F55" s="14">
+        <v>100</v>
+      </c>
+      <c r="G55" s="22">
+        <v>0</v>
+      </c>
+      <c r="H55" s="12"/>
+      <c r="I55" s="14">
+        <v>0</v>
+      </c>
+      <c r="J55" s="23">
+        <v>3006</v>
+      </c>
+      <c r="K55" s="20">
+        <v>100</v>
+      </c>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6"/>
+      <c r="V55" s="6"/>
+      <c r="W55" s="6"/>
+      <c r="X55" s="6"/>
+      <c r="Y55" s="6"/>
+      <c r="Z55" s="6"/>
+      <c r="AA55" s="6"/>
+      <c r="AB55" s="6"/>
+      <c r="AC55" s="6"/>
+      <c r="AD55" s="6"/>
+      <c r="AE55" s="6"/>
+      <c r="AF55" s="6"/>
+      <c r="AG55" s="6"/>
+      <c r="AH55" s="6"/>
+      <c r="AI55" s="6"/>
+      <c r="AJ55" s="6"/>
+    </row>
+    <row r="56" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="12">
+        <v>83</v>
+      </c>
+      <c r="D56" s="21">
+        <v>5997078.5</v>
+      </c>
+      <c r="E56" s="22">
+        <v>0</v>
+      </c>
+      <c r="F56" s="14">
+        <v>0</v>
+      </c>
+      <c r="G56" s="24">
+        <v>5633473.5</v>
+      </c>
+      <c r="H56" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I56" s="14">
+        <v>93.94</v>
+      </c>
+      <c r="J56" s="24">
+        <v>5633473.5</v>
+      </c>
+      <c r="K56" s="20">
+        <v>93.94</v>
+      </c>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6"/>
+      <c r="V56" s="6"/>
+      <c r="W56" s="6"/>
+      <c r="X56" s="6"/>
+      <c r="Y56" s="6"/>
+      <c r="Z56" s="6"/>
+      <c r="AA56" s="6"/>
+      <c r="AB56" s="6"/>
+      <c r="AC56" s="6"/>
+      <c r="AD56" s="6"/>
+      <c r="AE56" s="6"/>
+      <c r="AF56" s="6"/>
+      <c r="AG56" s="6"/>
+      <c r="AH56" s="6"/>
+      <c r="AI56" s="6"/>
+      <c r="AJ56" s="6"/>
+    </row>
+    <row r="57" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="12">
+        <v>84</v>
+      </c>
+      <c r="D57" s="21">
+        <v>60102</v>
+      </c>
+      <c r="E57" s="22">
+        <v>0</v>
+      </c>
+      <c r="F57" s="14">
+        <v>0</v>
+      </c>
+      <c r="G57" s="22">
+        <v>60102</v>
+      </c>
+      <c r="H57" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I57" s="14">
+        <v>100</v>
+      </c>
+      <c r="J57" s="23">
+        <v>60102</v>
+      </c>
+      <c r="K57" s="20">
+        <v>100</v>
+      </c>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="6"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="6"/>
+      <c r="Q57" s="6"/>
+      <c r="R57" s="6"/>
+      <c r="S57" s="6"/>
+      <c r="T57" s="6"/>
+      <c r="U57" s="6"/>
+      <c r="V57" s="6"/>
+      <c r="W57" s="6"/>
+      <c r="X57" s="6"/>
+      <c r="Y57" s="6"/>
+      <c r="Z57" s="6"/>
+      <c r="AA57" s="6"/>
+      <c r="AB57" s="6"/>
+      <c r="AC57" s="6"/>
+      <c r="AD57" s="6"/>
+      <c r="AE57" s="6"/>
+      <c r="AF57" s="6"/>
+      <c r="AG57" s="6"/>
+      <c r="AH57" s="6"/>
+      <c r="AI57" s="6"/>
+      <c r="AJ57" s="6"/>
+    </row>
+    <row r="58" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" s="12">
+        <v>86</v>
+      </c>
+      <c r="D58" s="21">
+        <v>2731874</v>
+      </c>
+      <c r="E58" s="22">
+        <v>324546</v>
+      </c>
+      <c r="F58" s="14">
+        <v>12</v>
+      </c>
+      <c r="G58" s="22">
+        <v>0</v>
+      </c>
+      <c r="H58" s="12"/>
+      <c r="I58" s="14">
+        <v>0</v>
+      </c>
+      <c r="J58" s="23">
+        <v>324546</v>
+      </c>
+      <c r="K58" s="20">
+        <v>12</v>
+      </c>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="6"/>
+      <c r="V58" s="6"/>
+      <c r="W58" s="6"/>
+      <c r="X58" s="6"/>
+      <c r="Y58" s="6"/>
+      <c r="Z58" s="6"/>
+      <c r="AA58" s="6"/>
+      <c r="AB58" s="6"/>
+      <c r="AC58" s="6"/>
+      <c r="AD58" s="6"/>
+      <c r="AE58" s="6"/>
+      <c r="AF58" s="6"/>
+      <c r="AG58" s="6"/>
+      <c r="AH58" s="6"/>
+      <c r="AI58" s="6"/>
+      <c r="AJ58" s="6"/>
+    </row>
+    <row r="59" spans="1:36" ht="12" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="12">
+        <v>87</v>
+      </c>
+      <c r="D59" s="21">
+        <v>6928888.25</v>
+      </c>
+      <c r="E59" s="22">
+        <v>5681.68</v>
+      </c>
+      <c r="F59" s="14">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="G59" s="22">
+        <v>0</v>
+      </c>
+      <c r="H59" s="12"/>
+      <c r="I59" s="14">
+        <v>0</v>
+      </c>
+      <c r="J59" s="23">
+        <v>5681.68</v>
+      </c>
+      <c r="K59" s="20">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
+      <c r="U59" s="6"/>
+      <c r="V59" s="6"/>
+      <c r="W59" s="6"/>
+      <c r="X59" s="6"/>
+      <c r="Y59" s="6"/>
+      <c r="Z59" s="6"/>
+      <c r="AA59" s="6"/>
+      <c r="AB59" s="6"/>
+      <c r="AC59" s="6"/>
+      <c r="AD59" s="6"/>
+      <c r="AE59" s="6"/>
+      <c r="AF59" s="6"/>
+      <c r="AG59" s="6"/>
+      <c r="AH59" s="6"/>
+      <c r="AI59" s="6"/>
+      <c r="AJ59" s="6"/>
+    </row>
+    <row r="60" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="12">
+        <v>88</v>
+      </c>
+      <c r="D60" s="21">
+        <v>897292.80000000005</v>
+      </c>
+      <c r="E60" s="22">
+        <v>2025.35</v>
+      </c>
+      <c r="F60" s="14">
+        <v>2.3E-3</v>
+      </c>
+      <c r="G60" s="22">
+        <v>0</v>
+      </c>
+      <c r="H60" s="12"/>
+      <c r="I60" s="14">
+        <v>0</v>
+      </c>
+      <c r="J60" s="23">
+        <v>2025.35</v>
+      </c>
+      <c r="K60" s="20">
+        <v>2.3E-3</v>
+      </c>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="6"/>
+      <c r="R60" s="6"/>
+      <c r="S60" s="6"/>
+      <c r="T60" s="6"/>
+      <c r="U60" s="6"/>
+      <c r="V60" s="6"/>
+      <c r="W60" s="6"/>
+      <c r="X60" s="6"/>
+      <c r="Y60" s="6"/>
+      <c r="Z60" s="6"/>
+      <c r="AA60" s="6"/>
+      <c r="AB60" s="6"/>
+      <c r="AC60" s="6"/>
+      <c r="AD60" s="6"/>
+      <c r="AE60" s="6"/>
+      <c r="AF60" s="6"/>
+      <c r="AG60" s="6"/>
+      <c r="AH60" s="6"/>
+      <c r="AI60" s="6"/>
+      <c r="AJ60" s="6"/>
+    </row>
+    <row r="61" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" s="12">
+        <v>89</v>
+      </c>
+      <c r="D61" s="21">
+        <v>1983342.31</v>
+      </c>
+      <c r="E61" s="22">
+        <v>250622.04</v>
+      </c>
+      <c r="F61" s="14">
+        <v>12.64</v>
+      </c>
+      <c r="G61" s="22">
+        <v>0</v>
+      </c>
+      <c r="H61" s="12"/>
+      <c r="I61" s="14">
+        <v>0</v>
+      </c>
+      <c r="J61" s="23">
+        <v>250622.04</v>
+      </c>
+      <c r="K61" s="14">
+        <v>12.64</v>
+      </c>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
+      <c r="U61" s="6"/>
+      <c r="V61" s="6"/>
+      <c r="W61" s="6"/>
+      <c r="X61" s="6"/>
+      <c r="Y61" s="6"/>
+      <c r="Z61" s="6"/>
+      <c r="AA61" s="6"/>
+      <c r="AB61" s="6"/>
+      <c r="AC61" s="6"/>
+      <c r="AD61" s="6"/>
+      <c r="AE61" s="6"/>
+      <c r="AF61" s="6"/>
+      <c r="AG61" s="6"/>
+      <c r="AH61" s="6"/>
+      <c r="AI61" s="6"/>
+      <c r="AJ61" s="6"/>
+    </row>
+    <row r="62" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="12">
+        <v>133</v>
+      </c>
+      <c r="D62" s="21">
+        <v>20000</v>
+      </c>
+      <c r="E62" s="22">
+        <v>0</v>
+      </c>
+      <c r="F62" s="14">
+        <v>0</v>
+      </c>
+      <c r="G62" s="22">
+        <v>2000</v>
+      </c>
+      <c r="H62" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="14">
+        <v>10</v>
+      </c>
+      <c r="J62" s="23">
+        <v>2000</v>
+      </c>
+      <c r="K62" s="20">
+        <v>10</v>
+      </c>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
+      <c r="U62" s="6"/>
+      <c r="V62" s="6"/>
+      <c r="W62" s="6"/>
+      <c r="X62" s="6"/>
+      <c r="Y62" s="6"/>
+      <c r="Z62" s="6"/>
+      <c r="AA62" s="6"/>
+      <c r="AB62" s="6"/>
+      <c r="AC62" s="6"/>
+      <c r="AD62" s="6"/>
+      <c r="AE62" s="6"/>
+      <c r="AF62" s="6"/>
+      <c r="AG62" s="6"/>
+      <c r="AH62" s="6"/>
+      <c r="AI62" s="6"/>
+      <c r="AJ62" s="6"/>
+    </row>
+    <row r="63" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="12">
+        <v>134</v>
+      </c>
+      <c r="D63" s="21">
+        <v>3000</v>
+      </c>
+      <c r="E63" s="22">
+        <v>0</v>
+      </c>
+      <c r="F63" s="14">
+        <v>0</v>
+      </c>
+      <c r="G63" s="22">
+        <v>300</v>
+      </c>
+      <c r="H63" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I63" s="14">
+        <v>8.86</v>
+      </c>
+      <c r="J63" s="23">
+        <v>300</v>
+      </c>
+      <c r="K63" s="20">
+        <v>8.86</v>
+      </c>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+      <c r="U63" s="6"/>
+      <c r="V63" s="6"/>
+      <c r="W63" s="6"/>
+      <c r="X63" s="6"/>
+      <c r="Y63" s="6"/>
+      <c r="Z63" s="6"/>
+      <c r="AA63" s="6"/>
+      <c r="AB63" s="6"/>
+      <c r="AC63" s="6"/>
+      <c r="AD63" s="6"/>
+      <c r="AE63" s="6"/>
+      <c r="AF63" s="6"/>
+      <c r="AG63" s="6"/>
+      <c r="AH63" s="6"/>
+      <c r="AI63" s="6"/>
+      <c r="AJ63" s="6"/>
+    </row>
+    <row r="64" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="12">
+        <v>138</v>
+      </c>
+      <c r="D64" s="21">
+        <v>30000</v>
+      </c>
+      <c r="E64" s="22">
+        <v>0</v>
+      </c>
+      <c r="F64" s="14">
+        <v>0</v>
+      </c>
+      <c r="G64" s="22">
+        <v>3000</v>
+      </c>
+      <c r="H64" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I64" s="14">
+        <v>10</v>
+      </c>
+      <c r="J64" s="23">
+        <v>3000</v>
+      </c>
+      <c r="K64" s="20">
+        <v>10</v>
+      </c>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
+      <c r="U64" s="6"/>
+      <c r="V64" s="6"/>
+      <c r="W64" s="6"/>
+      <c r="X64" s="6"/>
+      <c r="Y64" s="6"/>
+      <c r="Z64" s="6"/>
+      <c r="AA64" s="6"/>
+      <c r="AB64" s="6"/>
+      <c r="AC64" s="6"/>
+      <c r="AD64" s="6"/>
+      <c r="AE64" s="6"/>
+      <c r="AF64" s="6"/>
+      <c r="AG64" s="6"/>
+      <c r="AH64" s="6"/>
+      <c r="AI64" s="6"/>
+      <c r="AJ64" s="6"/>
+    </row>
+    <row r="65" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="12">
+        <v>139</v>
+      </c>
+      <c r="D65" s="21">
+        <v>150000</v>
+      </c>
+      <c r="E65" s="22">
+        <v>0</v>
+      </c>
+      <c r="F65" s="14">
+        <v>0</v>
+      </c>
+      <c r="G65" s="22">
+        <v>300</v>
+      </c>
+      <c r="H65" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="14">
+        <v>5.09</v>
+      </c>
+      <c r="J65" s="23">
+        <v>300</v>
+      </c>
+      <c r="K65" s="14">
+        <v>5.09</v>
+      </c>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+      <c r="U65" s="6"/>
+      <c r="V65" s="6"/>
+      <c r="W65" s="6"/>
+      <c r="X65" s="6"/>
+      <c r="Y65" s="6"/>
+      <c r="Z65" s="6"/>
+      <c r="AA65" s="6"/>
+      <c r="AB65" s="6"/>
+      <c r="AC65" s="6"/>
+      <c r="AD65" s="6"/>
+      <c r="AE65" s="6"/>
+      <c r="AF65" s="6"/>
+      <c r="AG65" s="6"/>
+      <c r="AH65" s="6"/>
+      <c r="AI65" s="6"/>
+      <c r="AJ65" s="6"/>
+    </row>
+    <row r="66" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="12">
+        <v>127</v>
+      </c>
+      <c r="D66" s="21">
+        <v>3000</v>
+      </c>
+      <c r="E66" s="22">
+        <v>0</v>
+      </c>
+      <c r="F66" s="14">
+        <v>0</v>
+      </c>
+      <c r="G66" s="22">
+        <v>300</v>
+      </c>
+      <c r="H66" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I66" s="14">
+        <v>10</v>
+      </c>
+      <c r="J66" s="23">
+        <v>300</v>
+      </c>
+      <c r="K66" s="20">
+        <v>10</v>
+      </c>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+      <c r="U66" s="6"/>
+      <c r="V66" s="6"/>
+      <c r="W66" s="6"/>
+      <c r="X66" s="6"/>
+      <c r="Y66" s="6"/>
+      <c r="Z66" s="6"/>
+      <c r="AA66" s="6"/>
+      <c r="AB66" s="6"/>
+      <c r="AC66" s="6"/>
+      <c r="AD66" s="6"/>
+      <c r="AE66" s="6"/>
+      <c r="AF66" s="6"/>
+      <c r="AG66" s="6"/>
+      <c r="AH66" s="6"/>
+      <c r="AI66" s="6"/>
+      <c r="AJ66" s="6"/>
+    </row>
+    <row r="67" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="12">
+        <v>156</v>
+      </c>
+      <c r="D67" s="21">
+        <v>68012</v>
+      </c>
+      <c r="E67" s="21">
+        <v>0</v>
+      </c>
+      <c r="F67" s="14">
+        <v>0</v>
+      </c>
+      <c r="G67" s="21">
+        <v>770</v>
+      </c>
+      <c r="H67" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="J67" s="21">
+        <v>770</v>
+      </c>
+      <c r="K67" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L67" s="6"/>
+      <c r="M67" s="6"/>
+      <c r="N67" s="6"/>
+      <c r="O67" s="6"/>
+      <c r="P67" s="6"/>
+      <c r="Q67" s="6"/>
+      <c r="R67" s="6"/>
+      <c r="S67" s="6"/>
+      <c r="T67" s="6"/>
+      <c r="U67" s="6"/>
+      <c r="V67" s="6"/>
+      <c r="W67" s="6"/>
+      <c r="X67" s="6"/>
+      <c r="Y67" s="6"/>
+      <c r="Z67" s="6"/>
+      <c r="AA67" s="6"/>
+      <c r="AB67" s="6"/>
+      <c r="AC67" s="6"/>
+      <c r="AD67" s="6"/>
+      <c r="AE67" s="6"/>
+      <c r="AF67" s="6"/>
+      <c r="AG67" s="6"/>
+      <c r="AH67" s="6"/>
+      <c r="AI67" s="6"/>
+      <c r="AJ67" s="6"/>
+    </row>
+    <row r="68" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="12">
+        <v>158</v>
+      </c>
+      <c r="D68" s="21">
+        <v>20000</v>
+      </c>
+      <c r="E68" s="21">
+        <v>0</v>
+      </c>
+      <c r="F68" s="14">
+        <v>0</v>
+      </c>
+      <c r="G68" s="21">
+        <v>300</v>
+      </c>
+      <c r="H68" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I68" s="14">
+        <v>1.5</v>
+      </c>
+      <c r="J68" s="21">
+        <v>3000</v>
+      </c>
+      <c r="K68" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="L68" s="6"/>
+      <c r="M68" s="6"/>
+      <c r="N68" s="6"/>
+      <c r="O68" s="6"/>
+      <c r="P68" s="6"/>
+      <c r="Q68" s="6"/>
+      <c r="R68" s="6"/>
+      <c r="S68" s="6"/>
+      <c r="T68" s="6"/>
+      <c r="U68" s="6"/>
+      <c r="V68" s="6"/>
+      <c r="W68" s="6"/>
+      <c r="X68" s="6"/>
+      <c r="Y68" s="6"/>
+      <c r="Z68" s="6"/>
+      <c r="AA68" s="6"/>
+      <c r="AB68" s="6"/>
+      <c r="AC68" s="6"/>
+      <c r="AD68" s="6"/>
+      <c r="AE68" s="6"/>
+      <c r="AF68" s="6"/>
+      <c r="AG68" s="6"/>
+      <c r="AH68" s="6"/>
+      <c r="AI68" s="6"/>
+      <c r="AJ68" s="6"/>
+    </row>
+    <row r="69" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="12">
+        <v>160</v>
+      </c>
+      <c r="D69" s="21">
+        <v>20000</v>
+      </c>
+      <c r="E69" s="21">
+        <v>0</v>
+      </c>
+      <c r="F69" s="21"/>
+      <c r="G69" s="21">
+        <v>300</v>
+      </c>
+      <c r="H69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="14">
+        <v>10</v>
+      </c>
+      <c r="J69" s="21">
+        <v>300</v>
+      </c>
+      <c r="K69" s="27">
+        <v>10</v>
+      </c>
+      <c r="L69" s="6"/>
+      <c r="M69" s="6"/>
+      <c r="N69" s="6"/>
+      <c r="O69" s="6"/>
+      <c r="P69" s="6"/>
+      <c r="Q69" s="6"/>
+      <c r="R69" s="6"/>
+      <c r="S69" s="6"/>
+      <c r="T69" s="6"/>
+      <c r="U69" s="6"/>
+      <c r="V69" s="6"/>
+      <c r="W69" s="6"/>
+      <c r="X69" s="6"/>
+      <c r="Y69" s="6"/>
+      <c r="Z69" s="6"/>
+      <c r="AA69" s="6"/>
+      <c r="AB69" s="6"/>
+      <c r="AC69" s="6"/>
+      <c r="AD69" s="6"/>
+      <c r="AE69" s="6"/>
+      <c r="AF69" s="6"/>
+      <c r="AG69" s="6"/>
+      <c r="AH69" s="6"/>
+      <c r="AI69" s="6"/>
+      <c r="AJ69" s="6"/>
+    </row>
+    <row r="70" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="12">
+        <v>161</v>
+      </c>
+      <c r="D70" s="21">
+        <v>4268</v>
+      </c>
+      <c r="E70" s="21">
+        <v>0</v>
+      </c>
+      <c r="F70" s="21"/>
+      <c r="G70" s="21">
+        <v>114</v>
+      </c>
+      <c r="H70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="14">
+        <v>1.74</v>
+      </c>
+      <c r="J70" s="21">
+        <v>114</v>
+      </c>
+      <c r="K70" s="27">
+        <v>1.74</v>
+      </c>
+      <c r="L70" s="6"/>
+      <c r="M70" s="6"/>
+      <c r="N70" s="6"/>
+      <c r="O70" s="6"/>
+      <c r="P70" s="6"/>
+      <c r="Q70" s="6"/>
+      <c r="R70" s="6"/>
+      <c r="S70" s="6"/>
+      <c r="T70" s="6"/>
+      <c r="U70" s="6"/>
+      <c r="V70" s="6"/>
+      <c r="W70" s="6"/>
+      <c r="X70" s="6"/>
+      <c r="Y70" s="6"/>
+      <c r="Z70" s="6"/>
+      <c r="AA70" s="6"/>
+      <c r="AB70" s="6"/>
+      <c r="AC70" s="6"/>
+      <c r="AD70" s="6"/>
+      <c r="AE70" s="6"/>
+      <c r="AF70" s="6"/>
+      <c r="AG70" s="6"/>
+      <c r="AH70" s="6"/>
+      <c r="AI70" s="6"/>
+      <c r="AJ70" s="6"/>
+    </row>
+    <row r="71" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="12">
+        <v>163</v>
+      </c>
+      <c r="D71" s="21">
+        <v>7314</v>
+      </c>
+      <c r="E71" s="21">
+        <v>0</v>
+      </c>
+      <c r="F71" s="14">
+        <v>0</v>
+      </c>
+      <c r="G71" s="21">
+        <v>225.27</v>
+      </c>
+      <c r="H71" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="27">
+        <v>3.08</v>
+      </c>
+      <c r="J71" s="21">
+        <v>225.27</v>
+      </c>
+      <c r="K71" s="27">
+        <v>3.08</v>
+      </c>
+      <c r="L71" s="6"/>
+      <c r="M71" s="6"/>
+      <c r="N71" s="6"/>
+      <c r="O71" s="6"/>
+      <c r="P71" s="6"/>
+      <c r="Q71" s="6"/>
+      <c r="R71" s="6"/>
+      <c r="S71" s="6"/>
+      <c r="T71" s="6"/>
+      <c r="U71" s="6"/>
+      <c r="V71" s="6"/>
+      <c r="W71" s="6"/>
+      <c r="X71" s="6"/>
+      <c r="Y71" s="6"/>
+      <c r="Z71" s="6"/>
+      <c r="AA71" s="6"/>
+      <c r="AB71" s="6"/>
+      <c r="AC71" s="6"/>
+      <c r="AD71" s="6"/>
+      <c r="AE71" s="6"/>
+      <c r="AF71" s="6"/>
+      <c r="AG71" s="6"/>
+      <c r="AH71" s="6"/>
+      <c r="AI71" s="6"/>
+      <c r="AJ71" s="6"/>
+    </row>
+    <row r="72" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="12">
+        <v>165</v>
+      </c>
+      <c r="D72" s="21">
+        <v>5000</v>
+      </c>
+      <c r="E72" s="21"/>
+      <c r="F72" s="14">
+        <v>0</v>
+      </c>
+      <c r="G72" s="21">
+        <v>500</v>
+      </c>
+      <c r="H72" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="27">
+        <v>10</v>
+      </c>
+      <c r="J72" s="21">
+        <v>500</v>
+      </c>
+      <c r="K72" s="27">
+        <v>10</v>
+      </c>
+      <c r="L72" s="6"/>
+      <c r="M72" s="6"/>
+      <c r="N72" s="6"/>
+      <c r="O72" s="6"/>
+      <c r="P72" s="6"/>
+      <c r="Q72" s="6"/>
+      <c r="R72" s="6"/>
+      <c r="S72" s="6"/>
+      <c r="T72" s="6"/>
+      <c r="U72" s="6"/>
+      <c r="V72" s="6"/>
+      <c r="W72" s="6"/>
+      <c r="X72" s="6"/>
+      <c r="Y72" s="6"/>
+      <c r="Z72" s="6"/>
+      <c r="AA72" s="6"/>
+      <c r="AB72" s="6"/>
+      <c r="AC72" s="6"/>
+      <c r="AD72" s="6"/>
+      <c r="AE72" s="6"/>
+      <c r="AF72" s="6"/>
+      <c r="AG72" s="6"/>
+      <c r="AH72" s="6"/>
+      <c r="AI72" s="6"/>
+      <c r="AJ72" s="6"/>
+    </row>
+    <row r="73" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="C73" s="12">
+        <v>168</v>
+      </c>
+      <c r="D73" s="21">
+        <v>20001</v>
+      </c>
+      <c r="E73" s="21">
+        <v>0</v>
+      </c>
+      <c r="F73" s="14">
+        <v>0</v>
+      </c>
+      <c r="G73" s="21">
+        <v>380.02</v>
+      </c>
+      <c r="H73" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I73" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="J73" s="21">
+        <v>380.02</v>
+      </c>
+      <c r="K73" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="L73" s="6"/>
+      <c r="M73" s="6"/>
+      <c r="N73" s="6"/>
+      <c r="O73" s="6"/>
+      <c r="P73" s="6"/>
+      <c r="Q73" s="6"/>
+      <c r="R73" s="6"/>
+      <c r="S73" s="6"/>
+      <c r="T73" s="6"/>
+      <c r="U73" s="6"/>
+      <c r="V73" s="6"/>
+      <c r="W73" s="6"/>
+      <c r="X73" s="6"/>
+      <c r="Y73" s="6"/>
+      <c r="Z73" s="6"/>
+      <c r="AA73" s="6"/>
+      <c r="AB73" s="6"/>
+      <c r="AC73" s="6"/>
+      <c r="AD73" s="6"/>
+      <c r="AE73" s="6"/>
+      <c r="AF73" s="6"/>
+      <c r="AG73" s="6"/>
+      <c r="AH73" s="6"/>
+      <c r="AI73" s="6"/>
+      <c r="AJ73" s="6"/>
+    </row>
+    <row r="74" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="115"/>
-[...49 lines deleted...]
-      <c r="H3" s="56" t="s">
+      <c r="C74" s="12">
+        <v>169</v>
+      </c>
+      <c r="D74" s="21">
+        <v>39611</v>
+      </c>
+      <c r="E74" s="21">
+        <v>0</v>
+      </c>
+      <c r="F74" s="14">
+        <v>0</v>
+      </c>
+      <c r="G74" s="21">
+        <v>3961</v>
+      </c>
+      <c r="H74" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I74" s="27">
         <v>10</v>
       </c>
-      <c r="I3" s="60" t="s">
-[...105 lines deleted...]
-      <c r="E5" s="6">
+      <c r="J74" s="21">
+        <v>3961</v>
+      </c>
+      <c r="K74" s="27">
         <v>10</v>
       </c>
-      <c r="F5" s="7">
-[...9 lines deleted...]
-      <c r="J5" s="6">
+      <c r="L74" s="6"/>
+      <c r="M74" s="6"/>
+      <c r="N74" s="6"/>
+      <c r="O74" s="6"/>
+      <c r="P74" s="6"/>
+      <c r="Q74" s="6"/>
+      <c r="R74" s="6"/>
+      <c r="S74" s="6"/>
+      <c r="T74" s="6"/>
+      <c r="U74" s="6"/>
+      <c r="V74" s="6"/>
+      <c r="W74" s="6"/>
+      <c r="X74" s="6"/>
+      <c r="Y74" s="6"/>
+      <c r="Z74" s="6"/>
+      <c r="AA74" s="6"/>
+      <c r="AB74" s="6"/>
+      <c r="AC74" s="6"/>
+      <c r="AD74" s="6"/>
+      <c r="AE74" s="6"/>
+      <c r="AF74" s="6"/>
+      <c r="AG74" s="6"/>
+      <c r="AH74" s="6"/>
+      <c r="AI74" s="6"/>
+      <c r="AJ74" s="6"/>
+    </row>
+    <row r="75" spans="1:36" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" s="12">
+        <v>170</v>
+      </c>
+      <c r="D75" s="21">
+        <v>3000</v>
+      </c>
+      <c r="E75" s="22">
+        <v>0</v>
+      </c>
+      <c r="F75" s="14">
+        <v>0</v>
+      </c>
+      <c r="G75" s="22">
+        <v>300</v>
+      </c>
+      <c r="H75" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I75" s="27">
         <v>10</v>
       </c>
-      <c r="K5" s="7">
-[...317 lines deleted...]
-      <c r="C11" s="5">
+      <c r="J75" s="22">
+        <v>300</v>
+      </c>
+      <c r="K75" s="27">
         <v>10</v>
       </c>
-      <c r="D11" s="5">
-[...4019 lines deleted...]
-      <c r="L112" s="85"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="6"/>
+      <c r="O75" s="6"/>
+      <c r="P75" s="6"/>
+      <c r="Q75" s="6"/>
+      <c r="R75" s="6"/>
+      <c r="S75" s="6"/>
+      <c r="T75" s="6"/>
+      <c r="U75" s="6"/>
+      <c r="V75" s="6"/>
+      <c r="W75" s="6"/>
+      <c r="X75" s="6"/>
+      <c r="Y75" s="6"/>
+      <c r="Z75" s="6"/>
+      <c r="AA75" s="6"/>
+      <c r="AB75" s="6"/>
+      <c r="AC75" s="6"/>
+      <c r="AD75" s="6"/>
+      <c r="AE75" s="6"/>
+      <c r="AF75" s="6"/>
+      <c r="AG75" s="6"/>
+      <c r="AH75" s="6"/>
+      <c r="AI75" s="6"/>
+      <c r="AJ75" s="6"/>
+    </row>
+    <row r="76" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A76" s="29"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="30"/>
+      <c r="D76" s="30"/>
+      <c r="E76" s="30"/>
+      <c r="F76" s="30"/>
+      <c r="G76" s="30"/>
+      <c r="H76" s="30"/>
+      <c r="I76" s="30"/>
+      <c r="J76" s="30"/>
+      <c r="K76" s="30"/>
+      <c r="L76" s="28"/>
+      <c r="M76" s="6"/>
+      <c r="N76" s="6"/>
+      <c r="O76" s="6"/>
+      <c r="P76" s="6"/>
+      <c r="Q76" s="6"/>
+      <c r="R76" s="6"/>
+      <c r="S76" s="6"/>
+      <c r="T76" s="6"/>
+      <c r="U76" s="6"/>
+      <c r="V76" s="6"/>
+      <c r="W76" s="6"/>
+      <c r="X76" s="6"/>
+      <c r="Y76" s="6"/>
+      <c r="Z76" s="6"/>
+      <c r="AA76" s="6"/>
+      <c r="AB76" s="6"/>
+      <c r="AC76" s="6"/>
+      <c r="AD76" s="6"/>
+      <c r="AE76" s="6"/>
+      <c r="AF76" s="6"/>
+      <c r="AG76" s="6"/>
+      <c r="AH76" s="6"/>
+      <c r="AI76" s="6"/>
+      <c r="AJ76" s="6"/>
+    </row>
+    <row r="77" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A77" s="29"/>
+      <c r="B77" s="28"/>
+      <c r="C77" s="30"/>
+      <c r="D77" s="30"/>
+      <c r="E77" s="30"/>
+      <c r="F77" s="30"/>
+      <c r="G77" s="30"/>
+      <c r="H77" s="30"/>
+      <c r="I77" s="30"/>
+      <c r="J77" s="30"/>
+      <c r="K77" s="30"/>
+      <c r="L77" s="28"/>
+      <c r="M77" s="6"/>
+      <c r="N77" s="6"/>
+      <c r="O77" s="6"/>
+      <c r="P77" s="6"/>
+      <c r="Q77" s="6"/>
+      <c r="R77" s="6"/>
+      <c r="S77" s="6"/>
+      <c r="T77" s="6"/>
+      <c r="U77" s="6"/>
+      <c r="V77" s="6"/>
+      <c r="W77" s="6"/>
+      <c r="X77" s="6"/>
+      <c r="Y77" s="6"/>
+      <c r="Z77" s="6"/>
+      <c r="AA77" s="6"/>
+      <c r="AB77" s="6"/>
+      <c r="AC77" s="6"/>
+      <c r="AD77" s="6"/>
+      <c r="AE77" s="6"/>
+      <c r="AF77" s="6"/>
+      <c r="AG77" s="6"/>
+      <c r="AH77" s="6"/>
+      <c r="AI77" s="6"/>
+      <c r="AJ77" s="6"/>
+    </row>
+    <row r="78" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A78" s="29"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="30"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="31"/>
+      <c r="I78" s="31"/>
+      <c r="J78" s="31"/>
+      <c r="K78" s="31"/>
+      <c r="L78" s="28"/>
+      <c r="M78" s="6"/>
+      <c r="N78" s="6"/>
+      <c r="O78" s="6"/>
+      <c r="P78" s="6"/>
+      <c r="Q78" s="6"/>
+      <c r="R78" s="6"/>
+      <c r="S78" s="6"/>
+      <c r="T78" s="6"/>
+      <c r="U78" s="6"/>
+      <c r="V78" s="6"/>
+      <c r="W78" s="6"/>
+      <c r="X78" s="6"/>
+      <c r="Y78" s="6"/>
+      <c r="Z78" s="6"/>
+      <c r="AA78" s="6"/>
+      <c r="AB78" s="6"/>
+      <c r="AC78" s="6"/>
+      <c r="AD78" s="6"/>
+      <c r="AE78" s="6"/>
+      <c r="AF78" s="6"/>
+      <c r="AG78" s="6"/>
+      <c r="AH78" s="6"/>
+      <c r="AI78" s="6"/>
+      <c r="AJ78" s="6"/>
+    </row>
+    <row r="79" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A79" s="29"/>
+      <c r="B79" s="32"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="1"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="6"/>
+      <c r="N79" s="6"/>
+      <c r="O79" s="6"/>
+      <c r="P79" s="6"/>
+      <c r="Q79" s="6"/>
+      <c r="R79" s="6"/>
+      <c r="S79" s="6"/>
+      <c r="T79" s="6"/>
+      <c r="U79" s="6"/>
+      <c r="V79" s="6"/>
+      <c r="W79" s="6"/>
+      <c r="X79" s="6"/>
+      <c r="Y79" s="6"/>
+      <c r="Z79" s="6"/>
+      <c r="AA79" s="6"/>
+      <c r="AB79" s="6"/>
+      <c r="AC79" s="6"/>
+      <c r="AD79" s="6"/>
+      <c r="AE79" s="6"/>
+      <c r="AF79" s="6"/>
+      <c r="AG79" s="6"/>
+      <c r="AH79" s="6"/>
+      <c r="AI79" s="6"/>
+      <c r="AJ79" s="6"/>
+    </row>
+    <row r="80" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="E80" s="1"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="1"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="28"/>
+    </row>
+    <row r="81" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="E81" s="1"/>
+      <c r="F81" s="2"/>
+      <c r="G81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="3"/>
+      <c r="L81" s="28"/>
+    </row>
+    <row r="82" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="E82" s="1"/>
+      <c r="F82" s="2"/>
+      <c r="G82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="1"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="28"/>
+    </row>
+    <row r="83" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L83" s="28"/>
+    </row>
+    <row r="84" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L84" s="28"/>
+    </row>
+    <row r="85" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L85" s="28"/>
+    </row>
+    <row r="86" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L86" s="28"/>
+    </row>
+    <row r="87" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L87" s="28"/>
+    </row>
+    <row r="88" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L88" s="28"/>
+    </row>
+    <row r="89" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L89" s="28"/>
+    </row>
+    <row r="90" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L90" s="28"/>
+    </row>
+    <row r="91" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L91" s="28"/>
+    </row>
+    <row r="92" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L92" s="28"/>
+    </row>
+    <row r="93" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L93" s="28"/>
+    </row>
+    <row r="94" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L94" s="28"/>
+    </row>
+    <row r="95" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L95" s="28"/>
+    </row>
+    <row r="96" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L96" s="28"/>
+    </row>
+    <row r="97" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L97" s="28"/>
+    </row>
+    <row r="98" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L98" s="28"/>
+    </row>
+    <row r="99" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L99" s="28"/>
+    </row>
+    <row r="100" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L100" s="28"/>
+    </row>
+    <row r="101" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L101" s="28"/>
+    </row>
+    <row r="102" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L102" s="28"/>
+    </row>
+    <row r="103" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L103" s="28"/>
+    </row>
+    <row r="104" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L104" s="28"/>
+    </row>
+    <row r="105" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L105" s="28"/>
+    </row>
+    <row r="106" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L106" s="28"/>
+    </row>
+    <row r="107" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L107" s="28"/>
+    </row>
+    <row r="108" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L108" s="28"/>
+    </row>
+    <row r="109" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="L109" s="28"/>
+    </row>
+    <row r="110" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="E110" s="1"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="1"/>
+      <c r="K110" s="3"/>
+      <c r="L110" s="28"/>
+    </row>
+    <row r="111" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="E111" s="1"/>
+      <c r="F111" s="2"/>
+      <c r="G111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="1"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="28"/>
+    </row>
+    <row r="112" spans="5:12" x14ac:dyDescent="0.25">
+      <c r="E112" s="1"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="1"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="28"/>
     </row>
     <row r="113" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E113" s="87"/>
-[...5 lines deleted...]
-      <c r="L113" s="85"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="1"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="28"/>
     </row>
     <row r="114" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E114" s="87"/>
-[...5 lines deleted...]
-      <c r="L114" s="85"/>
+      <c r="E114" s="1"/>
+      <c r="F114" s="2"/>
+      <c r="G114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="1"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="28"/>
     </row>
     <row r="115" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E115" s="87"/>
-[...5 lines deleted...]
-      <c r="L115" s="85"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="2"/>
+      <c r="G115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="1"/>
+      <c r="K115" s="3"/>
+      <c r="L115" s="28"/>
     </row>
     <row r="116" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E116" s="87"/>
-[...5 lines deleted...]
-      <c r="L116" s="85"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="2"/>
+      <c r="G116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="1"/>
+      <c r="K116" s="3"/>
+      <c r="L116" s="28"/>
     </row>
     <row r="117" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E117" s="87"/>
-[...5 lines deleted...]
-      <c r="L117" s="85"/>
+      <c r="E117" s="1"/>
+      <c r="F117" s="2"/>
+      <c r="G117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="1"/>
+      <c r="K117" s="3"/>
+      <c r="L117" s="28"/>
     </row>
     <row r="118" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E118" s="87"/>
-[...5 lines deleted...]
-      <c r="L118" s="85"/>
+      <c r="E118" s="1"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="28"/>
     </row>
     <row r="119" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E119" s="87"/>
-[...5 lines deleted...]
-      <c r="L119" s="85"/>
+      <c r="E119" s="1"/>
+      <c r="F119" s="2"/>
+      <c r="G119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="1"/>
+      <c r="K119" s="3"/>
+      <c r="L119" s="28"/>
     </row>
     <row r="120" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E120" s="87"/>
-[...5 lines deleted...]
-      <c r="L120" s="85"/>
+      <c r="E120" s="1"/>
+      <c r="F120" s="2"/>
+      <c r="G120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="1"/>
+      <c r="K120" s="3"/>
+      <c r="L120" s="28"/>
     </row>
     <row r="121" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E121" s="87"/>
-[...5 lines deleted...]
-      <c r="L121" s="85"/>
+      <c r="E121" s="1"/>
+      <c r="F121" s="2"/>
+      <c r="G121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="1"/>
+      <c r="K121" s="3"/>
+      <c r="L121" s="28"/>
     </row>
     <row r="122" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E122" s="87"/>
-[...5 lines deleted...]
-      <c r="L122" s="85"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="1"/>
+      <c r="K122" s="3"/>
+      <c r="L122" s="28"/>
     </row>
     <row r="123" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E123" s="87"/>
-[...5 lines deleted...]
-      <c r="L123" s="85"/>
+      <c r="E123" s="1"/>
+      <c r="F123" s="2"/>
+      <c r="G123" s="3"/>
+      <c r="I123" s="3"/>
+      <c r="J123" s="1"/>
+      <c r="K123" s="3"/>
+      <c r="L123" s="28"/>
     </row>
     <row r="124" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E124" s="87"/>
-[...5 lines deleted...]
-      <c r="L124" s="85"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="3"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="1"/>
+      <c r="K124" s="3"/>
+      <c r="L124" s="28"/>
     </row>
     <row r="125" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E125" s="87"/>
-[...5 lines deleted...]
-      <c r="L125" s="85"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="2"/>
+      <c r="G125" s="3"/>
+      <c r="I125" s="3"/>
+      <c r="J125" s="1"/>
+      <c r="K125" s="3"/>
+      <c r="L125" s="28"/>
     </row>
     <row r="126" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E126" s="87"/>
-[...5 lines deleted...]
-      <c r="L126" s="85"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="2"/>
+      <c r="G126" s="3"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="1"/>
+      <c r="K126" s="3"/>
+      <c r="L126" s="28"/>
     </row>
     <row r="127" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E127" s="87"/>
-[...5 lines deleted...]
-      <c r="L127" s="85"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="2"/>
+      <c r="G127" s="3"/>
+      <c r="I127" s="3"/>
+      <c r="J127" s="1"/>
+      <c r="K127" s="3"/>
+      <c r="L127" s="28"/>
     </row>
     <row r="128" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E128" s="87"/>
-[...5 lines deleted...]
-      <c r="L128" s="85"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="2"/>
+      <c r="G128" s="3"/>
+      <c r="I128" s="3"/>
+      <c r="J128" s="1"/>
+      <c r="K128" s="3"/>
+      <c r="L128" s="28"/>
     </row>
     <row r="129" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E129" s="87"/>
-[...5 lines deleted...]
-      <c r="L129" s="85"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="2"/>
+      <c r="G129" s="3"/>
+      <c r="I129" s="3"/>
+      <c r="J129" s="1"/>
+      <c r="K129" s="3"/>
+      <c r="L129" s="28"/>
     </row>
     <row r="130" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E130" s="87"/>
-[...5 lines deleted...]
-      <c r="L130" s="85"/>
+      <c r="E130" s="1"/>
+      <c r="F130" s="2"/>
+      <c r="G130" s="3"/>
+      <c r="I130" s="3"/>
+      <c r="J130" s="1"/>
+      <c r="K130" s="3"/>
+      <c r="L130" s="28"/>
     </row>
     <row r="131" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E131" s="87"/>
-[...5 lines deleted...]
-      <c r="L131" s="85"/>
+      <c r="E131" s="1"/>
+      <c r="F131" s="2"/>
+      <c r="G131" s="3"/>
+      <c r="I131" s="3"/>
+      <c r="J131" s="1"/>
+      <c r="K131" s="3"/>
+      <c r="L131" s="28"/>
     </row>
     <row r="132" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E132" s="87"/>
-[...5 lines deleted...]
-      <c r="L132" s="85"/>
+      <c r="E132" s="1"/>
+      <c r="F132" s="2"/>
+      <c r="G132" s="3"/>
+      <c r="I132" s="3"/>
+      <c r="J132" s="1"/>
+      <c r="K132" s="3"/>
+      <c r="L132" s="28"/>
     </row>
     <row r="133" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E133" s="87"/>
-[...5 lines deleted...]
-      <c r="L133" s="85"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="2"/>
+      <c r="G133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="1"/>
+      <c r="K133" s="3"/>
+      <c r="L133" s="28"/>
     </row>
     <row r="134" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E134" s="87"/>
-[...5 lines deleted...]
-      <c r="L134" s="85"/>
+      <c r="E134" s="1"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="3"/>
+      <c r="I134" s="3"/>
+      <c r="J134" s="1"/>
+      <c r="K134" s="3"/>
+      <c r="L134" s="28"/>
     </row>
     <row r="135" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E135" s="87"/>
-[...5 lines deleted...]
-      <c r="L135" s="85"/>
+      <c r="E135" s="1"/>
+      <c r="F135" s="2"/>
+      <c r="G135" s="3"/>
+      <c r="I135" s="3"/>
+      <c r="J135" s="1"/>
+      <c r="K135" s="3"/>
+      <c r="L135" s="28"/>
     </row>
     <row r="136" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E136" s="87"/>
-[...5 lines deleted...]
-      <c r="L136" s="85"/>
+      <c r="E136" s="1"/>
+      <c r="F136" s="2"/>
+      <c r="G136" s="3"/>
+      <c r="I136" s="3"/>
+      <c r="J136" s="1"/>
+      <c r="K136" s="3"/>
+      <c r="L136" s="28"/>
     </row>
     <row r="137" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E137" s="87"/>
-[...5 lines deleted...]
-      <c r="L137" s="85"/>
+      <c r="E137" s="1"/>
+      <c r="F137" s="2"/>
+      <c r="G137" s="3"/>
+      <c r="I137" s="3"/>
+      <c r="J137" s="1"/>
+      <c r="K137" s="3"/>
+      <c r="L137" s="28"/>
     </row>
     <row r="138" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E138" s="87"/>
-[...5 lines deleted...]
-      <c r="L138" s="85"/>
+      <c r="E138" s="1"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="3"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="1"/>
+      <c r="K138" s="3"/>
+      <c r="L138" s="28"/>
     </row>
     <row r="139" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E139" s="87"/>
-[...5 lines deleted...]
-      <c r="L139" s="85"/>
+      <c r="E139" s="1"/>
+      <c r="F139" s="2"/>
+      <c r="G139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="1"/>
+      <c r="K139" s="3"/>
+      <c r="L139" s="28"/>
     </row>
     <row r="140" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E140" s="87"/>
-[...5 lines deleted...]
-      <c r="L140" s="85"/>
+      <c r="E140" s="1"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="1"/>
+      <c r="K140" s="3"/>
+      <c r="L140" s="28"/>
     </row>
     <row r="141" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E141" s="87"/>
-[...5 lines deleted...]
-      <c r="L141" s="85"/>
+      <c r="E141" s="1"/>
+      <c r="F141" s="2"/>
+      <c r="G141" s="3"/>
+      <c r="I141" s="3"/>
+      <c r="J141" s="1"/>
+      <c r="K141" s="3"/>
+      <c r="L141" s="28"/>
     </row>
     <row r="142" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E142" s="87"/>
-[...5 lines deleted...]
-      <c r="L142" s="85"/>
+      <c r="E142" s="1"/>
+      <c r="F142" s="2"/>
+      <c r="G142" s="3"/>
+      <c r="I142" s="3"/>
+      <c r="J142" s="1"/>
+      <c r="K142" s="3"/>
+      <c r="L142" s="28"/>
     </row>
     <row r="143" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E143" s="87"/>
-[...5 lines deleted...]
-      <c r="L143" s="85"/>
+      <c r="E143" s="1"/>
+      <c r="F143" s="2"/>
+      <c r="G143" s="3"/>
+      <c r="I143" s="3"/>
+      <c r="J143" s="1"/>
+      <c r="K143" s="3"/>
+      <c r="L143" s="28"/>
     </row>
     <row r="144" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E144" s="87"/>
-[...5 lines deleted...]
-      <c r="L144" s="85"/>
+      <c r="E144" s="1"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="3"/>
+      <c r="I144" s="3"/>
+      <c r="J144" s="1"/>
+      <c r="K144" s="3"/>
+      <c r="L144" s="28"/>
     </row>
     <row r="145" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E145" s="87"/>
-[...5 lines deleted...]
-      <c r="L145" s="85"/>
+      <c r="E145" s="1"/>
+      <c r="F145" s="2"/>
+      <c r="G145" s="3"/>
+      <c r="I145" s="3"/>
+      <c r="J145" s="1"/>
+      <c r="K145" s="3"/>
+      <c r="L145" s="28"/>
     </row>
     <row r="146" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E146" s="87"/>
-[...5 lines deleted...]
-      <c r="L146" s="85"/>
+      <c r="E146" s="1"/>
+      <c r="F146" s="2"/>
+      <c r="G146" s="3"/>
+      <c r="I146" s="3"/>
+      <c r="J146" s="1"/>
+      <c r="K146" s="3"/>
+      <c r="L146" s="28"/>
     </row>
     <row r="147" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E147" s="87"/>
-[...5 lines deleted...]
-      <c r="L147" s="85"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="3"/>
+      <c r="I147" s="3"/>
+      <c r="J147" s="1"/>
+      <c r="K147" s="3"/>
+      <c r="L147" s="28"/>
     </row>
     <row r="148" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E148" s="87"/>
-[...5 lines deleted...]
-      <c r="L148" s="85"/>
+      <c r="E148" s="1"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="3"/>
+      <c r="I148" s="3"/>
+      <c r="J148" s="1"/>
+      <c r="K148" s="3"/>
+      <c r="L148" s="28"/>
     </row>
     <row r="149" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E149" s="87"/>
-[...5 lines deleted...]
-      <c r="L149" s="85"/>
+      <c r="E149" s="1"/>
+      <c r="F149" s="2"/>
+      <c r="G149" s="3"/>
+      <c r="I149" s="3"/>
+      <c r="J149" s="1"/>
+      <c r="K149" s="3"/>
+      <c r="L149" s="28"/>
     </row>
     <row r="150" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E150" s="87"/>
-[...5 lines deleted...]
-      <c r="L150" s="85"/>
+      <c r="E150" s="1"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="3"/>
+      <c r="I150" s="3"/>
+      <c r="J150" s="1"/>
+      <c r="K150" s="3"/>
+      <c r="L150" s="28"/>
     </row>
     <row r="151" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E151" s="87"/>
-[...5 lines deleted...]
-      <c r="L151" s="85"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="2"/>
+      <c r="G151" s="3"/>
+      <c r="I151" s="3"/>
+      <c r="J151" s="1"/>
+      <c r="K151" s="3"/>
+      <c r="L151" s="28"/>
     </row>
     <row r="152" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E152" s="87"/>
-[...5 lines deleted...]
-      <c r="L152" s="85"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="2"/>
+      <c r="G152" s="3"/>
+      <c r="I152" s="3"/>
+      <c r="J152" s="1"/>
+      <c r="K152" s="3"/>
+      <c r="L152" s="28"/>
     </row>
     <row r="153" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E153" s="87"/>
-[...5 lines deleted...]
-      <c r="L153" s="85"/>
+      <c r="E153" s="1"/>
+      <c r="F153" s="2"/>
+      <c r="G153" s="3"/>
+      <c r="I153" s="3"/>
+      <c r="J153" s="1"/>
+      <c r="K153" s="3"/>
+      <c r="L153" s="28"/>
     </row>
     <row r="154" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E154" s="87"/>
-[...5 lines deleted...]
-      <c r="L154" s="85"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="2"/>
+      <c r="G154" s="3"/>
+      <c r="I154" s="3"/>
+      <c r="J154" s="1"/>
+      <c r="K154" s="3"/>
+      <c r="L154" s="28"/>
     </row>
     <row r="155" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E155" s="87"/>
-[...5 lines deleted...]
-      <c r="L155" s="85"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="2"/>
+      <c r="G155" s="3"/>
+      <c r="I155" s="3"/>
+      <c r="J155" s="1"/>
+      <c r="K155" s="3"/>
+      <c r="L155" s="28"/>
     </row>
     <row r="156" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E156" s="87"/>
-[...5 lines deleted...]
-      <c r="L156" s="85"/>
+      <c r="E156" s="1"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="3"/>
+      <c r="I156" s="3"/>
+      <c r="J156" s="1"/>
+      <c r="K156" s="3"/>
+      <c r="L156" s="28"/>
     </row>
     <row r="157" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E157" s="87"/>
-[...5 lines deleted...]
-      <c r="L157" s="85"/>
+      <c r="E157" s="1"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="3"/>
+      <c r="I157" s="3"/>
+      <c r="J157" s="1"/>
+      <c r="K157" s="3"/>
+      <c r="L157" s="28"/>
     </row>
     <row r="158" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E158" s="87"/>
-[...5 lines deleted...]
-      <c r="L158" s="85"/>
+      <c r="E158" s="1"/>
+      <c r="F158" s="2"/>
+      <c r="G158" s="3"/>
+      <c r="I158" s="3"/>
+      <c r="J158" s="1"/>
+      <c r="K158" s="3"/>
+      <c r="L158" s="28"/>
     </row>
     <row r="159" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E159" s="87"/>
-[...5 lines deleted...]
-      <c r="L159" s="85"/>
+      <c r="E159" s="1"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="3"/>
+      <c r="I159" s="3"/>
+      <c r="J159" s="1"/>
+      <c r="K159" s="3"/>
+      <c r="L159" s="28"/>
     </row>
     <row r="160" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E160" s="87"/>
-[...5 lines deleted...]
-      <c r="L160" s="85"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="3"/>
+      <c r="I160" s="3"/>
+      <c r="J160" s="1"/>
+      <c r="K160" s="3"/>
+      <c r="L160" s="28"/>
     </row>
     <row r="161" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E161" s="87"/>
-[...5 lines deleted...]
-      <c r="L161" s="85"/>
+      <c r="E161" s="1"/>
+      <c r="F161" s="2"/>
+      <c r="G161" s="3"/>
+      <c r="I161" s="3"/>
+      <c r="J161" s="1"/>
+      <c r="K161" s="3"/>
+      <c r="L161" s="28"/>
     </row>
     <row r="162" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E162" s="87"/>
-[...5 lines deleted...]
-      <c r="L162" s="85"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="2"/>
+      <c r="G162" s="3"/>
+      <c r="I162" s="3"/>
+      <c r="J162" s="1"/>
+      <c r="K162" s="3"/>
+      <c r="L162" s="28"/>
     </row>
     <row r="163" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E163" s="87"/>
-[...5 lines deleted...]
-      <c r="L163" s="85"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="2"/>
+      <c r="G163" s="3"/>
+      <c r="I163" s="3"/>
+      <c r="J163" s="1"/>
+      <c r="K163" s="3"/>
+      <c r="L163" s="28"/>
     </row>
     <row r="164" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E164" s="87"/>
-[...5 lines deleted...]
-      <c r="L164" s="85"/>
+      <c r="E164" s="1"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="3"/>
+      <c r="I164" s="3"/>
+      <c r="J164" s="1"/>
+      <c r="K164" s="3"/>
+      <c r="L164" s="28"/>
     </row>
     <row r="165" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E165" s="87"/>
-[...5 lines deleted...]
-      <c r="L165" s="85"/>
+      <c r="E165" s="1"/>
+      <c r="F165" s="2"/>
+      <c r="G165" s="3"/>
+      <c r="I165" s="3"/>
+      <c r="J165" s="1"/>
+      <c r="K165" s="3"/>
     </row>
     <row r="166" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E166" s="87"/>
-[...5 lines deleted...]
-      <c r="L166" s="85"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="2"/>
+      <c r="G166" s="3"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="1"/>
+      <c r="K166" s="3"/>
     </row>
     <row r="167" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E167" s="87"/>
-[...5 lines deleted...]
-      <c r="L167" s="85"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="2"/>
+      <c r="G167" s="3"/>
+      <c r="I167" s="3"/>
+      <c r="J167" s="1"/>
+      <c r="K167" s="3"/>
     </row>
     <row r="168" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E168" s="87"/>
-[...4 lines deleted...]
-      <c r="K168" s="89"/>
+      <c r="E168" s="1"/>
+      <c r="F168" s="2"/>
+      <c r="G168" s="3"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="1"/>
+      <c r="K168" s="3"/>
     </row>
     <row r="169" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E169" s="87"/>
-[...4 lines deleted...]
-      <c r="K169" s="89"/>
+      <c r="E169" s="1"/>
+      <c r="F169" s="2"/>
+      <c r="G169" s="3"/>
+      <c r="I169" s="3"/>
+      <c r="J169" s="1"/>
+      <c r="K169" s="3"/>
     </row>
     <row r="170" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E170" s="87"/>
-[...4 lines deleted...]
-      <c r="K170" s="89"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="2"/>
+      <c r="G170" s="3"/>
+      <c r="I170" s="3"/>
+      <c r="J170" s="1"/>
+      <c r="K170" s="3"/>
     </row>
     <row r="171" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E171" s="87"/>
-[...4 lines deleted...]
-      <c r="K171" s="89"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="2"/>
+      <c r="G171" s="3"/>
+      <c r="I171" s="3"/>
+      <c r="J171" s="1"/>
+      <c r="K171" s="3"/>
     </row>
     <row r="172" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E172" s="87"/>
-[...4 lines deleted...]
-      <c r="K172" s="89"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="3"/>
+      <c r="I172" s="3"/>
+      <c r="J172" s="1"/>
+      <c r="K172" s="3"/>
     </row>
     <row r="173" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E173" s="87"/>
-[...4 lines deleted...]
-      <c r="K173" s="89"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="2"/>
+      <c r="G173" s="3"/>
+      <c r="I173" s="3"/>
+      <c r="J173" s="1"/>
+      <c r="K173" s="3"/>
     </row>
     <row r="174" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E174" s="87"/>
-[...4 lines deleted...]
-      <c r="K174" s="89"/>
+      <c r="E174" s="1"/>
+      <c r="F174" s="2"/>
+      <c r="G174" s="3"/>
+      <c r="I174" s="3"/>
+      <c r="J174" s="1"/>
+      <c r="K174" s="3"/>
     </row>
     <row r="175" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E175" s="87"/>
-[...4 lines deleted...]
-      <c r="K175" s="89"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="2"/>
+      <c r="G175" s="3"/>
+      <c r="I175" s="3"/>
+      <c r="J175" s="1"/>
+      <c r="K175" s="3"/>
     </row>
     <row r="176" spans="5:12" x14ac:dyDescent="0.25">
-      <c r="E176" s="87"/>
-[...4 lines deleted...]
-      <c r="K176" s="89"/>
+      <c r="E176" s="1"/>
+      <c r="F176" s="2"/>
+      <c r="G176" s="3"/>
+      <c r="I176" s="3"/>
+      <c r="J176" s="1"/>
+      <c r="K176" s="3"/>
     </row>
     <row r="177" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E177" s="87"/>
-[...4 lines deleted...]
-      <c r="K177" s="89"/>
+      <c r="E177" s="1"/>
+      <c r="F177" s="2"/>
+      <c r="G177" s="3"/>
+      <c r="I177" s="3"/>
+      <c r="J177" s="1"/>
+      <c r="K177" s="3"/>
     </row>
     <row r="178" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E178" s="87"/>
-[...4 lines deleted...]
-      <c r="K178" s="89"/>
+      <c r="E178" s="1"/>
+      <c r="F178" s="2"/>
+      <c r="G178" s="3"/>
+      <c r="I178" s="3"/>
+      <c r="J178" s="1"/>
+      <c r="K178" s="3"/>
     </row>
     <row r="179" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E179" s="87"/>
-[...4 lines deleted...]
-      <c r="K179" s="89"/>
+      <c r="E179" s="1"/>
+      <c r="F179" s="2"/>
+      <c r="G179" s="3"/>
+      <c r="I179" s="3"/>
+      <c r="J179" s="1"/>
+      <c r="K179" s="3"/>
     </row>
     <row r="180" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E180" s="87"/>
-[...4 lines deleted...]
-      <c r="K180" s="89"/>
+      <c r="E180" s="1"/>
+      <c r="F180" s="2"/>
+      <c r="G180" s="3"/>
+      <c r="I180" s="3"/>
+      <c r="J180" s="1"/>
+      <c r="K180" s="3"/>
     </row>
     <row r="181" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E181" s="87"/>
-[...4 lines deleted...]
-      <c r="K181" s="89"/>
+      <c r="E181" s="1"/>
+      <c r="F181" s="2"/>
+      <c r="G181" s="3"/>
+      <c r="I181" s="3"/>
+      <c r="J181" s="1"/>
+      <c r="K181" s="3"/>
     </row>
     <row r="182" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E182" s="87"/>
-[...4 lines deleted...]
-      <c r="K182" s="89"/>
+      <c r="E182" s="1"/>
+      <c r="F182" s="2"/>
+      <c r="G182" s="3"/>
+      <c r="I182" s="3"/>
+      <c r="J182" s="1"/>
+      <c r="K182" s="3"/>
     </row>
     <row r="183" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E183" s="87"/>
-[...4 lines deleted...]
-      <c r="K183" s="89"/>
+      <c r="E183" s="1"/>
+      <c r="F183" s="2"/>
+      <c r="G183" s="3"/>
+      <c r="I183" s="3"/>
+      <c r="J183" s="1"/>
+      <c r="K183" s="3"/>
     </row>
     <row r="184" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E184" s="87"/>
-[...4 lines deleted...]
-      <c r="K184" s="89"/>
+      <c r="E184" s="1"/>
+      <c r="F184" s="2"/>
+      <c r="G184" s="3"/>
+      <c r="I184" s="3"/>
+      <c r="J184" s="1"/>
+      <c r="K184" s="3"/>
     </row>
     <row r="185" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E185" s="87"/>
-[...4 lines deleted...]
-      <c r="K185" s="89"/>
+      <c r="E185" s="1"/>
+      <c r="F185" s="2"/>
+      <c r="G185" s="3"/>
+      <c r="I185" s="3"/>
+      <c r="J185" s="1"/>
+      <c r="K185" s="3"/>
     </row>
     <row r="186" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E186" s="87"/>
-[...4 lines deleted...]
-      <c r="K186" s="89"/>
+      <c r="E186" s="1"/>
+      <c r="F186" s="2"/>
+      <c r="G186" s="3"/>
+      <c r="I186" s="3"/>
+      <c r="J186" s="1"/>
+      <c r="K186" s="3"/>
     </row>
     <row r="187" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E187" s="87"/>
-[...4 lines deleted...]
-      <c r="K187" s="89"/>
+      <c r="E187" s="1"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="3"/>
+      <c r="I187" s="3"/>
+      <c r="J187" s="1"/>
+      <c r="K187" s="3"/>
     </row>
     <row r="188" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E188" s="87"/>
-[...4 lines deleted...]
-      <c r="K188" s="89"/>
+      <c r="E188" s="1"/>
+      <c r="F188" s="2"/>
+      <c r="G188" s="3"/>
+      <c r="I188" s="3"/>
+      <c r="J188" s="1"/>
+      <c r="K188" s="3"/>
     </row>
     <row r="189" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E189" s="87"/>
-[...4 lines deleted...]
-      <c r="K189" s="89"/>
+      <c r="E189" s="1"/>
+      <c r="F189" s="2"/>
+      <c r="G189" s="3"/>
+      <c r="I189" s="3"/>
+      <c r="J189" s="1"/>
+      <c r="K189" s="3"/>
     </row>
     <row r="190" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E190" s="87"/>
-[...4 lines deleted...]
-      <c r="K190" s="89"/>
+      <c r="E190" s="1"/>
+      <c r="F190" s="2"/>
+      <c r="G190" s="3"/>
+      <c r="I190" s="3"/>
+      <c r="J190" s="1"/>
+      <c r="K190" s="3"/>
     </row>
     <row r="191" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E191" s="87"/>
-[...4 lines deleted...]
-      <c r="K191" s="89"/>
+      <c r="E191" s="1"/>
+      <c r="F191" s="2"/>
+      <c r="G191" s="3"/>
+      <c r="I191" s="3"/>
+      <c r="J191" s="1"/>
+      <c r="K191" s="3"/>
     </row>
     <row r="192" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E192" s="87"/>
-[...4 lines deleted...]
-      <c r="K192" s="89"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="2"/>
+      <c r="G192" s="3"/>
+      <c r="I192" s="3"/>
+      <c r="J192" s="1"/>
+      <c r="K192" s="3"/>
     </row>
     <row r="193" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E193" s="87"/>
-[...4 lines deleted...]
-      <c r="K193" s="89"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="3"/>
+      <c r="I193" s="3"/>
+      <c r="J193" s="1"/>
+      <c r="K193" s="3"/>
     </row>
     <row r="194" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E194" s="87"/>
-[...4 lines deleted...]
-      <c r="K194" s="89"/>
+      <c r="E194" s="1"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="3"/>
+      <c r="I194" s="3"/>
+      <c r="J194" s="1"/>
+      <c r="K194" s="3"/>
     </row>
     <row r="195" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E195" s="87"/>
-[...4 lines deleted...]
-      <c r="K195" s="89"/>
+      <c r="E195" s="1"/>
+      <c r="F195" s="2"/>
+      <c r="G195" s="3"/>
+      <c r="I195" s="3"/>
+      <c r="J195" s="1"/>
+      <c r="K195" s="3"/>
     </row>
     <row r="196" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E196" s="87"/>
-[...4 lines deleted...]
-      <c r="K196" s="89"/>
+      <c r="E196" s="1"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="3"/>
+      <c r="I196" s="3"/>
+      <c r="J196" s="1"/>
+      <c r="K196" s="3"/>
     </row>
     <row r="197" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E197" s="87"/>
-[...4 lines deleted...]
-      <c r="K197" s="89"/>
+      <c r="E197" s="1"/>
+      <c r="F197" s="2"/>
+      <c r="G197" s="3"/>
+      <c r="I197" s="3"/>
+      <c r="J197" s="1"/>
+      <c r="K197" s="3"/>
     </row>
     <row r="198" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E198" s="87"/>
-[...4 lines deleted...]
-      <c r="K198" s="89"/>
+      <c r="E198" s="1"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="3"/>
+      <c r="I198" s="3"/>
+      <c r="J198" s="1"/>
+      <c r="K198" s="3"/>
     </row>
     <row r="199" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E199" s="87"/>
-[...4 lines deleted...]
-      <c r="K199" s="89"/>
+      <c r="E199" s="1"/>
+      <c r="F199" s="2"/>
+      <c r="G199" s="3"/>
+      <c r="I199" s="3"/>
+      <c r="J199" s="1"/>
+      <c r="K199" s="3"/>
     </row>
     <row r="200" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E200" s="87"/>
-[...4 lines deleted...]
-      <c r="K200" s="89"/>
+      <c r="E200" s="1"/>
+      <c r="F200" s="2"/>
+      <c r="G200" s="3"/>
+      <c r="I200" s="3"/>
+      <c r="J200" s="1"/>
+      <c r="K200" s="3"/>
     </row>
     <row r="201" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E201" s="87"/>
-[...4 lines deleted...]
-      <c r="K201" s="89"/>
+      <c r="E201" s="1"/>
+      <c r="F201" s="2"/>
+      <c r="G201" s="3"/>
+      <c r="I201" s="3"/>
+      <c r="J201" s="1"/>
+      <c r="K201" s="3"/>
     </row>
     <row r="202" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E202" s="87"/>
-[...4 lines deleted...]
-      <c r="K202" s="89"/>
+      <c r="E202" s="1"/>
+      <c r="F202" s="2"/>
+      <c r="G202" s="3"/>
+      <c r="I202" s="3"/>
+      <c r="J202" s="1"/>
+      <c r="K202" s="3"/>
     </row>
     <row r="203" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E203" s="87"/>
-[...4 lines deleted...]
-      <c r="K203" s="89"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="2"/>
+      <c r="G203" s="3"/>
+      <c r="I203" s="3"/>
+      <c r="J203" s="1"/>
+      <c r="K203" s="3"/>
     </row>
     <row r="204" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E204" s="87"/>
-[...4 lines deleted...]
-      <c r="K204" s="89"/>
+      <c r="E204" s="1"/>
+      <c r="F204" s="2"/>
+      <c r="G204" s="3"/>
+      <c r="I204" s="3"/>
+      <c r="J204" s="1"/>
+      <c r="K204" s="3"/>
     </row>
     <row r="205" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E205" s="87"/>
-[...4 lines deleted...]
-      <c r="K205" s="89"/>
+      <c r="E205" s="1"/>
+      <c r="F205" s="2"/>
+      <c r="G205" s="3"/>
+      <c r="I205" s="3"/>
+      <c r="J205" s="1"/>
+      <c r="K205" s="3"/>
     </row>
     <row r="206" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E206" s="87"/>
-[...4 lines deleted...]
-      <c r="K206" s="89"/>
+      <c r="E206" s="1"/>
+      <c r="F206" s="2"/>
+      <c r="G206" s="3"/>
+      <c r="I206" s="3"/>
+      <c r="J206" s="1"/>
+      <c r="K206" s="3"/>
     </row>
     <row r="207" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E207" s="87"/>
-[...4 lines deleted...]
-      <c r="K207" s="89"/>
+      <c r="E207" s="1"/>
+      <c r="F207" s="2"/>
+      <c r="G207" s="3"/>
+      <c r="I207" s="3"/>
+      <c r="J207" s="1"/>
+      <c r="K207" s="3"/>
     </row>
     <row r="208" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E208" s="87"/>
-[...4 lines deleted...]
-      <c r="K208" s="89"/>
+      <c r="E208" s="1"/>
+      <c r="F208" s="2"/>
+      <c r="G208" s="3"/>
+      <c r="I208" s="3"/>
+      <c r="J208" s="1"/>
+      <c r="K208" s="3"/>
     </row>
     <row r="209" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E209" s="87"/>
-[...4 lines deleted...]
-      <c r="K209" s="89"/>
+      <c r="E209" s="1"/>
+      <c r="F209" s="2"/>
+      <c r="G209" s="3"/>
+      <c r="I209" s="3"/>
+      <c r="J209" s="1"/>
+      <c r="K209" s="3"/>
     </row>
     <row r="210" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E210" s="87"/>
-[...4 lines deleted...]
-      <c r="K210" s="89"/>
+      <c r="E210" s="1"/>
+      <c r="F210" s="2"/>
+      <c r="G210" s="3"/>
+      <c r="I210" s="3"/>
+      <c r="J210" s="1"/>
+      <c r="K210" s="3"/>
     </row>
     <row r="211" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E211" s="87"/>
-[...4 lines deleted...]
-      <c r="K211" s="89"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="2"/>
+      <c r="G211" s="3"/>
+      <c r="I211" s="3"/>
+      <c r="J211" s="1"/>
+      <c r="K211" s="3"/>
     </row>
     <row r="212" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E212" s="87"/>
-[...4 lines deleted...]
-      <c r="K212" s="89"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="2"/>
+      <c r="G212" s="3"/>
+      <c r="I212" s="3"/>
+      <c r="J212" s="1"/>
+      <c r="K212" s="3"/>
     </row>
     <row r="213" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E213" s="87"/>
-[...4 lines deleted...]
-      <c r="K213" s="89"/>
+      <c r="E213" s="1"/>
+      <c r="F213" s="2"/>
+      <c r="G213" s="3"/>
+      <c r="I213" s="3"/>
+      <c r="J213" s="1"/>
+      <c r="K213" s="3"/>
     </row>
     <row r="214" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E214" s="87"/>
-[...4 lines deleted...]
-      <c r="K214" s="89"/>
+      <c r="E214" s="1"/>
+      <c r="F214" s="2"/>
+      <c r="G214" s="3"/>
+      <c r="I214" s="3"/>
+      <c r="J214" s="1"/>
+      <c r="K214" s="3"/>
     </row>
     <row r="215" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E215" s="87"/>
-[...4 lines deleted...]
-      <c r="K215" s="89"/>
+      <c r="E215" s="1"/>
+      <c r="F215" s="2"/>
+      <c r="G215" s="3"/>
+      <c r="I215" s="3"/>
+      <c r="J215" s="1"/>
+      <c r="K215" s="3"/>
     </row>
     <row r="216" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E216" s="87"/>
-[...4 lines deleted...]
-      <c r="K216" s="89"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="3"/>
+      <c r="I216" s="3"/>
+      <c r="J216" s="1"/>
+      <c r="K216" s="3"/>
     </row>
     <row r="217" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E217" s="87"/>
-[...4 lines deleted...]
-      <c r="K217" s="89"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="2"/>
+      <c r="G217" s="3"/>
+      <c r="I217" s="3"/>
+      <c r="J217" s="1"/>
+      <c r="K217" s="3"/>
     </row>
     <row r="218" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E218" s="87"/>
-[...4 lines deleted...]
-      <c r="K218" s="89"/>
+      <c r="E218" s="1"/>
+      <c r="F218" s="2"/>
+      <c r="G218" s="3"/>
+      <c r="I218" s="3"/>
+      <c r="J218" s="1"/>
+      <c r="K218" s="3"/>
     </row>
     <row r="219" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E219" s="87"/>
-[...4 lines deleted...]
-      <c r="K219" s="89"/>
+      <c r="E219" s="1"/>
+      <c r="F219" s="2"/>
+      <c r="G219" s="3"/>
+      <c r="I219" s="3"/>
+      <c r="J219" s="1"/>
+      <c r="K219" s="3"/>
     </row>
     <row r="220" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E220" s="87"/>
-[...4 lines deleted...]
-      <c r="K220" s="89"/>
+      <c r="E220" s="1"/>
+      <c r="F220" s="2"/>
+      <c r="G220" s="3"/>
+      <c r="I220" s="3"/>
+      <c r="J220" s="1"/>
+      <c r="K220" s="3"/>
     </row>
     <row r="221" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E221" s="87"/>
-[...4 lines deleted...]
-      <c r="K221" s="89"/>
+      <c r="E221" s="1"/>
+      <c r="F221" s="2"/>
+      <c r="G221" s="3"/>
+      <c r="I221" s="3"/>
+      <c r="J221" s="1"/>
+      <c r="K221" s="3"/>
     </row>
     <row r="222" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E222" s="87"/>
-[...4 lines deleted...]
-      <c r="K222" s="89"/>
+      <c r="E222" s="1"/>
+      <c r="F222" s="2"/>
+      <c r="G222" s="3"/>
+      <c r="I222" s="3"/>
+      <c r="J222" s="1"/>
+      <c r="K222" s="3"/>
     </row>
     <row r="223" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E223" s="87"/>
-[...4 lines deleted...]
-      <c r="K223" s="89"/>
+      <c r="E223" s="1"/>
+      <c r="F223" s="2"/>
+      <c r="G223" s="3"/>
+      <c r="I223" s="3"/>
+      <c r="J223" s="1"/>
+      <c r="K223" s="3"/>
     </row>
     <row r="224" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E224" s="87"/>
-[...4 lines deleted...]
-      <c r="K224" s="89"/>
+      <c r="E224" s="1"/>
+      <c r="F224" s="2"/>
+      <c r="G224" s="3"/>
+      <c r="I224" s="3"/>
+      <c r="J224" s="1"/>
+      <c r="K224" s="3"/>
     </row>
     <row r="225" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E225" s="87"/>
-[...4 lines deleted...]
-      <c r="K225" s="89"/>
+      <c r="E225" s="1"/>
+      <c r="F225" s="2"/>
+      <c r="G225" s="3"/>
+      <c r="I225" s="3"/>
+      <c r="J225" s="1"/>
+      <c r="K225" s="3"/>
     </row>
     <row r="226" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E226" s="87"/>
-[...4 lines deleted...]
-      <c r="K226" s="89"/>
+      <c r="E226" s="1"/>
+      <c r="F226" s="2"/>
+      <c r="G226" s="3"/>
+      <c r="I226" s="3"/>
+      <c r="J226" s="1"/>
+      <c r="K226" s="3"/>
     </row>
     <row r="227" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E227" s="87"/>
-[...4 lines deleted...]
-      <c r="K227" s="89"/>
+      <c r="E227" s="1"/>
+      <c r="F227" s="2"/>
+      <c r="G227" s="3"/>
+      <c r="I227" s="3"/>
+      <c r="J227" s="1"/>
+      <c r="K227" s="3"/>
     </row>
     <row r="228" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E228" s="87"/>
-[...4 lines deleted...]
-      <c r="K228" s="89"/>
+      <c r="E228" s="1"/>
+      <c r="F228" s="2"/>
+      <c r="G228" s="3"/>
+      <c r="I228" s="3"/>
+      <c r="J228" s="1"/>
+      <c r="K228" s="3"/>
     </row>
     <row r="229" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E229" s="87"/>
-[...4 lines deleted...]
-      <c r="K229" s="89"/>
+      <c r="E229" s="1"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="3"/>
+      <c r="I229" s="3"/>
+      <c r="J229" s="1"/>
+      <c r="K229" s="3"/>
     </row>
     <row r="230" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E230" s="87"/>
-[...4 lines deleted...]
-      <c r="K230" s="89"/>
+      <c r="E230" s="1"/>
+      <c r="F230" s="2"/>
+      <c r="G230" s="3"/>
+      <c r="I230" s="3"/>
+      <c r="J230" s="1"/>
+      <c r="K230" s="3"/>
     </row>
     <row r="231" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E231" s="87"/>
-[...4 lines deleted...]
-      <c r="K231" s="89"/>
+      <c r="E231" s="1"/>
+      <c r="F231" s="2"/>
+      <c r="G231" s="3"/>
+      <c r="I231" s="3"/>
+      <c r="J231" s="1"/>
+      <c r="K231" s="3"/>
     </row>
     <row r="232" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E232" s="87"/>
-[...4 lines deleted...]
-      <c r="K232" s="89"/>
+      <c r="E232" s="1"/>
+      <c r="F232" s="2"/>
+      <c r="G232" s="3"/>
+      <c r="I232" s="3"/>
+      <c r="J232" s="1"/>
+      <c r="K232" s="3"/>
     </row>
     <row r="233" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E233" s="87"/>
-[...4 lines deleted...]
-      <c r="K233" s="89"/>
+      <c r="E233" s="1"/>
+      <c r="F233" s="2"/>
+      <c r="G233" s="3"/>
+      <c r="I233" s="3"/>
+      <c r="J233" s="1"/>
+      <c r="K233" s="3"/>
     </row>
     <row r="234" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E234" s="87"/>
-[...4 lines deleted...]
-      <c r="K234" s="89"/>
+      <c r="E234" s="1"/>
+      <c r="F234" s="2"/>
+      <c r="G234" s="3"/>
+      <c r="I234" s="3"/>
+      <c r="J234" s="1"/>
+      <c r="K234" s="3"/>
     </row>
     <row r="235" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E235" s="87"/>
-[...4 lines deleted...]
-      <c r="K235" s="89"/>
+      <c r="E235" s="1"/>
+      <c r="F235" s="2"/>
+      <c r="G235" s="3"/>
+      <c r="I235" s="3"/>
+      <c r="J235" s="1"/>
+      <c r="K235" s="3"/>
     </row>
     <row r="236" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E236" s="87"/>
-[...4 lines deleted...]
-      <c r="K236" s="89"/>
+      <c r="E236" s="1"/>
+      <c r="F236" s="2"/>
+      <c r="G236" s="3"/>
+      <c r="I236" s="3"/>
+      <c r="J236" s="1"/>
+      <c r="K236" s="3"/>
     </row>
     <row r="237" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E237" s="87"/>
-[...4 lines deleted...]
-      <c r="K237" s="89"/>
+      <c r="E237" s="1"/>
+      <c r="F237" s="2"/>
+      <c r="G237" s="3"/>
+      <c r="I237" s="3"/>
+      <c r="J237" s="1"/>
+      <c r="K237" s="3"/>
     </row>
     <row r="238" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E238" s="87"/>
-[...4 lines deleted...]
-      <c r="K238" s="89"/>
+      <c r="E238" s="1"/>
+      <c r="F238" s="2"/>
+      <c r="G238" s="3"/>
+      <c r="I238" s="3"/>
+      <c r="J238" s="1"/>
+      <c r="K238" s="3"/>
     </row>
     <row r="239" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E239" s="87"/>
-[...4 lines deleted...]
-      <c r="K239" s="89"/>
+      <c r="E239" s="1"/>
+      <c r="F239" s="2"/>
+      <c r="G239" s="3"/>
+      <c r="I239" s="3"/>
+      <c r="J239" s="1"/>
+      <c r="K239" s="3"/>
     </row>
     <row r="240" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E240" s="87"/>
-[...4 lines deleted...]
-      <c r="K240" s="89"/>
+      <c r="E240" s="1"/>
+      <c r="F240" s="2"/>
+      <c r="G240" s="3"/>
+      <c r="I240" s="3"/>
+      <c r="J240" s="1"/>
+      <c r="K240" s="3"/>
     </row>
     <row r="241" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E241" s="87"/>
-[...4 lines deleted...]
-      <c r="K241" s="89"/>
+      <c r="E241" s="1"/>
+      <c r="F241" s="2"/>
+      <c r="G241" s="3"/>
+      <c r="I241" s="3"/>
+      <c r="J241" s="1"/>
+      <c r="K241" s="3"/>
     </row>
     <row r="242" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E242" s="87"/>
-[...4 lines deleted...]
-      <c r="K242" s="89"/>
+      <c r="E242" s="1"/>
+      <c r="F242" s="2"/>
+      <c r="G242" s="3"/>
+      <c r="I242" s="3"/>
+      <c r="J242" s="1"/>
+      <c r="K242" s="3"/>
     </row>
     <row r="243" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E243" s="87"/>
-[...4 lines deleted...]
-      <c r="K243" s="89"/>
+      <c r="E243" s="1"/>
+      <c r="F243" s="2"/>
+      <c r="G243" s="3"/>
+      <c r="I243" s="3"/>
+      <c r="J243" s="1"/>
+      <c r="K243" s="3"/>
     </row>
     <row r="244" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E244" s="87"/>
-[...4 lines deleted...]
-      <c r="K244" s="89"/>
+      <c r="E244" s="1"/>
+      <c r="F244" s="2"/>
+      <c r="G244" s="3"/>
+      <c r="I244" s="3"/>
+      <c r="J244" s="1"/>
+      <c r="K244" s="3"/>
     </row>
     <row r="245" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E245" s="87"/>
-[...4 lines deleted...]
-      <c r="K245" s="89"/>
+      <c r="E245" s="1"/>
+      <c r="F245" s="2"/>
+      <c r="G245" s="3"/>
+      <c r="I245" s="3"/>
+      <c r="J245" s="1"/>
+      <c r="K245" s="3"/>
     </row>
     <row r="246" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E246" s="87"/>
-[...4 lines deleted...]
-      <c r="K246" s="89"/>
+      <c r="E246" s="1"/>
+      <c r="F246" s="2"/>
+      <c r="G246" s="3"/>
+      <c r="I246" s="3"/>
+      <c r="J246" s="1"/>
+      <c r="K246" s="3"/>
     </row>
     <row r="247" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E247" s="87"/>
-[...4 lines deleted...]
-      <c r="K247" s="89"/>
+      <c r="E247" s="1"/>
+      <c r="F247" s="2"/>
+      <c r="G247" s="3"/>
+      <c r="I247" s="3"/>
+      <c r="J247" s="1"/>
+      <c r="K247" s="3"/>
     </row>
     <row r="248" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E248" s="87"/>
-[...4 lines deleted...]
-      <c r="K248" s="89"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="2"/>
+      <c r="G248" s="3"/>
+      <c r="I248" s="3"/>
+      <c r="J248" s="1"/>
+      <c r="K248" s="3"/>
     </row>
     <row r="249" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E249" s="87"/>
-[...4 lines deleted...]
-      <c r="K249" s="89"/>
+      <c r="E249" s="1"/>
+      <c r="F249" s="2"/>
+      <c r="G249" s="3"/>
+      <c r="I249" s="3"/>
+      <c r="J249" s="1"/>
+      <c r="K249" s="3"/>
     </row>
     <row r="250" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E250" s="87"/>
-[...4 lines deleted...]
-      <c r="K250" s="89"/>
+      <c r="E250" s="1"/>
+      <c r="F250" s="2"/>
+      <c r="G250" s="3"/>
+      <c r="I250" s="3"/>
+      <c r="J250" s="1"/>
+      <c r="K250" s="3"/>
     </row>
     <row r="251" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E251" s="87"/>
-[...4 lines deleted...]
-      <c r="K251" s="89"/>
+      <c r="E251" s="1"/>
+      <c r="F251" s="2"/>
+      <c r="G251" s="3"/>
+      <c r="I251" s="3"/>
+      <c r="J251" s="1"/>
+      <c r="K251" s="3"/>
     </row>
     <row r="252" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E252" s="87"/>
-[...4 lines deleted...]
-      <c r="K252" s="89"/>
+      <c r="E252" s="1"/>
+      <c r="F252" s="2"/>
+      <c r="G252" s="3"/>
+      <c r="I252" s="3"/>
+      <c r="J252" s="1"/>
+      <c r="K252" s="3"/>
     </row>
     <row r="253" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E253" s="87"/>
-[...4 lines deleted...]
-      <c r="K253" s="89"/>
+      <c r="E253" s="1"/>
+      <c r="F253" s="2"/>
+      <c r="G253" s="3"/>
+      <c r="I253" s="3"/>
+      <c r="J253" s="1"/>
+      <c r="K253" s="3"/>
     </row>
     <row r="254" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E254" s="87"/>
-[...4 lines deleted...]
-      <c r="K254" s="89"/>
+      <c r="E254" s="1"/>
+      <c r="F254" s="2"/>
+      <c r="G254" s="3"/>
+      <c r="I254" s="3"/>
+      <c r="J254" s="1"/>
+      <c r="K254" s="3"/>
     </row>
     <row r="255" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E255" s="87"/>
-[...4 lines deleted...]
-      <c r="K255" s="89"/>
+      <c r="E255" s="1"/>
+      <c r="F255" s="2"/>
+      <c r="G255" s="3"/>
+      <c r="I255" s="3"/>
+      <c r="J255" s="1"/>
+      <c r="K255" s="3"/>
     </row>
     <row r="256" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E256" s="87"/>
-[...4 lines deleted...]
-      <c r="K256" s="89"/>
+      <c r="E256" s="1"/>
+      <c r="F256" s="2"/>
+      <c r="G256" s="3"/>
+      <c r="I256" s="3"/>
+      <c r="J256" s="1"/>
+      <c r="K256" s="3"/>
     </row>
     <row r="257" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E257" s="87"/>
-[...4 lines deleted...]
-      <c r="K257" s="89"/>
+      <c r="E257" s="1"/>
+      <c r="F257" s="2"/>
+      <c r="G257" s="3"/>
+      <c r="I257" s="3"/>
+      <c r="J257" s="1"/>
+      <c r="K257" s="3"/>
     </row>
     <row r="258" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E258" s="87"/>
-[...4 lines deleted...]
-      <c r="K258" s="89"/>
+      <c r="E258" s="1"/>
+      <c r="F258" s="2"/>
+      <c r="G258" s="3"/>
+      <c r="I258" s="3"/>
+      <c r="J258" s="1"/>
+      <c r="K258" s="3"/>
     </row>
     <row r="259" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E259" s="87"/>
-[...4 lines deleted...]
-      <c r="K259" s="89"/>
+      <c r="E259" s="1"/>
+      <c r="F259" s="2"/>
+      <c r="G259" s="3"/>
+      <c r="I259" s="3"/>
+      <c r="J259" s="1"/>
+      <c r="K259" s="3"/>
     </row>
     <row r="260" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E260" s="87"/>
-[...4 lines deleted...]
-      <c r="K260" s="89"/>
+      <c r="E260" s="1"/>
+      <c r="F260" s="2"/>
+      <c r="G260" s="3"/>
+      <c r="I260" s="3"/>
+      <c r="J260" s="1"/>
+      <c r="K260" s="3"/>
     </row>
     <row r="261" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E261" s="87"/>
-[...4 lines deleted...]
-      <c r="K261" s="89"/>
+      <c r="E261" s="1"/>
+      <c r="F261" s="2"/>
+      <c r="G261" s="3"/>
+      <c r="I261" s="3"/>
+      <c r="J261" s="1"/>
+      <c r="K261" s="3"/>
     </row>
     <row r="262" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E262" s="87"/>
-[...4 lines deleted...]
-      <c r="K262" s="89"/>
+      <c r="E262" s="1"/>
+      <c r="F262" s="2"/>
+      <c r="G262" s="3"/>
+      <c r="I262" s="3"/>
+      <c r="J262" s="1"/>
+      <c r="K262" s="3"/>
     </row>
     <row r="263" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E263" s="87"/>
-[...4 lines deleted...]
-      <c r="K263" s="89"/>
+      <c r="E263" s="1"/>
+      <c r="F263" s="2"/>
+      <c r="G263" s="3"/>
+      <c r="I263" s="3"/>
+      <c r="J263" s="1"/>
+      <c r="K263" s="3"/>
     </row>
     <row r="264" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E264" s="87"/>
-[...4 lines deleted...]
-      <c r="K264" s="89"/>
+      <c r="E264" s="1"/>
+      <c r="F264" s="2"/>
+      <c r="G264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="1"/>
+      <c r="K264" s="3"/>
     </row>
     <row r="265" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E265" s="87"/>
-[...4 lines deleted...]
-      <c r="K265" s="89"/>
+      <c r="E265" s="1"/>
+      <c r="F265" s="2"/>
+      <c r="G265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="1"/>
+      <c r="K265" s="3"/>
     </row>
     <row r="266" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E266" s="87"/>
-[...4 lines deleted...]
-      <c r="K266" s="89"/>
+      <c r="E266" s="1"/>
+      <c r="F266" s="2"/>
+      <c r="G266" s="3"/>
+      <c r="I266" s="3"/>
+      <c r="J266" s="1"/>
+      <c r="K266" s="3"/>
     </row>
     <row r="267" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E267" s="87"/>
-[...4 lines deleted...]
-      <c r="K267" s="89"/>
+      <c r="E267" s="1"/>
+      <c r="F267" s="2"/>
+      <c r="G267" s="3"/>
+      <c r="I267" s="3"/>
+      <c r="J267" s="1"/>
+      <c r="K267" s="3"/>
     </row>
     <row r="268" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E268" s="87"/>
-[...4 lines deleted...]
-      <c r="K268" s="89"/>
+      <c r="E268" s="1"/>
+      <c r="F268" s="2"/>
+      <c r="G268" s="3"/>
+      <c r="I268" s="3"/>
+      <c r="J268" s="1"/>
+      <c r="K268" s="3"/>
     </row>
     <row r="269" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E269" s="87"/>
-[...4 lines deleted...]
-      <c r="K269" s="89"/>
+      <c r="E269" s="1"/>
+      <c r="F269" s="2"/>
+      <c r="G269" s="3"/>
+      <c r="I269" s="3"/>
+      <c r="J269" s="1"/>
+      <c r="K269" s="3"/>
     </row>
     <row r="270" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E270" s="87"/>
-[...4 lines deleted...]
-      <c r="K270" s="89"/>
+      <c r="E270" s="1"/>
+      <c r="F270" s="2"/>
+      <c r="G270" s="3"/>
+      <c r="I270" s="3"/>
+      <c r="J270" s="1"/>
+      <c r="K270" s="3"/>
     </row>
     <row r="271" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E271" s="87"/>
-[...4 lines deleted...]
-      <c r="K271" s="89"/>
+      <c r="E271" s="1"/>
+      <c r="F271" s="2"/>
+      <c r="G271" s="3"/>
+      <c r="I271" s="3"/>
+      <c r="J271" s="1"/>
+      <c r="K271" s="3"/>
     </row>
     <row r="272" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E272" s="87"/>
-[...4 lines deleted...]
-      <c r="K272" s="89"/>
+      <c r="E272" s="1"/>
+      <c r="F272" s="2"/>
+      <c r="G272" s="3"/>
+      <c r="I272" s="3"/>
+      <c r="J272" s="1"/>
+      <c r="K272" s="3"/>
     </row>
     <row r="273" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E273" s="87"/>
-[...4 lines deleted...]
-      <c r="K273" s="89"/>
+      <c r="E273" s="1"/>
+      <c r="F273" s="2"/>
+      <c r="G273" s="3"/>
+      <c r="I273" s="3"/>
+      <c r="J273" s="1"/>
+      <c r="K273" s="3"/>
     </row>
     <row r="274" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E274" s="87"/>
-[...4 lines deleted...]
-      <c r="K274" s="89"/>
+      <c r="E274" s="1"/>
+      <c r="F274" s="2"/>
+      <c r="G274" s="3"/>
+      <c r="I274" s="3"/>
+      <c r="J274" s="1"/>
+      <c r="K274" s="3"/>
     </row>
     <row r="275" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E275" s="87"/>
-[...4 lines deleted...]
-      <c r="K275" s="89"/>
+      <c r="E275" s="1"/>
+      <c r="F275" s="2"/>
+      <c r="G275" s="3"/>
+      <c r="I275" s="3"/>
+      <c r="J275" s="1"/>
+      <c r="K275" s="3"/>
     </row>
     <row r="276" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E276" s="87"/>
-[...4 lines deleted...]
-      <c r="K276" s="89"/>
+      <c r="E276" s="1"/>
+      <c r="F276" s="2"/>
+      <c r="G276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="1"/>
+      <c r="K276" s="3"/>
     </row>
     <row r="277" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E277" s="87"/>
-[...4 lines deleted...]
-      <c r="K277" s="89"/>
+      <c r="E277" s="1"/>
+      <c r="F277" s="2"/>
+      <c r="G277" s="3"/>
+      <c r="I277" s="3"/>
+      <c r="J277" s="1"/>
+      <c r="K277" s="3"/>
     </row>
     <row r="278" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E278" s="87"/>
-[...4 lines deleted...]
-      <c r="K278" s="89"/>
+      <c r="E278" s="1"/>
+      <c r="F278" s="2"/>
+      <c r="G278" s="3"/>
+      <c r="I278" s="3"/>
+      <c r="J278" s="1"/>
+      <c r="K278" s="3"/>
     </row>
     <row r="279" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E279" s="87"/>
-[...4 lines deleted...]
-      <c r="K279" s="89"/>
+      <c r="E279" s="1"/>
+      <c r="F279" s="2"/>
+      <c r="G279" s="3"/>
+      <c r="I279" s="3"/>
+      <c r="J279" s="1"/>
+      <c r="K279" s="3"/>
     </row>
     <row r="280" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E280" s="87"/>
-[...4 lines deleted...]
-      <c r="K280" s="89"/>
+      <c r="E280" s="1"/>
+      <c r="F280" s="2"/>
+      <c r="G280" s="3"/>
+      <c r="I280" s="3"/>
+      <c r="J280" s="1"/>
+      <c r="K280" s="3"/>
     </row>
     <row r="281" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E281" s="87"/>
-[...4 lines deleted...]
-      <c r="K281" s="89"/>
+      <c r="E281" s="1"/>
+      <c r="F281" s="2"/>
+      <c r="G281" s="3"/>
+      <c r="I281" s="3"/>
+      <c r="J281" s="1"/>
+      <c r="K281" s="3"/>
     </row>
     <row r="282" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E282" s="87"/>
-[...4 lines deleted...]
-      <c r="K282" s="89"/>
+      <c r="E282" s="1"/>
+      <c r="F282" s="2"/>
+      <c r="G282" s="3"/>
+      <c r="I282" s="3"/>
+      <c r="J282" s="1"/>
+      <c r="K282" s="3"/>
     </row>
     <row r="283" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E283" s="87"/>
-[...4 lines deleted...]
-      <c r="K283" s="89"/>
+      <c r="E283" s="1"/>
+      <c r="F283" s="2"/>
+      <c r="G283" s="3"/>
+      <c r="I283" s="3"/>
+      <c r="J283" s="1"/>
+      <c r="K283" s="3"/>
     </row>
     <row r="284" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E284" s="87"/>
-[...4 lines deleted...]
-      <c r="K284" s="89"/>
+      <c r="E284" s="1"/>
+      <c r="F284" s="2"/>
+      <c r="G284" s="3"/>
+      <c r="I284" s="3"/>
+      <c r="J284" s="1"/>
+      <c r="K284" s="3"/>
     </row>
     <row r="285" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E285" s="87"/>
-[...4 lines deleted...]
-      <c r="K285" s="89"/>
+      <c r="E285" s="1"/>
+      <c r="F285" s="2"/>
+      <c r="G285" s="3"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="1"/>
+      <c r="K285" s="3"/>
     </row>
     <row r="286" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E286" s="87"/>
-[...4 lines deleted...]
-      <c r="K286" s="89"/>
+      <c r="E286" s="1"/>
+      <c r="F286" s="2"/>
+      <c r="G286" s="3"/>
+      <c r="I286" s="3"/>
+      <c r="J286" s="1"/>
+      <c r="K286" s="3"/>
     </row>
     <row r="287" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E287" s="87"/>
-[...4 lines deleted...]
-      <c r="K287" s="89"/>
+      <c r="E287" s="1"/>
+      <c r="F287" s="2"/>
+      <c r="G287" s="3"/>
+      <c r="I287" s="3"/>
+      <c r="J287" s="1"/>
+      <c r="K287" s="3"/>
     </row>
     <row r="288" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E288" s="87"/>
-[...4 lines deleted...]
-      <c r="K288" s="89"/>
+      <c r="E288" s="1"/>
+      <c r="F288" s="2"/>
+      <c r="G288" s="3"/>
+      <c r="I288" s="3"/>
+      <c r="J288" s="1"/>
+      <c r="K288" s="3"/>
     </row>
     <row r="289" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E289" s="87"/>
-[...4 lines deleted...]
-      <c r="K289" s="89"/>
+      <c r="E289" s="1"/>
+      <c r="F289" s="2"/>
+      <c r="G289" s="3"/>
+      <c r="I289" s="3"/>
+      <c r="J289" s="1"/>
+      <c r="K289" s="3"/>
     </row>
     <row r="290" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E290" s="87"/>
-[...4 lines deleted...]
-      <c r="K290" s="89"/>
+      <c r="E290" s="1"/>
+      <c r="F290" s="2"/>
+      <c r="G290" s="3"/>
+      <c r="I290" s="3"/>
+      <c r="J290" s="1"/>
+      <c r="K290" s="3"/>
     </row>
     <row r="291" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E291" s="87"/>
-[...4 lines deleted...]
-      <c r="K291" s="89"/>
+      <c r="E291" s="1"/>
+      <c r="F291" s="2"/>
+      <c r="G291" s="3"/>
+      <c r="I291" s="3"/>
+      <c r="J291" s="1"/>
+      <c r="K291" s="3"/>
     </row>
     <row r="292" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E292" s="87"/>
-[...4 lines deleted...]
-      <c r="K292" s="89"/>
+      <c r="E292" s="1"/>
+      <c r="F292" s="2"/>
+      <c r="G292" s="3"/>
+      <c r="I292" s="3"/>
+      <c r="J292" s="1"/>
+      <c r="K292" s="3"/>
     </row>
     <row r="293" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E293" s="87"/>
-[...4 lines deleted...]
-      <c r="K293" s="89"/>
+      <c r="E293" s="1"/>
+      <c r="F293" s="2"/>
+      <c r="G293" s="3"/>
+      <c r="I293" s="3"/>
+      <c r="J293" s="1"/>
+      <c r="K293" s="3"/>
     </row>
     <row r="294" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E294" s="87"/>
-[...4 lines deleted...]
-      <c r="K294" s="89"/>
+      <c r="E294" s="1"/>
+      <c r="F294" s="2"/>
+      <c r="G294" s="3"/>
+      <c r="I294" s="3"/>
+      <c r="J294" s="1"/>
+      <c r="K294" s="3"/>
     </row>
     <row r="295" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E295" s="87"/>
-[...4 lines deleted...]
-      <c r="K295" s="89"/>
+      <c r="E295" s="1"/>
+      <c r="F295" s="2"/>
+      <c r="G295" s="3"/>
+      <c r="I295" s="3"/>
+      <c r="J295" s="1"/>
+      <c r="K295" s="3"/>
     </row>
     <row r="296" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E296" s="87"/>
-[...4 lines deleted...]
-      <c r="K296" s="89"/>
+      <c r="E296" s="1"/>
+      <c r="F296" s="2"/>
+      <c r="G296" s="3"/>
+      <c r="I296" s="3"/>
+      <c r="J296" s="1"/>
+      <c r="K296" s="3"/>
     </row>
     <row r="297" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E297" s="87"/>
-[...4 lines deleted...]
-      <c r="K297" s="89"/>
+      <c r="E297" s="1"/>
+      <c r="F297" s="2"/>
+      <c r="G297" s="3"/>
+      <c r="I297" s="3"/>
+      <c r="J297" s="1"/>
+      <c r="K297" s="3"/>
     </row>
     <row r="298" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E298" s="87"/>
-[...4 lines deleted...]
-      <c r="K298" s="89"/>
+      <c r="E298" s="1"/>
+      <c r="F298" s="2"/>
+      <c r="G298" s="3"/>
+      <c r="I298" s="3"/>
+      <c r="J298" s="1"/>
+      <c r="K298" s="3"/>
     </row>
     <row r="299" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E299" s="87"/>
-[...4 lines deleted...]
-      <c r="K299" s="89"/>
+      <c r="E299" s="1"/>
+      <c r="F299" s="2"/>
+      <c r="G299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="1"/>
+      <c r="K299" s="3"/>
     </row>
     <row r="300" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E300" s="87"/>
-[...4 lines deleted...]
-      <c r="K300" s="89"/>
+      <c r="E300" s="1"/>
+      <c r="F300" s="2"/>
+      <c r="G300" s="3"/>
+      <c r="I300" s="3"/>
+      <c r="J300" s="1"/>
+      <c r="K300" s="3"/>
     </row>
     <row r="301" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E301" s="87"/>
-[...4 lines deleted...]
-      <c r="K301" s="89"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="2"/>
+      <c r="G301" s="3"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="1"/>
+      <c r="K301" s="3"/>
     </row>
     <row r="302" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E302" s="87"/>
-[...4 lines deleted...]
-      <c r="K302" s="89"/>
+      <c r="E302" s="1"/>
+      <c r="F302" s="2"/>
+      <c r="G302" s="3"/>
+      <c r="I302" s="3"/>
+      <c r="J302" s="1"/>
+      <c r="K302" s="3"/>
     </row>
     <row r="303" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E303" s="87"/>
-[...4 lines deleted...]
-      <c r="K303" s="89"/>
+      <c r="E303" s="1"/>
+      <c r="F303" s="2"/>
+      <c r="G303" s="3"/>
+      <c r="I303" s="3"/>
+      <c r="J303" s="1"/>
+      <c r="K303" s="3"/>
     </row>
     <row r="304" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E304" s="87"/>
-[...4 lines deleted...]
-      <c r="K304" s="89"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="2"/>
+      <c r="G304" s="3"/>
+      <c r="I304" s="3"/>
+      <c r="J304" s="1"/>
+      <c r="K304" s="3"/>
     </row>
     <row r="305" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E305" s="87"/>
-[...4 lines deleted...]
-      <c r="K305" s="89"/>
+      <c r="E305" s="1"/>
+      <c r="F305" s="2"/>
+      <c r="G305" s="3"/>
+      <c r="I305" s="3"/>
+      <c r="J305" s="1"/>
+      <c r="K305" s="3"/>
     </row>
     <row r="306" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E306" s="87"/>
-[...4 lines deleted...]
-      <c r="K306" s="89"/>
+      <c r="E306" s="1"/>
+      <c r="F306" s="2"/>
+      <c r="G306" s="3"/>
+      <c r="I306" s="3"/>
+      <c r="J306" s="1"/>
+      <c r="K306" s="3"/>
     </row>
     <row r="307" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E307" s="87"/>
-[...4 lines deleted...]
-      <c r="K307" s="89"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="2"/>
+      <c r="G307" s="3"/>
+      <c r="I307" s="3"/>
+      <c r="J307" s="1"/>
+      <c r="K307" s="3"/>
     </row>
     <row r="308" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E308" s="87"/>
-[...4 lines deleted...]
-      <c r="K308" s="89"/>
+      <c r="E308" s="1"/>
+      <c r="F308" s="2"/>
+      <c r="G308" s="3"/>
+      <c r="I308" s="3"/>
+      <c r="J308" s="1"/>
+      <c r="K308" s="3"/>
     </row>
     <row r="309" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E309" s="87"/>
-[...4 lines deleted...]
-      <c r="K309" s="89"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="2"/>
+      <c r="G309" s="3"/>
+      <c r="I309" s="3"/>
+      <c r="J309" s="1"/>
+      <c r="K309" s="3"/>
     </row>
     <row r="310" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E310" s="87"/>
-[...4 lines deleted...]
-      <c r="K310" s="89"/>
+      <c r="E310" s="1"/>
+      <c r="F310" s="2"/>
+      <c r="G310" s="3"/>
+      <c r="I310" s="3"/>
+      <c r="J310" s="1"/>
+      <c r="K310" s="3"/>
     </row>
     <row r="311" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E311" s="87"/>
-[...4 lines deleted...]
-      <c r="K311" s="89"/>
+      <c r="E311" s="1"/>
+      <c r="F311" s="2"/>
+      <c r="G311" s="3"/>
+      <c r="I311" s="3"/>
+      <c r="J311" s="1"/>
+      <c r="K311" s="3"/>
     </row>
     <row r="312" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E312" s="87"/>
-[...4 lines deleted...]
-      <c r="K312" s="89"/>
+      <c r="E312" s="1"/>
+      <c r="F312" s="2"/>
+      <c r="G312" s="3"/>
+      <c r="I312" s="3"/>
+      <c r="J312" s="1"/>
+      <c r="K312" s="3"/>
     </row>
     <row r="313" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E313" s="87"/>
-[...4 lines deleted...]
-      <c r="K313" s="89"/>
+      <c r="E313" s="1"/>
+      <c r="F313" s="2"/>
+      <c r="G313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="1"/>
+      <c r="K313" s="3"/>
     </row>
     <row r="314" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E314" s="87"/>
-[...4 lines deleted...]
-      <c r="K314" s="89"/>
+      <c r="E314" s="1"/>
+      <c r="F314" s="2"/>
+      <c r="G314" s="3"/>
+      <c r="I314" s="3"/>
+      <c r="J314" s="1"/>
+      <c r="K314" s="3"/>
     </row>
     <row r="315" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E315" s="87"/>
-[...4 lines deleted...]
-      <c r="K315" s="89"/>
+      <c r="E315" s="1"/>
+      <c r="F315" s="2"/>
+      <c r="G315" s="3"/>
+      <c r="I315" s="3"/>
+      <c r="J315" s="1"/>
+      <c r="K315" s="3"/>
     </row>
     <row r="316" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E316" s="87"/>
-[...4 lines deleted...]
-      <c r="K316" s="89"/>
+      <c r="E316" s="1"/>
+      <c r="F316" s="2"/>
+      <c r="G316" s="3"/>
+      <c r="I316" s="3"/>
+      <c r="J316" s="1"/>
+      <c r="K316" s="3"/>
     </row>
     <row r="317" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E317" s="87"/>
-[...4 lines deleted...]
-      <c r="K317" s="89"/>
+      <c r="E317" s="1"/>
+      <c r="F317" s="2"/>
+      <c r="G317" s="3"/>
+      <c r="I317" s="3"/>
+      <c r="J317" s="1"/>
+      <c r="K317" s="3"/>
     </row>
     <row r="318" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E318" s="87"/>
-[...4 lines deleted...]
-      <c r="K318" s="89"/>
+      <c r="E318" s="1"/>
+      <c r="F318" s="2"/>
+      <c r="G318" s="3"/>
+      <c r="I318" s="3"/>
+      <c r="J318" s="1"/>
+      <c r="K318" s="3"/>
     </row>
     <row r="319" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E319" s="87"/>
-[...4 lines deleted...]
-      <c r="K319" s="89"/>
+      <c r="E319" s="1"/>
+      <c r="F319" s="2"/>
+      <c r="G319" s="3"/>
+      <c r="I319" s="3"/>
+      <c r="J319" s="1"/>
+      <c r="K319" s="3"/>
     </row>
     <row r="320" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E320" s="87"/>
-[...4 lines deleted...]
-      <c r="K320" s="89"/>
+      <c r="E320" s="1"/>
+      <c r="F320" s="2"/>
+      <c r="G320" s="3"/>
+      <c r="I320" s="3"/>
+      <c r="J320" s="1"/>
+      <c r="K320" s="3"/>
     </row>
     <row r="321" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E321" s="87"/>
-[...4 lines deleted...]
-      <c r="K321" s="89"/>
+      <c r="E321" s="1"/>
+      <c r="F321" s="2"/>
+      <c r="G321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="1"/>
+      <c r="K321" s="3"/>
     </row>
     <row r="322" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E322" s="87"/>
-[...4 lines deleted...]
-      <c r="K322" s="89"/>
+      <c r="E322" s="1"/>
+      <c r="F322" s="2"/>
+      <c r="G322" s="3"/>
+      <c r="I322" s="3"/>
+      <c r="J322" s="1"/>
+      <c r="K322" s="3"/>
     </row>
     <row r="323" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E323" s="87"/>
-[...4 lines deleted...]
-      <c r="K323" s="89"/>
+      <c r="E323" s="1"/>
+      <c r="F323" s="2"/>
+      <c r="G323" s="3"/>
+      <c r="I323" s="3"/>
+      <c r="J323" s="1"/>
+      <c r="K323" s="3"/>
     </row>
     <row r="324" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E324" s="87"/>
-[...4 lines deleted...]
-      <c r="K324" s="89"/>
+      <c r="E324" s="1"/>
+      <c r="F324" s="2"/>
+      <c r="G324" s="3"/>
+      <c r="I324" s="3"/>
+      <c r="J324" s="1"/>
+      <c r="K324" s="3"/>
     </row>
     <row r="325" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E325" s="87"/>
-[...4 lines deleted...]
-      <c r="K325" s="89"/>
+      <c r="E325" s="1"/>
+      <c r="F325" s="2"/>
+      <c r="G325" s="3"/>
+      <c r="I325" s="3"/>
+      <c r="J325" s="1"/>
+      <c r="K325" s="3"/>
     </row>
     <row r="326" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E326" s="87"/>
-[...4 lines deleted...]
-      <c r="K326" s="89"/>
+      <c r="E326" s="1"/>
+      <c r="F326" s="2"/>
+      <c r="G326" s="3"/>
+      <c r="I326" s="3"/>
+      <c r="J326" s="1"/>
+      <c r="K326" s="3"/>
     </row>
     <row r="327" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E327" s="87"/>
-[...4 lines deleted...]
-      <c r="K327" s="89"/>
+      <c r="E327" s="1"/>
+      <c r="F327" s="2"/>
+      <c r="G327" s="3"/>
+      <c r="I327" s="3"/>
+      <c r="J327" s="1"/>
+      <c r="K327" s="3"/>
     </row>
     <row r="328" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E328" s="87"/>
-[...4 lines deleted...]
-      <c r="K328" s="89"/>
+      <c r="E328" s="1"/>
+      <c r="F328" s="2"/>
+      <c r="G328" s="3"/>
+      <c r="I328" s="3"/>
+      <c r="J328" s="1"/>
+      <c r="K328" s="3"/>
     </row>
     <row r="329" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E329" s="87"/>
-[...4 lines deleted...]
-      <c r="K329" s="89"/>
+      <c r="E329" s="1"/>
+      <c r="F329" s="2"/>
+      <c r="G329" s="3"/>
+      <c r="I329" s="3"/>
+      <c r="J329" s="1"/>
+      <c r="K329" s="3"/>
     </row>
     <row r="330" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E330" s="87"/>
-[...4 lines deleted...]
-      <c r="K330" s="89"/>
+      <c r="E330" s="1"/>
+      <c r="F330" s="2"/>
+      <c r="G330" s="3"/>
+      <c r="I330" s="3"/>
+      <c r="J330" s="1"/>
+      <c r="K330" s="3"/>
     </row>
     <row r="331" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E331" s="87"/>
-[...4 lines deleted...]
-      <c r="K331" s="89"/>
+      <c r="E331" s="1"/>
+      <c r="F331" s="2"/>
+      <c r="G331" s="3"/>
+      <c r="I331" s="3"/>
+      <c r="J331" s="1"/>
+      <c r="K331" s="3"/>
     </row>
     <row r="332" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E332" s="87"/>
-[...4 lines deleted...]
-      <c r="K332" s="89"/>
+      <c r="E332" s="1"/>
+      <c r="F332" s="2"/>
+      <c r="G332" s="3"/>
+      <c r="I332" s="3"/>
+      <c r="J332" s="1"/>
+      <c r="K332" s="3"/>
     </row>
     <row r="333" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E333" s="87"/>
-[...4 lines deleted...]
-      <c r="K333" s="89"/>
+      <c r="E333" s="1"/>
+      <c r="F333" s="2"/>
+      <c r="G333" s="3"/>
+      <c r="I333" s="3"/>
+      <c r="J333" s="1"/>
+      <c r="K333" s="3"/>
     </row>
     <row r="334" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E334" s="87"/>
-[...4 lines deleted...]
-      <c r="K334" s="89"/>
+      <c r="E334" s="1"/>
+      <c r="F334" s="2"/>
+      <c r="G334" s="3"/>
+      <c r="I334" s="3"/>
+      <c r="J334" s="1"/>
+      <c r="K334" s="3"/>
     </row>
     <row r="335" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E335" s="87"/>
-[...4 lines deleted...]
-      <c r="K335" s="89"/>
+      <c r="E335" s="1"/>
+      <c r="F335" s="2"/>
+      <c r="G335" s="3"/>
+      <c r="I335" s="3"/>
+      <c r="J335" s="1"/>
+      <c r="K335" s="3"/>
     </row>
     <row r="336" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E336" s="87"/>
-[...4 lines deleted...]
-      <c r="K336" s="89"/>
+      <c r="E336" s="1"/>
+      <c r="F336" s="2"/>
+      <c r="G336" s="3"/>
+      <c r="I336" s="3"/>
+      <c r="J336" s="1"/>
+      <c r="K336" s="3"/>
     </row>
     <row r="337" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E337" s="87"/>
-[...4 lines deleted...]
-      <c r="K337" s="89"/>
+      <c r="E337" s="1"/>
+      <c r="F337" s="2"/>
+      <c r="G337" s="3"/>
+      <c r="I337" s="3"/>
+      <c r="J337" s="1"/>
+      <c r="K337" s="3"/>
     </row>
     <row r="338" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E338" s="87"/>
-[...4 lines deleted...]
-      <c r="K338" s="89"/>
+      <c r="E338" s="1"/>
+      <c r="F338" s="2"/>
+      <c r="G338" s="3"/>
+      <c r="I338" s="3"/>
+      <c r="J338" s="1"/>
+      <c r="K338" s="3"/>
     </row>
     <row r="339" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E339" s="87"/>
-[...4 lines deleted...]
-      <c r="K339" s="89"/>
+      <c r="E339" s="1"/>
+      <c r="F339" s="2"/>
+      <c r="G339" s="3"/>
+      <c r="I339" s="3"/>
+      <c r="J339" s="1"/>
+      <c r="K339" s="3"/>
     </row>
     <row r="340" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E340" s="87"/>
-[...4 lines deleted...]
-      <c r="K340" s="89"/>
+      <c r="E340" s="1"/>
+      <c r="F340" s="2"/>
+      <c r="G340" s="3"/>
+      <c r="I340" s="3"/>
+      <c r="J340" s="1"/>
+      <c r="K340" s="3"/>
     </row>
     <row r="341" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E341" s="87"/>
-[...4 lines deleted...]
-      <c r="K341" s="89"/>
+      <c r="E341" s="1"/>
+      <c r="F341" s="2"/>
+      <c r="G341" s="3"/>
+      <c r="I341" s="3"/>
+      <c r="J341" s="1"/>
+      <c r="K341" s="3"/>
     </row>
     <row r="342" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E342" s="87"/>
-[...4 lines deleted...]
-      <c r="K342" s="89"/>
+      <c r="E342" s="1"/>
+      <c r="F342" s="2"/>
+      <c r="G342" s="3"/>
+      <c r="I342" s="3"/>
+      <c r="J342" s="1"/>
+      <c r="K342" s="3"/>
     </row>
     <row r="343" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E343" s="87"/>
-[...4 lines deleted...]
-      <c r="K343" s="89"/>
+      <c r="E343" s="1"/>
+      <c r="F343" s="2"/>
+      <c r="G343" s="3"/>
+      <c r="I343" s="3"/>
+      <c r="J343" s="1"/>
+      <c r="K343" s="3"/>
     </row>
     <row r="344" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E344" s="87"/>
-[...4 lines deleted...]
-      <c r="K344" s="89"/>
+      <c r="E344" s="1"/>
+      <c r="F344" s="2"/>
+      <c r="G344" s="3"/>
+      <c r="I344" s="3"/>
+      <c r="J344" s="1"/>
+      <c r="K344" s="3"/>
     </row>
     <row r="345" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E345" s="87"/>
-[...4 lines deleted...]
-      <c r="K345" s="89"/>
+      <c r="E345" s="1"/>
+      <c r="F345" s="2"/>
+      <c r="G345" s="3"/>
+      <c r="I345" s="3"/>
+      <c r="J345" s="1"/>
+      <c r="K345" s="3"/>
     </row>
     <row r="346" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E346" s="87"/>
-[...4 lines deleted...]
-      <c r="K346" s="89"/>
+      <c r="E346" s="1"/>
+      <c r="F346" s="2"/>
+      <c r="G346" s="3"/>
+      <c r="I346" s="3"/>
+      <c r="J346" s="1"/>
+      <c r="K346" s="3"/>
     </row>
     <row r="347" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E347" s="87"/>
-[...4 lines deleted...]
-      <c r="K347" s="89"/>
+      <c r="E347" s="1"/>
+      <c r="F347" s="2"/>
+      <c r="G347" s="3"/>
+      <c r="I347" s="3"/>
+      <c r="J347" s="1"/>
+      <c r="K347" s="3"/>
     </row>
     <row r="348" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E348" s="87"/>
-[...4 lines deleted...]
-      <c r="K348" s="89"/>
+      <c r="E348" s="1"/>
+      <c r="F348" s="2"/>
+      <c r="G348" s="3"/>
+      <c r="I348" s="3"/>
+      <c r="J348" s="1"/>
+      <c r="K348" s="3"/>
     </row>
     <row r="349" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E349" s="87"/>
-[...4 lines deleted...]
-      <c r="K349" s="89"/>
+      <c r="E349" s="1"/>
+      <c r="F349" s="2"/>
+      <c r="G349" s="3"/>
+      <c r="I349" s="3"/>
+      <c r="J349" s="1"/>
+      <c r="K349" s="3"/>
     </row>
     <row r="350" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E350" s="87"/>
-[...4 lines deleted...]
-      <c r="K350" s="89"/>
+      <c r="E350" s="1"/>
+      <c r="F350" s="2"/>
+      <c r="G350" s="3"/>
+      <c r="I350" s="3"/>
+      <c r="J350" s="1"/>
+      <c r="K350" s="3"/>
     </row>
     <row r="351" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E351" s="87"/>
-[...4 lines deleted...]
-      <c r="K351" s="89"/>
+      <c r="E351" s="1"/>
+      <c r="F351" s="2"/>
+      <c r="G351" s="3"/>
+      <c r="I351" s="3"/>
+      <c r="J351" s="1"/>
+      <c r="K351" s="3"/>
     </row>
     <row r="352" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E352" s="87"/>
-[...4 lines deleted...]
-      <c r="K352" s="89"/>
+      <c r="E352" s="1"/>
+      <c r="F352" s="2"/>
+      <c r="G352" s="3"/>
+      <c r="I352" s="3"/>
+      <c r="J352" s="1"/>
+      <c r="K352" s="3"/>
     </row>
     <row r="353" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E353" s="87"/>
-[...4 lines deleted...]
-      <c r="K353" s="89"/>
+      <c r="E353" s="1"/>
+      <c r="F353" s="2"/>
+      <c r="G353" s="3"/>
+      <c r="I353" s="3"/>
+      <c r="J353" s="1"/>
+      <c r="K353" s="3"/>
     </row>
     <row r="354" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E354" s="87"/>
-[...4 lines deleted...]
-      <c r="K354" s="89"/>
+      <c r="E354" s="1"/>
+      <c r="F354" s="2"/>
+      <c r="G354" s="3"/>
+      <c r="I354" s="3"/>
+      <c r="J354" s="1"/>
+      <c r="K354" s="3"/>
     </row>
     <row r="355" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E355" s="87"/>
-[...4 lines deleted...]
-      <c r="K355" s="89"/>
+      <c r="E355" s="1"/>
+      <c r="F355" s="2"/>
+      <c r="G355" s="3"/>
+      <c r="I355" s="3"/>
+      <c r="J355" s="1"/>
+      <c r="K355" s="3"/>
     </row>
     <row r="356" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E356" s="87"/>
-[...4 lines deleted...]
-      <c r="K356" s="89"/>
+      <c r="E356" s="1"/>
+      <c r="F356" s="2"/>
+      <c r="G356" s="3"/>
+      <c r="I356" s="3"/>
+      <c r="J356" s="1"/>
+      <c r="K356" s="3"/>
     </row>
     <row r="357" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E357" s="87"/>
-[...4 lines deleted...]
-      <c r="K357" s="89"/>
+      <c r="E357" s="1"/>
+      <c r="F357" s="2"/>
+      <c r="G357" s="3"/>
+      <c r="I357" s="3"/>
+      <c r="J357" s="1"/>
+      <c r="K357" s="3"/>
     </row>
     <row r="358" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E358" s="87"/>
-[...4 lines deleted...]
-      <c r="K358" s="89"/>
+      <c r="E358" s="1"/>
+      <c r="F358" s="2"/>
+      <c r="G358" s="3"/>
+      <c r="I358" s="3"/>
+      <c r="J358" s="1"/>
+      <c r="K358" s="3"/>
     </row>
     <row r="359" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E359" s="87"/>
-[...4 lines deleted...]
-      <c r="K359" s="89"/>
+      <c r="E359" s="1"/>
+      <c r="F359" s="2"/>
+      <c r="G359" s="3"/>
+      <c r="I359" s="3"/>
+      <c r="J359" s="1"/>
+      <c r="K359" s="3"/>
     </row>
     <row r="360" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E360" s="87"/>
-[...4 lines deleted...]
-      <c r="K360" s="89"/>
+      <c r="E360" s="1"/>
+      <c r="F360" s="2"/>
+      <c r="G360" s="3"/>
+      <c r="I360" s="3"/>
+      <c r="J360" s="1"/>
+      <c r="K360" s="3"/>
     </row>
     <row r="361" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E361" s="87"/>
-[...4 lines deleted...]
-      <c r="K361" s="89"/>
+      <c r="E361" s="1"/>
+      <c r="F361" s="2"/>
+      <c r="G361" s="3"/>
+      <c r="I361" s="3"/>
+      <c r="J361" s="1"/>
+      <c r="K361" s="3"/>
     </row>
     <row r="362" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E362" s="87"/>
-[...4 lines deleted...]
-      <c r="K362" s="89"/>
+      <c r="E362" s="1"/>
+      <c r="F362" s="2"/>
+      <c r="G362" s="3"/>
+      <c r="I362" s="3"/>
+      <c r="J362" s="1"/>
+      <c r="K362" s="3"/>
     </row>
     <row r="363" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E363" s="87"/>
-[...4 lines deleted...]
-      <c r="K363" s="89"/>
+      <c r="E363" s="1"/>
+      <c r="F363" s="2"/>
+      <c r="G363" s="3"/>
+      <c r="I363" s="3"/>
+      <c r="J363" s="1"/>
+      <c r="K363" s="3"/>
     </row>
     <row r="364" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E364" s="87"/>
-[...4 lines deleted...]
-      <c r="K364" s="89"/>
+      <c r="E364" s="1"/>
+      <c r="F364" s="2"/>
+      <c r="G364" s="3"/>
+      <c r="I364" s="3"/>
+      <c r="J364" s="1"/>
+      <c r="K364" s="3"/>
     </row>
     <row r="365" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E365" s="87"/>
-[...4 lines deleted...]
-      <c r="K365" s="89"/>
+      <c r="E365" s="1"/>
+      <c r="F365" s="2"/>
+      <c r="G365" s="3"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="1"/>
+      <c r="K365" s="3"/>
     </row>
     <row r="366" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E366" s="87"/>
-[...4 lines deleted...]
-      <c r="K366" s="89"/>
+      <c r="E366" s="1"/>
+      <c r="F366" s="2"/>
+      <c r="G366" s="3"/>
+      <c r="I366" s="3"/>
+      <c r="J366" s="1"/>
+      <c r="K366" s="3"/>
     </row>
     <row r="367" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E367" s="87"/>
-[...4 lines deleted...]
-      <c r="K367" s="89"/>
+      <c r="E367" s="1"/>
+      <c r="F367" s="2"/>
+      <c r="G367" s="3"/>
+      <c r="I367" s="3"/>
+      <c r="J367" s="1"/>
+      <c r="K367" s="3"/>
     </row>
     <row r="368" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E368" s="87"/>
-[...4 lines deleted...]
-      <c r="K368" s="89"/>
+      <c r="E368" s="1"/>
+      <c r="F368" s="2"/>
+      <c r="G368" s="3"/>
+      <c r="I368" s="3"/>
+      <c r="J368" s="1"/>
+      <c r="K368" s="3"/>
     </row>
     <row r="369" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E369" s="87"/>
-[...4 lines deleted...]
-      <c r="K369" s="89"/>
+      <c r="E369" s="1"/>
+      <c r="F369" s="2"/>
+      <c r="G369" s="3"/>
+      <c r="I369" s="3"/>
+      <c r="J369" s="1"/>
+      <c r="K369" s="3"/>
     </row>
     <row r="370" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E370" s="87"/>
-[...4 lines deleted...]
-      <c r="K370" s="89"/>
+      <c r="E370" s="1"/>
+      <c r="F370" s="2"/>
+      <c r="G370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="1"/>
+      <c r="K370" s="3"/>
     </row>
     <row r="371" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E371" s="87"/>
-[...4 lines deleted...]
-      <c r="K371" s="89"/>
+      <c r="E371" s="1"/>
+      <c r="F371" s="2"/>
+      <c r="G371" s="3"/>
+      <c r="I371" s="3"/>
+      <c r="J371" s="1"/>
+      <c r="K371" s="3"/>
     </row>
     <row r="372" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E372" s="87"/>
-[...4 lines deleted...]
-      <c r="K372" s="89"/>
+      <c r="E372" s="1"/>
+      <c r="F372" s="2"/>
+      <c r="G372" s="3"/>
+      <c r="I372" s="3"/>
+      <c r="J372" s="1"/>
+      <c r="K372" s="3"/>
     </row>
     <row r="373" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E373" s="87"/>
-[...4 lines deleted...]
-      <c r="K373" s="89"/>
+      <c r="E373" s="1"/>
+      <c r="F373" s="2"/>
+      <c r="G373" s="3"/>
+      <c r="I373" s="3"/>
+      <c r="J373" s="1"/>
+      <c r="K373" s="3"/>
     </row>
     <row r="374" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E374" s="87"/>
-[...4 lines deleted...]
-      <c r="K374" s="89"/>
+      <c r="E374" s="1"/>
+      <c r="F374" s="2"/>
+      <c r="G374" s="3"/>
+      <c r="I374" s="3"/>
+      <c r="J374" s="1"/>
+      <c r="K374" s="3"/>
     </row>
     <row r="375" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E375" s="87"/>
-[...4 lines deleted...]
-      <c r="K375" s="89"/>
+      <c r="E375" s="1"/>
+      <c r="F375" s="2"/>
+      <c r="G375" s="3"/>
+      <c r="I375" s="3"/>
+      <c r="J375" s="1"/>
+      <c r="K375" s="3"/>
     </row>
     <row r="376" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E376" s="87"/>
-[...4 lines deleted...]
-      <c r="K376" s="89"/>
+      <c r="E376" s="1"/>
+      <c r="F376" s="2"/>
+      <c r="G376" s="3"/>
+      <c r="I376" s="3"/>
+      <c r="J376" s="1"/>
+      <c r="K376" s="3"/>
     </row>
     <row r="377" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E377" s="87"/>
-[...4 lines deleted...]
-      <c r="K377" s="89"/>
+      <c r="E377" s="1"/>
+      <c r="F377" s="2"/>
+      <c r="G377" s="3"/>
+      <c r="I377" s="3"/>
+      <c r="J377" s="1"/>
+      <c r="K377" s="3"/>
     </row>
     <row r="378" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E378" s="87"/>
-[...4 lines deleted...]
-      <c r="K378" s="89"/>
+      <c r="E378" s="1"/>
+      <c r="F378" s="2"/>
+      <c r="G378" s="3"/>
+      <c r="I378" s="3"/>
+      <c r="J378" s="1"/>
+      <c r="K378" s="3"/>
     </row>
     <row r="379" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E379" s="87"/>
-[...4 lines deleted...]
-      <c r="K379" s="89"/>
+      <c r="E379" s="1"/>
+      <c r="F379" s="2"/>
+      <c r="G379" s="3"/>
+      <c r="I379" s="3"/>
+      <c r="J379" s="1"/>
+      <c r="K379" s="3"/>
     </row>
     <row r="380" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E380" s="87"/>
-[...4 lines deleted...]
-      <c r="K380" s="89"/>
+      <c r="E380" s="1"/>
+      <c r="F380" s="2"/>
+      <c r="G380" s="3"/>
+      <c r="I380" s="3"/>
+      <c r="J380" s="1"/>
+      <c r="K380" s="3"/>
     </row>
     <row r="381" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E381" s="87"/>
-[...4 lines deleted...]
-      <c r="K381" s="89"/>
+      <c r="E381" s="1"/>
+      <c r="F381" s="2"/>
+      <c r="G381" s="3"/>
+      <c r="I381" s="3"/>
+      <c r="J381" s="1"/>
+      <c r="K381" s="3"/>
     </row>
     <row r="382" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E382" s="87"/>
-[...4 lines deleted...]
-      <c r="K382" s="89"/>
+      <c r="E382" s="1"/>
+      <c r="F382" s="2"/>
+      <c r="G382" s="3"/>
+      <c r="I382" s="3"/>
+      <c r="J382" s="1"/>
+      <c r="K382" s="3"/>
     </row>
     <row r="383" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E383" s="87"/>
-[...4 lines deleted...]
-      <c r="K383" s="89"/>
+      <c r="E383" s="1"/>
+      <c r="F383" s="2"/>
+      <c r="G383" s="3"/>
+      <c r="I383" s="3"/>
+      <c r="J383" s="1"/>
+      <c r="K383" s="3"/>
     </row>
     <row r="384" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E384" s="87"/>
-[...4 lines deleted...]
-      <c r="K384" s="89"/>
+      <c r="E384" s="1"/>
+      <c r="F384" s="2"/>
+      <c r="G384" s="3"/>
+      <c r="I384" s="3"/>
+      <c r="J384" s="1"/>
+      <c r="K384" s="3"/>
     </row>
     <row r="385" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E385" s="87"/>
-[...4 lines deleted...]
-      <c r="K385" s="89"/>
+      <c r="E385" s="1"/>
+      <c r="F385" s="2"/>
+      <c r="G385" s="3"/>
+      <c r="I385" s="3"/>
+      <c r="J385" s="1"/>
+      <c r="K385" s="3"/>
     </row>
     <row r="386" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E386" s="87"/>
-[...4 lines deleted...]
-      <c r="K386" s="89"/>
+      <c r="E386" s="1"/>
+      <c r="F386" s="2"/>
+      <c r="G386" s="3"/>
+      <c r="I386" s="3"/>
+      <c r="J386" s="1"/>
+      <c r="K386" s="3"/>
     </row>
     <row r="387" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E387" s="87"/>
-[...4 lines deleted...]
-      <c r="K387" s="89"/>
+      <c r="E387" s="1"/>
+      <c r="F387" s="2"/>
+      <c r="G387" s="3"/>
+      <c r="I387" s="3"/>
+      <c r="J387" s="1"/>
+      <c r="K387" s="3"/>
     </row>
     <row r="388" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E388" s="87"/>
-[...4 lines deleted...]
-      <c r="K388" s="89"/>
+      <c r="E388" s="1"/>
+      <c r="F388" s="2"/>
+      <c r="G388" s="3"/>
+      <c r="I388" s="3"/>
+      <c r="J388" s="1"/>
+      <c r="K388" s="3"/>
     </row>
     <row r="389" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E389" s="87"/>
-[...4 lines deleted...]
-      <c r="K389" s="89"/>
+      <c r="E389" s="1"/>
+      <c r="F389" s="2"/>
+      <c r="G389" s="3"/>
+      <c r="I389" s="3"/>
+      <c r="J389" s="1"/>
+      <c r="K389" s="3"/>
     </row>
     <row r="390" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E390" s="87"/>
-[...4 lines deleted...]
-      <c r="K390" s="89"/>
+      <c r="E390" s="1"/>
+      <c r="F390" s="2"/>
+      <c r="G390" s="3"/>
+      <c r="I390" s="3"/>
+      <c r="J390" s="1"/>
+      <c r="K390" s="3"/>
     </row>
     <row r="391" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E391" s="87"/>
-[...4 lines deleted...]
-      <c r="K391" s="89"/>
+      <c r="E391" s="1"/>
+      <c r="F391" s="2"/>
+      <c r="G391" s="3"/>
+      <c r="I391" s="3"/>
+      <c r="J391" s="1"/>
+      <c r="K391" s="3"/>
     </row>
     <row r="392" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E392" s="87"/>
-[...4 lines deleted...]
-      <c r="K392" s="89"/>
+      <c r="E392" s="1"/>
+      <c r="F392" s="2"/>
+      <c r="G392" s="3"/>
+      <c r="I392" s="3"/>
+      <c r="J392" s="1"/>
+      <c r="K392" s="3"/>
     </row>
     <row r="393" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E393" s="87"/>
-[...4 lines deleted...]
-      <c r="K393" s="89"/>
+      <c r="E393" s="1"/>
+      <c r="F393" s="2"/>
+      <c r="G393" s="3"/>
+      <c r="I393" s="3"/>
+      <c r="J393" s="1"/>
+      <c r="K393" s="3"/>
     </row>
     <row r="394" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E394" s="87"/>
-[...4 lines deleted...]
-      <c r="K394" s="89"/>
+      <c r="E394" s="1"/>
+      <c r="F394" s="2"/>
+      <c r="G394" s="3"/>
+      <c r="I394" s="3"/>
+      <c r="J394" s="1"/>
+      <c r="K394" s="3"/>
     </row>
     <row r="395" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E395" s="87"/>
-[...4 lines deleted...]
-      <c r="K395" s="89"/>
+      <c r="E395" s="1"/>
+      <c r="F395" s="2"/>
+      <c r="G395" s="3"/>
+      <c r="I395" s="3"/>
+      <c r="J395" s="1"/>
+      <c r="K395" s="3"/>
     </row>
     <row r="396" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E396" s="87"/>
-[...4 lines deleted...]
-      <c r="K396" s="89"/>
+      <c r="E396" s="1"/>
+      <c r="F396" s="2"/>
+      <c r="G396" s="3"/>
+      <c r="I396" s="3"/>
+      <c r="J396" s="1"/>
+      <c r="K396" s="3"/>
     </row>
     <row r="397" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E397" s="87"/>
-[...4 lines deleted...]
-      <c r="K397" s="89"/>
+      <c r="E397" s="1"/>
+      <c r="F397" s="2"/>
+      <c r="G397" s="3"/>
+      <c r="I397" s="3"/>
+      <c r="J397" s="1"/>
+      <c r="K397" s="3"/>
     </row>
     <row r="398" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E398" s="87"/>
-[...4 lines deleted...]
-      <c r="K398" s="89"/>
+      <c r="E398" s="1"/>
+      <c r="F398" s="2"/>
+      <c r="G398" s="3"/>
+      <c r="I398" s="3"/>
+      <c r="J398" s="1"/>
+      <c r="K398" s="3"/>
     </row>
     <row r="399" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E399" s="87"/>
-[...4 lines deleted...]
-      <c r="K399" s="89"/>
+      <c r="E399" s="1"/>
+      <c r="F399" s="2"/>
+      <c r="G399" s="3"/>
+      <c r="I399" s="3"/>
+      <c r="J399" s="1"/>
+      <c r="K399" s="3"/>
     </row>
     <row r="400" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E400" s="87"/>
-[...4 lines deleted...]
-      <c r="K400" s="89"/>
+      <c r="E400" s="1"/>
+      <c r="F400" s="2"/>
+      <c r="G400" s="3"/>
+      <c r="I400" s="3"/>
+      <c r="J400" s="1"/>
+      <c r="K400" s="3"/>
     </row>
     <row r="401" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E401" s="87"/>
-[...4 lines deleted...]
-      <c r="K401" s="89"/>
+      <c r="E401" s="1"/>
+      <c r="F401" s="2"/>
+      <c r="G401" s="3"/>
+      <c r="I401" s="3"/>
+      <c r="J401" s="1"/>
+      <c r="K401" s="3"/>
     </row>
     <row r="402" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E402" s="87"/>
-[...4 lines deleted...]
-      <c r="K402" s="89"/>
+      <c r="E402" s="1"/>
+      <c r="F402" s="2"/>
+      <c r="G402" s="3"/>
+      <c r="I402" s="3"/>
+      <c r="J402" s="1"/>
+      <c r="K402" s="3"/>
     </row>
     <row r="403" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E403" s="87"/>
-[...4 lines deleted...]
-      <c r="K403" s="89"/>
+      <c r="E403" s="1"/>
+      <c r="F403" s="2"/>
+      <c r="G403" s="3"/>
+      <c r="I403" s="3"/>
+      <c r="J403" s="1"/>
+      <c r="K403" s="3"/>
     </row>
     <row r="404" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E404" s="87"/>
-[...4 lines deleted...]
-      <c r="K404" s="89"/>
+      <c r="E404" s="1"/>
+      <c r="F404" s="2"/>
+      <c r="G404" s="3"/>
+      <c r="I404" s="3"/>
+      <c r="J404" s="1"/>
+      <c r="K404" s="3"/>
     </row>
     <row r="405" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E405" s="87"/>
-[...4 lines deleted...]
-      <c r="K405" s="89"/>
+      <c r="E405" s="1"/>
+      <c r="F405" s="2"/>
+      <c r="G405" s="3"/>
+      <c r="I405" s="3"/>
+      <c r="J405" s="1"/>
+      <c r="K405" s="3"/>
     </row>
     <row r="406" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E406" s="87"/>
-[...4 lines deleted...]
-      <c r="K406" s="89"/>
+      <c r="E406" s="1"/>
+      <c r="F406" s="2"/>
+      <c r="G406" s="3"/>
+      <c r="I406" s="3"/>
+      <c r="J406" s="1"/>
+      <c r="K406" s="3"/>
     </row>
     <row r="407" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E407" s="87"/>
-[...4 lines deleted...]
-      <c r="K407" s="89"/>
+      <c r="E407" s="1"/>
+      <c r="F407" s="2"/>
+      <c r="G407" s="3"/>
+      <c r="I407" s="3"/>
+      <c r="J407" s="1"/>
+      <c r="K407" s="3"/>
     </row>
     <row r="408" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E408" s="87"/>
-[...4 lines deleted...]
-      <c r="K408" s="89"/>
+      <c r="E408" s="1"/>
+      <c r="F408" s="2"/>
+      <c r="G408" s="3"/>
+      <c r="I408" s="3"/>
+      <c r="J408" s="1"/>
+      <c r="K408" s="3"/>
     </row>
     <row r="409" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E409" s="87"/>
-[...4 lines deleted...]
-      <c r="K409" s="89"/>
+      <c r="E409" s="1"/>
+      <c r="F409" s="2"/>
+      <c r="G409" s="3"/>
+      <c r="I409" s="3"/>
+      <c r="J409" s="1"/>
+      <c r="K409" s="3"/>
     </row>
     <row r="410" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E410" s="87"/>
-[...4 lines deleted...]
-      <c r="K410" s="89"/>
+      <c r="E410" s="1"/>
+      <c r="F410" s="2"/>
+      <c r="G410" s="3"/>
+      <c r="I410" s="3"/>
+      <c r="J410" s="1"/>
+      <c r="K410" s="3"/>
     </row>
     <row r="411" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E411" s="87"/>
-[...4 lines deleted...]
-      <c r="K411" s="89"/>
+      <c r="E411" s="1"/>
+      <c r="F411" s="2"/>
+      <c r="G411" s="3"/>
+      <c r="I411" s="3"/>
+      <c r="J411" s="1"/>
+      <c r="K411" s="3"/>
     </row>
     <row r="412" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E412" s="87"/>
-[...4 lines deleted...]
-      <c r="K412" s="89"/>
+      <c r="E412" s="1"/>
+      <c r="F412" s="2"/>
+      <c r="G412" s="3"/>
+      <c r="I412" s="3"/>
+      <c r="J412" s="1"/>
+      <c r="K412" s="3"/>
     </row>
     <row r="413" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E413" s="87"/>
-[...4 lines deleted...]
-      <c r="K413" s="89"/>
+      <c r="E413" s="1"/>
+      <c r="F413" s="2"/>
+      <c r="G413" s="3"/>
+      <c r="I413" s="3"/>
+      <c r="J413" s="1"/>
+      <c r="K413" s="3"/>
     </row>
     <row r="414" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E414" s="87"/>
-[...4 lines deleted...]
-      <c r="K414" s="89"/>
+      <c r="E414" s="1"/>
+      <c r="F414" s="2"/>
+      <c r="G414" s="3"/>
+      <c r="I414" s="3"/>
+      <c r="J414" s="1"/>
+      <c r="K414" s="3"/>
     </row>
     <row r="415" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E415" s="87"/>
-[...4 lines deleted...]
-      <c r="K415" s="89"/>
+      <c r="E415" s="1"/>
+      <c r="F415" s="2"/>
+      <c r="G415" s="3"/>
+      <c r="I415" s="3"/>
+      <c r="J415" s="1"/>
+      <c r="K415" s="3"/>
     </row>
     <row r="416" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E416" s="87"/>
-[...4 lines deleted...]
-      <c r="K416" s="89"/>
+      <c r="E416" s="1"/>
+      <c r="F416" s="2"/>
+      <c r="G416" s="3"/>
+      <c r="I416" s="3"/>
+      <c r="J416" s="1"/>
+      <c r="K416" s="3"/>
     </row>
     <row r="417" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E417" s="87"/>
-[...4 lines deleted...]
-      <c r="K417" s="89"/>
+      <c r="E417" s="1"/>
+      <c r="F417" s="2"/>
+      <c r="G417" s="3"/>
+      <c r="I417" s="3"/>
+      <c r="J417" s="1"/>
+      <c r="K417" s="3"/>
     </row>
     <row r="418" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E418" s="87"/>
-[...4 lines deleted...]
-      <c r="K418" s="89"/>
+      <c r="E418" s="1"/>
+      <c r="F418" s="2"/>
+      <c r="G418" s="3"/>
+      <c r="I418" s="3"/>
+      <c r="J418" s="1"/>
+      <c r="K418" s="3"/>
     </row>
     <row r="419" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E419" s="87"/>
-[...4 lines deleted...]
-      <c r="K419" s="89"/>
+      <c r="E419" s="1"/>
+      <c r="F419" s="2"/>
+      <c r="G419" s="3"/>
+      <c r="I419" s="3"/>
+      <c r="J419" s="1"/>
+      <c r="K419" s="3"/>
     </row>
     <row r="420" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E420" s="87"/>
-[...4 lines deleted...]
-      <c r="K420" s="89"/>
+      <c r="E420" s="1"/>
+      <c r="F420" s="2"/>
+      <c r="G420" s="3"/>
+      <c r="I420" s="3"/>
+      <c r="J420" s="1"/>
+      <c r="K420" s="3"/>
     </row>
     <row r="421" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E421" s="87"/>
-[...4 lines deleted...]
-      <c r="K421" s="89"/>
+      <c r="E421" s="1"/>
+      <c r="F421" s="2"/>
+      <c r="G421" s="3"/>
+      <c r="I421" s="3"/>
+      <c r="J421" s="1"/>
+      <c r="K421" s="3"/>
     </row>
     <row r="422" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E422" s="87"/>
-[...4 lines deleted...]
-      <c r="K422" s="89"/>
+      <c r="E422" s="1"/>
+      <c r="F422" s="2"/>
+      <c r="G422" s="3"/>
+      <c r="I422" s="3"/>
+      <c r="J422" s="1"/>
+      <c r="K422" s="3"/>
     </row>
     <row r="423" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E423" s="87"/>
-[...4 lines deleted...]
-      <c r="K423" s="89"/>
+      <c r="E423" s="1"/>
+      <c r="F423" s="2"/>
+      <c r="G423" s="3"/>
+      <c r="I423" s="3"/>
+      <c r="J423" s="1"/>
+      <c r="K423" s="3"/>
     </row>
     <row r="424" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E424" s="87"/>
-[...4 lines deleted...]
-      <c r="K424" s="89"/>
+      <c r="E424" s="1"/>
+      <c r="F424" s="2"/>
+      <c r="G424" s="3"/>
+      <c r="I424" s="3"/>
+      <c r="J424" s="1"/>
+      <c r="K424" s="3"/>
     </row>
     <row r="425" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E425" s="87"/>
-[...4 lines deleted...]
-      <c r="K425" s="89"/>
+      <c r="E425" s="1"/>
+      <c r="F425" s="2"/>
+      <c r="G425" s="3"/>
+      <c r="I425" s="3"/>
+      <c r="J425" s="1"/>
+      <c r="K425" s="3"/>
     </row>
     <row r="426" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E426" s="87"/>
-[...4 lines deleted...]
-      <c r="K426" s="89"/>
+      <c r="E426" s="1"/>
+      <c r="F426" s="2"/>
+      <c r="G426" s="3"/>
+      <c r="I426" s="3"/>
+      <c r="J426" s="1"/>
+      <c r="K426" s="3"/>
     </row>
     <row r="427" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E427" s="87"/>
-[...4 lines deleted...]
-      <c r="K427" s="89"/>
+      <c r="E427" s="1"/>
+      <c r="F427" s="2"/>
+      <c r="G427" s="3"/>
+      <c r="I427" s="3"/>
+      <c r="J427" s="1"/>
+      <c r="K427" s="3"/>
     </row>
     <row r="428" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E428" s="87"/>
-[...4 lines deleted...]
-      <c r="K428" s="89"/>
+      <c r="E428" s="1"/>
+      <c r="F428" s="2"/>
+      <c r="G428" s="3"/>
+      <c r="I428" s="3"/>
+      <c r="J428" s="1"/>
+      <c r="K428" s="3"/>
     </row>
     <row r="429" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E429" s="87"/>
-[...4 lines deleted...]
-      <c r="K429" s="89"/>
+      <c r="E429" s="1"/>
+      <c r="F429" s="2"/>
+      <c r="G429" s="3"/>
+      <c r="I429" s="3"/>
+      <c r="J429" s="1"/>
+      <c r="K429" s="3"/>
     </row>
     <row r="430" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E430" s="87"/>
-[...4 lines deleted...]
-      <c r="K430" s="89"/>
+      <c r="E430" s="1"/>
+      <c r="F430" s="2"/>
+      <c r="G430" s="3"/>
+      <c r="I430" s="3"/>
+      <c r="J430" s="1"/>
+      <c r="K430" s="3"/>
     </row>
     <row r="431" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E431" s="87"/>
-[...4 lines deleted...]
-      <c r="K431" s="89"/>
+      <c r="E431" s="1"/>
+      <c r="F431" s="2"/>
+      <c r="G431" s="3"/>
+      <c r="I431" s="3"/>
+      <c r="J431" s="1"/>
+      <c r="K431" s="3"/>
     </row>
     <row r="432" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E432" s="87"/>
-[...4 lines deleted...]
-      <c r="K432" s="89"/>
+      <c r="E432" s="1"/>
+      <c r="F432" s="2"/>
+      <c r="G432" s="3"/>
+      <c r="I432" s="3"/>
+      <c r="J432" s="1"/>
+      <c r="K432" s="3"/>
     </row>
     <row r="433" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E433" s="87"/>
-[...4 lines deleted...]
-      <c r="K433" s="89"/>
+      <c r="E433" s="1"/>
+      <c r="F433" s="2"/>
+      <c r="G433" s="3"/>
+      <c r="I433" s="3"/>
+      <c r="J433" s="1"/>
+      <c r="K433" s="3"/>
     </row>
     <row r="434" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E434" s="87"/>
-[...4 lines deleted...]
-      <c r="K434" s="89"/>
+      <c r="E434" s="1"/>
+      <c r="F434" s="2"/>
+      <c r="G434" s="3"/>
+      <c r="I434" s="3"/>
+      <c r="J434" s="1"/>
+      <c r="K434" s="3"/>
     </row>
     <row r="435" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E435" s="87"/>
-[...4 lines deleted...]
-      <c r="K435" s="89"/>
+      <c r="E435" s="1"/>
+      <c r="F435" s="2"/>
+      <c r="G435" s="3"/>
+      <c r="I435" s="3"/>
+      <c r="J435" s="1"/>
+      <c r="K435" s="3"/>
     </row>
     <row r="436" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E436" s="87"/>
-[...4 lines deleted...]
-      <c r="K436" s="89"/>
+      <c r="E436" s="1"/>
+      <c r="F436" s="2"/>
+      <c r="G436" s="3"/>
+      <c r="I436" s="3"/>
+      <c r="J436" s="1"/>
+      <c r="K436" s="3"/>
     </row>
     <row r="437" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E437" s="87"/>
-[...4 lines deleted...]
-      <c r="K437" s="89"/>
+      <c r="E437" s="1"/>
+      <c r="F437" s="2"/>
+      <c r="G437" s="3"/>
+      <c r="I437" s="3"/>
+      <c r="J437" s="1"/>
+      <c r="K437" s="3"/>
     </row>
     <row r="438" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E438" s="87"/>
-[...4 lines deleted...]
-      <c r="K438" s="89"/>
+      <c r="E438" s="1"/>
+      <c r="F438" s="2"/>
+      <c r="G438" s="3"/>
+      <c r="I438" s="3"/>
+      <c r="J438" s="1"/>
+      <c r="K438" s="3"/>
     </row>
     <row r="439" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E439" s="87"/>
-[...4 lines deleted...]
-      <c r="K439" s="89"/>
+      <c r="E439" s="1"/>
+      <c r="F439" s="2"/>
+      <c r="G439" s="3"/>
+      <c r="I439" s="3"/>
+      <c r="J439" s="1"/>
+      <c r="K439" s="3"/>
     </row>
     <row r="440" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E440" s="87"/>
-[...4 lines deleted...]
-      <c r="K440" s="89"/>
+      <c r="E440" s="1"/>
+      <c r="F440" s="2"/>
+      <c r="G440" s="3"/>
+      <c r="I440" s="3"/>
+      <c r="J440" s="1"/>
+      <c r="K440" s="3"/>
     </row>
     <row r="441" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E441" s="87"/>
-[...28 lines deleted...]
-      <c r="K444" s="89"/>
+      <c r="E441" s="1"/>
+      <c r="F441" s="2"/>
+      <c r="G441" s="3"/>
+      <c r="I441" s="3"/>
+      <c r="J441" s="1"/>
+      <c r="K441" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="L78:AC78"/>
+  <mergeCells count="11">
     <mergeCell ref="A4:A38"/>
-    <mergeCell ref="A40:A55"/>
-    <mergeCell ref="A56:A75"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:C3"/>
     <mergeCell ref="D1:D3"/>
     <mergeCell ref="E1:K1"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="J2:K2"/>
+    <mergeCell ref="A39:A54"/>
+    <mergeCell ref="A55:A75"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B4" r:id="rId1" xr:uid="{1EF79299-98FB-4A52-9E51-FF7D82E520E4}"/>
-[...67 lines deleted...]
-    <hyperlink ref="B64" r:id="rId69" xr:uid="{1EF4816D-7B3E-46CB-B0CD-E3D901E70D0D}"/>
+    <hyperlink ref="B39" r:id="rId1" xr:uid="{FA9777E7-5127-451B-B3D6-8A0B959B7978}"/>
+    <hyperlink ref="B40" r:id="rId2" xr:uid="{F8667C3B-300F-4B77-818E-4CDBF2BAF643}"/>
+    <hyperlink ref="B41" r:id="rId3" xr:uid="{6A6FDC4F-B926-4081-960C-805A46A1E4A9}"/>
+    <hyperlink ref="B42" r:id="rId4" xr:uid="{262F9BFE-8E8B-403F-8875-04C4E11E6A54}"/>
+    <hyperlink ref="B43" r:id="rId5" xr:uid="{C5D90D73-5FD1-4A25-BA2F-1C1AB3B124DE}"/>
+    <hyperlink ref="B44" r:id="rId6" xr:uid="{E03B4C00-D9A9-4A65-B7D7-6C0457496482}"/>
+    <hyperlink ref="B45" r:id="rId7" xr:uid="{C4FAD33C-03BD-4A50-811C-F58DCA9BB1D6}"/>
+    <hyperlink ref="B46" r:id="rId8" xr:uid="{4E3FEF3E-8DE9-4B9A-91B8-79587460E77B}"/>
+    <hyperlink ref="B47" r:id="rId9" xr:uid="{2A6F75F6-8AFF-4E60-A6F9-0D281E2D651F}"/>
+    <hyperlink ref="B48" r:id="rId10" xr:uid="{02670D0B-E794-434C-A1B0-AB01E38A88F1}"/>
+    <hyperlink ref="B49" r:id="rId11" xr:uid="{D1EB9690-BCAE-444B-84BE-6AE6F3953AA4}"/>
+    <hyperlink ref="B50" r:id="rId12" xr:uid="{2CBA23C0-4AE8-4C3B-B07A-9DE54CF9BF2F}"/>
+    <hyperlink ref="B51" r:id="rId13" xr:uid="{F63B6841-185F-427F-A4E2-4648285D63F5}"/>
+    <hyperlink ref="B52" r:id="rId14" xr:uid="{3CAEEC1B-49F6-4CE0-8899-B3393369847D}"/>
+    <hyperlink ref="B53" r:id="rId15" xr:uid="{E583E9E2-1A3F-4E22-834E-D53573ED605F}"/>
+    <hyperlink ref="B54" r:id="rId16" location="site-header" xr:uid="{1E10215F-B232-44A6-8D91-20D1C3E96F4C}"/>
+    <hyperlink ref="B4" r:id="rId17" xr:uid="{957D90EB-BE4B-496C-9F3B-50348CF46620}"/>
+    <hyperlink ref="B5" r:id="rId18" xr:uid="{EF998A88-1E4F-441A-BCF6-67F6E8D703F9}"/>
+    <hyperlink ref="B6" r:id="rId19" xr:uid="{20F989FA-6D5F-42DF-8EB2-DDE9D7D97F12}"/>
+    <hyperlink ref="B7" r:id="rId20" xr:uid="{D438B178-06C1-4484-A025-408D91D2AEB1}"/>
+    <hyperlink ref="B8" r:id="rId21" xr:uid="{596F6FD7-FBE8-4D0F-B4E7-E0D87B0B0E06}"/>
+    <hyperlink ref="B9" r:id="rId22" xr:uid="{3902D4EE-5A7F-464F-A657-B9C4ED62CC65}"/>
+    <hyperlink ref="B10" r:id="rId23" xr:uid="{405A88B6-E005-4379-8E1E-1A5632FDED25}"/>
+    <hyperlink ref="B11" r:id="rId24" xr:uid="{25F81689-646D-4D9D-81D8-C311BEF7318C}"/>
+    <hyperlink ref="B12" r:id="rId25" xr:uid="{A75D9F23-E74C-4E69-8A8B-6C84D46EDED4}"/>
+    <hyperlink ref="B13" r:id="rId26" xr:uid="{8E9E15A5-4E0A-4E32-B303-22CFBB75C141}"/>
+    <hyperlink ref="B14" r:id="rId27" xr:uid="{EB0FB025-675B-4AE4-B421-DA8306F61544}"/>
+    <hyperlink ref="B15" r:id="rId28" xr:uid="{AC161C73-0B61-4A97-9A20-734427DA675A}"/>
+    <hyperlink ref="B16" r:id="rId29" xr:uid="{FB13EF41-644D-4355-8E0E-3B9CA8672A70}"/>
+    <hyperlink ref="B17" r:id="rId30" xr:uid="{D125EDA3-D461-4807-90FC-3A6BC50BB239}"/>
+    <hyperlink ref="B18" r:id="rId31" xr:uid="{FC806541-B65C-4BC1-9DE9-4A82915BA452}"/>
+    <hyperlink ref="B19" r:id="rId32" xr:uid="{59F168A3-0F33-49EC-8A54-4B0B23931F59}"/>
+    <hyperlink ref="B20" r:id="rId33" xr:uid="{C96C98D0-7A6B-491B-A118-DC4ABD9A5205}"/>
+    <hyperlink ref="B21" r:id="rId34" xr:uid="{2836AD6C-69C1-40B2-AA71-4B1639F74C76}"/>
+    <hyperlink ref="B22" r:id="rId35" xr:uid="{65D2690D-8A93-4339-A382-543CE3025F76}"/>
+    <hyperlink ref="B23" r:id="rId36" xr:uid="{0F5E1164-6AF1-45CF-8390-F3C767FF4514}"/>
+    <hyperlink ref="B24" r:id="rId37" xr:uid="{93B4F7EA-04B8-4340-AE68-20C8CB8A5115}"/>
+    <hyperlink ref="B25" r:id="rId38" xr:uid="{091233C5-8D2F-4FED-AC61-C29384367517}"/>
+    <hyperlink ref="B26" r:id="rId39" xr:uid="{B772E9A0-2BB7-4C4C-9257-B06EE65C1598}"/>
+    <hyperlink ref="B27" r:id="rId40" xr:uid="{B50046E6-2B75-4B6C-8351-52D166FF2386}"/>
+    <hyperlink ref="B28" r:id="rId41" xr:uid="{BAD4839E-24F5-423A-B5A3-CD69808959B1}"/>
+    <hyperlink ref="B29" r:id="rId42" xr:uid="{D2B11F94-AE3E-4213-8CB7-3B682AB1B5AE}"/>
+    <hyperlink ref="B30" r:id="rId43" xr:uid="{A268E1FD-EF03-441A-9032-66390F12A7D3}"/>
+    <hyperlink ref="B31" r:id="rId44" xr:uid="{977BAE77-E34E-45AA-8B78-7E363264877E}"/>
+    <hyperlink ref="B32" r:id="rId45" xr:uid="{A79A5B2E-567D-40F3-AD27-769A64A278C5}"/>
+    <hyperlink ref="B34" r:id="rId46" xr:uid="{C5A2D3E7-0B01-474B-8398-A7E65DCA2721}"/>
+    <hyperlink ref="B36" r:id="rId47" xr:uid="{D65BCE0B-C7EC-4FE5-83E1-6154C5467C3F}"/>
+    <hyperlink ref="B37" r:id="rId48" xr:uid="{1A574E40-2D51-466C-B6D4-4905EFCB9952}"/>
+    <hyperlink ref="B33" r:id="rId49" xr:uid="{FE53CDDB-846E-47BD-81E3-5D9DE7C3344F}"/>
+    <hyperlink ref="B56" r:id="rId50" xr:uid="{0A6CCC2A-E398-4ED4-9236-9D716D07EF82}"/>
+    <hyperlink ref="B57" r:id="rId51" xr:uid="{A2DE6A9A-C605-431F-B081-8EF728C6E5B3}"/>
+    <hyperlink ref="B58" r:id="rId52" xr:uid="{CE0BB59A-C6BB-4CA1-AA7F-B7A2BD86E959}"/>
+    <hyperlink ref="B59" r:id="rId53" xr:uid="{1D8B74FD-C18F-4BA9-80E6-461DEC1F27DC}"/>
+    <hyperlink ref="B60" r:id="rId54" xr:uid="{4E94DF1E-F76D-4438-B60D-4CE022580949}"/>
+    <hyperlink ref="B61" r:id="rId55" xr:uid="{1312361F-0C1E-4E0E-A14C-7CCFCEA47AF8}"/>
+    <hyperlink ref="B62" r:id="rId56" xr:uid="{C8CAFE3B-562B-4F1A-A40F-B6CC8C3D6BBC}"/>
+    <hyperlink ref="B63" r:id="rId57" xr:uid="{2D815FF1-645E-4DB0-BCBC-864EE5ADD080}"/>
+    <hyperlink ref="B64" r:id="rId58" xr:uid="{2C8CF8B1-6FE1-4639-9922-84D42D6B716A}"/>
+    <hyperlink ref="B65" r:id="rId59" xr:uid="{2395587E-C9FE-462E-8CC3-27D103FAF754}"/>
+    <hyperlink ref="B66" r:id="rId60" xr:uid="{674AEA1C-0F87-45DA-9765-D903E408E6A9}"/>
+    <hyperlink ref="B67" r:id="rId61" xr:uid="{BC6B4BD8-3332-4A10-A676-59847F7DA49A}"/>
+    <hyperlink ref="B68" r:id="rId62" xr:uid="{D6E0A517-D4F7-49BA-9F18-9D47CEE7F75D}"/>
+    <hyperlink ref="B69" r:id="rId63" xr:uid="{55F58D45-2B77-4A30-92F9-7682042A00BA}"/>
+    <hyperlink ref="B70" r:id="rId64" xr:uid="{11128DA7-FD2B-4786-A06A-A0DE8E497846}"/>
+    <hyperlink ref="B71" r:id="rId65" xr:uid="{00154AB1-612B-418A-AEB9-FC816B3C4F7B}"/>
+    <hyperlink ref="B72" r:id="rId66" xr:uid="{6AA8D4AB-4C1D-4167-B309-7310D8BAF093}"/>
+    <hyperlink ref="B73" r:id="rId67" xr:uid="{A950D67A-7967-4D03-A599-AC685701BA4A}"/>
+    <hyperlink ref="B74" r:id="rId68" xr:uid="{BB25957A-8C4F-4779-9AAA-F8F2BF337E90}"/>
+    <hyperlink ref="B75" r:id="rId69" xr:uid="{E18A3FD2-BADC-4365-8113-A81FB8CF40C3}"/>
+    <hyperlink ref="B38" r:id="rId70" xr:uid="{26471052-0FA6-490C-98EC-793D6A468CAB}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="10" orientation="portrait" r:id="rId70"/>
+  <pageSetup paperSize="9" scale="10" orientation="portrait" r:id="rId71"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="ab377ae80da28347f6f731c1be5dc189">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dac56cb564a9f3f31bb2b504f7a4b31f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="d6c4a80a5cf978718764cd39fb76856f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0370baf39a980011cb5adb4313473ede" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -9174,129 +8683,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5193BEDB-4845-49F9-9776-A526CF551D8D}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1755128F-61EC-4700-81D8-454197C04436}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D5F984A-F189-4D0E-8C12-DBA57A6887D2}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F877FAEB-E809-4877-B025-A976F8CA88DB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778BAD29-32F8-40AD-9F79-B8402C646FED}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53BE500-AE73-4965-8C06-0D7302252F78}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Annex 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Raquel Camacho Linares</dc:creator>
+  <dc:creator>Dolors Vior i Ortiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>