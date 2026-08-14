--- v0 (2025-10-27)
+++ v1 (2026-08-14)
@@ -5,66 +5,66 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21D23FF1-25C8-49A1-A46D-256BB5D818B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12A912F9-AAA8-42D4-84A8-1432DF915A52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{33EAD169-A0FF-42B1-B20C-D87BEB9A0E12}"/>
   </bookViews>
   <sheets>
     <sheet name="Despeses de patrocini" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Despeses de patrocini'!$C$3:$H$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Despeses de patrocini'!$D$2:$I$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G17" i="1" l="1"/>
   <c r="G18" i="1" l="1"/>
@@ -232,51 +232,51 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1790700</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>147355</xdr:rowOff>
+      <xdr:rowOff>144180</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imatge 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F82A0838-2D18-488A-B864-8E6A9E786E40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -578,171 +578,201 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A3686D6-D708-4062-BEE5-8BBB751D36E2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="D12:H20"/>
+  <dimension ref="D12:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="66.140625" style="2" bestFit="1" customWidth="1"/>
-    <col min="5" max="8" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="12.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="9" width="14.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="12" spans="4:8" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="4:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="D12" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="4:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="4:9" x14ac:dyDescent="0.25">
       <c r="D14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
-    <row r="15" spans="4:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="4:9" x14ac:dyDescent="0.25">
       <c r="D15" s="5"/>
       <c r="E15" s="6">
         <v>2021</v>
       </c>
       <c r="F15" s="6">
         <v>2022</v>
       </c>
       <c r="G15" s="6">
         <v>2023</v>
       </c>
       <c r="H15" s="6">
         <v>2024</v>
       </c>
+      <c r="I15" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="16" spans="4:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="4:9" x14ac:dyDescent="0.25">
       <c r="D16" s="4"/>
     </row>
-    <row r="17" spans="4:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:9" x14ac:dyDescent="0.25">
       <c r="D17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="7">
         <v>363</v>
       </c>
       <c r="F17" s="7">
         <f>423.5+363</f>
         <v>786.5</v>
       </c>
       <c r="G17" s="7">
         <f>605+1210+2420</f>
         <v>4235</v>
       </c>
       <c r="H17" s="7">
         <v>4557</v>
       </c>
+      <c r="I17" s="7">
+        <v>4280</v>
+      </c>
     </row>
-    <row r="18" spans="4:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="4:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="11">
         <f>+E17</f>
         <v>363</v>
       </c>
       <c r="F18" s="11">
         <f>+F17</f>
         <v>786.5</v>
       </c>
       <c r="G18" s="11">
         <f>+G17</f>
         <v>4235</v>
       </c>
       <c r="H18" s="11">
         <v>4557</v>
       </c>
+      <c r="I18" s="11">
+        <v>4280</v>
+      </c>
     </row>
-    <row r="19" spans="4:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:9" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D19" s="12"/>
       <c r="E19" s="10"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
     </row>
-    <row r="20" spans="4:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:9" x14ac:dyDescent="0.25">
       <c r="D20" s="8"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="59b829f41b07b581b8f8bac0cedfbc1f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -945,110 +975,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59FD364B-5D1B-47C8-A197-481983B3D5BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97A87919-347E-4C5D-87BA-86C5F68C5515}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAA71D0-9941-4E78-9604-CE306BB74936}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12FE5E9B-4EE3-433B-989B-FD43F2578FE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>