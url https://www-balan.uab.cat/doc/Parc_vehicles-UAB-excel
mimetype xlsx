--- v0 (2025-10-27)
+++ v1 (2026-08-15)
@@ -5,66 +5,66 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4AA8F69-C717-4039-854D-D56F816774A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24945283-6823-42F6-B03D-21D7996CDE4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$C$2:$F$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$C$1:$F$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="40">
   <si>
     <t>Matrícula</t>
@@ -159,54 +159,54 @@
   <si>
     <t>Inclou els vehicles oficials i els vehicles d'ús general pel campus de la UAB (s'exlouen els destinats a la recerca i/o docència)</t>
   </si>
   <si>
     <t>Vehicle oficial del Rector</t>
   </si>
   <si>
     <t>6692MMR</t>
   </si>
   <si>
     <t>TOYOTA CAMRY</t>
   </si>
   <si>
     <t>Direcció d'Arquitectura i Logística(Serveis Logístics – Arquitectura i Urbanisme – Manteniment – Sostenibilitat)</t>
   </si>
   <si>
     <t>7839HVC</t>
   </si>
   <si>
     <t>Facultat de Veterinària</t>
   </si>
   <si>
     <t>FURGONETA RENAULT KANGOO DCI 90CV</t>
   </si>
   <si>
-    <t>Data actualització: juliol 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>13 BICICLETES ELÈCTRIQUES</t>
+  </si>
+  <si>
+    <t>Data actualització: juliol 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -348,88 +348,88 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>314325</xdr:colOff>
+      <xdr:colOff>123825</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>676274</xdr:colOff>
+      <xdr:colOff>485774</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>93517</xdr:rowOff>
+      <xdr:rowOff>45892</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imatge 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38906CB8-0B67-480B-839E-889817AABAC0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92857BAF-D23F-4AE6-BD88-D98156F1B395}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1533525" y="247650"/>
+          <a:off x="1343025" y="200025"/>
           <a:ext cx="1123949" cy="607867"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8791FE98-3798-464B-A504-A142D4B02AD6}" name="Taula1" displayName="Taula1" ref="C9:F23" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
   <autoFilter ref="C9:F23" xr:uid="{8791FE98-3798-464B-A504-A142D4B02AD6}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{5CE8B628-1D9D-4502-89EB-59536791C6CD}" name="Matrícula" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{45E4C818-AE66-4440-B022-1A900DED8363}" name="Model" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{7548AF1D-0797-4848-AFF3-BE2C4478B3E8}" name="Data adquisició" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{26EE1673-EDBE-4E36-A660-F61F22F7A096}" name="Ús corporatiu" dataDxfId="0"/>
@@ -686,336 +686,358 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="C6:G26"/>
+  <dimension ref="B6:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="97.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="97" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="C6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B10" s="1">
+        <v>1</v>
+      </c>
       <c r="C10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B11" s="1">
+        <v>2</v>
+      </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4">
         <v>42445</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B12" s="1">
+        <v>3</v>
+      </c>
       <c r="C12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="4">
         <v>42370</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B13" s="1">
+        <v>4</v>
+      </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="4">
         <v>42370</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="14" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B14" s="1">
+        <v>5</v>
+      </c>
       <c r="C14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="4">
         <v>41817</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="15" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B15" s="1">
+        <v>6</v>
+      </c>
       <c r="C15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="8">
         <v>41757</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G15" s="10"/>
     </row>
-    <row r="16" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B16" s="1">
+        <v>7</v>
+      </c>
       <c r="C16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="4">
         <v>40340</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B17" s="1">
+        <v>8</v>
+      </c>
       <c r="C17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="4">
         <v>39972</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="18" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B18" s="1">
+        <v>9</v>
+      </c>
       <c r="C18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="4">
         <v>39447</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="19" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B19" s="1">
+        <v>10</v>
+      </c>
       <c r="C19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="4">
         <v>38796</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B20" s="1">
+        <v>11</v>
+      </c>
       <c r="C20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="4">
         <v>38407</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="21" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B21" s="1">
+        <v>12</v>
+      </c>
       <c r="C21" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="8">
         <v>29091</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B22" s="1">
+        <v>13</v>
+      </c>
       <c r="C22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="4">
         <v>41978</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="23" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B23" s="1">
+        <v>14</v>
+      </c>
       <c r="D23" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="24" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
       <c r="E24" s="4"/>
     </row>
-    <row r="25" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
       <c r="C25" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="26" spans="3:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
       <c r="C26" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1218,90 +1240,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71E45F34-40F4-4D4E-A11D-03A986E81DE9}">
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{554BDB9E-F54C-4652-B4C4-68D6582ABA90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4C77CB5-CACF-4E30-A7B4-E0AD543CC50E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201F1E61-63E8-47EC-BDCE-77928E26060C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71E45F34-40F4-4D4E-A11D-03A986E81DE9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>