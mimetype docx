--- v0 (2025-10-08)
+++ v1 (2026-07-17)
@@ -14,51 +14,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45E87C09" w14:textId="77777777" w:rsidR="009B3D2C" w:rsidRPr="0056722E" w:rsidRDefault="009B3D2C" w:rsidP="00097EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk89334025"/>
     </w:p>
     <w:p w14:paraId="16624107" w14:textId="77777777" w:rsidR="009B3D2C" w:rsidRPr="0056722E" w:rsidRDefault="009B3D2C" w:rsidP="00640D61">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71272760" w14:textId="3CC6BC22" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00640D61">
       <w:pPr>
@@ -868,573 +868,573 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00642E12" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6117CCAC" w14:textId="6ECF70AC" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="6117CCAC" w14:textId="6ECF70AC" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00642E12">
           <w:pPr>
             <w:pStyle w:val="IDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143171" w:history="1">
-            <w:r w:rsidR="00642E12" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. RESULTADOS DEL PROCESO DE FORMACIÓN Y DE APRENDIZAJE</w:t>
             </w:r>
-            <w:r w:rsidR="00642E12" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143171 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00642E12" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6913BCC5" w14:textId="79C9F269" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="6913BCC5" w14:textId="79C9F269" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143172" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1. Conocimientos o contenidos (</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143172 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="353DCD0D" w14:textId="7A21FEBD" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="353DCD0D" w14:textId="7A21FEBD" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143173" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2. Habilidades o destrezas (</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skills</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143173 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EF02C63" w14:textId="1993539F" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="1EF02C63" w14:textId="1993539F" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143174" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3. Competencias (</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Competences</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143174 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EE3A26F" w14:textId="1229C86B" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00291A26">
+        <w:p w14:paraId="7EE3A26F" w14:textId="1229C86B" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802" w:rsidP="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143175" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. ADMISIÓN, RECONOCIMIENTO Y MOVILIDAD</w:t>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
@@ -1444,1221 +1444,1200 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143175 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DDB7FAC" w14:textId="2E1431AB" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="7DDB7FAC" w14:textId="2E1431AB" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143176" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1. Requisitos de acceso y procedimientos de admisión del estudiantado</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143176 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D39484" w14:textId="4132AF11" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="34D39484" w14:textId="4132AF11" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143179" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2. Criterios para el reconocimiento y transferencias de créditos</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143179 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="667783A0" w14:textId="7A4B6544" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="667783A0" w14:textId="7A4B6544" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143181" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3. Procedimientos para la organización de la movilidad del estudiantado propio y de acogida</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143181 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="12018232" w14:textId="756B8C17" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="12018232" w14:textId="756B8C17" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802">
           <w:pPr>
             <w:pStyle w:val="IDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143182" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. PLANIFICACIÓN DE LAS ENSEÑANZAS</w:t>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143182 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0652DA41" w14:textId="36173E57" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="0652DA41" w14:textId="36173E57" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802">
           <w:pPr>
             <w:pStyle w:val="IDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143188" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. PERSONAL ACADÉMICO Y DE APOYO A LA DOCENCIA</w:t>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143188 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C8CB718" w14:textId="139A1AA9" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="0C8CB718" w14:textId="139A1AA9" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802">
           <w:pPr>
             <w:pStyle w:val="IDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143190" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. RECURSOS PARA EL APRENDIZAJE: MATERIALES E INFRAESTRUCTURALES, PRÁCTICAS Y SERVICIOS</w:t>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143190 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BFC2667" w14:textId="1C905BC4" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B">
+        <w:p w14:paraId="5BFC2667" w14:textId="1C905BC4" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802">
           <w:pPr>
             <w:pStyle w:val="IDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143193" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7. CALENDARIO DE IMPLANTACIÓN</w:t>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143193 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6354C3F9" w14:textId="6889A740" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00291A26">
+        <w:p w14:paraId="6354C3F9" w14:textId="6889A740" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00ED6802" w:rsidP="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143195" w:history="1">
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ANE</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Enlla"/>
+              <w:t>ANEXOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>X</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Enlla"/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+              <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00ED6802" w:rsidRPr="0056722E">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc140143195 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc140143195 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...20 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45EF12FB" w14:textId="0E62FCD4" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00291A26">
+        <w:p w14:paraId="45EF12FB" w14:textId="0E62FCD4" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26" w:rsidP="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="567"/>
               <w:tab w:val="left" w:pos="800"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143196" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ca-ES"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Anexos de la titulación a la memoria RUCT </w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>(en su caso)</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143196 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FB7F3C2" w14:textId="784E2245" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00291A26">
+        <w:p w14:paraId="7FB7F3C2" w14:textId="784E2245" w:rsidR="00291A26" w:rsidRPr="0056722E" w:rsidRDefault="00291A26" w:rsidP="00291A26">
           <w:pPr>
             <w:pStyle w:val="IDC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="567"/>
               <w:tab w:val="left" w:pos="800"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ca-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc140143197" w:history="1">
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ca-ES"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Anexos información complementaria procesos de calidad de titulaciones UAB</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc140143197 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00291A26" w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="6D652D24" w14:textId="4F0F4BBE" w:rsidR="00DE4681" w:rsidRPr="0056722E" w:rsidRDefault="00DE4681">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0056722E">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4C534DD3" w14:textId="77777777" w:rsidR="00352EAC" w:rsidRPr="0056722E" w:rsidRDefault="00352EAC" w:rsidP="00567123">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="004D73" w:themeColor="text2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8E69E5" w14:textId="61E073F3" w:rsidR="00567123" w:rsidRPr="0056722E" w:rsidRDefault="00567123" w:rsidP="00567123">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -2666,50 +2645,51 @@
           <w:color w:val="004D73" w:themeColor="text2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="004D73" w:themeColor="text2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D90F29" w14:textId="620AB488" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00DC64BD">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc140143164"/>
       <w:r w:rsidRPr="0056722E">
+        <w:lastRenderedPageBreak/>
         <w:t>1. Descripción, objetivos formativos y justificación del título</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="38BF37EA" w14:textId="77777777" w:rsidR="00F77FB0" w:rsidRPr="0056722E" w:rsidRDefault="00F77FB0" w:rsidP="00E651D2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CCAF8D4" w14:textId="093105FC" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00E651D2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3117,111 +3097,191 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1.1.e)</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> En el caso de títulos conjuntos, la universidad responsable ha de aportar el convenio de colaboración entre todas las instituciones que participan en la impartición del título. No se admitirán propuestas de convenios, convenios no firmados, no vigentes o no actualizados. Debe realizarse una traducción al castellano del convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8417A3" w14:textId="77777777" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00C667D4">
+    <w:p w14:paraId="7F8417A3" w14:textId="6FFC668A" w:rsidR="00E651D2" w:rsidRDefault="00E651D2" w:rsidP="00C667D4">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El título ha de adscribirse a uno de los 32 ámbitos recogidos en el </w:t>
+        <w:t xml:space="preserve"> El título ha de adscribirse a uno de los 32 </w:t>
+      </w:r>
+      <w:r w:rsidR="0028114D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">campos de estudio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056722E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recogidos en el </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0056722E">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>Anexo I del RD 822/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>. La universidad ha de escoger en el desplegable el ámbito correspondiente al título que se propone.</w:t>
+        <w:t xml:space="preserve">. La universidad ha de escoger en el desplegable el </w:t>
+      </w:r>
+      <w:r w:rsidR="0028114D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>campo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056722E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondiente al título que se propone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4935EF5E" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00037C6E" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037C6E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código ISCED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037C6E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se informa en la memoria (no en RUCT) porque es necesario para UNEIX (Dep. Recerca i Universitats)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BB89C" w14:textId="20A3CD51" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00C667D4">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -3814,51 +3874,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25FFDD37" w14:textId="77777777" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00E651D2">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>100% docencia presencial</w:t>
             </w:r>
@@ -3911,51 +3970,50 @@
               <w:t>Híbrida</w:t>
             </w:r>
             <w:r w:rsidR="005332E8" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Semipresencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73C8CA6C" w14:textId="77777777" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00E651D2">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>40-60% docència virtual</w:t>
@@ -4009,51 +4067,50 @@
               <w:t>Virtual</w:t>
             </w:r>
             <w:r w:rsidR="005332E8" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> / No presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72EF2245" w14:textId="77777777" w:rsidR="00E651D2" w:rsidRPr="0056722E" w:rsidRDefault="00E651D2" w:rsidP="00E651D2">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>90-100% docència virtual</w:t>
@@ -4651,51 +4708,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_TABLA_1._Descripción"/>
       <w:bookmarkStart w:id="11" w:name="_Toc140143165"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>TABLA 1. Descripción del título</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulasenzilla1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="07DECE2F" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="07DECE2F" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536B6132" w14:textId="216C11B6" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
@@ -4754,100 +4811,100 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Máster Erasmus Mundus en…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4688C448" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="36D4E97B" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="36D4E97B" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D8A021" w14:textId="775EC486" w:rsidR="00343808" w:rsidRPr="0056722E" w:rsidRDefault="00343808" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.1.b) Nombre del Consorcio Internacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F840586" w14:textId="77777777" w:rsidR="00343808" w:rsidRPr="0056722E" w:rsidRDefault="00343808" w:rsidP="00343808">
             <w:pPr>
               <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="34B0221C" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="34B0221C" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C9BCA3" w14:textId="75D07E5F" w:rsidR="00343808" w:rsidRPr="0056722E" w:rsidRDefault="00343808" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.1.c) Título Conjunto</w:t>
@@ -4857,51 +4914,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B569C1F" w14:textId="66806BBC" w:rsidR="00343808" w:rsidRPr="0056722E" w:rsidRDefault="00343808" w:rsidP="00343808">
             <w:pPr>
               <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Internacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="79D7974D" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00343808" w:rsidRPr="0056722E" w14:paraId="79D7974D" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31F2CAC7" w14:textId="7DCAA539" w:rsidR="00343808" w:rsidRPr="0056722E" w:rsidRDefault="00343808" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4959,75 +5016,76 @@
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigencia en años de dicho sello: </w:t>
             </w:r>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>X años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041671C" w:rsidRPr="0056722E" w14:paraId="0B17666D" w14:textId="77777777" w:rsidTr="00E12C18">
+      <w:tr w:rsidR="0041671C" w:rsidRPr="0056722E" w14:paraId="0B17666D" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E524C66" w14:textId="06195FC9" w:rsidR="0041671C" w:rsidRPr="0056722E" w:rsidRDefault="0041671C" w:rsidP="00E12C18">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.1.e) Convenio títulos conjuntos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2649B4C8" w14:textId="77777777" w:rsidR="0041671C" w:rsidRPr="0056722E" w:rsidRDefault="0041671C" w:rsidP="00E12C18">
             <w:pPr>
               <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
@@ -5112,87 +5170,97 @@
           </w:p>
           <w:p w14:paraId="56AB7795" w14:textId="1C2D541F" w:rsidR="0041671C" w:rsidRPr="0056722E" w:rsidRDefault="00AD02D8" w:rsidP="00E12C18">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>No se admitirán propuestas de convenios, convenios no firmados, no vigentes o no actualizados. Debe realizarse una traducción al castellano del convenio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="6166A104" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="6166A104" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09989441" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
+          <w:p w14:paraId="09989441" w14:textId="57A6393C" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>1.2. Ámbito de conocimiento</w:t>
+              <w:t xml:space="preserve">1.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00037C6E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Campo de estudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7C376A" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00357157">
+          <w:p w14:paraId="3D7C376A" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00036EAB" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:alias w:val="Ámbitos de conocimiento"/>
                 <w:tag w:val="Ámbitos de conocimiento"/>
                 <w:id w:val="1301497771"/>
                 <w:placeholder>
                   <w:docPart w:val="0B9C1C1F9ACE436E92FBA18FAD4F18F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
@@ -5226,524 +5294,644 @@
                   <w:listItem w:displayText="Matemáticas y estadística" w:value="Matemáticas y estadística"/>
                   <w:listItem w:displayText="Medicina y odontología" w:value="Medicina y odontología"/>
                   <w:listItem w:displayText="Periodismo, comunicación, publicidad y relaciones públicas" w:value="Periodismo, comunicación, publicidad y relaciones públicas"/>
                   <w:listItem w:displayText="Química" w:value="Química"/>
                   <w:listItem w:displayText="Veterinaria" w:value="Veterinaria"/>
                   <w:listItem w:displayText="Interdisciplinar" w:value="Interdisciplinar"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E55610" w:rsidRPr="0056722E">
                   <w:rPr>
                     <w:rStyle w:val="Textdelcontenidor"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="315A1966" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w14:paraId="1E21A6C4" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="393C098B" w14:textId="01A7AD2C" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
+          <w:p w14:paraId="2385A975" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00037C6E" w:rsidRDefault="00037C6E" w:rsidP="003F6C9F">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="00037C6E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.3. </w:t>
-[...19 lines deleted...]
-              <w:t>specialidades</w:t>
+              <w:t>Código ISCED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F46F356" w14:textId="4EEDCD10" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00C23915" w:rsidP="00357157">
-[...178 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
-                <w:highlight w:val="cyan"/>
-[...43 lines deleted...]
-          </w:p>
+              </w:rPr>
+              <w:alias w:val="Código ISCED "/>
+              <w:tag w:val="Código ISCED "/>
+              <w:id w:val="1487508711"/>
+              <w:placeholder>
+                <w:docPart w:val="E56F10ECBD9E44BBB201CB31EB25B4DB"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="Escoja un item." w:value="Escoja un item."/>
+                <w:listItem w:displayText="0111 Ciencias de la educación" w:value="0111 Ciencias de la educación"/>
+                <w:listItem w:displayText="0112 Formación de docentes de enseñanza infantil" w:value="0112 Formación de docentes de enseñanza infantil"/>
+                <w:listItem w:displayText="0113 Formación de docentes de enseñanza primaria" w:value="0113 Formación de docentes de enseñanza primaria"/>
+                <w:listItem w:displayText="0114 Formación de docentes de educación secundaria y formación profesional" w:value="0114 Formación de docentes de educación secundaria y formación profesional"/>
+                <w:listItem w:displayText="0119 Educación (otros estudios)" w:value="0119 Educación (otros estudios)"/>
+                <w:listItem w:displayText="0211 Técnicas audiovisuales y medios de comunicación" w:value="0211 Técnicas audiovisuales y medios de comunicación"/>
+                <w:listItem w:displayText="0212 Diseño de moda e interiorismo" w:value="0212 Diseño de moda e interiorismo"/>
+                <w:listItem w:displayText="0213 Bellas artes" w:value="0213 Bellas artes"/>
+                <w:listItem w:displayText="0214 Conservación, restauración y artesanía" w:value="0214 Conservación, restauración y artesanía"/>
+                <w:listItem w:displayText="0215 Música y artes del espectáculo" w:value="0215 Música y artes del espectáculo"/>
+                <w:listItem w:displayText="0219 Artes (otros estudios)" w:value="0219 Artes (otros estudios)"/>
+                <w:listItem w:displayText="0221 Religión y teología" w:value="0221 Religión y teología"/>
+                <w:listItem w:displayText="0222 Historia y arqueología" w:value="0222 Historia y arqueología"/>
+                <w:listItem w:displayText="0223 Filosofía y ética" w:value="0223 Filosofía y ética"/>
+                <w:listItem w:displayText="0229 Humanidades (otros estudios)" w:value="0229 Humanidades (otros estudios)"/>
+                <w:listItem w:displayText="0231 Aprendizaje de segundas lenguas" w:value="0231 Aprendizaje de segundas lenguas"/>
+                <w:listItem w:displayText="0232 Literatura y lingüística" w:value="0232 Literatura y lingüística"/>
+                <w:listItem w:displayText="0239 Lenguas (otros estudios)" w:value="0239 Lenguas (otros estudios)"/>
+                <w:listItem w:displayText="0311 Economía" w:value="0311 Economía"/>
+                <w:listItem w:displayText="0312 Ciencias políticas" w:value="0312 Ciencias políticas"/>
+                <w:listItem w:displayText="0313 Psicología" w:value="0313 Psicología"/>
+                <w:listItem w:displayText="0314 Sociología, antropología y geografía social y cultural" w:value="0314 Sociología, antropología y geografía social y cultural"/>
+                <w:listItem w:displayText="0319 Ciencias sociales y del comportamiento (otros estudios)" w:value="0319 Ciencias sociales y del comportamiento (otros estudios)"/>
+                <w:listItem w:displayText="0321 Periodismo y comunicación" w:value="0321 Periodismo y comunicación"/>
+                <w:listItem w:displayText="0322 Biblioteconomía, documentación y archivos" w:value="0322 Biblioteconomía, documentación y archivos"/>
+                <w:listItem w:displayText="0411 Contabilidad y gestión de impuestos" w:value="0411 Contabilidad y gestión de impuestos"/>
+                <w:listItem w:displayText="0412 Finanzas, banca y seguros" w:value="0412 Finanzas, banca y seguros"/>
+                <w:listItem w:displayText="0413 Dirección y administración" w:value="0413 Dirección y administración"/>
+                <w:listItem w:displayText="0414 Marketing y publicidad" w:value="0414 Marketing y publicidad"/>
+                <w:listItem w:displayText="0416 Ventas al por mayor y al por menor" w:value="0416 Ventas al por mayor y al por menor"/>
+                <w:listItem w:displayText="0419 Negocios y administración (otros estudios)" w:value="0419 Negocios y administración (otros estudios)"/>
+                <w:listItem w:displayText="0421 Derecho" w:value="0421 Derecho"/>
+                <w:listItem w:displayText="0511 Biología" w:value="0511 Biología"/>
+                <w:listItem w:displayText="0512 Bioquímica" w:value="0512 Bioquímica"/>
+                <w:listItem w:displayText="0519 Ciencias de la vida (otros estudios)" w:value="0519 Ciencias de la vida (otros estudios)"/>
+                <w:listItem w:displayText="0521 Ciencias del medio ambiente" w:value="0521 Ciencias del medio ambiente"/>
+                <w:listItem w:displayText="0522 Entornos naturales y vida silvestre" w:value="0522 Entornos naturales y vida silvestre"/>
+                <w:listItem w:displayText="0531 Química" w:value="0531 Química"/>
+                <w:listItem w:displayText="0532 Ciencias de la Tierra" w:value="0532 Ciencias de la Tierra"/>
+                <w:listItem w:displayText="0533 Física" w:value="0533 Física"/>
+                <w:listItem w:displayText="0539 Ciencias químicas, físicas y geológicas (otros estudios)" w:value="0539 Ciencias químicas, físicas y geológicas (otros estudios)"/>
+                <w:listItem w:displayText="0541 Matemáticas" w:value="0541 Matemáticas"/>
+                <w:listItem w:displayText="0542 Estadística" w:value="0542 Estadística"/>
+                <w:listItem w:displayText="0549 Matemáticas y estadística (otros estudios)" w:value="0549 Matemáticas y estadística (otros estudios)"/>
+                <w:listItem w:displayText="0612 Diseño y administración de bases de datos y redes" w:value="0612 Diseño y administración de bases de datos y redes"/>
+                <w:listItem w:displayText="0613 Desarrollo y análisis de aplicaciones y de software" w:value="0613 Desarrollo y análisis de aplicaciones y de software"/>
+                <w:listItem w:displayText="0619 Tecnologías de la información y las comunicaciones (otros estudios)" w:value="0619 Tecnologías de la información y las comunicaciones (otros estudios)"/>
+                <w:listItem w:displayText="0711 Ingeniería y procesos químicos" w:value="0711 Ingeniería y procesos químicos"/>
+                <w:listItem w:displayText="0712 Control y tecnología medioambiental" w:value="0712 Control y tecnología medioambiental"/>
+                <w:listItem w:displayText="0713 Electricidad y energía" w:value="0713 Electricidad y energía"/>
+                <w:listItem w:displayText="0714 Electrónica y automática" w:value="0714 Electrónica y automática"/>
+                <w:listItem w:displayText="0715 Maquinaria y metalurgia" w:value="0715 Maquinaria y metalurgia"/>
+                <w:listItem w:displayText="0716 Vehículos de motor, barcos y aeronaves" w:value="0716 Vehículos de motor, barcos y aeronaves"/>
+                <w:listItem w:displayText="0719 Ingeniería y profesiones afines (otros estudios)" w:value="0719 Ingeniería y profesiones afines (otros estudios)"/>
+                <w:listItem w:displayText="0721 Industria de la alimentación" w:value="0721 Industria de la alimentación"/>
+                <w:listItem w:displayText="0722 Industrias de otros materiales (madera, papel, plástico, vidrio)" w:value="0722 Industrias de otros materiales (madera, papel, plástico, vidrio)"/>
+                <w:listItem w:displayText="0723 Industria textil, confección, del calzado y piel" w:value="0723 Industria textil, confección, del calzado y piel"/>
+                <w:listItem w:displayText="0724 Minería y extracción" w:value="0724 Minería y extracción"/>
+                <w:listItem w:displayText="0729 Industria manufacturera y producción (otros estudios)" w:value="0729 Industria manufacturera y producción (otros estudios)"/>
+                <w:listItem w:displayText="0731 Arquitectura y urbanismo" w:value="0731 Arquitectura y urbanismo"/>
+                <w:listItem w:displayText="0732 Ingeniería civil y de la edificación" w:value="0732 Ingeniería civil y de la edificación"/>
+                <w:listItem w:displayText="0739 Arquitectura y construcción (otros estudios)" w:value="0739 Arquitectura y construcción (otros estudios)"/>
+                <w:listItem w:displayText="0811 Producción agrícola y explotación ganadera" w:value="0811 Producción agrícola y explotación ganadera"/>
+                <w:listItem w:displayText="0812 Horticultura y jardinería" w:value="0812 Horticultura y jardinería"/>
+                <w:listItem w:displayText="0819 Agricultura y ganadería (otros estudios)" w:value="0819 Agricultura y ganadería (otros estudios)"/>
+                <w:listItem w:displayText="0821 Silvicultura" w:value="0821 Silvicultura"/>
+                <w:listItem w:displayText="0831 Pesca" w:value="0831 Pesca"/>
+                <w:listItem w:displayText="0841 Veterinaria" w:value="0841 Veterinaria"/>
+                <w:listItem w:displayText="0911 Odontología" w:value="0911 Odontología"/>
+                <w:listItem w:displayText="0912 Medicina" w:value="0912 Medicina"/>
+                <w:listItem w:displayText="0913 Enfermería" w:value="0913 Enfermería"/>
+                <w:listItem w:displayText="0914 Tecnología de diagnóstico y tratamiento médico" w:value="0914 Tecnología de diagnóstico y tratamiento médico"/>
+                <w:listItem w:displayText="0915 Terapia y rehabilitación" w:value="0915 Terapia y rehabilitación"/>
+                <w:listItem w:displayText="0916 Farmacia" w:value="0916 Farmacia"/>
+                <w:listItem w:displayText="0919 Salud (otros estudios)" w:value="0919 Salud (otros estudios)"/>
+                <w:listItem w:displayText="0923 Trabajo social y orientación" w:value="0923 Trabajo social y orientación"/>
+                <w:listItem w:displayText="1013 Hostelería" w:value="1013 Hostelería"/>
+                <w:listItem w:displayText="1014 Actividades físicas y deportivas" w:value="1014 Actividades físicas y deportivas"/>
+                <w:listItem w:displayText="1015 Viajes, turismo y ocio" w:value="1015 Viajes, turismo y ocio"/>
+                <w:listItem w:displayText="1022 Salud y seguridad laboral" w:value="1022 Salud y seguridad laboral"/>
+                <w:listItem w:displayText="1031 Enseñanza militar" w:value="1031 Enseñanza militar"/>
+                <w:listItem w:displayText="1032 Protección de la propiedad y las personas" w:value="1032 Protección de la propiedad y las personas"/>
+                <w:listItem w:displayText="1041 Servicios de transporte" w:value="1041 Servicios de transporte"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="59C2B835" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w:rsidRDefault="00037C6E" w:rsidP="003F6C9F">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DC6B56">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                  <w:t>Escoja un item.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="0578CD84" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00933AB3" w:rsidRPr="0056722E" w14:paraId="315A1966" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="393C098B" w14:textId="01A7AD2C" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23915" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>specialidades</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F46F356" w14:textId="4EEDCD10" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00C23915" w:rsidP="00357157">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Es</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55610" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>pecialidad en:        (</w:t>
+            </w:r>
+            <w:r w:rsidR="0092373C" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82F71" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="0092373C" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E55610" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>ECTS)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13391" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A13391" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Indicar el número de ECTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8F68BF" w14:textId="670B8B26" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00C23915" w:rsidP="00357157">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55610" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>specialidad en:       (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82F71" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55610" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ECTS)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13391" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF1FBE9" w14:textId="75E21527" w:rsidR="00B35B76" w:rsidRPr="0056722E" w:rsidRDefault="00B35B76" w:rsidP="002E66E4">
+            <w:pPr>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Es obligatorio cursar una</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64509" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Especialidad?: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="0578CD84" w14:textId="77777777" w:rsidTr="00037C6E">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="688D2C5A" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.4.a) Universidad responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEB71C8" w14:textId="306D5A1D" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="7246A06A" w14:textId="77777777" w:rsidTr="00357157">
-[...102 lines deleted...]
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="57C1C673" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="7246A06A" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A84F5D3" w14:textId="3025BE4D" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          <w:p w14:paraId="136A48D7" w14:textId="50F92400" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1.4.b) Universidades participantes</w:t>
+            </w:r>
+            <w:r w:rsidR="00411610" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0028325C" w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>e i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056722E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>nstituciones participantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="236B28B1" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0670FBDA" w14:textId="2A01D593" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D7681B" w14:textId="4F8EB0E9" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
-[...1 lines deleted...]
-              <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
+          <w:p w14:paraId="377A84D5" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="64A9D6BD" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="64A9D6BD" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FE70052" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.5.a) Centro de impartición responsable</w:t>
@@ -5757,51 +5945,51 @@
           <w:p w14:paraId="1C041BC3" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Denominación y código RUCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="4EB2D665" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="4EB2D665" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629FF4C3" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5818,51 +6006,51 @@
           <w:p w14:paraId="2D7DD075" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Denominación y código RUCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="72B0394D" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="72B0394D" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD7BBE1" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
@@ -5949,137 +6137,137 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="35CF745F" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>No presencial o virtual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="63364C98" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="63364C98" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D93222D" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.7. Número total de créditos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40930512" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00EB7A13">
+          <w:p w14:paraId="40930512" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00036EAB" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1709405029"/>
                 <w:placeholder>
                   <w:docPart w:val="1DB5A8C9827748E3B1BA8B8DFF1CE177"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Número de créditos"/>
                   <w:listItem w:displayText="60" w:value="60"/>
                   <w:listItem w:displayText="90" w:value="90"/>
                   <w:listItem w:displayText="120" w:value="120"/>
                   <w:listItem w:displayText="240" w:value="240"/>
                   <w:listItem w:displayText="300" w:value="300"/>
                   <w:listItem w:displayText="360" w:value="360"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB7A13" w:rsidRPr="0056722E">
                   <w:rPr>
                     <w:rStyle w:val="Textdelcontenidor"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="4FFF7696" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="4FFF7696" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352540E1" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
@@ -6223,226 +6411,341 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="253DD41F" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Otros: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="243CC93F" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="243CC93F" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167543B8" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          <w:p w14:paraId="167543B8" w14:textId="3E064678" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>1.9.a) Número total de plazas</w:t>
+              <w:t xml:space="preserve">1.9.a) </w:t>
+            </w:r>
+            <w:r w:rsidR="00037C6E" w:rsidRPr="00037C6E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Oferta de plazas por modalidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB39A8C" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          <w:p w14:paraId="3028B7CA" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Presencial:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251F8625" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Híbrida: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB39A8C" w14:textId="4569F10A" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Virtual:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="29CA3F8A" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="00037C6E" w:rsidRPr="0056722E" w14:paraId="665EDB85" w14:textId="77777777" w:rsidTr="00037C6E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E22751" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          <w:p w14:paraId="484826B7" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00037C6E" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
+            <w:r w:rsidRPr="00037C6E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>1.9.b) Oferta de plazas por modalidad</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B014E4D" w14:textId="79721D7C" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+              <w:t xml:space="preserve">1.9.b) Número total* de plazas ofertadas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F49E5C" w14:textId="130220D6" w:rsidR="00037C6E" w:rsidRPr="0056722E" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003D54CD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>*Indicar plazas totales de todos los cursos de duración del título</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C25C6B4" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          <w:p w14:paraId="416BF9E7" w14:textId="7AF727B7" w:rsidR="00037C6E" w:rsidRPr="0056722E" w:rsidRDefault="00037C6E" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presencial: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="20449BFE" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+              <w:lastRenderedPageBreak/>
+              <w:t>Calcular plazas de preinscripciones (1.9c+1.9d+1.9e+1.9f)*años de duración del estudio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB7A13" w:rsidRPr="0056722E" w14:paraId="29CA3F8A" w14:textId="77777777" w:rsidTr="00037C6E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CA9466" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semipresencial o híbrida: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DEE8099" w14:textId="77777777" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+              <w:t xml:space="preserve">1.9.c) Número de plazas de nuevo ingreso para primer curso </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B014E4D" w14:textId="79721D7C" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
-[...8 lines deleted...]
-          <w:p w14:paraId="03212662" w14:textId="278F1C9B" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00EB7A13" w:rsidP="00EB7A13">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3EE5CD" w14:textId="77777777" w:rsidR="00037C6E" w:rsidRPr="00DC6B56" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
+            <w:pPr>
+              <w:pStyle w:val="AQUTexttaula"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Indicar las plazas de preinscripción.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03212662" w14:textId="7B029F0B" w:rsidR="00EB7A13" w:rsidRPr="0056722E" w:rsidRDefault="00037C6E" w:rsidP="00037C6E">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056722E">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DC6B56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>(en caso de modalidad híbrida o virtual, indicar el porcentaje de créditos no presenciales)</w:t>
+              <w:t>En el caso de más de una modalidad indicar entre paréntesis la suma. Por ejemplo: 120 (100+20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E4376C7" w14:textId="77777777" w:rsidR="00A932D1" w:rsidRPr="0056722E" w:rsidRDefault="00A932D1" w:rsidP="00E55610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00EEC06D" w14:textId="51156EAB" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E55610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
@@ -7558,62 +7861,63 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F4EA6DC" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E55610">
       <w:pPr>
         <w:pStyle w:val="AQUPeudetaula"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se deben añadir tantas tablas como centros participen en la titulación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7694D114" w14:textId="60F2FA29" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="7694D114" w14:textId="60F2FA29" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:rPr>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc140143167"/>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="00C64509" w:rsidRPr="0056722E">
         <w:rPr>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>. Objetivos formativos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="4625E0C7" w14:textId="36FA5877" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E55610">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -7918,70 +8222,70 @@
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="497F972A" w14:textId="15FCE18B" w:rsidR="00625F11" w:rsidRPr="0056722E" w:rsidRDefault="00625F11" w:rsidP="00BE2186">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-ES" w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="423637B9" w14:textId="7BF4CC6A" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="423637B9" w14:textId="7BF4CC6A" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc140143170"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="00C64509" w:rsidRPr="0056722E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Hlk86218088"/>
       <w:r w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> Perfiles fundamentales de egreso a los que se orientan las enseñanzas</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00E376ED" w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544B79B7" w14:textId="2516C389" w:rsidR="00625F11" w:rsidRPr="0056722E" w:rsidRDefault="00625F11" w:rsidP="007061CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75582B6B" w14:textId="3DFF85B2" w:rsidR="00625F11" w:rsidRPr="0056722E" w:rsidRDefault="00625F11" w:rsidP="00625F11">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8330,50 +8634,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1586104B" w14:textId="2587D0FC" w:rsidR="00FB05ED" w:rsidRPr="0056722E" w:rsidRDefault="00FB05ED" w:rsidP="00FB05ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los resultados del aprendizaje esperados deberán corresponderse con los especificados para los niveles </w:t>
       </w:r>
       <w:r w:rsidR="00837EDF" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> máster universitario y que serán </w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9814,59 +10119,70 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>atalán (SUC) los contenidos quedan reservados en la descripción de l</w:t>
       </w:r>
       <w:r w:rsidR="00E723FC" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00836FC9" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>s materias”.</w:t>
+        <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00836FC9" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>materias”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00836FC9" w:rsidRPr="0056722E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A11C7A" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Es por ello que</w:t>
       </w:r>
       <w:r w:rsidR="00A11C7A" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D64622" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
@@ -9958,51 +10274,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">signaturas comunes comparten el mismo código, nombre, créditos, semestre de impartición, lengua de impartición, resultados de aprendizaje, contenidos, metodología docente, sistema de evaluación, etc., es decir, tienen una única guía docente. </w:t>
       </w:r>
       <w:r w:rsidR="00391FE6" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Por tanto, l</w:t>
       </w:r>
       <w:r w:rsidR="001D64F5" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>as titulaciones que impartan asignaturas comunes tendrán que consensuar de forma conjunta la definición de todos estos aspectos en la memoria de la titulación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36572F6E" w14:textId="3446C1F6" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="36572F6E" w14:textId="3446C1F6" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc88483536"/>
       <w:bookmarkStart w:id="22" w:name="_Toc140143172"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>2.1. Conocimientos o contenidos (</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Knowledge</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00D748EC" w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF7167D" w14:textId="0CF35E53" w:rsidR="002E12FC" w:rsidRPr="0056722E" w:rsidRDefault="00892519" w:rsidP="00892519">
@@ -10518,51 +10834,51 @@
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00314C9E" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(n)</w:t>
             </w:r>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64A47FAA" w14:textId="5F720AF2" w:rsidR="00E55610" w:rsidRPr="00E3269B" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="64A47FAA" w14:textId="5F720AF2" w:rsidR="00E55610" w:rsidRPr="00E3269B" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc88483537"/>
       <w:bookmarkStart w:id="25" w:name="_Toc140143173"/>
       <w:r w:rsidRPr="00E3269B">
         <w:t>2.2. Habilidades o destrezas (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3269B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Skills</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3269B">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D748EC" w:rsidRPr="00E3269B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6038406D" w14:textId="6FD94DC4" w:rsidR="002E12FC" w:rsidRPr="0056722E" w:rsidRDefault="00892519" w:rsidP="00892519">
@@ -10845,50 +11161,51 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B1A7F8C" w14:textId="663A9DA3" w:rsidR="00892519" w:rsidRPr="0056722E" w:rsidRDefault="00892519" w:rsidP="00892519">
             <w:pPr>
               <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00045EDA" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>01….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="029BF455" w14:textId="71BE6BD9" w:rsidR="00892519" w:rsidRPr="0056722E" w:rsidRDefault="00892519" w:rsidP="00892519">
             <w:pPr>
               <w:pStyle w:val="EPIGRAFEMEMORIAMEDIANO"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -10941,51 +11258,51 @@
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00314C9E" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(n)</w:t>
             </w:r>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64E7283A" w14:textId="385A0A70" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="64E7283A" w14:textId="385A0A70" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc88483538"/>
       <w:bookmarkStart w:id="27" w:name="_Toc140143174"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>2.3. Competencias (</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Competences</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="001D6034" w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A22BC12" w14:textId="7E894CB7" w:rsidR="00892519" w:rsidRPr="0056722E" w:rsidRDefault="00892519" w:rsidP="00892519">
@@ -11354,63 +11671,63 @@
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(n)</w:t>
             </w:r>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0856E285" w14:textId="3F912784" w:rsidR="00BE2186" w:rsidRPr="0056722E" w:rsidRDefault="00BE2186" w:rsidP="00BE2186">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9B5D98" w14:textId="5116A198" w:rsidR="00C70867" w:rsidRPr="00E3269B" w:rsidRDefault="00E3269B" w:rsidP="00E3269B">
+    <w:p w14:paraId="1C9B5D98" w14:textId="5116A198" w:rsidR="00C70867" w:rsidRPr="00E3269B" w:rsidRDefault="00E3269B" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc88483539"/>
       <w:bookmarkStart w:id="29" w:name="_Toc140143175"/>
       <w:r w:rsidRPr="00E3269B">
         <w:t>3. ADMISIÓN, RECONOCIMIENTO Y MOVILIDAD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="330A9AC3" w14:textId="186DF4F6" w:rsidR="00217FF4" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="330A9AC3" w14:textId="186DF4F6" w:rsidR="00217FF4" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc88483540"/>
       <w:bookmarkStart w:id="31" w:name="_Toc140143176"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>3.1. Requisitos de acceso y procedimientos de admisión de</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="00A07A2F" w:rsidRPr="0056722E">
         <w:t>l estudiantado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="40EC42F0" w14:textId="14C31C41" w:rsidR="00C122E3" w:rsidRPr="0056722E" w:rsidRDefault="00C122E3" w:rsidP="00C122E3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11529,52 +11846,52 @@
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc140143177"/>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.a) </w:t>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="_Hlk89365868"/>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Normativa y procedimiento general de acceso</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE62FA" w:rsidRPr="0056722E" w14:paraId="0F5522FD" w14:textId="77777777" w:rsidTr="00FE62FA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11632,65 +11949,65 @@
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Procedimiento UAB</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="0056722E">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>: Información de acceso y admisión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1F87B9EF" w14:textId="5827825E" w:rsidR="000C1250" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00E95ED5">
+          <w:p w14:paraId="1F87B9EF" w14:textId="5827825E" w:rsidR="000C1250" w:rsidRPr="0056722E" w:rsidRDefault="00E95ED5" w:rsidP="00E95ED5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="92D050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24">
-              <w:r w:rsidR="00E95ED5" w:rsidRPr="0056722E">
+              <w:r w:rsidRPr="0056722E">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:t>Normativa de la UAB aplicable a los estudios universitarios regulados de conformidad con los planes de estudios regulados por el RD 822/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000C1250" w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="92D050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09BF6A13" w14:textId="20E8A708" w:rsidR="005654E9" w:rsidRPr="0056722E" w:rsidRDefault="000A6F18" w:rsidP="000C1250">
@@ -11797,50 +12114,51 @@
     </w:p>
     <w:p w14:paraId="731A2480" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRPr="0056722E" w:rsidRDefault="000A6F18" w:rsidP="000A6F18">
       <w:pPr>
         <w:pStyle w:val="Llistaambpics2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49322D41" w14:textId="774026B7" w:rsidR="00714463" w:rsidRPr="0056722E" w:rsidRDefault="00C122E3" w:rsidP="000A6F18">
       <w:pPr>
         <w:pStyle w:val="Llistaambpics2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se deberán especificar si existen complementos formativos, sus créditos y materias o asignaturas que los componen y los perfiles de acceso que requieran cursar dichos complementos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E94396" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRPr="0056722E" w:rsidRDefault="000A6F18" w:rsidP="000A6F18">
       <w:pPr>
         <w:pStyle w:val="Llistaambpics2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D7E374" w14:textId="4CF7439A" w:rsidR="00524A35" w:rsidRPr="0056722E" w:rsidRDefault="0039493F" w:rsidP="000A6F18">
       <w:pPr>
         <w:pStyle w:val="Llistaambpics2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -11960,51 +12278,51 @@
           </w:p>
           <w:p w14:paraId="3B5F08A2" w14:textId="77777777" w:rsidR="00197ACA" w:rsidRPr="0056722E" w:rsidRDefault="00197ACA" w:rsidP="00197ACA">
             <w:pPr>
               <w:pStyle w:val="Llistaambpics2"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51F127B4" w14:textId="1DD32542" w:rsidR="00C122E3" w:rsidRPr="0056722E" w:rsidRDefault="00C122E3" w:rsidP="001E39C4">
             <w:pPr>
               <w:pStyle w:val="Llistaambpics2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="ca-ES" w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EDB500B" w14:textId="6219A66B" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="4EDB500B" w14:textId="6219A66B" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc88483541"/>
       <w:bookmarkStart w:id="37" w:name="_Toc140143179"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>3.2. Criterios para el reconocimiento y transferencias de créditos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="202EC64D" w14:textId="77777777" w:rsidR="00197ACA" w:rsidRPr="0056722E" w:rsidRDefault="00197ACA" w:rsidP="0080355E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -12037,67 +12355,67 @@
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Reconocimiento y transferencia de créditos para titulaciones de máster:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D5E4164" w14:textId="77777777" w:rsidR="00B419DF" w:rsidRPr="0056722E" w:rsidRDefault="00E3269B" w:rsidP="00B419DF">
+          <w:p w14:paraId="6D5E4164" w14:textId="77777777" w:rsidR="00B419DF" w:rsidRPr="0056722E" w:rsidRDefault="00B419DF" w:rsidP="00B419DF">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00B419DF" w:rsidRPr="0056722E">
+              <w:r w:rsidRPr="0056722E">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.uab.cat/web/estudios/masters-y-postgrados/masters-universitarios/reconocimiento-de-creditos-1345666804361.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="53FF806E" w14:textId="77777777" w:rsidR="00B419DF" w:rsidRPr="0056722E" w:rsidRDefault="00B419DF" w:rsidP="00B419DF">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Enlla"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12244,251 +12562,109 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc140143180"/>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>TABLA 3. Criterios específicos para el reconocimiento de créditos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulasenzilla1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E5F5C" w:rsidRPr="0056722E" w14:paraId="49ECFECB" w14:textId="77777777" w:rsidTr="00357157">
+      <w:tr w:rsidR="005E5F5C" w:rsidRPr="0056722E" w14:paraId="12BC81D2" w14:textId="77777777" w:rsidTr="00357157">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167000E6" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
-[...140 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="6C15C8E1" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Reconocimiento por títulos propios:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272C33A9" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Número máximo de ECTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC856F4" w14:textId="65C6A76B" w:rsidR="00FB63BD" w:rsidRPr="0056722E" w:rsidRDefault="00FB63BD" w:rsidP="00357157">
             <w:pPr>
               <w:pStyle w:val="AQUTexttaula"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Indicar 0 en el caso que no se prevea</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5F5C" w:rsidRPr="0056722E" w14:paraId="292F34DE" w14:textId="77777777" w:rsidTr="00357157">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -12641,51 +12817,51 @@
               <w:pStyle w:val="AQUTexttaula"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Breve justificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="415C521A" w14:textId="5E189BBF" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="415C521A" w14:textId="5E189BBF" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc88483542"/>
       <w:bookmarkStart w:id="41" w:name="_Toc140143181"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>3.3. Procedimientos para la organización de la movilidad del</w:t>
       </w:r>
       <w:r w:rsidR="00A07A2F" w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> propio y de acogida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00D7009D" w:rsidRPr="0056722E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D37716" w14:textId="77777777" w:rsidR="00077222" w:rsidRPr="0056722E" w:rsidRDefault="00077222" w:rsidP="00077222">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12783,50 +12959,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74F0057A" w14:textId="79BB372A" w:rsidR="00077222" w:rsidRPr="0056722E" w:rsidRDefault="00077222" w:rsidP="00077222">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Además, se indicará, si es el caso, la movilidad específica que ofertará en el título propuesto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D22BBE" w14:textId="3DC742A0" w:rsidR="00C75509" w:rsidRPr="0056722E" w:rsidRDefault="00524A35" w:rsidP="00524A35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(100 palabras máximo)</w:t>
       </w:r>
     </w:p>
@@ -13273,51 +13450,51 @@
               <w:t>ECTS TOTALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B756DF6" w14:textId="77777777" w:rsidR="00C7565C" w:rsidRPr="0056722E" w:rsidRDefault="00C7565C" w:rsidP="003F0167">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C0B1F09" w14:textId="753FBFF8" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="1C0B1F09" w14:textId="753FBFF8" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc140143183"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>4.1. Estructura básica de las enseñanzas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="16B77C16" w14:textId="77777777" w:rsidR="00EB1D91" w:rsidRPr="0056722E" w:rsidRDefault="00EB1D91" w:rsidP="00EB1D91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A9C243" w14:textId="16A0EC79" w:rsidR="00187ADE" w:rsidRPr="0056722E" w:rsidRDefault="00532442" w:rsidP="005E5F5C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -17044,50 +17221,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00496577" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CA6A64" w14:textId="4293AF17" w:rsidR="00496577" w:rsidRPr="0056722E" w:rsidRDefault="00496577" w:rsidP="006C5615">
       <w:pPr>
         <w:pStyle w:val="Llistaambpics2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(recordad </w:t>
       </w:r>
       <w:r w:rsidR="00162C2B" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">nuevamente </w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
       <w:r w:rsidR="00162C2B" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>indicaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
@@ -17291,51 +17469,51 @@
           </w:tcPr>
           <w:p w14:paraId="63611A21" w14:textId="7E6E0AF4" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00B939C4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F80E96" w14:textId="77777777" w:rsidR="00E55610" w:rsidRPr="0056722E" w:rsidRDefault="00E55610" w:rsidP="00DC64BD">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc88483551"/>
       <w:bookmarkStart w:id="56" w:name="_Toc140143190"/>
       <w:r w:rsidRPr="0056722E">
         <w:t>6. Recursos para el aprendizaje: materiales e infraestructurales, prácticas y servicios</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="3E5489CD" w14:textId="34CB1420" w:rsidR="00E55610" w:rsidRPr="00934D96" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="3E5489CD" w14:textId="34CB1420" w:rsidR="00E55610" w:rsidRPr="00934D96" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc88483552"/>
       <w:bookmarkStart w:id="58" w:name="_Toc140143191"/>
       <w:r w:rsidRPr="00934D96">
         <w:t>6.1. Recursos materiales y servicios</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00221B22" w:rsidRPr="00934D96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021658EE" w14:textId="77777777" w:rsidR="005E5F5C" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="005E5F5C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -17398,95 +17576,85 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B939C4" w:rsidRPr="0056722E" w14:paraId="4C9AEC82" w14:textId="77777777" w:rsidTr="00375E35">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6ABF41" w14:textId="77777777" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00B939C4">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1A912090" w14:textId="283A94CA" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00B939C4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4708A813" w14:textId="1B149C23" w:rsidR="00E55610" w:rsidRPr="00934D96" w:rsidRDefault="00E55610" w:rsidP="00E3269B">
+    <w:p w14:paraId="4708A813" w14:textId="1B149C23" w:rsidR="00E55610" w:rsidRPr="00934D96" w:rsidRDefault="00E55610" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc88483554"/>
       <w:bookmarkStart w:id="60" w:name="_Toc140143192"/>
       <w:r w:rsidRPr="00934D96">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00934D96" w:rsidRPr="00934D96">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00934D96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="61" w:name="_Hlk86221489"/>
       <w:r w:rsidRPr="00934D96">
         <w:t>Previsión de dotación de recursos materiales y servicios</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
-      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="00221B22" w:rsidRPr="00934D96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE2773A" w14:textId="26972BFC" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00375E35">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -17579,50 +17747,51 @@
       <w:bookmarkStart w:id="64" w:name="_Toc88483557"/>
     </w:p>
     <w:p w14:paraId="694C4FF9" w14:textId="5DA77B41" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00375E35">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se deberá indicar la secuencia cronológica de implantación del título y, en su caso, extinción del anterior. </w:t>
       </w:r>
       <w:r w:rsidR="00EC4527" w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(e</w:t>
       </w:r>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -17666,115 +17835,74 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B939C4" w:rsidRPr="0056722E" w14:paraId="62648300" w14:textId="77777777" w:rsidTr="00B939C4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="000019C3" w14:textId="77777777" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00B939C4">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5401C161" w14:textId="37883904" w:rsidR="00375E35" w:rsidRPr="0056722E" w:rsidRDefault="00375E35" w:rsidP="00B939C4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="64"/>
     </w:tbl>
-    <w:p w14:paraId="0F6D5FF5" w14:textId="6CA01299" w:rsidR="00893E6D" w:rsidRPr="0056722E" w:rsidRDefault="00893E6D" w:rsidP="00393168">
-[...31 lines deleted...]
-    <w:p w14:paraId="686F8D3C" w14:textId="6B143079" w:rsidR="00EE007C" w:rsidRPr="00934D96" w:rsidRDefault="0056722E" w:rsidP="00E3269B">
+    <w:p w14:paraId="686F8D3C" w14:textId="6B143079" w:rsidR="00EE007C" w:rsidRPr="00C229ED" w:rsidRDefault="0056722E" w:rsidP="00C229ED">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc140143195"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00934D96">
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="00C229ED">
         <w:t>8. ANEXOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
-      <w:r w:rsidRPr="00934D96">
+      <w:r w:rsidRPr="00C229ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC076C9" w14:textId="099286DD" w:rsidR="00090595" w:rsidRPr="0056722E" w:rsidRDefault="00090595" w:rsidP="00BB7F26">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="116BA0AC" w14:textId="3F001D75" w:rsidR="00334DBC" w:rsidRPr="00934D96" w:rsidRDefault="00334DBC" w:rsidP="0056722E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -18494,50 +18622,51 @@
         <w:t xml:space="preserve">Perspectivas de futuro de la titulación </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D1F675" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00334DBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056722E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(500 palabras máximo)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334DBC" w:rsidRPr="0056722E" w14:paraId="17A76062" w14:textId="77777777" w:rsidTr="00927F75">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19327,439 +19456,419 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056722E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Semestre asignatura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334DBC" w:rsidRPr="0056722E" w14:paraId="36973EEA" w14:textId="77777777" w:rsidTr="00927F75">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C8D42CC" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12486042" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DA176C6" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36568FFA" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31DE4203" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334DBC" w:rsidRPr="0056722E" w14:paraId="7A340508" w14:textId="77777777" w:rsidTr="00927F75">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="635557F8" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C1CB170" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D0088D" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EE4F484" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6085705A" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334DBC" w:rsidRPr="0056722E" w14:paraId="61098724" w14:textId="77777777" w:rsidTr="00927F75">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B20A07" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21378DC7" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B46DFF6" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="190AC3F3" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D0C0430" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334DBC" w:rsidRPr="0056722E" w14:paraId="5925E9CB" w14:textId="77777777" w:rsidTr="00927F75">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03D7145C" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D34AD44" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18E7EB1D" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1433701C" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14609AF8" w14:textId="77777777" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00927F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B3EBD11" w14:textId="0499F1A2" w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidRDefault="00334DBC" w:rsidP="00DD282C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00334DBC" w:rsidRPr="0056722E" w:rsidSect="008C6280">
       <w:headerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="680" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C1973F7" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="5F46E4A7" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06BD0B93" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="59C6495A" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CAD38AA" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="33F9A938" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -19802,128 +19911,126 @@
   </w:font>
   <w:font w:name="Bahnschrift">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Community Slab Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AMMGPM+Verdana">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblCellMar>
         <w:top w:w="115" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8575"/>
       <w:gridCol w:w="451"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BE338C" w:rsidRPr="00DD282C" w14:paraId="604E56D3" w14:textId="77777777" w:rsidTr="0068081F">
       <w:trPr>
         <w:trHeight w:val="878"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4795" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="54B0A343" w14:textId="7C3777D9" w:rsidR="00BE338C" w:rsidRPr="00DD282C" w:rsidRDefault="00BE338C" w:rsidP="00BE338C">
           <w:pPr>
             <w:pStyle w:val="Capalera"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:caps/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="17743628" w14:textId="77777777" w:rsidR="00BE338C" w:rsidRPr="00DD282C" w:rsidRDefault="00BE338C">
           <w:pPr>
             <w:pStyle w:val="Peu"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DD282C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00DD282C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
@@ -19949,106 +20056,106 @@
           <w:r w:rsidRPr="00DD282C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45B1A748" w14:textId="0664662E" w:rsidR="002776B8" w:rsidRPr="00DD282C" w:rsidRDefault="002776B8" w:rsidP="000D4E7B">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01C7B6A7" w14:textId="7D544058" w:rsidR="005E149C" w:rsidRPr="005E149C" w:rsidRDefault="005E149C" w:rsidP="005E149C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005E149C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Mes-Año</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A9C84E2" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="6DAB0B66" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6743BE63" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="3A650E5A" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C0EB5F6" w14:textId="77777777" w:rsidR="00041E32" w:rsidRDefault="00041E32">
+    <w:p w14:paraId="409DD28A" w14:textId="77777777" w:rsidR="00036EAB" w:rsidRDefault="00036EAB">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A5417FA" w14:textId="224C669E" w:rsidR="00DD282C" w:rsidRPr="00A30BF2" w:rsidRDefault="00655CD6" w:rsidP="00A30BF2">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5D2ACC" wp14:editId="4F48BDEC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-19050</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -20167,51 +20274,51 @@
     <w:r w:rsidR="009B3D2C" w:rsidRPr="00DD282C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009B3D2C" w:rsidRPr="00DD282C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02314DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15BAD1C2"/>
     <w:lvl w:ilvl="0" w:tplc="DD046312">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25268,51 +25375,51 @@
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1904365234">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="317342692">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1021202576">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1984237589">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1654135947">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1546526093">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="2821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="0" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25324,50 +25431,52 @@
   <w:rsids>
     <w:rsidRoot w:val="00454AE9"/>
     <w:rsid w:val="0000034A"/>
     <w:rsid w:val="00000F48"/>
     <w:rsid w:val="0000244D"/>
     <w:rsid w:val="00003C5D"/>
     <w:rsid w:val="00004761"/>
     <w:rsid w:val="00005ACE"/>
     <w:rsid w:val="0000794D"/>
     <w:rsid w:val="000101A0"/>
     <w:rsid w:val="000113FF"/>
     <w:rsid w:val="0001398F"/>
     <w:rsid w:val="00014916"/>
     <w:rsid w:val="000151BF"/>
     <w:rsid w:val="0001721C"/>
     <w:rsid w:val="00021BCA"/>
     <w:rsid w:val="0002415B"/>
     <w:rsid w:val="00024267"/>
     <w:rsid w:val="000258CA"/>
     <w:rsid w:val="00027A61"/>
     <w:rsid w:val="00034613"/>
     <w:rsid w:val="00034642"/>
     <w:rsid w:val="00034645"/>
     <w:rsid w:val="000348DE"/>
     <w:rsid w:val="00035A18"/>
+    <w:rsid w:val="00036EAB"/>
+    <w:rsid w:val="00037C6E"/>
     <w:rsid w:val="00037FD9"/>
     <w:rsid w:val="00041E32"/>
     <w:rsid w:val="000421D2"/>
     <w:rsid w:val="00042627"/>
     <w:rsid w:val="000445D0"/>
     <w:rsid w:val="00045EDA"/>
     <w:rsid w:val="00051AC0"/>
     <w:rsid w:val="0005267B"/>
     <w:rsid w:val="00052D77"/>
     <w:rsid w:val="0005601E"/>
     <w:rsid w:val="00060DA6"/>
     <w:rsid w:val="00061143"/>
     <w:rsid w:val="00064199"/>
     <w:rsid w:val="000656E8"/>
     <w:rsid w:val="000675CB"/>
     <w:rsid w:val="000706A9"/>
     <w:rsid w:val="000714FB"/>
     <w:rsid w:val="00072DC6"/>
     <w:rsid w:val="0007336A"/>
     <w:rsid w:val="000735B2"/>
     <w:rsid w:val="00073BB3"/>
     <w:rsid w:val="00077222"/>
     <w:rsid w:val="00082C5E"/>
     <w:rsid w:val="00086BAD"/>
     <w:rsid w:val="00090595"/>
@@ -25534,50 +25643,51 @@
     <w:rsid w:val="00245892"/>
     <w:rsid w:val="00245D24"/>
     <w:rsid w:val="00246F20"/>
     <w:rsid w:val="002470EB"/>
     <w:rsid w:val="002508B4"/>
     <w:rsid w:val="00251437"/>
     <w:rsid w:val="00251A4B"/>
     <w:rsid w:val="002532C9"/>
     <w:rsid w:val="00255C1E"/>
     <w:rsid w:val="0026410A"/>
     <w:rsid w:val="00264D9C"/>
     <w:rsid w:val="00265ADC"/>
     <w:rsid w:val="002673F3"/>
     <w:rsid w:val="00267DA5"/>
     <w:rsid w:val="00270E7C"/>
     <w:rsid w:val="00271149"/>
     <w:rsid w:val="0027128B"/>
     <w:rsid w:val="00272301"/>
     <w:rsid w:val="00272ABE"/>
     <w:rsid w:val="002741CD"/>
     <w:rsid w:val="0027513C"/>
     <w:rsid w:val="00275FF9"/>
     <w:rsid w:val="00276769"/>
     <w:rsid w:val="002776B8"/>
     <w:rsid w:val="002808E1"/>
+    <w:rsid w:val="0028114D"/>
     <w:rsid w:val="002825F6"/>
     <w:rsid w:val="002828F4"/>
     <w:rsid w:val="00282A85"/>
     <w:rsid w:val="0028325C"/>
     <w:rsid w:val="00284049"/>
     <w:rsid w:val="00284957"/>
     <w:rsid w:val="0028607D"/>
     <w:rsid w:val="0028643F"/>
     <w:rsid w:val="00286D99"/>
     <w:rsid w:val="00286F4A"/>
     <w:rsid w:val="00287368"/>
     <w:rsid w:val="00291A26"/>
     <w:rsid w:val="0029619B"/>
     <w:rsid w:val="002A445E"/>
     <w:rsid w:val="002A649E"/>
     <w:rsid w:val="002A6C03"/>
     <w:rsid w:val="002B1C3A"/>
     <w:rsid w:val="002B495F"/>
     <w:rsid w:val="002B709B"/>
     <w:rsid w:val="002C2870"/>
     <w:rsid w:val="002C3681"/>
     <w:rsid w:val="002C3A91"/>
     <w:rsid w:val="002C42DA"/>
     <w:rsid w:val="002C4EEB"/>
     <w:rsid w:val="002C4EF6"/>
@@ -26179,50 +26289,51 @@
     <w:rsid w:val="008E2C54"/>
     <w:rsid w:val="008E318D"/>
     <w:rsid w:val="008E4E14"/>
     <w:rsid w:val="008F1AD2"/>
     <w:rsid w:val="008F226E"/>
     <w:rsid w:val="008F2CEE"/>
     <w:rsid w:val="008F7BDD"/>
     <w:rsid w:val="00900E53"/>
     <w:rsid w:val="00900F96"/>
     <w:rsid w:val="009016FA"/>
     <w:rsid w:val="0090340E"/>
     <w:rsid w:val="009048F4"/>
     <w:rsid w:val="0091053F"/>
     <w:rsid w:val="0091447A"/>
     <w:rsid w:val="00920EEC"/>
     <w:rsid w:val="00921105"/>
     <w:rsid w:val="009220B1"/>
     <w:rsid w:val="0092373C"/>
     <w:rsid w:val="00924353"/>
     <w:rsid w:val="00924673"/>
     <w:rsid w:val="00924943"/>
     <w:rsid w:val="0092504A"/>
     <w:rsid w:val="00925D40"/>
     <w:rsid w:val="00926BA2"/>
     <w:rsid w:val="00926DC9"/>
+    <w:rsid w:val="009305B1"/>
     <w:rsid w:val="00930679"/>
     <w:rsid w:val="009310D7"/>
     <w:rsid w:val="0093173D"/>
     <w:rsid w:val="00931B64"/>
     <w:rsid w:val="00931BDA"/>
     <w:rsid w:val="00933AB3"/>
     <w:rsid w:val="00933E43"/>
     <w:rsid w:val="00934D59"/>
     <w:rsid w:val="00934D96"/>
     <w:rsid w:val="00935E7A"/>
     <w:rsid w:val="0093654D"/>
     <w:rsid w:val="00937624"/>
     <w:rsid w:val="009377D5"/>
     <w:rsid w:val="00937BEB"/>
     <w:rsid w:val="00941B48"/>
     <w:rsid w:val="0094369F"/>
     <w:rsid w:val="00943F00"/>
     <w:rsid w:val="00945244"/>
     <w:rsid w:val="009457F4"/>
     <w:rsid w:val="00945B67"/>
     <w:rsid w:val="0095003F"/>
     <w:rsid w:val="009530C1"/>
     <w:rsid w:val="009530F2"/>
     <w:rsid w:val="0095597A"/>
     <w:rsid w:val="00956BB8"/>
@@ -26472,50 +26583,51 @@
     <w:rsid w:val="00BD59C5"/>
     <w:rsid w:val="00BD740B"/>
     <w:rsid w:val="00BE2186"/>
     <w:rsid w:val="00BE244B"/>
     <w:rsid w:val="00BE308E"/>
     <w:rsid w:val="00BE338C"/>
     <w:rsid w:val="00BE458B"/>
     <w:rsid w:val="00BE705E"/>
     <w:rsid w:val="00BF4F6E"/>
     <w:rsid w:val="00BF555A"/>
     <w:rsid w:val="00BF66B4"/>
     <w:rsid w:val="00C00778"/>
     <w:rsid w:val="00C021A9"/>
     <w:rsid w:val="00C03316"/>
     <w:rsid w:val="00C03BAA"/>
     <w:rsid w:val="00C07E77"/>
     <w:rsid w:val="00C122E3"/>
     <w:rsid w:val="00C13983"/>
     <w:rsid w:val="00C13BF0"/>
     <w:rsid w:val="00C14052"/>
     <w:rsid w:val="00C14825"/>
     <w:rsid w:val="00C15DF9"/>
     <w:rsid w:val="00C15E89"/>
     <w:rsid w:val="00C1752A"/>
     <w:rsid w:val="00C21582"/>
+    <w:rsid w:val="00C229ED"/>
     <w:rsid w:val="00C234C5"/>
     <w:rsid w:val="00C235E2"/>
     <w:rsid w:val="00C23915"/>
     <w:rsid w:val="00C23DB4"/>
     <w:rsid w:val="00C23E00"/>
     <w:rsid w:val="00C240E4"/>
     <w:rsid w:val="00C24788"/>
     <w:rsid w:val="00C247E9"/>
     <w:rsid w:val="00C25B80"/>
     <w:rsid w:val="00C262B0"/>
     <w:rsid w:val="00C2726C"/>
     <w:rsid w:val="00C27787"/>
     <w:rsid w:val="00C3052B"/>
     <w:rsid w:val="00C312F0"/>
     <w:rsid w:val="00C33426"/>
     <w:rsid w:val="00C358BA"/>
     <w:rsid w:val="00C3718E"/>
     <w:rsid w:val="00C37982"/>
     <w:rsid w:val="00C404A3"/>
     <w:rsid w:val="00C413BD"/>
     <w:rsid w:val="00C41D79"/>
     <w:rsid w:val="00C4287F"/>
     <w:rsid w:val="00C42AA8"/>
     <w:rsid w:val="00C42ADA"/>
     <w:rsid w:val="00C44888"/>
@@ -26996,51 +27108,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F7F133B"/>
   <w15:docId w15:val="{E19BAAE3-FF0F-4502-A923-A46209FFDB96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="431"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27424,62 +27536,63 @@
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00DC64BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00E3269B"/>
+    <w:rsid w:val="00C229ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol3Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F36AB6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
       <w:b/>
       <w:lang w:eastAsia="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -28722,51 +28835,51 @@
       <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="005654E9"/>
   </w:style>
   <w:style w:type="character" w:styleId="Textennegreta">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E95ED5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="304244202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="948391145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29198,51 +29311,51 @@
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudios/masters-y-postgrados/masters-universitarios/reconocimiento-de-creditos-1345666804361.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/ca/Universitats/Avaluacio-de-titulacions/Verificacio/Metodologia-de-verificacio-a-traves-de-referents-benchmarks" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/TR_normativa_academica_UAB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/boe/dias/2021/04/15/pdfs/BOE-A-2021-6039.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/doc_31904719_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/TR_normativa_academica_UAB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudios/masters-y-postgrados/masters-universitarios/solicitud-de-admision-1345666804133.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2021/BOE-A-2021-15781-consolidado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/Estudis/Distribuidora-de-publicacions/El-perfil-de-les-titulacions.-Objectius-de-formacio-perfil-de-graduacio-i-resultats-d-aprenentatge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universitats.gencat.cat/ca/inici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\46762560h\Downloads\Informe%20sense%20portada%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B9C1C1F9ACE436E92FBA18FAD4F18F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30941BDD-6F23-4BA1-B13F-63399240D7A4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B27FE0" w:rsidRDefault="003E4658" w:rsidP="003E4658">
           <w:pPr>
             <w:pStyle w:val="0B9C1C1F9ACE436E92FBA18FAD4F18F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE1A71">
             <w:rPr>
               <w:rStyle w:val="Textdelcontenidor"/>
               <w:sz w:val="16"/>
@@ -29262,56 +29375,85 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{417B5B7E-F1F6-40D5-80CC-2E5D9CFA2838}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A74220" w:rsidRDefault="00983E4A" w:rsidP="00983E4A">
           <w:pPr>
             <w:pStyle w:val="1DB5A8C9827748E3B1BA8B8DFF1CE177"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE1A71">
             <w:rPr>
               <w:rStyle w:val="Textdelcontenidor"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E56F10ECBD9E44BBB201CB31EB25B4DB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD87A699-5383-47A4-AB85-43EE273835E3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003A413B" w:rsidRDefault="00512760" w:rsidP="00512760">
+          <w:pPr>
+            <w:pStyle w:val="E56F10ECBD9E44BBB201CB31EB25B4DB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74189">
+            <w:rPr>
+              <w:rStyle w:val="Textdelcontenidor"/>
+            </w:rPr>
+            <w:t>Trieu un element.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -29354,153 +29496,155 @@
   </w:font>
   <w:font w:name="Bahnschrift">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Community Slab Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AMMGPM+Verdana">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E4658"/>
     <w:rsid w:val="000036AF"/>
     <w:rsid w:val="00086637"/>
     <w:rsid w:val="00125A78"/>
     <w:rsid w:val="001533FB"/>
     <w:rsid w:val="001F4511"/>
     <w:rsid w:val="002306A2"/>
     <w:rsid w:val="002D4EBE"/>
     <w:rsid w:val="003254D2"/>
     <w:rsid w:val="00343836"/>
+    <w:rsid w:val="003A413B"/>
     <w:rsid w:val="003E4658"/>
     <w:rsid w:val="0044385E"/>
     <w:rsid w:val="00492F1A"/>
     <w:rsid w:val="00492F65"/>
     <w:rsid w:val="004D3011"/>
     <w:rsid w:val="005055D3"/>
+    <w:rsid w:val="00512760"/>
     <w:rsid w:val="00560438"/>
     <w:rsid w:val="005F3D86"/>
     <w:rsid w:val="00617A13"/>
     <w:rsid w:val="00635CDB"/>
     <w:rsid w:val="006378E2"/>
     <w:rsid w:val="006872B9"/>
     <w:rsid w:val="006C28B0"/>
     <w:rsid w:val="006E4259"/>
     <w:rsid w:val="007026C7"/>
     <w:rsid w:val="00705C72"/>
     <w:rsid w:val="00750E6D"/>
     <w:rsid w:val="00756084"/>
     <w:rsid w:val="007A3841"/>
     <w:rsid w:val="007B1FE8"/>
     <w:rsid w:val="007D2D3C"/>
     <w:rsid w:val="007D4E8D"/>
     <w:rsid w:val="008030D7"/>
     <w:rsid w:val="008125A6"/>
     <w:rsid w:val="00842AAE"/>
     <w:rsid w:val="00866922"/>
     <w:rsid w:val="008775B5"/>
     <w:rsid w:val="008C6F0A"/>
     <w:rsid w:val="008E54C7"/>
     <w:rsid w:val="009166ED"/>
+    <w:rsid w:val="009305B1"/>
     <w:rsid w:val="00983E4A"/>
     <w:rsid w:val="009A5574"/>
     <w:rsid w:val="009D4CB9"/>
     <w:rsid w:val="00A113A2"/>
     <w:rsid w:val="00A52268"/>
     <w:rsid w:val="00A74220"/>
     <w:rsid w:val="00AE4D44"/>
     <w:rsid w:val="00B03D02"/>
     <w:rsid w:val="00B13D05"/>
     <w:rsid w:val="00B27FE0"/>
     <w:rsid w:val="00BB0BAC"/>
     <w:rsid w:val="00BF34DC"/>
     <w:rsid w:val="00C46C35"/>
     <w:rsid w:val="00C57F42"/>
     <w:rsid w:val="00C638DF"/>
     <w:rsid w:val="00C75930"/>
     <w:rsid w:val="00C935A2"/>
     <w:rsid w:val="00CA5803"/>
     <w:rsid w:val="00CA7702"/>
     <w:rsid w:val="00CC3B1B"/>
     <w:rsid w:val="00CD6D3F"/>
     <w:rsid w:val="00CE1F72"/>
     <w:rsid w:val="00D045A1"/>
     <w:rsid w:val="00D056E1"/>
     <w:rsid w:val="00D115D5"/>
@@ -29518,51 +29662,51 @@
     <w:rsid w:val="00FA42D2"/>
     <w:rsid w:val="00FF4C57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29948,72 +30092,85 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textdelcontenidor">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00983E4A"/>
+    <w:rsid w:val="00512760"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B9C1C1F9ACE436E92FBA18FAD4F18F2">
     <w:name w:val="0B9C1C1F9ACE436E92FBA18FAD4F18F2"/>
     <w:rsid w:val="003E4658"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DB5A8C9827748E3B1BA8B8DFF1CE177">
     <w:name w:val="1DB5A8C9827748E3B1BA8B8DFF1CE177"/>
     <w:rsid w:val="00983E4A"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E56F10ECBD9E44BBB201CB31EB25B4DB">
+    <w:name w:val="E56F10ECBD9E44BBB201CB31EB25B4DB"/>
+    <w:rsid w:val="00512760"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Personalitzat 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="004D73"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="004D73"/>
       </a:accent1>
       <a:accent2>
@@ -30275,59 +30432,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="13" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0fd2943b639945905cc9bf710987b79">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3430a58081f47fe022854b4646f816b7" ns2:_="" ns3:_="">
     <xsd:import namespace="4af69165-b505-481b-9011-f24b730a8c49"/>
     <xsd:import namespace="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -30506,140 +30654,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032ECE4A-59D9-4C1A-818D-7F4268AB89CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36573569-6831-456F-A9EC-458D18B057B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2760885B-7916-4FA7-89F1-DB97D83A1302}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7392017-0DA3-4057-98A4-A42C990EED19}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7392017-0DA3-4057-98A4-A42C990EED19}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2760885B-7916-4FA7-89F1-DB97D83A1302}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Informe sense portada (1)</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4249</Words>
-  <Characters>27052</Characters>
+  <Words>4696</Words>
+  <Characters>26772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
+  <Lines>223</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AQU Catalunya</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31239</CharactersWithSpaces>
+  <CharactersWithSpaces>31406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Memoria de verificación del título - Versión 1 (septiembre 2022)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004854BA6528C73A499BC16285B8E173DC</vt:lpwstr>