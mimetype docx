--- v0 (2025-10-07)
+++ v1 (2026-06-24)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21FEEA91" w14:textId="4E64E4B0" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="008158B7" w:rsidP="001428D2">
+    <w:p w14:paraId="21FEEA91" w14:textId="25075A69" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="008158B7" w:rsidP="001428D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5646F6" wp14:editId="73443BBA">
             <wp:simplePos x="542925" y="952500"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
@@ -145,223 +145,201 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A13744" w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">L </w:t>
       </w:r>
       <w:r w:rsidR="00A13744" w:rsidRPr="003A5DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CURS 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D2730B">
+      <w:r w:rsidR="00554B0E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...17 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>7-28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7982A9" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="007A5265">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0618ECF0" w14:textId="77777777" w:rsidR="008158B7" w:rsidRPr="007672E1" w:rsidRDefault="008158B7" w:rsidP="007A5265">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="124"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8931"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="1603917E" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F9659E6" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="40285BAE" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F14673" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Escola de doctorat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="4F171234" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6751FB00" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00A13744">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom del Programa de Doctorat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="143BED05" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4322419D" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="355" w:hanging="355"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinador/a:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1017,75 +995,83 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1A1DE18B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sí   </w:t>
       </w:r>
       <w:r w:rsidRPr="1A1DE18B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="1A1DE18B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B627A00" w14:textId="243B349C" w:rsidR="00D2730B" w:rsidRPr="00006D09" w:rsidRDefault="00D2730B" w:rsidP="00D2730B">
+    <w:p w14:paraId="6B627A00" w14:textId="2DC919D0" w:rsidR="00D2730B" w:rsidRPr="00006D09" w:rsidRDefault="00D2730B" w:rsidP="00D2730B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="183015C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emplenar </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4726">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>per la persona referent de Qualitat del Programa</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/Centre</w:t>
       </w:r>
       <w:r w:rsidRPr="183015C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006D09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00006D09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vegeu les tipologies de modificacions </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00006D09">
@@ -1260,51 +1246,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="4082"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="32B058E9" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="1229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ABEDFB1" w14:textId="77777777" w:rsidR="005B09AE" w:rsidRPr="007672E1" w:rsidRDefault="005B09AE" w:rsidP="009A612B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67987EDC" w14:textId="77777777" w:rsidR="005B09AE" w:rsidRPr="007672E1" w:rsidRDefault="005B09AE" w:rsidP="009A612B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14933654" w14:textId="5636506B" w:rsidR="005B09AE" w:rsidRPr="007672E1" w:rsidRDefault="005B09AE" w:rsidP="00C45727">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -1328,51 +1313,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinador/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5882E0B7" w14:textId="77777777" w:rsidR="005B09AE" w:rsidRPr="007672E1" w:rsidRDefault="005B09AE" w:rsidP="009A612B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FF3AFE9" w14:textId="77777777" w:rsidR="005B09AE" w:rsidRPr="007672E1" w:rsidRDefault="005B09AE" w:rsidP="005B09AE">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1410,51 +1394,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4249"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="4188"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="3399DE02" w14:textId="77777777" w:rsidTr="001428D2">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4857" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40EE9AF2" w14:textId="77777777" w:rsidR="00EA0AFB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0AFB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C16964A" w14:textId="77777777" w:rsidR="00EA0AFB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0AFB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55C37791" w14:textId="1C2F77B7" w:rsidR="00EA0CDB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0CDB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1476,69 +1459,67 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cap de departament/institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04A7B54E" w14:textId="77777777" w:rsidR="00EA0AFB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0AFB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="30E3238A" w14:textId="77777777" w:rsidR="00EA0AFB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0AFB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14D73370" w14:textId="77777777" w:rsidR="00EA0AFB" w:rsidRPr="007672E1" w:rsidRDefault="00EA0AFB" w:rsidP="009E7BE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EBE2038" w14:textId="77777777" w:rsidR="00CB133F" w:rsidRPr="007672E1" w:rsidRDefault="00CB133F" w:rsidP="009E7BE8">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1647,167 +1628,149 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el cas de titulacions interuniversitàries també s’haurà d’incloure la documentació de l’acord/s de la comissió acadèmica de la titulació sobre els canvis que es proposen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C40E01" w14:textId="7C59F0BC" w:rsidR="00C54BA7" w:rsidRPr="007672E1" w:rsidRDefault="00C54BA7" w:rsidP="0068506A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38DBACD4" w14:textId="53FC5D78" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="0068506A" w:rsidP="0068506A">
+    <w:p w14:paraId="38DBACD4" w14:textId="4DF2572F" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="0068506A" w:rsidP="0068506A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La proposta de modificació es podrà tramitar per a la seva aprovació als òrgans corresponents si s’envia tota la documentació esmentada en aquest model de document dins el termini fixat en el </w:t>
       </w:r>
       <w:r w:rsidR="00CD148F" w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>calendari acadèmic-</w:t>
       </w:r>
       <w:r w:rsidR="00CD148F" w:rsidRPr="008B38F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>administratiu 202</w:t>
-[...26 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">administratiu </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vigent</w:t>
       </w:r>
       <w:r w:rsidR="00604179" w:rsidRPr="008B38F2">
         <w:rPr>
           <w:rStyle w:val="Enlla"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45091BFB" w14:textId="77777777" w:rsidR="00270D4B" w:rsidRPr="00A13744" w:rsidRDefault="00270D4B" w:rsidP="00C45727">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00270D4B" w:rsidRPr="00A13744" w:rsidSect="007672E1">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1558" w:bottom="993" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29D4DC13" w14:textId="77777777" w:rsidR="00BE3983" w:rsidRDefault="00BE3983">
+    <w:p w14:paraId="260E69B5" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="653AA330" w14:textId="77777777" w:rsidR="00BE3983" w:rsidRDefault="00BE3983">
+    <w:p w14:paraId="4075016C" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F64F851" w14:textId="77777777" w:rsidR="001F36F6" w:rsidRDefault="001F36F6"/>
+    <w:p w14:paraId="7EA6EE6D" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marlett">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1922,65 +1885,65 @@
         <w:r w:rsidRPr="007A6B22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="774FACBA" w14:textId="77777777" w:rsidR="007A6B22" w:rsidRPr="007A6B22" w:rsidRDefault="007A6B22">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D88B93F" w14:textId="77777777" w:rsidR="00BE3983" w:rsidRDefault="00BE3983">
+    <w:p w14:paraId="0158F015" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="538BB509" w14:textId="77777777" w:rsidR="00BE3983" w:rsidRDefault="00BE3983">
+    <w:p w14:paraId="0F19247F" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="520114A5" w14:textId="77777777" w:rsidR="001F36F6" w:rsidRDefault="001F36F6"/>
+    <w:p w14:paraId="74D7E803" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189376F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE9F4E"/>
     <w:lvl w:ilvl="0" w:tplc="04030011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2293,52 +2256,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1777090736">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2000577730">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="510024760">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1090739298">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2101756690">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2390,54 +2352,56 @@
     <w:rsid w:val="002F6654"/>
     <w:rsid w:val="003009EF"/>
     <w:rsid w:val="00301CD9"/>
     <w:rsid w:val="00305A42"/>
     <w:rsid w:val="003130EF"/>
     <w:rsid w:val="00322987"/>
     <w:rsid w:val="003A3B33"/>
     <w:rsid w:val="003A5DA9"/>
     <w:rsid w:val="003A7785"/>
     <w:rsid w:val="003E61BF"/>
     <w:rsid w:val="00403C62"/>
     <w:rsid w:val="0040423F"/>
     <w:rsid w:val="00432EE8"/>
     <w:rsid w:val="004621A9"/>
     <w:rsid w:val="0047072D"/>
     <w:rsid w:val="00471579"/>
     <w:rsid w:val="004732B2"/>
     <w:rsid w:val="004779CB"/>
     <w:rsid w:val="00483949"/>
     <w:rsid w:val="00487E33"/>
     <w:rsid w:val="004A0A5A"/>
     <w:rsid w:val="004A2CF8"/>
     <w:rsid w:val="004B6C26"/>
     <w:rsid w:val="004D1934"/>
     <w:rsid w:val="004D48FE"/>
+    <w:rsid w:val="004E4165"/>
     <w:rsid w:val="004F1BC6"/>
     <w:rsid w:val="004F3437"/>
     <w:rsid w:val="005165AB"/>
     <w:rsid w:val="005409F6"/>
+    <w:rsid w:val="00554B0E"/>
     <w:rsid w:val="0056046D"/>
     <w:rsid w:val="0057537B"/>
     <w:rsid w:val="005A4E3D"/>
     <w:rsid w:val="005A7CE8"/>
     <w:rsid w:val="005B09AE"/>
     <w:rsid w:val="005B1E74"/>
     <w:rsid w:val="005B5459"/>
     <w:rsid w:val="005D504D"/>
     <w:rsid w:val="005D5C82"/>
     <w:rsid w:val="005D614A"/>
     <w:rsid w:val="005E72B1"/>
     <w:rsid w:val="005F185A"/>
     <w:rsid w:val="006015C5"/>
     <w:rsid w:val="00602CCB"/>
     <w:rsid w:val="00604179"/>
     <w:rsid w:val="00605554"/>
     <w:rsid w:val="00615051"/>
     <w:rsid w:val="0062570D"/>
     <w:rsid w:val="00652628"/>
     <w:rsid w:val="006647FA"/>
     <w:rsid w:val="00667A2A"/>
     <w:rsid w:val="00684BBB"/>
     <w:rsid w:val="0068506A"/>
     <w:rsid w:val="006A10F5"/>
     <w:rsid w:val="006A3352"/>
@@ -2458,93 +2422,95 @@
     <w:rsid w:val="007B54BB"/>
     <w:rsid w:val="007B70E6"/>
     <w:rsid w:val="007F29B9"/>
     <w:rsid w:val="0080731A"/>
     <w:rsid w:val="00812D47"/>
     <w:rsid w:val="008158B7"/>
     <w:rsid w:val="0082040A"/>
     <w:rsid w:val="00821D43"/>
     <w:rsid w:val="00832F3C"/>
     <w:rsid w:val="00836FD9"/>
     <w:rsid w:val="008622EF"/>
     <w:rsid w:val="00876B4F"/>
     <w:rsid w:val="008B245D"/>
     <w:rsid w:val="008B38F2"/>
     <w:rsid w:val="008E343D"/>
     <w:rsid w:val="008E3525"/>
     <w:rsid w:val="008E4F95"/>
     <w:rsid w:val="008F03C9"/>
     <w:rsid w:val="008F42CF"/>
     <w:rsid w:val="0091010D"/>
     <w:rsid w:val="009122B7"/>
     <w:rsid w:val="0093624B"/>
     <w:rsid w:val="00951342"/>
     <w:rsid w:val="0095234D"/>
     <w:rsid w:val="00957FB4"/>
+    <w:rsid w:val="009A0E8A"/>
     <w:rsid w:val="009A612B"/>
     <w:rsid w:val="009B7C2B"/>
     <w:rsid w:val="009C3886"/>
     <w:rsid w:val="009C5F96"/>
     <w:rsid w:val="009D1303"/>
     <w:rsid w:val="009E7BE8"/>
     <w:rsid w:val="00A02EFE"/>
     <w:rsid w:val="00A1124B"/>
     <w:rsid w:val="00A13744"/>
     <w:rsid w:val="00A32BB2"/>
     <w:rsid w:val="00A33400"/>
     <w:rsid w:val="00A46908"/>
     <w:rsid w:val="00A65356"/>
     <w:rsid w:val="00A71814"/>
     <w:rsid w:val="00A95B04"/>
     <w:rsid w:val="00AA4BBD"/>
     <w:rsid w:val="00AB7516"/>
     <w:rsid w:val="00AE1A37"/>
     <w:rsid w:val="00AE4BD9"/>
     <w:rsid w:val="00AE737C"/>
     <w:rsid w:val="00B050D7"/>
     <w:rsid w:val="00B256A4"/>
     <w:rsid w:val="00B37941"/>
     <w:rsid w:val="00B57586"/>
     <w:rsid w:val="00B619BE"/>
     <w:rsid w:val="00B66D6D"/>
     <w:rsid w:val="00B7745C"/>
     <w:rsid w:val="00B823B0"/>
     <w:rsid w:val="00B848A2"/>
     <w:rsid w:val="00B929CC"/>
     <w:rsid w:val="00BA7852"/>
     <w:rsid w:val="00BC187B"/>
     <w:rsid w:val="00BD09AA"/>
     <w:rsid w:val="00BD2E4E"/>
     <w:rsid w:val="00BD375F"/>
     <w:rsid w:val="00BD5AD3"/>
     <w:rsid w:val="00BE3983"/>
     <w:rsid w:val="00BE5B55"/>
     <w:rsid w:val="00C034D0"/>
     <w:rsid w:val="00C10F73"/>
     <w:rsid w:val="00C2180B"/>
     <w:rsid w:val="00C25D1A"/>
     <w:rsid w:val="00C35EE7"/>
+    <w:rsid w:val="00C4276A"/>
     <w:rsid w:val="00C45727"/>
     <w:rsid w:val="00C54BA7"/>
     <w:rsid w:val="00C662BB"/>
     <w:rsid w:val="00C745C1"/>
     <w:rsid w:val="00C8053E"/>
     <w:rsid w:val="00CA3ED9"/>
     <w:rsid w:val="00CB133F"/>
     <w:rsid w:val="00CD148F"/>
     <w:rsid w:val="00D149CA"/>
     <w:rsid w:val="00D21879"/>
     <w:rsid w:val="00D2730B"/>
     <w:rsid w:val="00D3389F"/>
     <w:rsid w:val="00D5019F"/>
     <w:rsid w:val="00D53E67"/>
     <w:rsid w:val="00DD0420"/>
     <w:rsid w:val="00E12A94"/>
     <w:rsid w:val="00E27BAB"/>
     <w:rsid w:val="00E355CB"/>
     <w:rsid w:val="00E57493"/>
     <w:rsid w:val="00E70373"/>
     <w:rsid w:val="00E72AED"/>
     <w:rsid w:val="00EA0AFB"/>
     <w:rsid w:val="00EA0CDB"/>
     <w:rsid w:val="00EA25F2"/>
     <w:rsid w:val="00EE4882"/>
@@ -3512,50 +3478,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F06031533C477A4F9DCA3C35FB3E15F3" ma:contentTypeVersion="13" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="4487df491420b5a1566ca48d2dbf5925">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="4075ef1f-17e7-4387-a962-a190a443aa8b" xmlns:ns4="44b1f576-0e37-414c-8663-072b012ab108" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b1c6388659390e848996554aff11a1e" ns3:_="" ns4:_="">
     <xsd:import namespace="4075ef1f-17e7-4387-a962-a190a443aa8b"/>
     <xsd:import namespace="44b1f576-0e37-414c-8663-072b012ab108"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3734,138 +3706,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1C78DC7-84F1-441F-8E8C-07108B0861F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4CAD1A-34F1-43B8-B35C-D3ADB4B97DD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4075ef1f-17e7-4387-a962-a190a443aa8b"/>
     <ds:schemaRef ds:uri="44b1f576-0e37-414c-8663-072b012ab108"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A2715F3-CE28-4F6E-ABFE-A8F4BDB70AC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>369</Words>
-  <Characters>2494</Characters>
+  <Words>428</Words>
+  <Characters>2441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2858</CharactersWithSpaces>
+  <CharactersWithSpaces>2864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dani Escudero</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F06031533C477A4F9DCA3C35FB3E15F3</vt:lpwstr>
   </property>