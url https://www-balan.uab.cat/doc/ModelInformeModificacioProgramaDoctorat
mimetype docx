--- v1 (2026-06-24)
+++ v2 (2026-08-07)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21FEEA91" w14:textId="25075A69" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="008158B7" w:rsidP="001428D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007672E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5646F6" wp14:editId="73443BBA">
             <wp:simplePos x="542925" y="952500"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
@@ -202,83 +202,83 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="124"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8931"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="1603917E" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9659E6" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="0F9659E6" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="40285BAE" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F14673" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="21F14673" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Escola de doctorat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="4F171234" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
@@ -298,160 +298,178 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom del Programa de Doctorat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="143BED05" w14:textId="77777777" w:rsidTr="007672E1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4322419D" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="4322419D" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="355" w:hanging="355"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinador/a:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A008925" w14:textId="211B3BBE" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00A13744">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA382AA" w14:textId="3D5D4E5C" w:rsidR="0068506A" w:rsidRPr="00BA7852" w:rsidRDefault="0068506A" w:rsidP="00BA7852">
+    <w:p w14:paraId="6AA382AA" w14:textId="7038628D" w:rsidR="0068506A" w:rsidRPr="00BA7852" w:rsidRDefault="0068506A" w:rsidP="00BA7852">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les modificacions que es presenten en aquesta </w:t>
       </w:r>
       <w:r w:rsidR="00B929CC" w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>informe</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s’implantaran el curs 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D2730B" w:rsidRPr="00BA7852">
+        <w:t xml:space="preserve"> s’implantaran el curs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52738">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7852">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B499A" w:rsidRPr="00A52738">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>-202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D2730B" w:rsidRPr="00BA7852">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52738">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7852">
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B499A" w:rsidRPr="00A52738">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52738">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA7852" w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aquest informe de proposta de modificació</w:t>
       </w:r>
       <w:r w:rsidR="00785FB7" w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, juntament amb la memòria modificada, </w:t>
       </w:r>
       <w:r w:rsidR="00BA7852" w:rsidRPr="00BA7852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -541,59 +559,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="39F9F904" w14:textId="77777777" w:rsidTr="0068506A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10199" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD9F5AF" w14:textId="77777777" w:rsidR="000B7D09" w:rsidRPr="007672E1" w:rsidRDefault="000B7D09" w:rsidP="00B5792D">
+          <w:p w14:paraId="7BD9F5AF" w14:textId="77777777" w:rsidR="000B7D09" w:rsidRPr="007672E1" w:rsidRDefault="000B7D09" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F4BEF01" w14:textId="6CB00F68" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="00D3389F" w:rsidP="00B5792D">
+          <w:p w14:paraId="1F4BEF01" w14:textId="6CB00F68" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="00D3389F" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>Caldria detallar tots els canvis fets a la memòria de la titulació</w:t>
             </w:r>
             <w:r w:rsidR="000B7D09" w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> seguint l’ordre de l’índex de la memòria</w:t>
             </w:r>
             <w:r w:rsidR="00A65356" w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -656,94 +674,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="007672E1" w:rsidRPr="007672E1" w14:paraId="0243C1BB" w14:textId="77777777" w:rsidTr="0068506A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10199" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8E9B63" w14:textId="6D124BC0" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="4A8E9B63" w14:textId="6D124BC0" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="660B72CA" w14:textId="6E4B7008" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="00E27BAB" w:rsidP="00B5792D">
+          <w:p w14:paraId="660B72CA" w14:textId="6E4B7008" w:rsidR="0068506A" w:rsidRPr="007672E1" w:rsidRDefault="00E27BAB" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007672E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Caldria detallar el motiu/s de cada una de les modificacions presentades a l’apartat </w:t>
             </w:r>
             <w:r w:rsidR="006E7F1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>anterior.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEC0386" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="5BEC0386" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08500E5D" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00B5792D">
+          <w:p w14:paraId="08500E5D" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="00584FE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C6BE265" w14:textId="77777777" w:rsidR="00A13744" w:rsidRPr="007672E1" w:rsidRDefault="00A13744" w:rsidP="009A612B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C86B7EF" w14:textId="5313CBD9" w:rsidR="004B6C26" w:rsidRPr="007672E1" w:rsidRDefault="003A5DA9" w:rsidP="00E27BAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -1710,67 +1728,67 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45091BFB" w14:textId="77777777" w:rsidR="00270D4B" w:rsidRPr="00A13744" w:rsidRDefault="00270D4B" w:rsidP="00C45727">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00270D4B" w:rsidRPr="00A13744" w:rsidSect="007672E1">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1558" w:bottom="993" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="260E69B5" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
+    <w:p w14:paraId="33548DE5" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4075016C" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
+    <w:p w14:paraId="675660DA" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EA6EE6D" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165"/>
+    <w:p w14:paraId="48FD62C7" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marlett">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1807,64 +1825,63 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="-2090376643"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7EA0DA03" w14:textId="5F514F12" w:rsidR="007A6B22" w:rsidRPr="007A6B22" w:rsidRDefault="007A6B22">
         <w:pPr>
           <w:pStyle w:val="Peu"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007A6B22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="007A6B22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="007A6B22">
@@ -1883,73 +1900,73 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="007A6B22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="774FACBA" w14:textId="77777777" w:rsidR="007A6B22" w:rsidRPr="007A6B22" w:rsidRDefault="007A6B22">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0158F015" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
+    <w:p w14:paraId="6F0D174A" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F19247F" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165">
+    <w:p w14:paraId="07016FD5" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74D7E803" w14:textId="77777777" w:rsidR="004E4165" w:rsidRDefault="004E4165"/>
+    <w:p w14:paraId="7C9EF10F" w14:textId="77777777" w:rsidR="00877922" w:rsidRDefault="00877922"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189376F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE9F4E"/>
     <w:lvl w:ilvl="0" w:tplc="04030011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2257,245 +2274,255 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1777090736">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2000577730">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="510024760">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1090739298">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2101756690">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A16BC"/>
     <w:rsid w:val="00020437"/>
+    <w:rsid w:val="000218EC"/>
     <w:rsid w:val="00026784"/>
     <w:rsid w:val="0005045C"/>
     <w:rsid w:val="00051E78"/>
     <w:rsid w:val="00096E19"/>
     <w:rsid w:val="000A7957"/>
     <w:rsid w:val="000B5E96"/>
     <w:rsid w:val="000B7D09"/>
     <w:rsid w:val="000D211D"/>
     <w:rsid w:val="000F39AD"/>
     <w:rsid w:val="000F6D76"/>
     <w:rsid w:val="00101CB4"/>
     <w:rsid w:val="00102F3B"/>
     <w:rsid w:val="001076F9"/>
     <w:rsid w:val="001117D5"/>
     <w:rsid w:val="001428D2"/>
     <w:rsid w:val="00151254"/>
     <w:rsid w:val="00165397"/>
     <w:rsid w:val="001657CB"/>
     <w:rsid w:val="00194BA1"/>
     <w:rsid w:val="001A3E0E"/>
     <w:rsid w:val="001A7770"/>
     <w:rsid w:val="001F36F6"/>
     <w:rsid w:val="001F473A"/>
     <w:rsid w:val="00201A6D"/>
     <w:rsid w:val="002109F9"/>
     <w:rsid w:val="00212E41"/>
     <w:rsid w:val="00215E3C"/>
     <w:rsid w:val="00217809"/>
+    <w:rsid w:val="00223523"/>
     <w:rsid w:val="002328B0"/>
     <w:rsid w:val="00235364"/>
     <w:rsid w:val="00262F0F"/>
     <w:rsid w:val="00263850"/>
     <w:rsid w:val="00270D4B"/>
     <w:rsid w:val="00283A98"/>
     <w:rsid w:val="002916E2"/>
     <w:rsid w:val="002A7279"/>
     <w:rsid w:val="002B7409"/>
     <w:rsid w:val="002D4726"/>
     <w:rsid w:val="002E494B"/>
     <w:rsid w:val="002F1937"/>
     <w:rsid w:val="002F6654"/>
     <w:rsid w:val="003009EF"/>
     <w:rsid w:val="00301CD9"/>
     <w:rsid w:val="00305A42"/>
     <w:rsid w:val="003130EF"/>
     <w:rsid w:val="00322987"/>
     <w:rsid w:val="003A3B33"/>
     <w:rsid w:val="003A5DA9"/>
     <w:rsid w:val="003A7785"/>
     <w:rsid w:val="003E61BF"/>
     <w:rsid w:val="00403C62"/>
     <w:rsid w:val="0040423F"/>
     <w:rsid w:val="00432EE8"/>
     <w:rsid w:val="004621A9"/>
     <w:rsid w:val="0047072D"/>
     <w:rsid w:val="00471579"/>
     <w:rsid w:val="004732B2"/>
     <w:rsid w:val="004779CB"/>
     <w:rsid w:val="00483949"/>
     <w:rsid w:val="00487E33"/>
     <w:rsid w:val="004A0A5A"/>
     <w:rsid w:val="004A2CF8"/>
+    <w:rsid w:val="004B499A"/>
     <w:rsid w:val="004B6C26"/>
     <w:rsid w:val="004D1934"/>
     <w:rsid w:val="004D48FE"/>
     <w:rsid w:val="004E4165"/>
     <w:rsid w:val="004F1BC6"/>
     <w:rsid w:val="004F3437"/>
     <w:rsid w:val="005165AB"/>
     <w:rsid w:val="005409F6"/>
     <w:rsid w:val="00554B0E"/>
     <w:rsid w:val="0056046D"/>
     <w:rsid w:val="0057537B"/>
+    <w:rsid w:val="00584FE8"/>
     <w:rsid w:val="005A4E3D"/>
     <w:rsid w:val="005A7CE8"/>
     <w:rsid w:val="005B09AE"/>
     <w:rsid w:val="005B1E74"/>
     <w:rsid w:val="005B5459"/>
     <w:rsid w:val="005D504D"/>
     <w:rsid w:val="005D5C82"/>
     <w:rsid w:val="005D614A"/>
     <w:rsid w:val="005E72B1"/>
     <w:rsid w:val="005F185A"/>
     <w:rsid w:val="006015C5"/>
     <w:rsid w:val="00602CCB"/>
     <w:rsid w:val="00604179"/>
     <w:rsid w:val="00605554"/>
     <w:rsid w:val="00615051"/>
     <w:rsid w:val="0062570D"/>
     <w:rsid w:val="00652628"/>
     <w:rsid w:val="006647FA"/>
     <w:rsid w:val="00667A2A"/>
     <w:rsid w:val="00684BBB"/>
     <w:rsid w:val="0068506A"/>
     <w:rsid w:val="006A10F5"/>
     <w:rsid w:val="006A3352"/>
     <w:rsid w:val="006D6716"/>
     <w:rsid w:val="006E7F1C"/>
     <w:rsid w:val="00716726"/>
     <w:rsid w:val="0073050B"/>
     <w:rsid w:val="00740F7C"/>
     <w:rsid w:val="007672E1"/>
     <w:rsid w:val="00773501"/>
     <w:rsid w:val="00775C92"/>
     <w:rsid w:val="00785FB7"/>
     <w:rsid w:val="007A0231"/>
     <w:rsid w:val="007A16BC"/>
     <w:rsid w:val="007A5265"/>
     <w:rsid w:val="007A6B22"/>
     <w:rsid w:val="007B1350"/>
     <w:rsid w:val="007B54BB"/>
     <w:rsid w:val="007B70E6"/>
     <w:rsid w:val="007F29B9"/>
     <w:rsid w:val="0080731A"/>
     <w:rsid w:val="00812D47"/>
     <w:rsid w:val="008158B7"/>
     <w:rsid w:val="0082040A"/>
     <w:rsid w:val="00821D43"/>
     <w:rsid w:val="00832F3C"/>
     <w:rsid w:val="00836FD9"/>
     <w:rsid w:val="008622EF"/>
     <w:rsid w:val="00876B4F"/>
+    <w:rsid w:val="00877922"/>
     <w:rsid w:val="008B245D"/>
+    <w:rsid w:val="008B31AE"/>
     <w:rsid w:val="008B38F2"/>
     <w:rsid w:val="008E343D"/>
     <w:rsid w:val="008E3525"/>
     <w:rsid w:val="008E4F95"/>
     <w:rsid w:val="008F03C9"/>
     <w:rsid w:val="008F42CF"/>
     <w:rsid w:val="0091010D"/>
     <w:rsid w:val="009122B7"/>
     <w:rsid w:val="0093624B"/>
     <w:rsid w:val="00951342"/>
     <w:rsid w:val="0095234D"/>
+    <w:rsid w:val="00956E2C"/>
     <w:rsid w:val="00957FB4"/>
     <w:rsid w:val="009A0E8A"/>
     <w:rsid w:val="009A612B"/>
     <w:rsid w:val="009B7C2B"/>
     <w:rsid w:val="009C3886"/>
     <w:rsid w:val="009C5F96"/>
     <w:rsid w:val="009D1303"/>
     <w:rsid w:val="009E7BE8"/>
     <w:rsid w:val="00A02EFE"/>
     <w:rsid w:val="00A1124B"/>
     <w:rsid w:val="00A13744"/>
     <w:rsid w:val="00A32BB2"/>
     <w:rsid w:val="00A33400"/>
     <w:rsid w:val="00A46908"/>
+    <w:rsid w:val="00A52738"/>
     <w:rsid w:val="00A65356"/>
     <w:rsid w:val="00A71814"/>
     <w:rsid w:val="00A95B04"/>
     <w:rsid w:val="00AA4BBD"/>
     <w:rsid w:val="00AB7516"/>
     <w:rsid w:val="00AE1A37"/>
     <w:rsid w:val="00AE4BD9"/>
     <w:rsid w:val="00AE737C"/>
     <w:rsid w:val="00B050D7"/>
     <w:rsid w:val="00B256A4"/>
     <w:rsid w:val="00B37941"/>
     <w:rsid w:val="00B57586"/>
     <w:rsid w:val="00B619BE"/>
     <w:rsid w:val="00B66D6D"/>
     <w:rsid w:val="00B7745C"/>
     <w:rsid w:val="00B823B0"/>
     <w:rsid w:val="00B848A2"/>
+    <w:rsid w:val="00B87C6C"/>
     <w:rsid w:val="00B929CC"/>
     <w:rsid w:val="00BA7852"/>
     <w:rsid w:val="00BC187B"/>
     <w:rsid w:val="00BD09AA"/>
     <w:rsid w:val="00BD2E4E"/>
     <w:rsid w:val="00BD375F"/>
     <w:rsid w:val="00BD5AD3"/>
     <w:rsid w:val="00BE3983"/>
     <w:rsid w:val="00BE5B55"/>
     <w:rsid w:val="00C034D0"/>
     <w:rsid w:val="00C10F73"/>
     <w:rsid w:val="00C2180B"/>
     <w:rsid w:val="00C25D1A"/>
     <w:rsid w:val="00C35EE7"/>
     <w:rsid w:val="00C4276A"/>
     <w:rsid w:val="00C45727"/>
     <w:rsid w:val="00C54BA7"/>
     <w:rsid w:val="00C662BB"/>
     <w:rsid w:val="00C745C1"/>
     <w:rsid w:val="00C8053E"/>
     <w:rsid w:val="00CA3ED9"/>
     <w:rsid w:val="00CB133F"/>
     <w:rsid w:val="00CD148F"/>
     <w:rsid w:val="00D149CA"/>
     <w:rsid w:val="00D21879"/>
@@ -2526,51 +2553,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09ACCECE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{109422DF-9C3A-4FEE-A71D-FEF24A62CD48}"/>
+  <w15:docId w15:val="{CF7D0362-7E55-42C0-9F04-B03F928C3439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3197,50 +3224,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1384252139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/ca/doc/Universitats/Metodologia/Guia-per-a-l-elaboracio-verificacio-i-modificacio-de-programes-de-doctorat-2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/qualitat-docent/modificacio-de-titulacions/proces-1345703627240.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2023-16573" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -3478,56 +3507,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F06031533C477A4F9DCA3C35FB3E15F3" ma:contentTypeVersion="13" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="4487df491420b5a1566ca48d2dbf5925">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="4075ef1f-17e7-4387-a962-a190a443aa8b" xmlns:ns4="44b1f576-0e37-414c-8663-072b012ab108" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b1c6388659390e848996554aff11a1e" ns3:_="" ns4:_="">
     <xsd:import namespace="4075ef1f-17e7-4387-a962-a190a443aa8b"/>
     <xsd:import namespace="44b1f576-0e37-414c-8663-072b012ab108"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3706,83 +3729,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1C78DC7-84F1-441F-8E8C-07108B0861F6}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4CAD1A-34F1-43B8-B35C-D3ADB4B97DD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4075ef1f-17e7-4387-a962-a190a443aa8b"/>
     <ds:schemaRef ds:uri="44b1f576-0e37-414c-8663-072b012ab108"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1C78DC7-84F1-441F-8E8C-07108B0861F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A2715F3-CE28-4F6E-ABFE-A8F4BDB70AC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>428</Words>
   <Characters>2441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -3800,40 +3829,41 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dani Escudero</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F06031533C477A4F9DCA3C35FB3E15F3</vt:lpwstr>
   </property>
 </Properties>
 </file>