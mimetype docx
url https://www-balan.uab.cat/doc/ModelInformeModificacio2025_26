--- v0 (2025-10-07)
+++ v1 (2026-07-17)
@@ -109,91 +109,91 @@
       <w:r w:rsidR="006C1FBE" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00C21930" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MODIFICACIÓ DE TITULACIÓ</w:t>
       </w:r>
       <w:r w:rsidR="00A93332" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0EF21E" w14:textId="62F5940A" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00A93332">
+    <w:p w14:paraId="0D0EF21E" w14:textId="0DFBE559" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00A93332">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>PER AL CURS 202</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="0089443D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="0089443D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116B2046" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C1D9D2" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -288,155 +288,159 @@
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="246DD5A8" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grau / Màster / Mínor / Itinerari de simultaneïtat:</w:t>
+              <w:t xml:space="preserve">Grau / Màster / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mínor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Itinerari de simultaneïtat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7C43" w:rsidRPr="00FF7C43" w14:paraId="7109B845" w14:textId="77777777" w:rsidTr="00C21930">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32974A4A" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="355" w:hanging="355"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coordinador/a:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CEF2289" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0C91CD" w14:textId="5916B205" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
+    <w:p w14:paraId="1D0C91CD" w14:textId="3D24FA60" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Les modificacions que es presenten en aquest</w:t>
       </w:r>
       <w:r w:rsidR="00E93E70" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> informe </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s’implantaran el curs 202</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="00915078">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
-[...15 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>7-2028</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06422983" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="333F375F" w14:textId="103669E1" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -697,51 +701,93 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="201"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="768" w:hanging="284"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
             <w:r w:rsidR="0032295B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">apartat </w:t>
             </w:r>
             <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">1.10 Justificación del interés del título s’adapta </w:t>
+              <w:t xml:space="preserve">1.10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Justificación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>interés</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>título</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s’adapta </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">al nou RD822 </w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>redu</w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">eix </w:t>
             </w:r>
@@ -1058,51 +1104,67 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>documental</w:t>
       </w:r>
       <w:r w:rsidR="00EF65F7" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a la memòria </w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>de la titualció s</w:t>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>titualció</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’identi</w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ficaran els canvis per adaptació o nous apartats en color taronja i les modificacions de tots dos tipus en color vermell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B0B69D" w14:textId="77777777" w:rsidR="00A915CA" w:rsidRPr="00FF7C43" w:rsidRDefault="00A915CA" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329D4876" w14:textId="12888E6B" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1302,97 +1364,145 @@
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o compartits</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, itineraris de simultaneïtat,</w:t>
       </w:r>
       <w:r w:rsidR="00B45C0E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7C43">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mínors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Erasmus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mundus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD653E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> titulacions internacionals amb títol conjunt o títol múltiple,</w:t>
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> complements de formació,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">international tracks, </w:t>
+        <w:t>international</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tracks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc.). En cas afirmatiu, caldrà indicar a continuació el nom de les titulacions, itineraris, assignatures, etc. afecta</w:t>
       </w:r>
       <w:r w:rsidR="0023257E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s. Record</w:t>
       </w:r>
@@ -1433,51 +1543,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>estudi/s afectats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B0F9B6" w14:textId="3C72158A" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00F8600A" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos minors i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al nou RD 822). </w:t>
+        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>minors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al nou RD 822). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B1EA55" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -2390,51 +2520,75 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de titulació interuniversitària aquest document també caldrà presentar-lo i ha d’estar d’acord amb el conveni o addenda. </w:t>
       </w:r>
       <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
-        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t xml:space="preserve">En cas de titulacions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca"/>
+        </w:rPr>
+        <w:t>interfacultatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca"/>
+        </w:rPr>
+        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00F4235D" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593CD384" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="183015C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -2578,51 +2732,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>La proposta inclou un canvi</w:t>
       </w:r>
       <w:r w:rsidR="00176A98" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ubicació de la impartició? </w:t>
+        <w:t xml:space="preserve">ubicació de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>impartició</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00C10474" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -3160,51 +3330,73 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un cop revisada tècnicament la proposta, caldrà enviar el document amb les signatures electròniques i adjuntar un certificat d’aprovació de la Junta del Centre (o òrgan delegat) que reculli l’aprovació de la proposta de modificació. </w:t>
       </w:r>
       <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t xml:space="preserve">En cas de titulacions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interfacultatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00FD1FA6" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> el que indica el </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
@@ -4342,50 +4534,51 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="640159210">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="396783949">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2103404124">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="82997646">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1380516397">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2048752453">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C21930"/>
     <w:rsid w:val="00001AE7"/>
     <w:rsid w:val="00006D09"/>
     <w:rsid w:val="00014D08"/>
     <w:rsid w:val="00015FC7"/>
     <w:rsid w:val="00020AA6"/>
     <w:rsid w:val="00043A7C"/>
     <w:rsid w:val="0005036E"/>
     <w:rsid w:val="000D6E73"/>
     <w:rsid w:val="000F26F4"/>
     <w:rsid w:val="000F7DBA"/>
     <w:rsid w:val="001036AF"/>
     <w:rsid w:val="00112A2C"/>
@@ -4435,65 +4628,68 @@
     <w:rsid w:val="004C67DE"/>
     <w:rsid w:val="004D04F9"/>
     <w:rsid w:val="004F10B4"/>
     <w:rsid w:val="005106F5"/>
     <w:rsid w:val="00515CA8"/>
     <w:rsid w:val="00521DAC"/>
     <w:rsid w:val="00536188"/>
     <w:rsid w:val="00550EB3"/>
     <w:rsid w:val="00563A23"/>
     <w:rsid w:val="005719FF"/>
     <w:rsid w:val="00571C14"/>
     <w:rsid w:val="00580706"/>
     <w:rsid w:val="005C1199"/>
     <w:rsid w:val="005C2B4C"/>
     <w:rsid w:val="005C5B03"/>
     <w:rsid w:val="005D216A"/>
     <w:rsid w:val="00601E74"/>
     <w:rsid w:val="00602D84"/>
     <w:rsid w:val="0062608A"/>
     <w:rsid w:val="00636BC1"/>
     <w:rsid w:val="006C1FBE"/>
     <w:rsid w:val="006F42E1"/>
     <w:rsid w:val="006F797E"/>
     <w:rsid w:val="00702904"/>
     <w:rsid w:val="00717E74"/>
+    <w:rsid w:val="007401B7"/>
     <w:rsid w:val="00740A06"/>
     <w:rsid w:val="0076676A"/>
     <w:rsid w:val="00822845"/>
     <w:rsid w:val="008234E5"/>
     <w:rsid w:val="008273C8"/>
     <w:rsid w:val="0089142F"/>
+    <w:rsid w:val="0089443D"/>
     <w:rsid w:val="00894565"/>
     <w:rsid w:val="008A0ACD"/>
     <w:rsid w:val="008A2045"/>
     <w:rsid w:val="008A6D89"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008D2DFD"/>
     <w:rsid w:val="008D4EDF"/>
     <w:rsid w:val="00914B78"/>
     <w:rsid w:val="00914E5F"/>
+    <w:rsid w:val="00915078"/>
     <w:rsid w:val="0092199F"/>
     <w:rsid w:val="00930668"/>
     <w:rsid w:val="0093608D"/>
     <w:rsid w:val="00967725"/>
     <w:rsid w:val="00990E6F"/>
     <w:rsid w:val="009A0D4E"/>
     <w:rsid w:val="009B324B"/>
     <w:rsid w:val="009B4B51"/>
     <w:rsid w:val="009B63F3"/>
     <w:rsid w:val="009C2C7B"/>
     <w:rsid w:val="009E3B81"/>
     <w:rsid w:val="00A16D46"/>
     <w:rsid w:val="00A25B54"/>
     <w:rsid w:val="00A3639C"/>
     <w:rsid w:val="00A915CA"/>
     <w:rsid w:val="00A93332"/>
     <w:rsid w:val="00A9518F"/>
     <w:rsid w:val="00AA62E2"/>
     <w:rsid w:val="00AA6371"/>
     <w:rsid w:val="00AD653E"/>
     <w:rsid w:val="00AE6531"/>
     <w:rsid w:val="00AE7220"/>
     <w:rsid w:val="00AF0219"/>
     <w:rsid w:val="00B009E6"/>
     <w:rsid w:val="00B0239C"/>
@@ -4512,50 +4708,51 @@
     <w:rsid w:val="00C62CF1"/>
     <w:rsid w:val="00C66461"/>
     <w:rsid w:val="00CA0D26"/>
     <w:rsid w:val="00CA7A8D"/>
     <w:rsid w:val="00CB42BA"/>
     <w:rsid w:val="00CB4AD8"/>
     <w:rsid w:val="00CD340A"/>
     <w:rsid w:val="00CD3B60"/>
     <w:rsid w:val="00CE45D6"/>
     <w:rsid w:val="00D122CF"/>
     <w:rsid w:val="00D76EF6"/>
     <w:rsid w:val="00D91E6F"/>
     <w:rsid w:val="00D955FF"/>
     <w:rsid w:val="00E06EEA"/>
     <w:rsid w:val="00E22C6F"/>
     <w:rsid w:val="00E25C36"/>
     <w:rsid w:val="00E26AE2"/>
     <w:rsid w:val="00E44C82"/>
     <w:rsid w:val="00E54225"/>
     <w:rsid w:val="00E55E06"/>
     <w:rsid w:val="00E55FC4"/>
     <w:rsid w:val="00E85B3B"/>
     <w:rsid w:val="00E87372"/>
     <w:rsid w:val="00E92E5F"/>
     <w:rsid w:val="00E93E70"/>
+    <w:rsid w:val="00E951F7"/>
     <w:rsid w:val="00EA51B2"/>
     <w:rsid w:val="00EC2E5B"/>
     <w:rsid w:val="00EC7AF3"/>
     <w:rsid w:val="00EF65F7"/>
     <w:rsid w:val="00F053FE"/>
     <w:rsid w:val="00F403E0"/>
     <w:rsid w:val="00F4235D"/>
     <w:rsid w:val="00F440AE"/>
     <w:rsid w:val="00F52453"/>
     <w:rsid w:val="00F529E2"/>
     <w:rsid w:val="00F57A25"/>
     <w:rsid w:val="00F85EB3"/>
     <w:rsid w:val="00F8600A"/>
     <w:rsid w:val="00FA3045"/>
     <w:rsid w:val="00FA4F58"/>
     <w:rsid w:val="00FD1FA6"/>
     <w:rsid w:val="00FE08A2"/>
     <w:rsid w:val="00FF7C43"/>
     <w:rsid w:val="06E08E88"/>
     <w:rsid w:val="09AA6325"/>
     <w:rsid w:val="0F938E21"/>
     <w:rsid w:val="164EA4E4"/>
     <w:rsid w:val="183015C8"/>
     <w:rsid w:val="1A1DE18B"/>
     <w:rsid w:val="2620E0F5"/>