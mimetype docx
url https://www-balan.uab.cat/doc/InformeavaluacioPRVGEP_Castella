--- v0 (2025-10-08)
+++ v1 (2026-10-19)
@@ -1,7411 +1,17440 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6207F1EE" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="2838D036" w14:textId="77777777" w:rsidR="00934BD4" w:rsidRDefault="00934BD4" w:rsidP="00934BD4">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D9206F" w14:textId="49476D37" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="269874CC" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00292F99">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...250 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informe de evaluación del centro de formación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C56D08" w14:textId="77777777" w:rsidR="00292F99" w:rsidRDefault="00000000" w:rsidP="00292F99">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF4AB37" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00C906D0">
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Primaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que los estudiantes estén </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>vinculados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escolar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>específico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Los estudiantes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ampliarán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>competencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diseñar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ponerla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>práctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>referirse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cualquiera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>áreas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>curriculares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>primarias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aspectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la vida del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>colegio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En el caso de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dedicarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>área</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> curricular específica, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no coincidir con la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didáctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. En el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>especializaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Lengua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Inglesa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Musical, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Física y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Necesidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Específicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">–, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>vinculado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>especialidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>correspondiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El tipo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>surgirá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>consenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/tutor del centro, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el tutor de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>universidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se considera que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existir las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>modalidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa, (b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de centro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>formación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>específico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>área</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> curricular, y (c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>-Servicio (APS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E59389E" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00801BFB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t>objetivos</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8B5A3F" w14:textId="0971A3D1" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="7FDDE4DA" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="222"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Programar, impartir y evaluar una propuesta/intervención vinculada a una o varias áreas de conocimientos del currículum de educación primaria.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profundizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>conocimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>realidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa y del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contexto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del centro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>práctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y del aula, para poder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diseñar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o integrar un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>específico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en un centro de forma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sólida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00121023" w14:textId="5C70850B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="7EA18F21" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="84"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Analizar críticamente el proyecto educativo del centro de prácticas para poder planear propuestas de mejora.</w:t>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reflexionar sobre las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>propias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, acciones, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>conocimientos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>futuro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5001BBBF" w14:textId="72F6938B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="16FCE2A5" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="221"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Reflexionar sobre la práctica docente para ser consciente y tomar decisiones fundamentadas del propio desarrollo profesional.</w:t>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>enseñar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervenciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>educativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>vinculadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8C6E98" w14:textId="738A1C1D" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="7E8F9EF1" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:spacing w:before="78"/>
-        <w:ind w:left="212"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Los siguientes tres elementos son requisitos esenciales para poder realizar la evaluación:</w:t>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para llevar a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cabo la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A1015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>requieren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>elementos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7BAD63" w14:textId="6F54BC83" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="66D17CEF" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cumplir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asistencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del 100% al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>horario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del centro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o formador;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B785A9" w14:textId="05658E5E" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C906D0">
+    <w:p w14:paraId="0DB2C08F" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cumplir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>mínimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del 80% de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asistencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>seminarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tutoría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Facultad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498F5DF0" w14:textId="5B3A0F0A" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="0022094E">
+    <w:p w14:paraId="1D91D85C" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>participación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activa en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>seminarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tutorías</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Semana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C13AD36" w14:textId="64CB8597" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="0022094E">
+    <w:p w14:paraId="7F2613EA" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>superación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cada una de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (la nota mínima </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser 5 sobre 10): la carpeta de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (40%), la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estancia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el centro (30%) y las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tutorías</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>semana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Facultad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (30%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D6F7AF" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Hacia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el final del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>las actividades de evaluación (la calificación mínima tiene que ser de un 5 sobre 10): carpeta de aprendizaje (40%), estancia en el centro (30%), seminarios y tutorías (20%) y Jornada de Prácticas (10%).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Primaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organiza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Semana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" en la que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>participarán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los estudiantes. Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>día</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>espacio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reflexión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>acercamiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>centros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>formación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Facultad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ofrece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>posibilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de involucrar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>activos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>futuros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>resultante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>incluirá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la carpeta de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>deberá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C8FA46" w14:textId="77777777" w:rsidR="0022094E" w:rsidRPr="009913C6" w:rsidRDefault="0022094E" w:rsidP="0022094E">
+    <w:p w14:paraId="3BE8E232" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:spacing w:before="79"/>
-        <w:ind w:right="152" w:firstLine="212"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009913C6">
-[...6 lines deleted...]
-        <w:t>Este documento puede descargarse en la página web de la Facultad de Ciencias de la Educación.</w:t>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este informe de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>devuelto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al tutor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Facultad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postal o en un sobre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sellado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En la carta de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>encontrará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de contacto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E8AF1C" w14:textId="3269A418" w:rsidR="00BC21FD" w:rsidRDefault="00534318" w:rsidP="0022094E">
+    <w:p w14:paraId="703A681C" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:spacing w:before="72"/>
-        <w:ind w:right="224" w:firstLine="212"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="0000FF"/>
-[...2 lines deleted...]
-          <w:u w:val="single" w:color="0000FF"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022094E">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="0022094E">
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>descargarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>desde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>página</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> web de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Facultad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Ciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00776C12" w:rsidRPr="003A1015">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Enlla"/>
             <w:sz w:val="18"/>
-            <w:u w:val="single" w:color="0000FF"/>
-            <w:lang w:val="ca-ES"/>
           </w:rPr>
-          <w:t>/www.u</w:t>
-[...21 lines deleted...]
-          <w:t>b.cat/web/practicum/informes-avaluacio-1345737658776.html</w:t>
+          <w:t>https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B42569" w14:textId="77777777" w:rsidR="0022094E" w:rsidRPr="0022094E" w:rsidRDefault="0022094E" w:rsidP="0022094E">
+    <w:p w14:paraId="0BB8F31C" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00000000" w:rsidP="00776C12">
       <w:pPr>
-        <w:spacing w:before="72"/>
-        <w:ind w:right="224" w:firstLine="212"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>muestran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>teniendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>competencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>docentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>establecidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— que el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/tutor del centro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o formador </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>práctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>docente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>desarrollada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>alumno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estancia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>resultado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dominio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>utilizando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre 1 (nada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>satisfactorio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>) y 4 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>muy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>satisfactorio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>uno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>también</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>incluye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sección</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comentarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>aclaraciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sugerencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>justificaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre la nota </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asignada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5153333E" w14:textId="77777777" w:rsidR="00776C12" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2234C78F" w14:textId="5DD86EAC" w:rsidR="0022094E" w:rsidRDefault="0022094E">
+    <w:p w14:paraId="7FE1A298" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRPr="00374DE9" w:rsidRDefault="00374DE9" w:rsidP="00776C12">
       <w:pPr>
-        <w:spacing w:before="78"/>
-        <w:ind w:left="212" w:right="209"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...242 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="3F362ADA" w14:textId="77777777">
+      <w:tr w:rsidR="00F97313" w14:paraId="3B3F7490" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="568"/>
+          <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0545EAA0" w14:textId="689C283E" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="005756E2">
+          <w:p w14:paraId="0E278F97" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="143"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="918"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>prácticas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6646A509" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="1EBC5CC3" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...89 lines deleted...]
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A787923" w14:textId="55CB972D" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A15F92">
+    <w:p w14:paraId="0C679C58" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
-        <w:spacing w:before="22"/>
-[...111 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="46" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="121" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8928"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="485"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="3DC23317" w14:textId="77777777">
+      <w:tr w:rsidR="00F97313" w14:paraId="09112A04" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A442390" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="7DE5A23F" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del centro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>prácticas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8E599F" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="114A38B9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72859BAA" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB1BC27" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>profesor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/tutor del centro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>formación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8BCD27" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="63692DDB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676EC5BB" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DNI del/la</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA47D70" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>profesor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/tutor del centro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>formación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046CF7C0" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="551111BC" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:spacing w:before="47"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3327"/>
+        <w:gridCol w:w="6303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F97313" w14:paraId="7E13C5AE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE237B6" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="1562"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del tutor de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Facultad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="237FEF80" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5793AFA7" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D24797">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C674DB" w14:textId="77777777" w:rsidR="00E13EF9" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Requisitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generales </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>obligatorios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="737DD191" w14:textId="77777777" w:rsidR="00D24797" w:rsidRPr="00374DE9" w:rsidRDefault="00000000" w:rsidP="00374DE9">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Para poder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proceder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> con la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cumplir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> estos indicadores de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. En caso de que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>alguno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ellos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cumpla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, la nota final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>será</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (nota 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDDA9FA" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+      <w:pPr>
+        <w:ind w:left="140" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F97313" w14:paraId="7A63EE57" w14:textId="77777777" w:rsidTr="00AF0C68">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="87C390"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECEB0DE" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>criterios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>deben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>evaluados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>positivamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para poder continuar con la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>evaluación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="66B5EE57" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66BB7A90" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>cumplido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>horario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>establecido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Plan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Trabajo) y ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>sido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> puntual en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>asistencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al centro.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4159C300" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9AA4ED" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="2710E1CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C855C11" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>seguido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>normativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del centro (NOFC) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>así</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> como el marco </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>regulatorio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> general.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5329D78F" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073F6BA2" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="6E0598F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB30E93" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>asumido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>responsabilidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>asignadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>guía</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>prácticas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y en el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Plan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Trabajo, y ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>cumplido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con las </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>tareas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>acordadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con el mentor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6942F178" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48368127" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="207E2B4D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67CA6032" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>tratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>todos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> los </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>miembros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comunidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> educativa con </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>respeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D952FA" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0151217B" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="08760621" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="234FE49E" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>respetado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>privacidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>todos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> los </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>miembros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comunidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> educativa y ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>mantenido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comportamiento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>deontológico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>correcto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0256DB" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33CADC66" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="48522C7B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D5E7FF" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>conoce</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>catalán</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>lengua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> catalana y la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>lengua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicular y de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>aprendizaje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>prácticas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>profesionales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>centros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>formación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ORDEN EDU/39/2021, de 16 de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>febrero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5331EA77" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFCC65A" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="2303541A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138156F5" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>estudiante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>demostrado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>dominio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>suficiente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>lengua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>enseñanza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si no es el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>catalán</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) para poder </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ejercer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>profesión</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>docente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F1BA89" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8E0930" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97313" w14:paraId="3A02BEF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE1EDE" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Demuestra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>dominio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>suficiente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>competencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para poder </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>poner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>práctica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>acción</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> educativa basada en el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>análisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de los contextos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>personales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>grupales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en los que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ocurren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>generando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un entorno </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>seguro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>confianza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>inclusivo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>respetuoso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>diversidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>buscando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>equidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>justicia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> social, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>generando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interacciones </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comunicativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>efectivas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B3180C" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="531547B1" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="42AE3F54" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54237">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="726C3F38" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="31C0517C" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54237">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="034D00AB" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F97313" w14:paraId="5A7D6B97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E2EDAFC" w14:textId="20D51E6C" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00405430">
+          <w:p w14:paraId="1664D70F" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Asiste al 100% de las actividades y responsabilidades asignadas, y es puntual (requisito de evaluación del prácticum)</w:t>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Es </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>capaz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comprender</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>expresar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y gestionar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>adecuadamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>según</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>contexto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, los </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>fenómenos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>emocionales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>sociales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y las relaciones </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>interpersonales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>contribuyendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>bienestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>comunidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> educativa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4693E963" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="359B1F4F" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="336D4DC3" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="1B0CF0C5" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...178 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0113A74A" w14:textId="020DA3F9" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="18955846" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A056087" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="346835CB" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRPr="00BC3801" w:rsidRDefault="00000000" w:rsidP="00F2047E">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
-[...4 lines deleted...]
-        <w:t>...................................................................................................................................................................</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (comunes a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los estudiantes en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B55000C" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="1CE487B6" w14:textId="77777777" w:rsidR="00D24797" w:rsidRPr="00374DE9" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:ind w:left="681"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
-[...4 lines deleted...]
-        <w:t>...................................................................................................................................................................</w:t>
+      <w:r w:rsidRPr="00374DE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>evaluarán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Indicar para cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>resultado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>logro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>orden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Primaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Rendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Excelente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AE), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Logro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notable (AN), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Logro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Satisfactorio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AS), No </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Logro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EFABF8" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="0637183A" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRDefault="00374DE9">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...17 lines deleted...]
-          <w:sz w:val="26"/>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FEC8B80" w14:textId="4C2DC4F7" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00936D18">
+    <w:p w14:paraId="0AA92B03" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...219 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="724"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="500" w:right="652" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> efectiva para favorecer un buen clima en el centro y en el aula</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Muestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>madurez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> emocional y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comunícate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eficazmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>buen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>escuela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y en el aula</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42008A9F" w14:textId="0DEBF2E3" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00777381">
+    <w:p w14:paraId="16E3BF93" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> y asertividad con los miembros de la comunidad educativa</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Muestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>respeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>empatía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asertividad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D2CBC8" w14:textId="41A12979" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A31C9A">
+    <w:p w14:paraId="3A3927B2" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Demuestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>resiliencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>flexibilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>situaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>difíciles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>imprevistas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="16E07F37" w14:textId="1D54AD7A" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00427585">
+    <w:p w14:paraId="3DB4A178" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
-        <w:ind w:right="225"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="153"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...26 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Mostrar una actitud de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>escucha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sugerencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y/o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>críticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>demás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>propuestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para fomentar el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diálogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intercambio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3D7D265D" w14:textId="658447D9" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="55A34F36" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Valoración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto) Comentarios:.............................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05359F45" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="7522A38E" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:line="229" w:lineRule="exact"/>
-[...15 lines deleted...]
-        <w:spacing w:before="116"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E47EA59" w14:textId="1DAB4054" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="003D3578">
+    <w:p w14:paraId="4CE96FBA" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="225"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="500" w:right="153" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Asumir la dimensión educadora de la función docente y fomentar la educación democrática por una ciudadanía crítica</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Asumir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dimensión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> educativa de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>función</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>docente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>democrática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ciudadanía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> crítica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6267C" w14:textId="0B6D1FA7" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="003D3578">
+    <w:p w14:paraId="32701733" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="215"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="143"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Ofrece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ayuda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para llevar a cabo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>tareas</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (confidencialidad de datos, respeto por las familias, compromiso con el alumnado…)</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asumir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>responsabilidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>respetando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>deontología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>práctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>docente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>confidencialidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>respeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a las familias, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>compromiso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los estudiantes, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F27D4" w14:textId="0A3E039D" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="008A0C97">
+    <w:p w14:paraId="1136D732" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> como una herramienta de transformación y mejora social</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Concibe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>herramienta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>transformación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>mejora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0117E67B" w14:textId="78DC3902" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00DD5911">
+    <w:p w14:paraId="7FEA6091" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Propone ideas basadas en los Derechos Humanos (democracia, sostenibilidad, paz, coeducación, equidad, inclusión, etc.) </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Propone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>basadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Derechos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Humanos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>democracia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sostenibilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>paz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>coeducación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>equidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>inclusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF1B6D5" w14:textId="1BB021B3" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="5D879ED9" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Valoración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto) Comentarios:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000A30F9">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E5D48F" w14:textId="77777777" w:rsidR="001E0615" w:rsidRPr="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D91D299" w14:textId="7DBC43D6" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00FE3E4E">
+    <w:p w14:paraId="2A1830BE" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="500" w:right="140" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Colaborar en los diferentes sectores de la comunidad educativa y del entorno social para integrarse en la dinámica del centro</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Colaborar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diferentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sectores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> educativa y el entorno social para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>integrarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dinámica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del centro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E48FD3A" w14:textId="74D8542D" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BD1CA1">
+    <w:p w14:paraId="7D12A4BD" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> observada teniendo en cuenta el contexto.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Analiza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>críticamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>realidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa observada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>teniendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contexto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61278C42" w14:textId="5657B755" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00E55A79">
+    <w:p w14:paraId="4F46DDF2" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Muestra respeto, empatía y asertividad con los miembros de la comunidad educativa</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Muestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>respeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>empatía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>asertividad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453CB949" w14:textId="60929311" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00E55A79">
+    <w:p w14:paraId="6CBD6D58" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00000000" w:rsidP="00FF5710">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="212"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Participan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>educativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reuniones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comisiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>festividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>salidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>propuestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>enriquecen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diálogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la toma de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>decisiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="459D0248" w14:textId="6639BC33" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="3A18C068" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:spacing w:before="80" w:line="340" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="500" w:right="142" w:firstLine="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Valoración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> AE (1 punto) Comentarios:.............................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0615">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...130 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="336D590D" w14:textId="0AD36A74" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="629A1DEF" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="7"/>
-[...22 lines deleted...]
-        </w:sectPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="500" w:right="142" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2332504F" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="4D7B56F4" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="199"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="214"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="142"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Asumir que el ejercicio de la función docente tiene que ir perfeccionándose y adaptándose a los cambios científicos, pedagógicos y sociales a lo largo de la vida</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Asumir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ejercicio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>función</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>docente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perfeccionarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adaptarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cambios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>científicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pedagógicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a lo largo de la vida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F581E88" w14:textId="6389CC62" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="003D07D2">
+    <w:p w14:paraId="0FC3B585" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>consciente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>posibilidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>limitaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>muestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>autoexigencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4297FE41" w14:textId="15B66226" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="003D07D2">
+    <w:p w14:paraId="621771DA" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="215"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="143"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporciona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>teóricos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>experienciales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para interpretar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>hechos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>situaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>procesos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el aula y en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>escuela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profundizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reflexión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5C01DBF4" w14:textId="29125DBC" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00AF27CB">
+    <w:p w14:paraId="38779D6D" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Interesado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>informado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para continuar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>formándome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4E5FFF66" w14:textId="430A6D88" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="5FDF2148" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
-        <w:spacing w:before="20" w:line="350" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Valoración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AE (1 punto) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comentarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: ................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0CBA53" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D5CB23" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="1954BC99" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:line="227" w:lineRule="exact"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="618"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="500" w:right="546" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Aplicar planteamientos teóricos y principios educativos para interpretar hechos, situaciones y procesos del aula y el centro</w:t>
+        <w:t xml:space="preserve">Aplicar enfoques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teóricos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>principios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para interpretar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hechos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>situaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>procesos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en el aula y en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>escuela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A91EF44" w14:textId="2BF9582F" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00530AFB">
+    <w:p w14:paraId="62D40722" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="223"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="151"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Se documenta a sí </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a partir de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diversas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>fuentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>artículos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>visitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>charlas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>expertos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.) y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>construye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>propia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>opinión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0B94E57D" w14:textId="33A3AA19" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00020643">
+    <w:p w14:paraId="7B227D1D" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Intercambia reflexiones y análisis de manera justificada</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Intercambia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflexiones y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma justificada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A34A175" w14:textId="13499F0C" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00020643">
+    <w:p w14:paraId="7526B299" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporciona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>teóricos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>experienciales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profundizan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reflexión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0022F66D" w14:textId="23AB2A49" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="689E9B87" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Valoración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AE (1 punto) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comentarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: ................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58545CCF" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="27C1854D" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
+        <w:ind w:left="609"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3779474B" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="4623AD18" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="116"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="214"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="500" w:right="142" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>mediante el uso de dinámicas de grupo y enseñando habilidades sociales para mejorar el clima.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Analizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y gestionar la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>convivencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conflictos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fuera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del aula, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aprovechando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dinámica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> grupal y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enseñando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mejorar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> el clima.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1754125D" w14:textId="21B11536" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="008C15FC">
+    <w:p w14:paraId="61B44E8E" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="210"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="138"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>idad educativa (velador/a, educador/a de comedor u otro personal del centro)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Analizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las relaciones </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>interpersonales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>alumnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa (cuidador, educador de la cantina u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>otro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del personal del centro)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5143AB" w14:textId="59511A6E" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="000C7316">
+    <w:p w14:paraId="5D367972" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> para favorecer la comunicación y convivencia entre los alumnos</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Demuestra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iniciativa y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>autonomía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>convivencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre los estudiantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9DAE58" w14:textId="4BCFB06B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BE4140">
+    <w:p w14:paraId="0DDDFEC8" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Propone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>resolver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>conflictos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>problemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disciplinares, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comprensión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5A7A2289" w14:textId="1EF951DC" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="1883F582" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="117"/>
-        <w:ind w:left="640"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="568"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196E2E35" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Comentaris:................................................................................................................................................</w:t>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8BC2BB" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="32EF60A6" w14:textId="77777777" w:rsidR="001E0615" w:rsidRPr="00993AE6" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:ind w:left="681"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBA350E" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="245B9F64" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="119"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:ind w:left="500" w:right="140" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>enseñanza-aprendizaje.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Diseña</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>propuesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>didáctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>unidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>didáctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdisciplinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, talleres, APS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rincones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>entornos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, etc.) vinculada a una o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>más</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>áreas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conocimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para tomar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conciencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>complejidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enseñanza-aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305F88E9" w14:textId="0B98DB4C" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="009F60D5">
+    <w:p w14:paraId="69FE860F" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="214"/>
+        <w:ind w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Diseña intervenciones didácticas (actividades, secuencias, unidades, proyectos…) con estrategias adecuadas y/o innovadoras teniendo en cuenta las aportaciones de la investigación educativa en pedagogía, psicología y didácticas específicas</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Diseñar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervenciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>secuencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>unidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.) con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estrategias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>apropiadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y/o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>innovadoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contribuciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>pedagogía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>psicología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didáctica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C14291C" w14:textId="14CFA1C3" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="009F60D5">
+    <w:p w14:paraId="6469D945" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:t>Justifica con conocimientos y criterios científicos el diseño de las propuestas didácticas (selección y secuenciación de competencias, objetivos, contenidos, evaluación, actividades, metodología…)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificar con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>conocimientos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>criterios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>científicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>propuestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>selección</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>secuenciación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>competencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>objetivos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contenidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>metodología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7A088B" w14:textId="34794147" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="009F60D5">
+    <w:p w14:paraId="4BC11484" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="209"/>
+        <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Realiza un análisis crítico de las intervenciones didácticas que diseña, y propone mejoras (a nivel científico, didáctico y desde una perspectiva inclusiva)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Realizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>crítico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>intervenciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diseñan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proponer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>mejoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ámbito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>científico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>didáctico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>desde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una perspectiva inclusiva)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1CE0E6" w14:textId="5B96E1BC" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="493CEDBC" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:spacing w:before="119" w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="640"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="568"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417920B6" w14:textId="77777777" w:rsidR="001E0615" w:rsidRPr="00A52B5D" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Comentaris:................................................................................................................................................</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B5D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DECA854" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="5EE8B0AB" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCE860F" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F9C38B" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CF7A06" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A88F971" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
+        <w:ind w:left="609"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6B027102" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="23D645E9" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BC21FD" w:rsidRPr="00E54237">
+        <w:sectPr w:rsidR="001E0615" w:rsidSect="001E0615">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B65967" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="6E44B7A9" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0990B20B" w14:textId="6A85E624" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="5D46BB30" w14:textId="77777777" w:rsidR="001E0615" w:rsidRPr="0028675B" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
-[...236 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>aprendizaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>específicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>especialidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elegida)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0AF982" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="7D8816BF" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="229"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3312BBD5" w14:textId="6ADE1AC7" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="68DD9652" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2339"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="8002"/>
+          <w:tab w:val="left" w:pos="2267"/>
+          <w:tab w:val="left" w:pos="5097"/>
+          <w:tab w:val="left" w:pos="7930"/>
         </w:tabs>
-        <w:ind w:left="638"/>
+        <w:ind w:left="566"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Especiali</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2CF0">
+        <w:t>Especialidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>dad</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>X</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+      </w:r>
+      <w:r w:rsidRPr="008867E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>X Generalista-tutor</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="20"/>
-          <w:highlight w:val="black"/>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Educació</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2CF0">
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        <w:t xml:space="preserve"> física</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:spacing w:val="4"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>musical</w:t>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> musical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BC986B" w14:textId="4A599CB8" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="17DCA839" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5169"/>
+          <w:tab w:val="left" w:pos="5097"/>
         </w:tabs>
         <w:spacing w:before="12"/>
-        <w:ind w:left="2337"/>
+        <w:ind w:left="2265"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Lengua</w:t>
-[...10 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t xml:space="preserve">Idioma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>nglesa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="5"/>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Necesidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Necesi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2CF0">
+        <w:t>educativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...73 lines deleted...]
-      </w:r>
+        <w:t>específicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0E302A00" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="072E63C9" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C7EF7B" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="19B6B7AA" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="114"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593B2556" w14:textId="64530488" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00381E9D">
+    <w:p w14:paraId="11B0BD97" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="216"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="144"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Apoyar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>acción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tutorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> funciona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>junto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> con los estudiantes para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>desarrollo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> global e integral del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>alumno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4D144469" w14:textId="5E711556" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="007C11E3">
+    <w:p w14:paraId="4466129C" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Tiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diversidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>alumnado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1D9146C4" w14:textId="599E6B6C" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="007C11E3">
+    <w:p w14:paraId="1AE4D2D3" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...26 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los estudiantes a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>nivel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>socioafectivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>fuera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del aula— para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>promover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cohesión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>grupo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="69547FC7" w14:textId="6D3B8EC8" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="003E4563">
+    <w:p w14:paraId="5778AE8F" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilita la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>inclusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de estudiantes en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>grupo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>escuela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="28B314CE" w14:textId="648F37F2" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="4BCD8FD8" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281440E4" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="117"/>
-        <w:ind w:left="640"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Valoración:</w:t>
-[...94 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+        </w:rPr>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7931EC90" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="2C0A2220" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="681"/>
+        <w:ind w:left="609"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4D4654" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="1BCC016A" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="118"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E8FBB4A" w14:textId="5E0AB95F" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A75982">
+    <w:p w14:paraId="7C5F0689" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="140"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Analizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> educativa que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>profesores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>realizan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grupo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de estudiantes del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tutorado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5B10D741" w14:textId="36E9E520" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00C60AF2">
+    <w:p w14:paraId="648ABD76" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Conoce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>llevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cabo en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>zonas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="301EBC7E" w14:textId="7043A087" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00F253BA">
+    <w:p w14:paraId="39935646" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Mantiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>diálogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>constante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>trabaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>junto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>profesores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>implicados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="26320C7C" w14:textId="28B476B2" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00F253BA">
+    <w:p w14:paraId="64617F50" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Establecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relaciones </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>interdisciplinarias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>significativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>funcionales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>contenidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>impartidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="01BF530A" w14:textId="45B01572" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="0B5E0FA2" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328A7F16" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="120"/>
-        <w:ind w:left="640"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Valoración:</w:t>
-[...94 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+        </w:rPr>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E166D9" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="063A428B" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="681"/>
+        <w:ind w:left="609"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19335FDD" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="04176FEB" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="115"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F16146" w14:textId="67656BA4" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00191168">
+    <w:p w14:paraId="122D3E4D" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="211"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="139"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Analizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intervenciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> educativa y el entorno social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tienen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> respecto al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grupo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tutoría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="612D98EA" w14:textId="4C45EF5E" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00B22CCE">
+    <w:p w14:paraId="6CBBBEBA" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:t>Se informa de las singularidades sociales de las familias</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reportan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>singularidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las familias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5024B9" w14:textId="6672F965" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00B22CCE">
+    <w:p w14:paraId="7990CC98" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="216"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="144"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Intercambia información e impresiones con otros miembros de la comunidad educativa (educadores de comedor, veladores…)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Intercambia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>impresiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa (educadores de cantina, cuidadores...)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769D8D45" w14:textId="16EEBEF2" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00715586">
+    <w:p w14:paraId="4305DA21" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="211"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:ind w:right="139"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> las demandas, sugerencias, ideas, valoraciones y/o críticas de los miembros de la comunidad educativa y del entorno social</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>receptivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>demandas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sugerencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>evaluaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y/o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>críticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativa y del entorno social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B464710" w14:textId="0B64D56B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="002C6585">
+    <w:p w14:paraId="528E0804" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NA (0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS (0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AN (0,75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD66E1A" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="120" w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="640"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Valoración:</w:t>
-[...94 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00E54237">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        <w:t>s:................................................................................................................................................</w:t>
+        </w:rPr>
+        <w:t>Comentarios:................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2220D8D4" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="164A9D76" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
+        <w:ind w:left="609"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612AF057" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="47876C51" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BC21FD" w:rsidRPr="00E54237">
+        <w:sectPr w:rsidR="001E0615" w:rsidSect="001E0615">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="475323B4" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="31533EF6" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
         <w:spacing w:before="199"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B8D9205" w14:textId="41252A9C" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+    <w:p w14:paraId="61A32D8B" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pStyle w:val="Ttol3"/>
         <w:spacing w:before="1"/>
-        <w:ind w:left="212" w:firstLine="0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="140" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E54237">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00715586">
+        </w:rPr>
+        <w:t>Valoración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-        <w:t>global</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> general</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6127BDA7" w14:textId="5A908423" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A15F92">
+    <w:p w14:paraId="4C1726F4" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="6"/>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="8"/>
-[...419 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4815"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F97313" w14:paraId="5409C5D9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2642"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3E4957" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aspectos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>positivos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03905B43" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aspectos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mejorar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15F7EBA1" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="227"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Comentarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63173223" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0311F0CF" wp14:editId="624FECDF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719328</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>78752</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6122035" cy="2321560"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6122035" cy="2321560"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6122035" h="2321560">
+                              <a:moveTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 8" o:spid="_x0000_s1025" style="width:482.05pt;height:182.8pt;margin-top:6.2pt;margin-left:56.65pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251655168" coordsize="6122035,2321560" path="m6121641,l6115558,l6115558,6096l6115558,2314956l6096,2314956,6096,6096l6115558,6096l6115558,,6096,,,,,6096,,2314956l,2321052l6096,2321052l6115558,2321052l6121641,2321052l6121641,2314956l6121641,6096l6121641,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEB60D4" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEE5F02" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="147"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BFC031" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="001E0615">
+      <w:pPr>
+        <w:ind w:left="248"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F3EFF48" wp14:editId="1ED43697">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5825617</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-269593</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1014094" cy="777240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1014094" cy="777240"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 9" o:spid="_x0000_s1026" style="width:79.85pt;height:61.2pt;margin-top:-21.25pt;margin-left:458.7pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:251659264" coordsize="1014094,777240" path="m975664,l38100,,,,,38100,,739140l,777240l38100,777240l975664,777240l975664,739140l38100,739140l38100,38100l975664,38100l975664,xem1013841,l975741,l975741,38100l975741,739140l975741,777240l1013841,777240l1013841,739140l1013841,38100l1013841,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Nota global de tu beca (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numérica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> entre 1 y 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153D0A4B" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C0A7B3" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EE70AB" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615">
+      <w:pPr>
+        <w:spacing w:before="86" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3606"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="31465C45" w14:textId="77777777">
+      <w:tr w:rsidR="00F97313" w14:paraId="73A6D78F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1079"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A99A931" w14:textId="07E9DB2D" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="74652683" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
-                <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...53 lines deleted...]
-              <w:t>tutor/a</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> del tutor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53FCAE17" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="678359FC" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FAF9AC6" w14:textId="569C02B0" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="3520160E" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="491"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Sello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>colegio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED15F6B" w14:textId="241F4F3B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="2AFAD414" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>apellido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-                <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del coordinador de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>prácticas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...76 lines deleted...]
-              <w:t>o</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> del centro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="0C5271AA" w14:textId="77777777">
+      <w:tr w:rsidR="00F97313" w14:paraId="7CE66D95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734E9915" w14:textId="10FE7CBC" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="62A8700C" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Firma</w:t>
+              </w:rPr>
+              <w:t>Para la firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2953A88D" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="72DF7A29" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="009911B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0975EEAF" w14:textId="7C03BA76" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="025E7620" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...19 lines deleted...]
-              <w:t>n</w:t>
+              </w:rPr>
+              <w:t>Por favor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00E54237" w14:paraId="02157458" w14:textId="77777777">
+      <w:tr w:rsidR="00F97313" w14:paraId="470C426D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51DF422D" w14:textId="317A260B" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="2F06E3AB" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CFA93C2" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="3658EF50" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="009911B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34036A65" w14:textId="2C059330" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00534318">
+          <w:p w14:paraId="0CE1A1E3" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="00000000" w:rsidP="009911B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C1D0AAB" w14:textId="77777777" w:rsidR="007F7F22" w:rsidRDefault="007F7F22"/>
-    <w:sectPr w:rsidR="007F7F22">
+    <w:p w14:paraId="3C5D3BF2" w14:textId="77777777" w:rsidR="001E0615" w:rsidRDefault="001E0615" w:rsidP="001E0615"/>
+    <w:p w14:paraId="5FD17F6A" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="001E0615">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FF5710" w:rsidSect="00FF5710">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B7AA84" w14:textId="77777777" w:rsidR="00B928E8" w:rsidRPr="00E54237" w:rsidRDefault="00B928E8">
-      <w:r w:rsidRPr="00E54237">
+    <w:p w14:paraId="5EA6DD1C" w14:textId="77777777" w:rsidR="007B5D00" w:rsidRDefault="007B5D00">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C7673A" w14:textId="77777777" w:rsidR="00B928E8" w:rsidRPr="00E54237" w:rsidRDefault="00B928E8">
-      <w:r w:rsidRPr="00E54237">
+    <w:p w14:paraId="5F414519" w14:textId="77777777" w:rsidR="007B5D00" w:rsidRDefault="007B5D00">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial Nova">
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="21CAA602" w14:textId="7E0B0E48" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A15F92">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71104984" w14:textId="77777777" w:rsidR="00B50584" w:rsidRDefault="00B50584">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16038D29" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
-        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5833CD31" wp14:editId="5653C251">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>701040</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10111435</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6158230" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Graphic 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6158230" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6158230" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="Graphic 6" o:spid="_x0000_s2051" style="width:484.9pt;height:0.5pt;margin-top:796.2pt;margin-left:55.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="6158230,6350" path="m6158230,l,,,6095l6158230,6095l6158230,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66527E62" wp14:editId="05C75118">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3710051</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10117182</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="153035" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="153035" cy="153670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7DD4FC4C" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="66527E62" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:292.15pt;margin-top:796.65pt;width:12.05pt;height:12.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP7n62eQEAAO4CAAAOAAAAZHJzL2Uyb0RvYy54bWysUttOwzAMfUfiH6K8s5ZNXFStQwIEQkKA&#10;BHxAliZrpSYOdli7v8cJbEPwhnhxjuPk2D72/GJ0vVgbpA58LY8npRTGa2g6v6rl68vN0bkUFJVv&#10;VA/e1HJjSF4sDg/mQ6jMFFroG4OCSTxVQ6hlG2OoioJ0a5yiCQTjOWgBnYrs4qpoUA3M7vpiWpan&#10;xQDYBARtiPj2+jMoF5nfWqPjo7VkouhrybXFbDHbZbLFYq6qFarQdvqrDPWHKpzqPCfdUV2rqMQ7&#10;dr+oXKcRCGycaHAFWNtpk3vgbo7LH908tyqY3AuLQ2EnE/0frX5YP4cnFHG8hJEHmAQZAlXEl6mf&#10;0aJLJ1cqOM4SbnaymTEKnT6dzMrZiRSaQ4xPz7Ksxf5zQIq3BpxIoJbIU8liqfU9RU7IT7dP2Nmn&#10;TyiOy1F0zbfSltBsuOKBh1ZLentXaKTo7zyrkia8BbgFyy3A2F9B3oOUM5GzqDn71wKkqX3386v9&#10;mi4+AAAA//8DAFBLAwQUAAYACAAAACEAtXdHv+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3Khd2oQ0xKkqBCckRBoOHJ3YTazG6xC7bfh7lhPcdndGs2+K7ewGdjZTsB4l&#10;LBcCmMHWa4udhI/65S4DFqJCrQaPRsK3CbAtr68KlWt/wcqc97FjFIIhVxL6GMec89D2xqmw8KNB&#10;0g5+cirSOnVcT+pC4W7g90Kk3CmL9KFXo3nqTXvcn5yE3SdWz/brrXmvDpWt643A1/Qo5e3NvHsE&#10;Fs0c/8zwi0/oUBJT40+oAxskJNl6RVYSks2KJrKkIlsDa+iULh8S4GXB/7cofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBP7n62eQEAAO4CAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC1d0e/4gAAAA0BAAAPAAAAAAAAAAAAAAAAANMDAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4gQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DD4FC4C" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E6EC335" w14:textId="77777777" w:rsidR="00B50584" w:rsidRDefault="00B50584">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19D1DD75" w14:textId="77777777" w:rsidR="007B5D00" w:rsidRDefault="007B5D00">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0AE80279" w14:textId="77777777" w:rsidR="007B5D00" w:rsidRDefault="007B5D00">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56D9BBF9" w14:textId="77777777" w:rsidR="00B50584" w:rsidRDefault="00B50584">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="629BF546" w14:textId="77777777" w:rsidR="00493650" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="25803692">
-[...78 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47EAC9A5" wp14:editId="1546909E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-277495</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1638300" cy="317500"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1768863895" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1768863895" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="60706" b="-10865"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1639318" cy="317697"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-</w:ftr>
-[...23 lines deleted...]
-  <w:p w14:paraId="47D4DB10" w14:textId="2F222810" w:rsidR="00BC21FD" w:rsidRPr="00E54237" w:rsidRDefault="00A15F92">
+  <w:p w14:paraId="141D5CEB" w14:textId="77777777" w:rsidR="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00AF0C68">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1070"/>
+      </w:tabs>
       <w:rPr>
-        <w:i w:val="0"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="491EEEDC">
-[...215 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38AC4196" wp14:editId="435CF59A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F26B06D" wp14:editId="1A4B13D3">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>807719</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>482345</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>26035</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="718908" cy="364490"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3047666" cy="416560"/>
+          <wp:effectExtent l="0" t="0" r="635" b="2540"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="1019632012" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1019632012" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="40646" t="-18723" r="-1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="718908" cy="364490"/>
+                    <a:ext cx="3047666" cy="416560"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:i/>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="2D8A09AE">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D445168" wp14:editId="50F3CEC2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5645150</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>527050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1473200" cy="218440"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1473200" cy="218440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37D3F545" w14:textId="77777777" w:rsidR="00D24797" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF0C68">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">PRACTICUM V </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D445168" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:444.5pt;margin-top:41.5pt;width:116pt;height:17.2pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7WIjFeAEAAOgCAAAOAAAAZHJzL2Uyb0RvYy54bWysUttOwzAMfUfiH6K8s25jAlStQwIEQkKA&#10;BHxAliZrpSYOdli7v8cJuyB4Q7w4duwc2+dkfjm4TqwNUgu+kpPRWArjNdStX1Xy7fX25EIKisrX&#10;qgNvKrkxJC8Xx0fzPpRmCg10tUHBIJ7KPlSyiTGURUG6MU7RCILxnLSATkUOcVXUqHpGd10xHY/P&#10;ih6wDgjaEPHtzVdSLjK+tUbHJ2vJRNFVkmeL2WK2y2SLxVyVK1ShafV2DPWHKZxqPTfdQ92oqMQH&#10;tr+gXKsRCGwcaXAFWNtqk3fgbSbjH9u8NCqYvAuTQ2FPE/0frH5cv4RnFHG4goEFTIT0gUriy7TP&#10;YNGlkycVnGcKN3vazBCFTo9m56eshRSac9PJxWyWeS0OrwNSvDPgRHIqiSxLZkutHyhyRy7dlXBw&#10;6J+8OCyH7VBLqDc8a89yVZLePxQaKbp7z3wkbXcO7pzlzsHYXUP+AalZQmU6c9ut9Emv73GuOnzQ&#10;xScAAAD//wMAUEsDBBQABgAIAAAAIQCXbg4x3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4swvVVIosTWP0ZNJI8eBxYadAys4iu23x33c46Wm+yby8eS/bTLYXZxx950hB&#10;vIhAINXOdNQo+CrfHxIQPmgyuneECn7Rwya/vcl0atyFCjzvQyPYhHyqFbQhDKmUvm7Rar9wAxLf&#10;Dm60OvA6NtKM+sLmtpfLKFpJqzviD60e8LXF+rg/WQXbbyreup9d9Vkciq4s1xF9rI5K3d9N2xcQ&#10;AafwJ4Y5PkeHnDNV7kTGi15Bkqy5S2B45DkL4mXMVM30/AQyz+T/DvkVAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA+1iIxXgBAADoAgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAl24OMd4AAAALAQAADwAAAAAAAAAAAAAAAADSAwAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAN0EAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="37D3F545" w14:textId="77777777" w:rsidR="00D24797" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF0C68">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">PRACTICUM V </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="458258B8" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00000000" w:rsidP="00AF0C68">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1970"/>
+      </w:tabs>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
         <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="7527A58F">
-[...51 lines deleted...]
-      </w:pict>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00B50584">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">         </w:t>
+    </w:r>
+    <w:r w:rsidR="00B50584">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Grau educació</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> prim</w:t>
+    </w:r>
+    <w:r w:rsidR="00B50584">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>à</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>ria</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="344FC95C" wp14:editId="73ECA2F0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>710184</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>990599</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6130925" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Graphic 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6130925" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6130925" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="Graphic 2" o:spid="_x0000_s2050" style="width:482.75pt;height:0.5pt;margin-top:78pt;margin-left:55.9pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="6130925,6350" path="m6130671,l6130671,l,,,6096l6130671,6096l6130671,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A280130" w14:textId="77777777" w:rsidR="00B50584" w:rsidRDefault="00B50584">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F71027E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B3960D62">
+    <w:nsid w:val="080C5401"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8244C24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="933" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AC386EFC">
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1852" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51660F5E">
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2765" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E8DA7EEA">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3677" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="512213B2">
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4590" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D43CB556">
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4A24AE70">
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6415" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6F3A7574">
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7328" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="593E1E2C">
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8241" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="799E6380"/>
+    <w:nsid w:val="332E1EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF6A5BB4"/>
-    <w:lvl w:ilvl="0" w:tplc="7AE4035A">
+    <w:tmpl w:val="F7B22D92"/>
+    <w:lvl w:ilvl="0" w:tplc="12A8169A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="573" w:hanging="361"/>
+        <w:ind w:left="501" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA6C9716">
+    <w:lvl w:ilvl="1" w:tplc="9AE25614">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="921" w:hanging="281"/>
+        <w:ind w:left="849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="81"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B28E696C">
+    <w:lvl w:ilvl="2" w:tplc="C6CE3F24">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1936" w:hanging="281"/>
+        <w:ind w:left="1849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D4D80E7E">
+    <w:lvl w:ilvl="3" w:tplc="9B3827F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="281"/>
+        <w:ind w:left="2858" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4C024FAC">
+    <w:lvl w:ilvl="4" w:tplc="B2FE6072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3968" w:hanging="281"/>
+        <w:ind w:left="3867" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CA70E40C">
+    <w:lvl w:ilvl="5" w:tplc="54A4A6A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4985" w:hanging="281"/>
+        <w:ind w:left="4876" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2FC61DCC">
+    <w:lvl w:ilvl="6" w:tplc="FBB02118">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6001" w:hanging="281"/>
+        <w:ind w:left="5885" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80969496">
+    <w:lvl w:ilvl="7" w:tplc="21A4F8E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7017" w:hanging="281"/>
+        <w:ind w:left="6894" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EBB65B44">
+    <w:lvl w:ilvl="8" w:tplc="7328405A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8033" w:hanging="281"/>
+        <w:ind w:left="7904" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="206374679">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A461F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5E229A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="731124467">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1811747884">
+  <w:num w:numId="2" w16cid:durableId="1016351211">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="922107169">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC21FD"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00FE3E4E"/>
+    <w:rsidRoot w:val="00D24797"/>
+    <w:rsid w:val="00025DB8"/>
+    <w:rsid w:val="00065E81"/>
+    <w:rsid w:val="000808E0"/>
+    <w:rsid w:val="000A2803"/>
+    <w:rsid w:val="00140B9E"/>
+    <w:rsid w:val="001E0615"/>
+    <w:rsid w:val="0028675B"/>
+    <w:rsid w:val="00287053"/>
+    <w:rsid w:val="00292F99"/>
+    <w:rsid w:val="002C0F48"/>
+    <w:rsid w:val="002C559B"/>
+    <w:rsid w:val="002F3B9D"/>
+    <w:rsid w:val="00323379"/>
+    <w:rsid w:val="003317BE"/>
+    <w:rsid w:val="00360223"/>
+    <w:rsid w:val="00374DE9"/>
+    <w:rsid w:val="003A1015"/>
+    <w:rsid w:val="003E16E9"/>
+    <w:rsid w:val="00493650"/>
+    <w:rsid w:val="004C1B89"/>
+    <w:rsid w:val="004E0BF9"/>
+    <w:rsid w:val="004F2654"/>
+    <w:rsid w:val="00600264"/>
+    <w:rsid w:val="006127F7"/>
+    <w:rsid w:val="00684B24"/>
+    <w:rsid w:val="00692BF4"/>
+    <w:rsid w:val="006A091B"/>
+    <w:rsid w:val="006C276D"/>
+    <w:rsid w:val="006C494E"/>
+    <w:rsid w:val="0071609D"/>
+    <w:rsid w:val="0073693D"/>
+    <w:rsid w:val="0076064F"/>
+    <w:rsid w:val="00776C12"/>
+    <w:rsid w:val="007B5D00"/>
+    <w:rsid w:val="00801BFB"/>
+    <w:rsid w:val="00846BD4"/>
+    <w:rsid w:val="008545D3"/>
+    <w:rsid w:val="008867E0"/>
+    <w:rsid w:val="00934BD4"/>
+    <w:rsid w:val="00976C57"/>
+    <w:rsid w:val="009851DE"/>
+    <w:rsid w:val="009911B9"/>
+    <w:rsid w:val="00993AE6"/>
+    <w:rsid w:val="009A0932"/>
+    <w:rsid w:val="00A06FD6"/>
+    <w:rsid w:val="00A52B5D"/>
+    <w:rsid w:val="00A77DFD"/>
+    <w:rsid w:val="00A823DD"/>
+    <w:rsid w:val="00AF0C68"/>
+    <w:rsid w:val="00B50584"/>
+    <w:rsid w:val="00BC3801"/>
+    <w:rsid w:val="00C736ED"/>
+    <w:rsid w:val="00CB6618"/>
+    <w:rsid w:val="00D24797"/>
+    <w:rsid w:val="00D351D6"/>
+    <w:rsid w:val="00DF6156"/>
+    <w:rsid w:val="00E13EF9"/>
+    <w:rsid w:val="00E7783E"/>
+    <w:rsid w:val="00EC78D9"/>
+    <w:rsid w:val="00F2047E"/>
+    <w:rsid w:val="00F76CA6"/>
+    <w:rsid w:val="00F97313"/>
+    <w:rsid w:val="00FB28F4"/>
+    <w:rsid w:val="00FB3CA1"/>
+    <w:rsid w:val="00FD27F0"/>
+    <w:rsid w:val="00FF33DB"/>
+    <w:rsid w:val="00FF5710"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="125973E4"/>
-  <w15:docId w15:val="{27D7BCE5-4872-4400-8CCC-E99A71F224F8}"/>
+  <w14:docId w14:val="132F98E3"/>
+  <w15:docId w15:val="{B227AFA9-E887-4F19-9C8D-72339C90019C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7534,51 +17563,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7762,271 +17791,337 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="212"/>
+      <w:ind w:left="140"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="573" w:hanging="361"/>
+      <w:ind w:left="501" w:hanging="361"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Ttol4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="4"/>
-      <w:ind w:left="640"/>
+      <w:ind w:left="568"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="921" w:hanging="281"/>
+      <w:ind w:left="849" w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Taulanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A823DD"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00292F99"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003317BE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003317BE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textdelcontenidor">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F3B9D"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8269,91 +18364,106 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FD7A256-20F5-4481-B1BE-59B822CBE5AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2209</Words>
-  <Characters>12154</Characters>
+  <Words>2283</Words>
+  <Characters>13015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14335</CharactersWithSpaces>
+  <CharactersWithSpaces>15268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Begoña Oliveras Prat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2022-12-13T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
     <vt:filetime>2022-12-13T00:00:00Z</vt:filetime>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
 </Properties>
 </file>