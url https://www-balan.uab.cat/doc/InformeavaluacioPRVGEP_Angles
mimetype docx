--- v0 (2025-10-08)
+++ v1 (2026-10-19)
@@ -1,8267 +1,6493 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6207F1EE" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...89 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w14:paraId="5FEC8846" w14:textId="2D3CC12D" w:rsidR="00934BD4" w:rsidRDefault="00934BD4" w:rsidP="00934BD4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B7786D" w14:textId="73C067CD" w:rsidR="00374DE9" w:rsidRPr="00AF0C68" w:rsidRDefault="00292F99" w:rsidP="00292F99">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation report of the training centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19238208" w14:textId="77777777" w:rsidR="00292F99" w:rsidRDefault="00292F99" w:rsidP="00292F99">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BBD61A" w14:textId="06309615" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00292F99" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The  aim of </w:t>
+      </w:r>
+      <w:r w:rsidR="00776C12" w:rsidRPr="003A1015">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...34 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Practicum V of the Bachelor's Degree in Primary</w:t>
+      </w:r>
+      <w:r w:rsidR="00776C12" w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education is  for students to be linked to a specific school project. Students will expand their competence to design an educational intervention and put it into practice. The educational intervention may refer to any of the primary curricular areas or to other aspects of the life of the school. In the case of dedicating itself to a specific curricular area, it may not coincide with that of the didactic intervention of Practicum IV. In the case of the specializations of the degree –English Language, Music Education, Physical Education and Specific Educational Needs–, the content of Practicum V will be linked to the corresponding specialty. The type of project will arise from the consensus between the teacher/tutor of the school, the student and the tutor of the university. It is considered that there may be the following modalities: (a) educational intervention project, (b) training center project not specific to a curricular area, and (c) Service Learning project, (APS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B11A30D" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801BFB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...72 lines deleted...]
-        <w:ind w:left="212"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these internships are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA8EA16" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE27B3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CE27B3">
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>to deepen their knowledge of the educational reality and the context of the practice centre and the classroom, in order to be able to design or integrate into a specific centre project in a well-founded way;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112928F5" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>reflect on one's own attitudes, actions, knowledge and skills as a student of the Practicum and as a future teacher;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7315061C" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Programming, teaching and evaluating one or more educational interventions linked to the internship project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0898487A" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to carry out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>objectives</w:t>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:t>the evaluation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following elements are required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55211DCD" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="84"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>compliance with 100% attendance at the timetable of the internship center or trainer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72812520" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="221"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>compliance with a minimum of 80% attendance at the Faculty's tutorial seminars;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7A2CCB" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="221"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...203 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>active participation in seminars, tutorials and Internship Week;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D153E70" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...415 lines deleted...]
-        <w:ind w:right="152" w:firstLine="212"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...47 lines deleted...]
-        <w:ind w:right="224" w:firstLine="212"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the passing of each of the evaluation activities (the minimum grade must be 5 out of 10): learning folder (40%), stay at the center (30%), and tutorials and internship week at the Faculty (30%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63092E98" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="0000FF"/>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="003F5AD9">
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Towards the end of Practicum V, the Degree in Primary Education organizes the "Internship Week" in which all students will participate. This day must be a relevant space for reflection and rapprochement between the training centers and the Faculty since it offers the possibility of involving active professionals and future professionals. The resulting work will be included as a delivery of the learning folder and, therefore, it will have to be evaluated as one more work of the Practicum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724D6A3D" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>This internship report must be returned to the Faculty's internship tutor by email, by post or in a sealed envelope by the student. In the letter of introduction of the internship student you will find the relevant contact information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF18B04" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document can be downloaded from the website of the Faculty of Education Sciences. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003A1015">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Enlla"/>
             <w:sz w:val="18"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>/www.u</w:t>
+          <w:t>https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003F5AD9">
-[...23 lines deleted...]
-        <w:ind w:right="224" w:firstLine="212"/>
+    </w:p>
+    <w:p w14:paraId="336EDED0" w14:textId="77777777" w:rsidR="00776C12" w:rsidRPr="006C494E" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="212" w:right="224"/>
+      <w:r w:rsidRPr="006C494E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Below are the learning outcomes – taking into account the teaching competences established by this Practicum – that the teacher/tutor of the internship centre or trainer must assess, depending on the teaching practice developed by the trainee during his/her stay. Each learning outcome must be graded according to the degree of mastery, using assessments between 1 (not at all satisfactory) and 4 (very satisfactory). Each one also includes a comments section to make clarifications, suggestions or justifications of the assigned grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F669A8B" w14:textId="77777777" w:rsidR="00776C12" w:rsidRDefault="00776C12" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...38 lines deleted...]
-        <w:ind w:left="212" w:right="224"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6401AE33" w14:textId="5E439D30" w:rsidR="00374DE9" w:rsidRPr="00374DE9" w:rsidRDefault="00374DE9" w:rsidP="00776C12">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...155 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w14:paraId="3F362ADA" w14:textId="77777777">
+      <w:tr w:rsidR="00D24797" w14:paraId="2A3BDEA7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="568"/>
+          <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0545EAA0" w14:textId="4E3559E4" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00796D67">
+          <w:p w14:paraId="2D61B95A" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="143"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="918"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Name of the internship centre</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the internship student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6646A509" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="191087F1" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...89 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A787923" w14:textId="55CB972D" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00F33FF0">
-[...130 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="55D965B0" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:spacing w:before="46" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="121" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8928"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="485"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w14:paraId="3DC23317" w14:textId="77777777">
+      <w:tr w:rsidR="00D24797" w14:paraId="45173354" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A442390" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="101EF38C" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name of the internship center</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531547B1" w14:textId="3E6BFD19" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="005E1B15" w:rsidP="005E1B15">
+          <w:p w14:paraId="0E71F6D6" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="229" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24797" w14:paraId="2B7877C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2618F136" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name and surname of the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25EA7A56" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>teacher/tutor of the training center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F64074A" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24797" w14:paraId="63CC292D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4796E0BC" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ID of the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023859ED" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>teacher/tutor of the training center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DE9377" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A54983D" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:spacing w:before="47"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3327"/>
+        <w:gridCol w:w="6303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D24797" w14:paraId="40CE46BD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A611D6D" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="1562"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name and surname of the Faculty's tutor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB29A17" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="447C8718" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D24797">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE755CF" w14:textId="11BCD0C1" w:rsidR="00E13EF9" w:rsidRPr="00AF0C68" w:rsidRDefault="0028675B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>General mandatory requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069B1BBD" w14:textId="47A281AA" w:rsidR="00D24797" w:rsidRPr="00374DE9" w:rsidRDefault="004357BF" w:rsidP="00374DE9">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In order to proceed with the evaluation of the student in internship, they must meet all these evaluation indicators. In the event that any of them are not met, the final grade will be a failure (grade of 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DC253C" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+      <w:pPr>
+        <w:ind w:left="140" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="69A4C451" w14:textId="77777777" w:rsidTr="00AF0C68">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="87C390"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE0B5A2" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-5"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>These criteria must be positively assessed in order to continue with the evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="3717DE80" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710C47AA" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has fulfilled his schedule (established in the Work Plan) and has been punctual in his attendance at the center.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2648B4" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="726C3F38" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00534318">
+          <w:p w14:paraId="7AC01CA5" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F5AD9">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w14:paraId="034D00AB" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="66C69678" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E2EDAFC" w14:textId="2F239E59" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="0068611B">
+          <w:p w14:paraId="29BFB862" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0068611B">
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-2"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> for the evaluation of the practicum)</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has followed the centre's regulations (NOFC) as well as the general regulatory framework.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4693E963" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="3B113FF3" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCF1789" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="522AD73D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B87602B" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has assumed the responsibilities assigned in the practicum guide and in the Work Plan, and has fulfilled the tasks agreed with the mentor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43814503" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51415370" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="45B21B70" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50901A0C" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has treated all members of the educational community with respect.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="434424DD" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2846F858" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="0854AF55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD37EDD" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has respected the privacy of all members of the educational community and has maintained a correct deontological behavior.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B6C2B2" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5657FB68" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="4AB762CB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D70E98" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The student knows Catalan, the language of Catalonia and the vehicular and learning language for carrying out professional internships in training centres (ORDER EDU/39/2021, of 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C57B855" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4769ED" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="304BDB56" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7855DA56" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The student has demonstrated a sufficient command of the language of instruction (if it is not Catalan) to be able to practice the teaching profession. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10A61838" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBE34D" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="4C721BE9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="692A4E54" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>It shows a sufficient mastery of competence to be able to put educational action into practice based on the analysis of the personal and group contexts, in which they occur, generating a safe and trusting environment, inclusive and respect for diversity, seeking equity and social justice, generating effective communicative interactions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170BCF6C" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="336D4DC3" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="3B213315" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> respect for all members of the educational community</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19556092" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00186091" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="03B18619" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00186091" w14:paraId="7D6E850D" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w14:paraId="1B0643B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A401E5A" w14:textId="6FA69B08" w:rsidR="00BC21FD" w:rsidRPr="00186091" w:rsidRDefault="00186091">
+          <w:p w14:paraId="50A5A7A3" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00186091">
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Complies with school regulations (calendar, schedules, clothing...)</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Is able to understand, express and manage appropriately according to the context, emotional and social phenomena and interpersonal relationships, contributing to the well-being of the educational community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18D943A8" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00186091" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="7E1D0AED" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> correctly and appropriately</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7459C5AC" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00017FB9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="3B3929D2" w14:textId="77777777" w:rsidR="00FF33DB" w:rsidRPr="00FF33DB" w:rsidRDefault="00FF33DB" w:rsidP="00FF33DB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0113A74A" w14:textId="50B89FAD" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00017FB9">
-[...7 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="41FCAC27" w14:textId="58BE1D2B" w:rsidR="00374DE9" w:rsidRDefault="00374DE9" w:rsidP="00374DE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15652FF5" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRDefault="00374DE9" w:rsidP="00374DE9">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B55000C" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00534318">
-[...105 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="576CBC06" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRPr="00BC3801" w:rsidRDefault="00374DE9" w:rsidP="00F2047E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Learning outcomes to be evaluated (common to all internship students)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9443CC" w14:textId="7F8CCBA0" w:rsidR="00D24797" w:rsidRPr="00374DE9" w:rsidRDefault="00374DE9">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="119"/>
         <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374DE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374DE9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Next, the student's learning outcomes in the internship will be evaluated. Indicate for each learning outcome its degree of achievement (according to the order of evaluation of Primary Education): Excellent Achievement (AE), Remarkable Achievement (AN), Satisfactory Achievement (AS), Non-Achievement (NA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D793FAF" w14:textId="77777777" w:rsidR="00374DE9" w:rsidRDefault="00374DE9">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6E30E9" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="724"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="652" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Show emotional maturity and communicate effectively to promote a good climate in the school and in the classroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445741D2" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F1F84">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Show respect, empathy and assertiveness with members of the educational community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6284F3B2" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2"/>
-        <w:ind w:right="225"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F1F84">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Shows resilience and flexibility in the face of difficult and unforeseen situations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2185EEC6" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
-        <w:ind w:right="225"/>
+        <w:ind w:right="153"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F17B4">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ttulo4"/>
+        </w:rPr>
+        <w:t>Show an attitude of active listening to the suggestions, evaluations and/or criticism of others and make proposals to encourage dialogue and the exchange of ideas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A25E61E" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="002C6585" w:rsidRPr="003F5AD9">
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C6585" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C6585" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C6585" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF9CB9E" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752BD99A" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="2C052126" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="225"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="153" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assume the educational dimension of the teaching function and promote democratic education for critical citizenship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD583D9" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="143"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It offers its help to carry out tasks and assume responsibilities, while respecting the deontology of teaching practice (confidentiality of data, respect for families, commitment to students, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292FFBE4" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D39F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Conceive education as a tool for transformation and social improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DF2E6C" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D39F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ttulo4"/>
+        </w:rPr>
+        <w:t>It proposes ideas based on Human Rights (democracy, sustainability, peace, co-education, equity, inclusion, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D04C1D8" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8D68CA" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B7FDD7" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="5DF9E7D2" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="140" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Collaborate in the different sectors of the educational community and the social environment to integrate into the dynamics of the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F4658" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00965DBE">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Critically analyse the observed educational reality taking into account the context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A7CC1" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00965DBE">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Show respect, empathy and assertiveness with members of the educational community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4310C956" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:ind w:right="140"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Ttulo4"/>
+        </w:rPr>
+        <w:t>They are involved in educational work (projects, meetings, commissions, festivities, outings, etc.), making proposals that enrich dialogue and decision-making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7608BE2F" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="80" w:line="340" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4874F807" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...33 lines deleted...]
-        <w:sectPr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5BEE32" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FF5710" w:rsidSect="00FF5710">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2332504F" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="43CDE335" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
       <w:pPr>
         <w:spacing w:before="199"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3F9C32" w14:textId="7E3EF8A6" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="007F50AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="4C92496F" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="214"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="142" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To assume that the exercise of the teaching function must be perfected and adapted to scientific, pedagogical and social changes throughout life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231817B8" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="215"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00450859">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>He is aware of his possibilities and limitations, and shows self-demand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E52B300" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
+        <w:ind w:right="143"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD6CA1">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It provides theoretical and experiential points of view to interpret facts, situations and processes in the classroom and in the school and deepen their reflection and analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A9F9F0" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Ttulo4"/>
+        </w:rPr>
+        <w:t>Interested and informed to continue training as a teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E65E9B" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
-        <w:spacing w:before="20" w:line="350" w:lineRule="atLeast"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+        <w:spacing w:before="20"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C821DE" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDEEACF" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="6CC83F60" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="618"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="546" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apply theoretical approaches and educational principles to interpret facts, situations and processes in the classroom and in the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59343E22" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
+        <w:ind w:right="151"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>He documents himself from various sources (articles, visits, talks with experts, etc.) and builds his own opinion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44408CB9" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007976C3">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Exchange reflections and analyses in a justified way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B635E09" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F127C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Ttulo4"/>
+        </w:rPr>
+        <w:t>It provides theoretical and experiential points of view that deepen reflection and analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1B6E64" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:right="384"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B4CD3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D66B430" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3779474B" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="181B88AE" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="214"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="500" w:right="142" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Analyse and manage coexistence and social conflicts inside and outside the classroom, making use of group dynamics and teaching social skills in order to improve the climate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73573CC5" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="138"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A32494">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Analyse the interpersonal relationships between pupils and members of the educational community (caretaker, canteen educator or other staff of the centre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C34F4B" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009215B6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It shows initiative and autonomy to promote communication and coexistence among students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5E8A9" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46C5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Propose</w:t>
-[...164 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+        <w:t>It proposes ideas for resolving conflicts and discipline problems, and promoting understanding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7B4AF9" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F81969" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Comments</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F39AA6" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRPr="00993AE6" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:................................................................................................................................................</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003F5AD9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBA350E" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="3A80B36A" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:ind w:left="500" w:right="140" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design a didactic proposal (didactic unit, interdisciplinary project, workshops, APS, corners, environments, etc.) linked to one or more areas of knowledge to become aware of the complexity of the teaching-learning process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766FAC91" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="212"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF4E9A">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Design didactic interventions (activities, sequences, units, projects, etc.) with appropriate and/or innovative strategies taking into account the contributions of educational research in pedagogy, psychology and specific didactics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353C2652" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="209"/>
+        <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A2BB0">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Justify with scientific knowledge and criteria the design of the didactic proposals (selection and sequencing of competences, objectives, contents, evaluation, activities, methodology, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F96E424" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="209"/>
+        <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Executes</w:t>
-[...61 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+        <w:t>Carry out a critical analysis of the didactic interventions they design, and propose improvements (in the scientific, didactic and from an inclusive perspective)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABB1670" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C85FA3" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:r>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3658ACF7" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRPr="00A52B5D" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Comments</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B5D">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:................................................................................................................................................</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DECA854" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00D9001D" w:rsidRDefault="00534318">
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F05740" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="568" w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594FEBB8" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A12D7E5" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF16C2B" w14:textId="77777777" w:rsidR="00FF5710" w:rsidRDefault="00FF5710" w:rsidP="00FF5710">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB1DCFD" w14:textId="4D29FA25" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6B027102" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00D9001D" w:rsidRDefault="00BC21FD">
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B77DF1B" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00BC21FD" w:rsidRPr="00D9001D">
+        </w:rPr>
+        <w:sectPr w:rsidR="00D24797">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B65967" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00D9001D" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="30B6D8C4" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="26"/>
-          <w:lang w:val="es-ES"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A69564" w14:textId="77777777" w:rsidR="00D24797" w:rsidRPr="0028675B" w:rsidRDefault="004357BF" w:rsidP="0028675B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Learning outcomes to be evaluated (specific to the chosen specialty)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028675B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBE1464" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="229"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3312BBD5" w14:textId="3A1E4B1A" w:rsidR="00BC21FD" w:rsidRPr="00956BF5" w:rsidRDefault="00764F0B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D210BED" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2339"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="8002"/>
+          <w:tab w:val="left" w:pos="2267"/>
+          <w:tab w:val="left" w:pos="5097"/>
+          <w:tab w:val="left" w:pos="7930"/>
         </w:tabs>
-        <w:ind w:left="638"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00956BF5">
+        <w:ind w:left="566"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Modality</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00956BF5">
+        <w:t>Specialty:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>X</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:r>
+      <w:r w:rsidRPr="008867E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00956BF5">
+          <w:color w:val="00AC4A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>X Generalist-tutor</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00956BF5" w:rsidRPr="00956BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Physical Education</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="00956BF5">
+        <w:t>Physical education</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00956BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Musical Education</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E302A00" w14:textId="6F5C9F6C" w:rsidR="00BC21FD" w:rsidRPr="00956BF5" w:rsidRDefault="00534318" w:rsidP="00956BF5">
+        <w:t>Music education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D38DDD" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5169"/>
+          <w:tab w:val="left" w:pos="5097"/>
         </w:tabs>
         <w:spacing w:before="12"/>
-        <w:ind w:left="2337"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F5AD9">
+        <w:ind w:left="2265"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00956BF5" w:rsidRPr="00956BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>English language</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956BF5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003F5AD9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t></w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00956BF5" w:rsidRPr="00956BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="68C7EF7B" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00956BF5" w:rsidRDefault="00BC21FD">
+        <w:t>Specific Educational Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F6406A" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4711CFFD" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:before="114"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593B2556" w14:textId="12B32D71" w:rsidR="00BC21FD" w:rsidRPr="00D651B1" w:rsidRDefault="00D651B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="11650091" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="216"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="144"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To support the tutorial action functions with the students to promote the global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> integral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6AD3847A" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B642C5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It takes into account the diversity of the student body</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8E394D" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B642C5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Monitor all students at a socio-affective level - inside and outside the classroom - to promote group cohesion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3917EA" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...53 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Facilitates the inclusion of students in the group and in the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5736CA" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDDA180" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="117"/>
-        <w:ind w:left="640"/>
-[...151 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+        </w:rPr>
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1489753B" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:................................................................................................................................................</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4D4654" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="78632814" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:before="118"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E8FBB4A" w14:textId="7C62FEA0" w:rsidR="00BC21FD" w:rsidRPr="000E61BF" w:rsidRDefault="000E61BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="0F058AB1" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="212"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Analyse and assess the educational intervention that all teachers carry out in the group of students in the tutorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A672DA" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
+        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>He is aware of all the activities that are carried out from all areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26910B22" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0069247C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It maintains a constant dialogue and works together with all the teachers involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2564ED72" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EE6878">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Establish</w:t>
-[...66 lines deleted...]
-      <w:pPr>
+        <w:t>Establish interdisciplinary, meaningful and functional relationships between all the contents taught</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF5FCF1" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F56AD1" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="120"/>
-        <w:ind w:left="640"/>
-[...154 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+        </w:rPr>
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600F8F6B" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:................................................................................................................................................</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19335FDD" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+    <w:p w14:paraId="4FFDDE40" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:before="115"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F16146" w14:textId="398677F1" w:rsidR="00BC21FD" w:rsidRPr="001905FE" w:rsidRDefault="001905FE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="59442A0B" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="571"/>
-          <w:tab w:val="left" w:pos="573"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="211"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="139"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Analyse and assess the educational interventions that members of the educational community and the social environment have with respect to the tutoring group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270DDE4F" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF2AD0">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>The social singularities of families are reported</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A164F45" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="211"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="144"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008A3E25">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Exchange information and impressions with other members of the educational community (canteen educators, caretakers...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EBEA5A" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="211"/>
+        <w:ind w:right="139"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:t>He/she is receptive to the demands, suggestions, ideas, evaluations and/or criticisms of the members of the educational community and the social environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098A41D6" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180C58A1" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="120" w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="640"/>
-[...151 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00534318" w:rsidRPr="003F5AD9">
+        </w:rPr>
+        <w:t>Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB0E092" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:................................................................................................................................................</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2220D8D4" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00D9001D" w:rsidRDefault="00534318">
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A410D7" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D9001D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D24797">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6926CCBD" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:spacing w:before="199"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10895730" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...48 lines deleted...]
-        <w:spacing w:before="6"/>
+        </w:rPr>
+        <w:t>Overall assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE28ED2" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="8"/>
-[...201 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4815"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D24797" w14:paraId="3FBBC364" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2642"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="318E0BF2" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Positive aspects</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316D0DEB" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aspects to improve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2143B70F" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="227"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>General Comments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD28B39" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11D9DF33" wp14:editId="6E545F7F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719328</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>78752</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6122035" cy="2321560"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6122035" cy="2321560"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6122035" h="2321560">
+                              <a:moveTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:shape id="Graphic 8" style="position:absolute;margin-left:56.65pt;margin-top:6.2pt;width:482.05pt;height:182.8pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6122035,2321560" o:spid="_x0000_s1026" fillcolor="black" stroked="f" path="m6121641,r-6083,l6115558,6096r,2308860l6096,2314956,6096,6096r6109462,l6115558,,6096,,,,,6096,,2314956r,6096l6096,2321052r6109462,l6121641,2321052r,-6096l6121641,6096r,-6096xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE4cpVdwIAADAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1vmzAUfZ+0/2D5feEjBa0opJpadZpU&#10;dZWaac+OMQHNYM92Av33uzY4sHVqkml5MNf4+Obcr8Pqpm84OjCla9HmOFqEGLGWiqJudzn+trn/&#10;8BEjbUhbEC5aluMXpvHN+v27VSczFotK8IIpBE5anXUyx5UxMgsCTSvWEL0QkrVwWArVEANbtQsK&#10;RTrw3vAgDsM06IQqpBKUaQ1v74ZDvHb+y5JR87UsNTOI5xi4Gbcqt27tGqxXJNspIquajjTIP7Bo&#10;SN3Cnx5d3RFD0F7Vr1w1NVVCi9IsqGgCUZY1ZS4GiCYK/4jmuSKSuVggOVoe06T/n1v6eHiWT8pS&#10;1/JB0B8aMhJ0UmfHE7vRI6YvVWOxQBz1Losvxyyy3iAKL9MojsNlghGFs3gZR0nq8hyQzF+ne20+&#10;M+FckcODNkMZCm+Rylu0b72poJi2jNyV0WAEZVQYQRm3QxklMfae5WdN1M24VBMVe96IA9sIhzQ2&#10;EOAcpVcRRj4cIDthePs7NkqSBPp6hvUI/5Sj1wmZhteppQmOPcg/X4PjZXR1nZzAW4eWw0Xgi2hc&#10;BPY19lH55xidZ/s2DEb0ZFYHzEluA+yc5HhkHIVJ/HaNfBS2rU+Co6n65+GnHrwcf0bDzHr8ZPb+&#10;NhC+opQLzYZWtnPmevo4e9Df8+nWgtfFfc25nTWtdttbrtCBWDV2vzHdM5gTn0FvrPJsRfHypFAH&#10;Ep1j/XNPFMOIf2lBA6FuxhvKG1tvKMNvhVN9N+ZKm03/nSiJJJg5NiBXj8IrLMm8DAF/Cxiw9mYr&#10;Pu2NKGurUY7bwGjcgCy7+MdPiNX9+d6hpg/d+hcAAAD//wMAUEsDBBQABgAIAAAAIQAR6F4t3wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0ENVGIUyEQEuJEQySubrzE&#10;aWM7xG6b/j3bE73NaJ9mZ8r1bAd2xCn03klYLgQwdK3XveskNF9vDzmwEJXTavAOJZwxwLq6vSlV&#10;of3JbfBYx45RiAuFkmBiHAvOQ2vQqrDwIzq6/fjJqkh26rie1InC7cATIVbcqt7RB6NGfDHY7uuD&#10;lfBe/zarb51/Jhv92tjzbv4waKS8v5ufn4BFnOM/DJf6VB0q6rT1B6cDG8gv05RQEskjsAsgsozU&#10;VkKa5QJ4VfLrDdUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAThylV3AgAAMAcAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABHoXi3fAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" w14:anchorId="52E91251">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133DC34" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D939034" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="147"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31100883" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+      <w:pPr>
+        <w:ind w:left="248"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E07F47" wp14:editId="007F8F41">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5825617</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-269593</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1014094" cy="777240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1014094" cy="777240"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:shape id="Graphic 9" style="position:absolute;margin-left:458.7pt;margin-top:-21.25pt;width:79.85pt;height:61.2pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1014094,777240" o:spid="_x0000_s1026" fillcolor="black" stroked="f" path="m975664,l38100,,,,,38100,,739140r,38100l38100,777240r937564,l975664,739140r-937564,l38100,38100r937564,l975664,xem1013841,l975741,r,38100l975741,739140r,38100l1013841,777240r,-38100l1013841,38100r,-38100xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRgZJ6iAIAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduO2jAQfa/Uf7D8XhIu5RIRVtWutqq0&#10;2q60VH02jkOiOrFrGwJ/37GDg5eqCqzKQzyOT4Yzc8Yzy7tDxdGeKV2KOsXDQYwRq6nIynqb4h/r&#10;x09zjLQhdUa4qFmKj0zju9XHD8tGJmwkCsEzphA4qXXSyBQXxsgkijQtWEX0QEhWw2EuVEUMbNU2&#10;yhRpwHvFo1EcT6NGqEwqQZnW8PahPcQr5z/PGTXf81wzg3iKgZtxT+WeG/uMVkuSbBWRRUlPNMg7&#10;WFSkrOFPO1cPxBC0U+VfrqqSKqFFbgZUVJHI85IyFwNEM4wvonktiGQuFkiOll2a9P9zS5/3r/JF&#10;WepaPgn6S0NGokbqpDuxG33CHHJVWSwQRweXxWOXRXYwiMLLYTycxIsJRhTOZrPZaOLSHJHEf013&#10;2nxlwnki+ydtWhUyb5HCW/RQe1OBllZF7lQ0GIGKCiNQcdOqKImx31l61kRNQKXomNjjSuzZWjig&#10;sWEsZp+nUyDsYwGqZwivQ+h4PoyhjgKkP/erdC6vx7QebdZJ4n34NfQ1Gy8grzbUPmCYcu/Jr63H&#10;cxRv9PEgv7bgIDs3ovsZB0RuAffnLCB9E/gywZQLzdqc26J6R3HBdRjPJ8M3NfOv6gLWswuo18Kv&#10;nSYeeFV4HnxFEQUcrpA7jO5WeL/ioff+OEN0r45wibqGAXbYkrTgZfZYcm7V1mq7uecK7YmdIO53&#10;uoMBzDXMtkfabrkR2fFFoQbGSor17x1RDCP+rYa+bWeQN5Q3Nt5Qht8LN6lcoSlt1oefREkkwUyx&#10;gRb7LPxUIInvnTaWDmu/rMWXnRF5aRur49YyOm1glLgmchp7dlaFe4c6D+fVHwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAO/no97iAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;66QKuEmzqSoqLohLE1SJmxu7SUS8jmI3DX+Pe4Ljap5m3ubb2fRs0qPrLCHEywiYptqqjhqEz+pt&#10;sQbmvCQle0sa4Uc72Bb3d7nMlL3SQU+lb1goIZdJhNb7IePc1a020i3toClkZzsa6cM5NlyN8hrK&#10;Tc9XUfTCjewoLLRy0K+trr/Li0EoG1l1ybF6Ou7ev+g8HfYfYl8hPj7Muw0wr2f/B8NNP6hDEZxO&#10;9kLKsR4hjUUSUIRFsnoGdiMiIWJgJwSRpsCLnP//ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUYGSeogCAADkBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA7+ej3uIAAAALAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" w14:anchorId="7865B3E2">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Overall grade of your internship (numerical between 1-10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F235976" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2BF5D6" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2382D0C9" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
+      <w:pPr>
+        <w:spacing w:before="86" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3606"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="00D371F9" w14:paraId="31465C45" w14:textId="77777777">
+      <w:tr w:rsidR="00D24797" w14:paraId="75F1244E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1079"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A99A931" w14:textId="047DECC8" w:rsidR="00BC21FD" w:rsidRPr="00A76BB2" w:rsidRDefault="00A76BB2">
+          <w:p w14:paraId="6C9071C7" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A76BB2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...25 lines deleted...]
-              <w:t>he tutor</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the tutor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53FCAE17" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="00A76BB2" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="7C69D96C" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FAF9AC6" w14:textId="7F50080E" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00A76BB2">
+          <w:p w14:paraId="03C70770" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="491"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>School Stamp</w:t>
+              </w:rPr>
+              <w:t>School Seal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED15F6B" w14:textId="4A539B69" w:rsidR="00BC21FD" w:rsidRPr="00D371F9" w:rsidRDefault="00D371F9">
+          <w:p w14:paraId="05750944" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D371F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-              <w:t>he internship coordinator from the centre</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the centre's internship coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w14:paraId="0C5271AA" w14:textId="77777777">
+      <w:tr w:rsidR="00D24797" w14:paraId="3DF82A29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734E9915" w14:textId="08396FA6" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00A76BB2">
+          <w:p w14:paraId="3F0AC3CA" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Signature</w:t>
+              </w:rPr>
+              <w:t>For Signing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2953A88D" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="1B05F52D" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0975EEAF" w14:textId="70ECD199" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00D371F9">
+          <w:p w14:paraId="4E9B7C30" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Agrees</w:t>
+              </w:rPr>
+              <w:t>Please</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w14:paraId="02157458" w14:textId="77777777">
+      <w:tr w:rsidR="00D24797" w14:paraId="43F3C198" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51DF422D" w14:textId="409FA718" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00A76BB2">
+          <w:p w14:paraId="74762FDF" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CFA93C2" w14:textId="77777777" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00BC21FD">
+          <w:p w14:paraId="75177B10" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="00D24797">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34036A65" w14:textId="0BAD8F9D" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00D371F9">
+          <w:p w14:paraId="20D91B29" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C1D0AAB" w14:textId="77777777" w:rsidR="007F7F22" w:rsidRDefault="007F7F22"/>
-    <w:sectPr w:rsidR="007F7F22">
+    <w:p w14:paraId="7956CBEB" w14:textId="3C33E09D" w:rsidR="002C559B" w:rsidRDefault="002C559B"/>
+    <w:sectPr w:rsidR="002C559B">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1640" w:right="920" w:bottom="900" w:left="920" w:header="696" w:footer="715" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C0F964" w14:textId="77777777" w:rsidR="00070A28" w:rsidRPr="003F5AD9" w:rsidRDefault="00070A28">
-      <w:r w:rsidRPr="003F5AD9">
+    <w:p w14:paraId="050489F6" w14:textId="77777777" w:rsidR="00AE5634" w:rsidRDefault="00AE5634">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FBF261A" w14:textId="77777777" w:rsidR="00070A28" w:rsidRPr="003F5AD9" w:rsidRDefault="00070A28">
-      <w:r w:rsidRPr="003F5AD9">
+    <w:p w14:paraId="574EBC22" w14:textId="77777777" w:rsidR="00AE5634" w:rsidRDefault="00AE5634">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial Nova">
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="21CAA602" w14:textId="7E0B0E48" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00F33FF0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29197704" w14:textId="77777777" w:rsidR="00E61242" w:rsidRDefault="00E61242">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BED1659" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="25803692">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487435776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CC7CD5" wp14:editId="17DDC409">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>701040</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10111435</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6158230" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Graphic 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6158230" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6158230" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shape id="Graphic 6" style="position:absolute;margin-left:55.2pt;margin-top:796.2pt;width:484.9pt;height:.5pt;z-index:-15880704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6158230,6350" o:spid="_x0000_s1026" fillcolor="black" stroked="f" path="m6158230,l,,,6095r6158230,l6158230,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLBRjIHQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SJOiMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJlmtspw3zQabMJ+rxkfTurm81uyiHDZiCrxZLzpSRUDbmVPBvh8cP&#10;t5yhF6YUGowq+FUhv9u/f7frbK7WUIMulWMUxGDe2YLX3ts8y1DWqhW4AKsMOStwrfC0daesdKKj&#10;6K3O1svlNuvAldaBVIj09WFw8n2MX1VK+q9VhcozXXDi5uPq4noMa7bfifzkhK0bOdIQ/8CiFY2h&#10;S6dQD8ILdnbNH6HaRjpAqPxCQptBVTVSxRwom9Xyt2xea2FVzIXEQTvJhP8vrHy+vNoXF6ijfQL5&#10;A0mRrLOYT56wwRHTV64NWCLO+qjidVJR9Z5J+rhdbW7XNyS2JN/2ZhNFzkSezsoz+s8KYhxxeUI/&#10;1KBMlqiTJXuTTEeVDDXUsYaeM6qh44xqeBxqaIUP5wK5YLJuRqQeeQRnCxd1gAjzIYWJbUqEmL5h&#10;tJljKacZKvnS28Z4A2a7/LgJvChYcqf3AJtf+1fgpGYKJzWgGm4KeccrJy3o+rnaCLopHxutQ/ro&#10;Tsd77dhFhNGIz8h4BoudMBQ/tMERyuuLYx3NS8Hx51k4xZn+Yqghw3AlwyXjmAzn9T3EEYzKO/SH&#10;/rtwllkyC+6pd54htbvIU1sQ/wAYsOGkgU9nD1UTeiZyGxiNG5qRmP84z2EI5/uIevvr7H8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDXa2Qs3wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEIX3&#10;SNzBGiQ2iNoJbVRCnKpCcADSHsCNhyQQ28E/beD0TNmU3XszT2++qTazGdkRfRiclZAtBDC0rdOD&#10;7STsd6/3a2AhKqvV6CxK+MYAm/r6qlKldif7hscmdoxKbCiVhD7GqeQ8tD0aFRZuQku7d+eNimR9&#10;x7VXJyo3I8+FKLhRg6ULvZrwucf2s0lGgv9q5pXZp+KjSLtt9pJM9nNnpLy9mbdPwCLO8RKGMz6h&#10;Q01MB5esDmwkn4klRUmsHnNS54hYixzY4W/2sAReV/z/G/UvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMsFGMgdAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANdrZCzfAAAADgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" w14:anchorId="5B6DA840">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="46C610B8">
-[...67 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487436288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31B639C7" wp14:editId="36D35D16">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3710051</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10117182</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="153035" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="153035" cy="153670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="78820FD4" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="31B639C7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:292.15pt;margin-top:796.65pt;width:12.05pt;height:12.1pt;z-index:-15880192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUu5vwlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvxNtWLWiVTQVUIKQK&#10;kAof4HjtrMXaY2ac7ObvGbubBMENcRmP7fGb9954fT+HURwskofYyatVI4WNBnofd538/u3DqzdS&#10;UNax1yNE28mjJXm/efliPaXWXsMAY29RMEikdkqdHHJOrVJkBhs0rSDZyJcOMOjMW9ypHvXE6GFU&#10;101zpybAPiEYS8SnD8+XclPxnbMmf3GObBZjJ5lbrhFr3JaoNmvd7lCnwZuFhv4HFkH7yE3PUA86&#10;a7FH/xdU8AaBwOWVgaDAOW9s1cBqrpo/1DwNOtmqhc2hdLaJ/h+s+Xx4Sl9R5PkdzDzAKoLSI5gf&#10;xN6oKVG71BRPqSWuLkJnh6GsLEHwQ/b2ePbTzlmYgnZ709zcSmH4ivO719VvdXmckPJHC0GUpJPI&#10;46oE9OGRcmmv21PJwuW5fSGS5+0sfF84c2U52UJ/ZCkTT7OT9HOv0UoxfopsVxn9KcFTsj0lmMf3&#10;UD9IURTh7T6D85XABXchwHOovJY/Uwb9+75WXX725hcAAAD//wMAUEsDBBQABgAIAAAAIQC1d0e/&#10;4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF3ahDTEqSoEJyREGg4c&#10;ndhNrMbrELtt+HuWE9x2d0azb4rt7AZ2NlOwHiUsFwKYwdZri52Ej/rlLgMWokKtBo9GwrcJsC2v&#10;rwqVa3/Bypz3sWMUgiFXEvoYx5zz0PbGqbDwo0HSDn5yKtI6dVxP6kLhbuD3QqTcKYv0oVejeepN&#10;e9yfnITdJ1bP9uutea8Ola3rjcDX9Cjl7c28ewQWzRz/zPCLT+hQElPjT6gDGyQk2XpFVhKSzYom&#10;sqQiWwNr6JQuHxLgZcH/tyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFS7m/CWAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALV3R7/i&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="78820FD4" w14:textId="77777777" w:rsidR="00D24797" w:rsidRDefault="004357BF">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34390DA5" w14:textId="77777777" w:rsidR="00E61242" w:rsidRDefault="00E61242">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F2DC949" w14:textId="77777777" w:rsidR="00070A28" w:rsidRPr="003F5AD9" w:rsidRDefault="00070A28">
-      <w:r w:rsidRPr="003F5AD9">
+    <w:p w14:paraId="5E73DF7D" w14:textId="77777777" w:rsidR="00AE5634" w:rsidRDefault="00AE5634">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="693E17A9" w14:textId="77777777" w:rsidR="00070A28" w:rsidRPr="003F5AD9" w:rsidRDefault="00070A28">
-      <w:r w:rsidRPr="003F5AD9">
+    <w:p w14:paraId="3D58A941" w14:textId="77777777" w:rsidR="00AE5634" w:rsidRDefault="00AE5634">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="47D4DB10" w14:textId="2F222810" w:rsidR="00BC21FD" w:rsidRPr="003F5AD9" w:rsidRDefault="00F33FF0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63779F39" w14:textId="77777777" w:rsidR="00E61242" w:rsidRDefault="00E61242">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A033009" w14:textId="58455E73" w:rsidR="00AF0C68" w:rsidRPr="00E61242" w:rsidRDefault="00AF0C68" w:rsidP="00E61242">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
-[...188 lines deleted...]
-      <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38AC4196" wp14:editId="435CF59A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487438336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55186F70" wp14:editId="134F0B19">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>807719</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>482345</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-277495</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="718908" cy="364490"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1638300" cy="317500"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="1768863895" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="60706" b="-10865"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="718908" cy="364490"/>
+                    <a:ext cx="1639318" cy="317697"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="411F5A55" w14:textId="78453D56" w:rsidR="00D24797" w:rsidRDefault="00E61242" w:rsidP="00AF0C68">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1970"/>
+      </w:tabs>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487440384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BEB2166" wp14:editId="70E39D27">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>102235</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3047666" cy="416560"/>
+          <wp:effectExtent l="0" t="0" r="635" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1019632012" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="40646" t="-18723" r="-1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3047666" cy="416560"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="2D8A09AE">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487434752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3284256F" wp14:editId="4D32C37B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5194300</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>679450</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1473200" cy="218440"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1473200" cy="218440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BEBBC89" w14:textId="2EA45AA0" w:rsidR="00D24797" w:rsidRPr="00AF0C68" w:rsidRDefault="004357BF">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF0C68">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">PRACTICUM V </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3284256F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:409pt;margin-top:53.5pt;width:116pt;height:17.2pt;z-index:-15881728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5COWSkwEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v2yAQf5/U74B4b0jSaKusONW2atOk&#10;apvU7gMQDLE1w9E7Ejvffgd1kml7q/qCD3P87veH9d3oe3GwSB2EWi5mcylsMNB0YVfLX09frm+l&#10;oKRDo3sItpZHS/Juc/VuPcTKLqGFvrEoGCRQNcRatinFSikyrfWaZhBt4EMH6HXiLe5Ug3pgdN+r&#10;5Xz+Xg2ATUQwloj/3r8cyk3Bd86a9MM5skn0tWRuqaxY1m1e1Watqx3q2HZmoqFfwcLrLvDQM9S9&#10;TlrssfsPyncGgcClmQGvwLnO2KKB1Szm/6h5bHW0RQubQ/FsE70drPl+eIw/UaTxE4wcYBFB8QHM&#10;b2Jv1BCpmnqyp1QRd2eho0OfvyxB8EX29nj2045JmIy2+nDDIUlh+Gy5uF2tiuHqcjsipa8WvMhF&#10;LZHzKgz04YFSnq+rU8tE5mV+ZpLG7cgtudxCc2QRA+dYS3rea7RS9N8CG5VDPxV4KranAlP/GcrT&#10;yFoCfNwncF2ZfMGdJnMChdD0WnLEf+9L1+VNb/4AAAD//wMAUEsDBBQABgAIAAAAIQCi0fUV3wAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1USghxqgrBCQmRhgNHJ94m&#10;UeN1iN02/D3bE7291YxmZ/L17AZxxCn0njQkCwUCqfG2p1bDV/V2l4II0ZA1gyfU8IsB1sX1VW4y&#10;609U4nEbW8EhFDKjoYtxzKQMTYfOhIUfkVjb+cmZyOfUSjuZE4e7Qd4rtZLO9MQfOjPiS4fNfntw&#10;GjbfVL72Px/1Z7kr+6p6UvS+2mt9ezNvnkFEnOO/Gc71uToU3Kn2B7JBDBrSJOUtkQX1yHB2qAfF&#10;VDMtkyXIIpeXI4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkI5ZKTAQAAGwMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKLR9RXfAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BEBBC89" w14:textId="2EA45AA0" w:rsidR="00D24797" w:rsidRPr="00AF0C68" w:rsidRDefault="004357BF">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF0C68">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">PRACTICUM V </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:pict w14:anchorId="7527A58F">
-[...51 lines deleted...]
-      </w:pict>
+      <w:t>Grau Educació primària</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF0C68">
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="028539"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="466261E3" w14:textId="77777777" w:rsidR="00E61242" w:rsidRDefault="00E61242">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F71027E"/>
+    <w:nsid w:val="080C5401"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8244C24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19C95E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79FAC6FE"/>
-    <w:lvl w:ilvl="0" w:tplc="B3960D62">
+    <w:tmpl w:val="2DD80AC4"/>
+    <w:lvl w:ilvl="0" w:tplc="7B5E4AD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="933" w:hanging="360"/>
+        <w:ind w:left="861" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AC386EFC">
+    <w:lvl w:ilvl="1" w:tplc="BCA0D106">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1852" w:hanging="360"/>
+        <w:ind w:left="1766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51660F5E">
+    <w:lvl w:ilvl="2" w:tplc="7BF4A23C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2765" w:hanging="360"/>
+        <w:ind w:left="2672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E8DA7EEA">
+    <w:lvl w:ilvl="3" w:tplc="86EEBC58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3677" w:hanging="360"/>
+        <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="512213B2">
+    <w:lvl w:ilvl="4" w:tplc="18C0FE4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4590" w:hanging="360"/>
+        <w:ind w:left="4484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D43CB556">
+    <w:lvl w:ilvl="5" w:tplc="1D98D010">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503" w:hanging="360"/>
+        <w:ind w:left="5391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4A24AE70">
+    <w:lvl w:ilvl="6" w:tplc="AFDC322A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6415" w:hanging="360"/>
+        <w:ind w:left="6297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6F3A7574">
+    <w:lvl w:ilvl="7" w:tplc="ED28C21E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7328" w:hanging="360"/>
+        <w:ind w:left="7203" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="593E1E2C">
+    <w:lvl w:ilvl="8" w:tplc="A4BEAC8C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8241" w:hanging="360"/>
+        <w:ind w:left="8109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="799E6380"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332E1EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF6A5BB4"/>
-    <w:lvl w:ilvl="0" w:tplc="7AE4035A">
+    <w:tmpl w:val="F7B22D92"/>
+    <w:lvl w:ilvl="0" w:tplc="9B3A9F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="573" w:hanging="361"/>
+        <w:ind w:left="501" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA6C9716">
+    <w:lvl w:ilvl="1" w:tplc="778CAA3A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="921" w:hanging="281"/>
+        <w:ind w:left="849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="81"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B28E696C">
+    <w:lvl w:ilvl="2" w:tplc="17740C20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1936" w:hanging="281"/>
+        <w:ind w:left="1849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D4D80E7E">
+    <w:lvl w:ilvl="3" w:tplc="7CA8A86E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="281"/>
+        <w:ind w:left="2858" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4C024FAC">
+    <w:lvl w:ilvl="4" w:tplc="224642C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3968" w:hanging="281"/>
+        <w:ind w:left="3867" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CA70E40C">
+    <w:lvl w:ilvl="5" w:tplc="AB36A0BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4985" w:hanging="281"/>
+        <w:ind w:left="4876" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2FC61DCC">
+    <w:lvl w:ilvl="6" w:tplc="7D98D32E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6001" w:hanging="281"/>
+        <w:ind w:left="5885" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80969496">
+    <w:lvl w:ilvl="7" w:tplc="1A1E5F34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7017" w:hanging="281"/>
+        <w:ind w:left="6894" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EBB65B44">
+    <w:lvl w:ilvl="8" w:tplc="B7A605AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8033" w:hanging="281"/>
+        <w:ind w:left="7904" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="206374679">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A461F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5E229A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="731124467">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="912740003">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1811747884">
+  <w:num w:numId="3" w16cid:durableId="1016351211">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="922107169">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC21FD"/>
-[...168 lines deleted...]
-    <w:rsid w:val="00FE4117"/>
+    <w:rsidRoot w:val="00D24797"/>
+    <w:rsid w:val="00025DB8"/>
+    <w:rsid w:val="00065E81"/>
+    <w:rsid w:val="00140B9E"/>
+    <w:rsid w:val="0028675B"/>
+    <w:rsid w:val="00287053"/>
+    <w:rsid w:val="00292F99"/>
+    <w:rsid w:val="002A1649"/>
+    <w:rsid w:val="002C0F48"/>
+    <w:rsid w:val="002C559B"/>
+    <w:rsid w:val="003317BE"/>
+    <w:rsid w:val="00342418"/>
+    <w:rsid w:val="00360223"/>
+    <w:rsid w:val="00374DE9"/>
+    <w:rsid w:val="003E16E9"/>
+    <w:rsid w:val="004357BF"/>
+    <w:rsid w:val="00493650"/>
+    <w:rsid w:val="004C1B89"/>
+    <w:rsid w:val="005A6B0D"/>
+    <w:rsid w:val="00600264"/>
+    <w:rsid w:val="006127F7"/>
+    <w:rsid w:val="00684B24"/>
+    <w:rsid w:val="00692BF4"/>
+    <w:rsid w:val="006A091B"/>
+    <w:rsid w:val="0071609D"/>
+    <w:rsid w:val="0073693D"/>
+    <w:rsid w:val="0076064F"/>
+    <w:rsid w:val="00776C12"/>
+    <w:rsid w:val="007F7D92"/>
+    <w:rsid w:val="008867E0"/>
+    <w:rsid w:val="008B00EC"/>
+    <w:rsid w:val="00934BD4"/>
+    <w:rsid w:val="00976C57"/>
+    <w:rsid w:val="009851DE"/>
+    <w:rsid w:val="009A0932"/>
+    <w:rsid w:val="00A77DFD"/>
+    <w:rsid w:val="00A823DD"/>
+    <w:rsid w:val="00A86168"/>
+    <w:rsid w:val="00AE5634"/>
+    <w:rsid w:val="00AF0C68"/>
+    <w:rsid w:val="00B30D7F"/>
+    <w:rsid w:val="00BC3801"/>
+    <w:rsid w:val="00C736ED"/>
+    <w:rsid w:val="00CB6618"/>
+    <w:rsid w:val="00D02EEA"/>
+    <w:rsid w:val="00D24797"/>
+    <w:rsid w:val="00D351D6"/>
+    <w:rsid w:val="00DF6156"/>
+    <w:rsid w:val="00E13EF9"/>
+    <w:rsid w:val="00E61242"/>
+    <w:rsid w:val="00E7783E"/>
+    <w:rsid w:val="00EC78D9"/>
+    <w:rsid w:val="00F2047E"/>
+    <w:rsid w:val="00FB28F4"/>
+    <w:rsid w:val="00FB3CA1"/>
+    <w:rsid w:val="00FF33DB"/>
+    <w:rsid w:val="00FF5710"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="125973E4"/>
-  <w15:docId w15:val="{27D7BCE5-4872-4400-8CCC-E99A71F224F8}"/>
+  <w14:docId w14:val="2C2D4918"/>
+  <w15:docId w15:val="{B227AFA9-E887-4F19-9C8D-72339C90019C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8390,51 +6616,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8618,549 +6844,337 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="212"/>
+      <w:ind w:left="140"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="573" w:hanging="361"/>
+      <w:ind w:left="501" w:hanging="361"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Ttol4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="4"/>
-      <w:ind w:left="640"/>
+      <w:ind w:left="568"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="921" w:hanging="281"/>
+      <w:ind w:left="849" w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B1A7B"/>
+    <w:rsid w:val="00287053"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Taulanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A823DD"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00292F99"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003317BE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003317BE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textdelcontenidor">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F7D92"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...276 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9403,91 +7417,106 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FD7A256-20F5-4481-B1BE-59B822CBE5AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2140</Words>
-  <Characters>11773</Characters>
+  <Words>2330</Words>
+  <Characters>13284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13886</CharactersWithSpaces>
+  <CharactersWithSpaces>15583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Begoña Oliveras Prat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2022-12-13T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
     <vt:filetime>2022-12-13T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>