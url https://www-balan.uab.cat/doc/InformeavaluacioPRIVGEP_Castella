--- v0 (2025-10-08)
+++ v1 (2026-10-19)
@@ -4,7794 +4,5930 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3550E438" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="7B308D6B" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
-[...239 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AE4D17" w14:textId="77777777" w:rsidR="00722400" w:rsidRPr="005623AC" w:rsidRDefault="00000000" w:rsidP="005623AC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-        <w:ind w:left="212" w:right="209"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Informe de evaluación del centro de formación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D031B7" w14:textId="77777777" w:rsidR="005623AC" w:rsidRPr="005623AC" w:rsidRDefault="005623AC" w:rsidP="005623AC">
+      <w:pPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EF3B92">
+    </w:p>
+    <w:p w14:paraId="13100277" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>intervención</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF3B92">
+        <w:t>prácticas IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>educativa</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF3B92">
+        <w:t xml:space="preserve">Grado de Educación Primaria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tienen carácter generalista. Uno de sus objetivos más importantes es que el futuro maestro o maestra aprenda a diseñar una intervención educativa y la lleve a la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683B3F8F" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>mínimo de 6 sesiones</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00EF3B92">
+        <w:t xml:space="preserve">intervención educativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">puede plantearse en diferentes formatos. Puede consistir en una secuencia didáctica, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>de un mínimo de 6 sesiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, cuya temática surgirá del consenso entre el maestro o maestra tutor/a del centro educativo, el estudiante y el tutor de la universidad. También puede tratarse de una propuesta de intervención enmarcada en la fase inicial de un proyecto de carácter interdisciplinar o de Aprendizaje-Servicio (ApS) que se desarrollará a lo largo del Prácticum V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440230DC" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t>objetivos</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de estas prácticas son:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23192E95" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Observar y analizar la realidad educativa del centro de prácticas para implicarse como miembro de la comunidad educativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4043D178" w14:textId="01883F3D" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00EF3B92">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="181CC89F" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Analizar el proyecto educativo del centro de prácticas para poder diseñar una intervención didáctica de forma fundamentada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E752E40" w14:textId="4AB182A8" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00EF3B92">
-[...30 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="234941F9" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="004B7647">
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Programar, impartir y evaluar una propuesta didáctica vinculada a una o varias áreas de conocimiento del currículo de Educación Primaria. También existe la posibilidad de realizar un proyecto de carácter interdisciplinar o de aprendizaje-servicio (ApS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74A880" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Reflexionar sobre la práctica docente para ser consciente y tomar decisiones fundamentadas respecto al propio desarrollo profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3271156F" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para poder realizar la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-        <w:widowControl/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>requisitos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los siguientes tres elementos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3750227C" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...95 lines deleted...]
-        <w:widowControl/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>El cumplimiento del 100 % de asistencia al horario del centro de prácticas o formador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1847BCC0" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...131 lines deleted...]
-        <w:widowControl/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>El cumplimiento de un mínimo del 80 % de asistencia a los seminarios de tutoría de la Facultad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1320D317" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...350 lines deleted...]
-        <w:r w:rsidRPr="00EF3B92">
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>La superación de cada una de las actividades de evaluación (la calificación mínima debe ser de 5 sobre 10): carpeta de aprendizaje (40 %), estancia en el centro (30 %) y tutorías y semana de prácticas en la Facultad (30 %).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4EDBD0" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A continuación, se detallan los resultados de aprendizaje, teniendo en cuenta las competencias docentes establecidas para este prácticum, que el maestro o maestra tutor/a del centro de prácticas o formador deberá evaluar en función de la práctica docente desarrollada por el estudiante durante su estancia. Cada resultado de aprendizaje debe calificarse según el grado de dominio, siendo las valoraciones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Logro excelente (AE, 1 punto)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Logro notable (AN, 0,75 puntos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Logro satisfactorio (AS, 0,5 puntos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>No logro (NA, 0 puntos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>. Cada resultado incorpora también un apartado de comentarios para realizar aclaraciones, sugerencias o justificar la calificación asignada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0553BF31" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Este documento puede descargarse de la página web de la Facultad de Ciencias de la Educación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA5B64" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRDefault="00BF0714" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AA272B">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...7 lines deleted...]
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Enlla"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>l</w:t>
+          <w:t>https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="450F7062" w14:textId="77777777" w:rsidR="00713E10" w:rsidRDefault="00713E10">
-[...114 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6BF10C0D" w14:textId="77777777" w:rsidR="00BF0714" w:rsidRPr="00BF0714" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0714">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Este informe de prácticas debe remitirse a la tutoría de prácticas de la Facultad por correo electrónico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19685153" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="1B111C1F" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="54075E9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F7CA94" w14:textId="3B870CBB" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00713E10">
+          <w:p w14:paraId="5204A7B5" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="00BF0714">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="143"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="918"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+            <w:r w:rsidRPr="00BF0714">
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Nombre del centro de prácticas</w:t>
+              </w:rPr>
+              <w:t>Nombre y apellidos del estudiante en prácticas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18233E13" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="17A29A55" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...89 lines deleted...]
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64FB7BFF" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
-[...120 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="39C55533" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="45"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="121" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8928"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="485"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="466677ED" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="6864278A" w14:textId="77777777" w:rsidTr="00BF0714">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02184221" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="626246CA" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="00BF0714">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BF0714">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nombre del centro de prácticas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ADAB60" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F42953D" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="0B9BF79C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654DC600" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0714">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nombre y apellidos del/de la maestro/a tutor/a del centro formador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B1EB47" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="57B44DCD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7976D60A" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="00BF0714">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DNI del/de la maestro/a tutor/a del centro formador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFE2A94" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B1989BD" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3327"/>
+        <w:gridCol w:w="6303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00217FC2" w14:paraId="4030DFE8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC5F073" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:ind w:left="110" w:right="1562"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nombre y apellidos tutor/a de la Facultad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA64EFC" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E0A9043" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00722400">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664D3108" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Requisitos generales obligatorios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5EDFD1" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FC4888" w:rsidRDefault="00000000" w:rsidP="003E3D97">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4888">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Para poder proceder con la evaluación del estudiante en prácticas, debe cumplir todos estos indicadores de evaluación. En caso de que alguno de ellos no se cumpla, la nota final será un suspenso (nota 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BD1B95" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="003E3D97" w:rsidP="003E3D97">
+      <w:pPr>
+        <w:ind w:left="140" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00217FC2" w14:paraId="0BB714C2" w14:textId="77777777" w:rsidTr="00DA4256">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="87C390"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45D807FB" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B92">
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Estos criterios deben ser evaluados positivamente para poder continuar con la evaluación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="1F5FB1FF" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A41186" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha cumplido su horario (establecido en el Plan de Trabajo) y ha sido puntual en la asistencia al centro.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7640FA3F" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C947557" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35CD4869" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B92">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w14:paraId="7EF0E9B4" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="7BE83264" w14:textId="77777777" w:rsidTr="00D55DBE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64139976" w14:textId="0A940460" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="353C52E9" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Asiste al 100% de las actividades y responsabilidades asignadas, y es puntual (requisito de evaluación del prácticum)</w:t>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha seguido la normativa del centro (NOFC), así como el marco regulador general.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF31FF4" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="6645953A" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>Muestra respeto por todos los miembros de la comunidad educativa</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45BC9FB0" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="167AB115" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w14:paraId="657884EB" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="24A7140A" w14:textId="77777777" w:rsidTr="00D55DBE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4241C665" w14:textId="117AEFB4" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="15E21646" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Cumple la normativa de la escuela (calendario, horarios, vestimenta…)</w:t>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha asumido las responsabilidades asignadas en la guía del prácticum y en el Plan de Trabajo, y ha cumplido las tareas acordadas con el mentor o la mentora.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7064D7F2" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="1D7D3D4B" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>Escribe y habla con corrección y adecuación</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D0B000" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="68A5331F" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="51413A8F" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B88D10" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha tratado con respeto a todos los miembros de la comunidad educativa.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AFCC485" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="1B0878F4" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F14EFD3" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="60C4812C" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E704FAC" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha respetado la privacidad de todos los miembros de la comunidad educativa y ha mantenido un comportamiento deontológico correcto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45AD5D83" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26E9573D" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="1E9B903B" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9C4FCC" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante conoce el catalán, lengua propia de Cataluña y lengua vehicular y de aprendizaje para la realización de las prácticas profesionalizadoras en los centros formadores (ORDEN EDU/39/2021, de 16 de febrero).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20AE24A5" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C09832" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="60C7CCB2" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F8E7A5" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  El estudiante ha demostrado tener un dominio suficiente de la lengua de docencia (si no es el catalán) para poder ejercer la profesión docente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77DB9854" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6FC43A" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="6E7495AF" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C04AA85" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  Muestra un dominio competencial suficiente para llevar a la práctica la acción educativa a partir del análisis de los contextos personales y grupales en los que esta se desarrolla, generando un entorno seguro y de confianza, inclusivo y respetuoso con la diversidad, promoviendo la equidad y la justicia social, y generando interacciones comunicativas eficaces.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0E92B3" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1EA388" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217FC2" w14:paraId="2431448F" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="099F4F64" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="0090620A" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>  Es capaz de comprender, expresar y gestionar de forma adecuada, de acuerdo con el contexto, los fenómenos emocionales y sociales y las relaciones interpersonales, contribuyendo al bienestar de la comunidad educativa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB569B3" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA4BE9C" w14:textId="77777777" w:rsidR="0090620A" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="0090620A">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C346373" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
-[...170 lines deleted...]
-        <w:ind w:left="211" w:right="211"/>
+    <w:p w14:paraId="111FEC48" w14:textId="77777777" w:rsidR="00722400" w:rsidRPr="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4888">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comentarios ...............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B840D4" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00BC3801" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:rPr>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esultados de aprendizaje a evaluar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079BC11D" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="140" w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0C35">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">A continuación, se procederá a evaluar los resultados de aprendizaje del estudiante en prácticas. Indica para cada resultado de aprendizaje su grado de logro (según la orden de evaluación de Educación Primaria: </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">A continuación, se evaluarán los resultados de aprendizaje del estudiante en las prácticas. Indica para cada resultado de aprendizaje su grado de logro (según el orden de evaluación de la educación primaria): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Logro</w:t>
-[...124 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:t>Excelente Rendimiento (AE), Logro Notable (AN), Logro Satisfactorio (AS), No Logro (NA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4C1C92" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+        </w:tabs>
+        <w:ind w:left="499" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mostrar madurez emocional para fomentar buenas relaciones interpersonales en el colegio y en el aula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF0FF3A" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Muestra empatía y asertividad con los miembros de la comunidad educativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A3E634" w14:textId="053182A3" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="008B0C35">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="177C4D62" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Es capaz de gestionar sus propias emociones y sentimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B15F14" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Demuestra resiliencia y flexibilidad ante situaciones difíciles e imprevistas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9937C4" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="123"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>AE (1 punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FD2834" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="00A014C1">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="119"/>
-        <w:ind w:left="640"/>
-[...270 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comentarios:........................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4888">
+        <w:t>...........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFC301A" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRPr="0093025D" w:rsidRDefault="00000000" w:rsidP="000F3EB5">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="115"/>
-        <w:ind w:right="213"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="141"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093025D">
+        <w:t>Res</w:t>
+      </w:r>
+      <w:r>
+        <w:t>petar los principios deontológicos de la práctica docente (compromiso ético del profesor1) para trabajar como docente comprometido con la profesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CE2DC8" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="00000000" w:rsidP="000F3EB5">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="dot" w:pos="8896"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Respeta a los miembros de la comunidad educativa (estudiantes, familias, profesores, personal escolar...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BF57C8" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="00000000" w:rsidP="000F3EB5">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Mostrar una actitud ética (mantener la confidencialidad y el anonimato de los datos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F974C86" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="00000000" w:rsidP="000F3EB5">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="282"/>
+          <w:tab w:val="left" w:pos="849"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+        </w:rPr>
+        <w:t>Está comprometida con la escuela y su proyecto educativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5FABB6" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="00000000" w:rsidP="000F3EB5">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093025D">
+        <w:t>Valoració:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+      <w:r w:rsidRPr="0093025D">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0093025D">
+        <w:t>NA (0 punts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+      <w:r w:rsidRPr="0093025D">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0093025D">
+        <w:t>AS (0.5 punts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+      <w:r w:rsidRPr="0093025D">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0093025D">
+        <w:t>AN (0.75 punts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E54237">
+      <w:r w:rsidRPr="0093025D">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r w:rsidRPr="0093025D">
+        <w:t xml:space="preserve">AE (1 punt) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093025D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Comentaris:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734B48D8" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:ind w:right="422"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comunicarse (oral y por escrito) de forma eficaz para promover situaciones de enseñanza y aprendizaje en el aula y en la escuela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A367D9B" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Escucha las opiniones y contribuciones de profesores, estudiantes y otros miembros de la comunidad educativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077D75F5" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Respeta y es receptivo a sugerencias, evaluaciones y/o críticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7322F8E4" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...84 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Hace propuestas para promover el diálogo y el intercambio de ideas, y mantener una situación de aprendizaje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB32835" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios: ........................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371A49F4" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+        </w:tabs>
+        <w:ind w:left="499" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promoción de la educación democrática para la ciudadanía crítica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693E12C" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Está comprometida socialmente a través de la educación como herramienta de transformación y mejora social</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72320C0E" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Propone ideas basadas en perspectivas democráticas, responsables y equitativas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3569BA" w14:textId="120B7FCA" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00177A45">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="05056256" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...3 lines deleted...]
-        <w:ind w:right="209"/>
+          <w:tab w:val="left" w:pos="849"/>
+        </w:tabs>
+        <w:ind w:right="137"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...84 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Respeta los derechos humanos en el desarrollo de su práctica docente (igualdad, equidad, coeducación, inclusión, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A2A6D" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...166 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios: ........................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>........................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475A5F61" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="82"/>
-        <w:ind w:right="212"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Colaborar en los diferentes sectores de la comunidad educativa y el entorno social para integrarse en la dinámica del centro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7109E686" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="221"/>
+        <w:ind w:right="150"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-1"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Se involucra en las tareas (actas, proyectos, reuniones, comisiones, etc.) del equipo de profesores y en el senado, trabajando de forma eficiente en equipo y asumiendo responsabilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DD9E2A" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Hace propuestas que enriquecen el diálogo y la toma de decisiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A855C95" w14:textId="36541576" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00177A45">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="080971ED" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Planifica tus tareas y organiza tu tiempo adecuadamente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D643B34" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="123"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios: ................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39403D3E" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="115"/>
-        <w:ind w:right="1197"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="1125"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Analizar críticamente la realidad educativa observada para proponer mejoras desde una perspectiva innovadora e inclusiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A3708" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Contextualizar el funcionamiento y la organización del colegio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9E2100" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Interpreta y evalúa las decisiones tomadas en función del contexto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C64B07A" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Presentar propuestas de mejora teniendo en cuenta las posibilidades existentes y las necesidades detectadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD309FE" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...79 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios: ................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04332EAB" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:ind w:right="541"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aplicar enfoques teóricos y principios educativos para interpretar hechos, situaciones y procesos en el aula y en la escuela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A91FDFC" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Intercambia reflexiones y análisis de forma justificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC9784E" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Proporciona puntos de vista teóricos y experienciales que profundizan la reflexión y el análisis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0518EDF4" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Muestra interés en continuar su formación como profesor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286D6429" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios:............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A84D6B" w14:textId="77777777" w:rsidR="00A014C1" w:rsidRDefault="00A014C1" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAEB126" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:ind w:right="538"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promover la convivencia en el aula y fuera de ella, resolver problemas de disciplina y contribuir a la resolución pacífica de los conflictos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECEF03E" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Analizar las relaciones interpersonales en el centro (alumnos, profesores, personal escolar y el entorno)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E37AE1" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Demuestra iniciativa y autonomía para facilitar la comunicación con los estudiantes a nivel individual y grupal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EDC310" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Propone ideas para resolver conflictos y promover un clima positivo de convivencia e inclusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7460EE90" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios:............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ACFB87" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:ind w:right="295"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Incorpora la acción tutorial en la función docente para promover el desarrollo integral e integral del estudiante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183A5591" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="dot" w:pos="8412"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Está al día con el currículo actual y los acontecimientos educativos actuales (legislación, normativas, noticias, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F16841" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Supervisa a todos los estudiantes y tiene en cuenta el tratamiento de las diversidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18395185" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Colaborar en la tutoría de los estudiantes, atendiendo a las singularidades educativas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F90EDD" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...64 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios:.............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BC334B" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59087326" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
+        </w:tabs>
+        <w:ind w:right="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Diseña una propuesta didáctica (unidad didáctica, proyecto interdisciplinar, talleres, APS, rincones, entornos, etc.) vinculada a una o más áreas de conocimiento para tomar conciencia de la complejidad del proceso de enseñanza-aprendizaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34366DC5" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Diseñar propuestas didácticas con estrategias apropiadas y/o innovadoras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271DE6CD" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Realizar un análisis crítico de las propuestas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412BFDD8" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="es-ES"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+        </w:rPr>
+        <w:t>Evalúa la eficacia de las propuestas y propone mejoras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB62A39" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valoración: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0,5 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0,75 puntos)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E54237">
-[...136 lines deleted...]
-        <w:spacing w:before="8" w:after="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 punto) Comentarios..............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7EB5FC" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="000F3EB5" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A183FE5" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="000F3EB5" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F57E245" w14:textId="77777777" w:rsidR="000F3EB5" w:rsidRDefault="000F3EB5" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4990661B" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Valoración general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A9E902" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="5BF37FD7" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="3456310D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB295CC" w14:textId="20F538EF" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="685CCB57" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="201" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B92">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...34 lines deleted...]
-              <w:t>s</w:t>
+              </w:rPr>
+              <w:t>Aspectos positivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A29AD8A" w14:textId="013F00E0" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4AF1ABBC" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="201" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Aspect</w:t>
+              </w:rPr>
+              <w:t>Aspectos a mejorar</w:t>
             </w:r>
-            <w:r w:rsidR="00091B07">
-[...65 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="277C4CD9" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p w14:paraId="69A48CD2" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="227"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Comentarios generales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BB50F8" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="19"/>
-[...6 lines deleted...]
-        <w:ind w:left="212"/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00EF3B92">
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F50C22B" wp14:editId="6835D784">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719328</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>78752</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6122035" cy="2321560"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6122035" cy="2321560"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6122035" h="2321560">
+                              <a:moveTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 9" o:spid="_x0000_s1025" style="width:482.05pt;height:182.8pt;margin-top:6.2pt;margin-left:56.65pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251653120" coordsize="6122035,2321560" path="m6121641,l6115558,l6115558,6096l6115558,2314956l6096,2314956,6096,6096l6115558,6096l6115558,,6096,,,,,6096,,2314956l,2321052l6096,2321052l6115558,2321052l6121641,2321052l6121641,2314956l6121641,6096l6121641,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751E1D85" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00091B07">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5F78F2" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="147"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...205 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAF98AF" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:ind w:left="248"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7499D25E" wp14:editId="4C28642C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5825617</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-269593</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1014094" cy="777240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1014094" cy="777240"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 10" o:spid="_x0000_s1026" style="width:79.85pt;height:61.2pt;margin-top:-21.25pt;margin-left:458.7pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:251661312" coordsize="1014094,777240" path="m975664,l38100,,,,,38100,,739140l,777240l38100,777240l975664,777240l975664,739140l38100,739140l38100,38100l975664,38100l975664,xem1013841,l975741,l975741,38100l975741,739140l975741,777240l1013841,777240l1013841,739140l1013841,38100l1013841,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Nota global de tu beca (numérica entre 1 y 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678130F6" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624040D4" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560401B2" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="86" w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3606"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="6F42BC6D" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="48C0752D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1079"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B89A21" w14:textId="47D2A557" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="72C1ED17" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Nombre y apellidos del/la tutor/a</w:t>
+              </w:rPr>
+              <w:t>Nombre y apellido del tutor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41FDAA7F" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="14B18CFC" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:spacing w:before="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B82A10E" w14:textId="0E7EA14D" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A7A5C4F" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="145"/>
               <w:ind w:left="491"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B92">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...9 lines deleted...]
-              <w:t>llo de la escuela</w:t>
+              </w:rPr>
+              <w:t>Sello del colegio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D69648A" w14:textId="06A6308B" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43344ED1" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="110" w:right="562"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B92">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...77 lines deleted...]
-              <w:t>o</w:t>
+              </w:rPr>
+              <w:t>Nombre y apellido del coordinador de prácticas del centro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="37D22F66" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="1AA6C5BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E438793" w14:textId="3FF8738B" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="1A5C239B" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Firma</w:t>
+              </w:rPr>
+              <w:t>Para la firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB4F47C" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="5BCEA622" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00F55634">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C140A0B" w14:textId="051E304C" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="21C8425E" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...17 lines deleted...]
-              <w:t>n</w:t>
+              </w:rPr>
+              <w:t>Por favor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w14:paraId="23F74E33" w14:textId="77777777">
+      <w:tr w:rsidR="00217FC2" w14:paraId="78C6F2A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15712902" w14:textId="6917FE47" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="0AFC1F2E" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="313EFA1C" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="0544DA71" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00FC4888" w:rsidP="00F55634">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580DC97B" w14:textId="05ADA2EF" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00091B07">
+          <w:p w14:paraId="3D7CD367" w14:textId="77777777" w:rsidR="00FC4888" w:rsidRDefault="00000000" w:rsidP="00F55634">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617FBE30" w14:textId="77777777" w:rsidR="00242498" w:rsidRDefault="00242498"/>
-    <w:sectPr w:rsidR="00242498">
+    <w:p w14:paraId="0357E184" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D732758" w14:textId="77777777" w:rsidR="00722400" w:rsidRPr="00FC4888" w:rsidRDefault="00000000" w:rsidP="00FC4888">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4497C7EC" wp14:editId="0DDD7DB5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>242552</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1829435" cy="7620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1829435" cy="7620"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1829435" h="7620">
+                              <a:moveTo>
+                                <a:pt x="1829435" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1829435" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1829435" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="width:144.05pt;height:0.6pt;margin-top:19.1pt;margin-left:56.65pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="1829435,7620" path="m1829435,l,,,7619l1829435,7619l1829435,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ver: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00722400">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25B9431F" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00722400">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1640" w:right="920" w:bottom="820" w:left="920" w:header="696" w:footer="635" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B8B2B90" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="00EF3B92" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="00EF3B92">
+    <w:p w14:paraId="1BC65E33" w14:textId="77777777" w:rsidR="00CA0751" w:rsidRDefault="00CA0751">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="051AB7CB" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="00EF3B92" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="00EF3B92">
+    <w:p w14:paraId="5D39006B" w14:textId="77777777" w:rsidR="00CA0751" w:rsidRDefault="00CA0751">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...12 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...6 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:panose1 w:val="020B0504020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3449C983" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05F28BC9" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5BB318FF">
-[...3 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="433C31F7" wp14:editId="77559C7B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>701040</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10111435</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6158230" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Graphic 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6158230" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6158230" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="Graphic 6" o:spid="_x0000_s2052" style="width:484.9pt;height:0.5pt;margin-top:796.2pt;margin-left:55.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="6158230,6350" path="m6158230,l,,,6095l6158230,6095l6158230,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="00D2D6CB">
-[...43 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A610D07" wp14:editId="683D8036">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3710051</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10117182</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="153035" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="153035" cy="153670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A6111C2" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2A610D07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:292.15pt;margin-top:796.65pt;width:12.05pt;height:12.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRrbdzfAEAAO4CAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1O8zAMvUfiHaLcsxYmflStQwIEQkKA&#10;xMcDZGmyVmriYIe1e3ucQDf0cYe4cY7j5Ng+9uJydL3YGKQOfC2PZ6UUxmtoOr+u5eu/26MLKSgq&#10;36gevKnl1pC8XB4eLIZQmRNooW8MCibxVA2hlm2MoSoK0q1ximYQjOegBXQqsovrokE1MLvri5Oy&#10;PCsGwCYgaEPEtzefQbnM/NYaHZ+sJRNFX0uuLWaL2a6SLZYLVa1RhbbTX2WoX1ThVOc56Y7qRkUl&#10;3rH7QeU6jUBg40yDK8DaTpvcA3dzXP7XzUurgsm9sDgUdjLR39Hqx81LeEYRxysYeYBJkCFQRXyZ&#10;+hktunRypYLjLOF2J5sZo9Dp0+m8nJ9KoTnE+Ow8y1rsPwekeGfAiQRqiTyVLJbaPFDkhPx0esLO&#10;Pn1CcVyNomtqOZ9KW0Gz5YoHHlot6e1doZGiv/esSprwBHACqwlg7K8h70HKmchZ1Jz9awHS1L77&#10;+dV+TZcfAAAA//8DAFBLAwQUAAYACAAAACEAtXdHv+IAAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3Khd2oQ0xKkqBCckRBoOHJ3YTazG6xC7bfh7lhPcdndGs2+K7ewGdjZT&#10;sB4lLBcCmMHWa4udhI/65S4DFqJCrQaPRsK3CbAtr68KlWt/wcqc97FjFIIhVxL6GMec89D2xqmw&#10;8KNB0g5+cirSOnVcT+pC4W7g90Kk3CmL9KFXo3nqTXvcn5yE3SdWz/brrXmvDpWt643A1/Qo5e3N&#10;vHsEFs0c/8zwi0/oUBJT40+oAxskJNl6RVYSks2KJrKkIlsDa+iULh8S4GXB/7cofwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBRrbdzfAEAAO4CAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1d0e/4gAAAA0BAAAPAAAAAAAAAAAAAAAAANYDAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5QQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A6111C2" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C214BFD" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="00EF3B92" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="00EF3B92">
+    <w:p w14:paraId="5D0AD4F5" w14:textId="77777777" w:rsidR="00CA0751" w:rsidRDefault="00CA0751">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C262F5" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="00EF3B92" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="00EF3B92">
+    <w:p w14:paraId="11EBB91D" w14:textId="77777777" w:rsidR="00CA0751" w:rsidRDefault="00CA0751">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="72B45BE9" w14:textId="61D318C7" w:rsidR="00DC5AB4" w:rsidRPr="00EF3B92" w:rsidRDefault="00D67DCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77ADC8BA" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:i/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2B1C3222">
-[...79 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6975F0B1" wp14:editId="6C9FA0EC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4246880</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="topMargin">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="2355850" cy="476250"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="554474344" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2355850" cy="476250"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1DA9942A" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:i/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">      </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A014C1">
+                            <w:rPr>
+                              <w:i/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Grado de Educación Primaria</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6975F0B1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:334.4pt;margin-top:0;width:185.5pt;height:37.5pt;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCv+4BkeAEAAOgCAAAOAAAAZHJzL2Uyb0RvYy54bWysUttOwzAMfUfiH6K8s47BAFXrkACBkBAg&#10;AR+QpclaqYmDHdbu73HCLgjeEC+OYzvHx8eZXQ6uEyuD1IKv5PFoLIXxGurWLyv59np7dCEFReVr&#10;1YE3lVwbkpfzw4NZH0ozgQa62qBgEE9lHyrZxBjKoiDdGKdoBMF4TlpApyJfcVnUqHpGd10xGY/P&#10;ih6wDgjaEHH05isp5xnfWqPjk7VkougqydxitpjtItliPlPlElVoWr2hof7AwqnWc9Md1I2KSnxg&#10;+wvKtRqBwMaRBleAta02eQae5nj8Y5qXRgWTZ2FxKOxkov+D1Y+rl/CMIg5XMPACkyB9oJI4mOYZ&#10;LLp0MlPBeZZwvZPNDFFoDk5OptOLKac0507PzybsM0yxfx2Q4p0BJ5JTSeS1ZLXU6oHiV+m2hN/t&#10;+ycvDothQ2oB9Zq59ryuStL7h0IjRXfvWY+0262DW2exdTB215B/QGqWUFnOzHCz+rSv7/dctf+g&#10;808AAAD//wMAUEsDBBQABgAIAAAAIQBqqXNb3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqA2I0IZsqgrBCQmRhgNHJ3YTq/E6xG4b/p7tCY6jGc28KdazH8TRTtEFQrhd&#10;KBCW2mAcdQif9evNEkRMmoweAlmEHxthXV5eFDo34USVPW5TJ7iEYq4R+pTGXMrY9tbruAijJfZ2&#10;YfI6sZw6aSZ94nI/yDulMum1I17o9Wife9vutwePsPmi6sV9vzcf1a5ydb1S9JbtEa+v5s0TiGTn&#10;9BeGMz6jQ8lMTTiQiWJAyLIloycEfnS21f2KdYPw+KBAloX8f6D8BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAK/7gGR4AQAA6AIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGqpc1vcAAAACAEAAA8AAAAAAAAAAAAAAAAA0gMAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAADbBAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1DA9942A" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">      </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A014C1">
+                      <w:rPr>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Grado de Educación Primaria</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:i/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="12EE5156">
-[...110 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42ED69C8" wp14:editId="28FFF4CD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>189230</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1473200" cy="218440"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1473200" cy="218440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FE3C1A7" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF0C68">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">PRACTICUM IV </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="42ED69C8" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:64.8pt;margin-top:14.9pt;width:116pt;height:17.2pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiUqLjegEAAO8CAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFOwzAMvSPxD1HurNuYAFXrJgECISFA&#10;Aj4gS5O1UhMHO6zd3+MEtiG4IS6OHSfP9nueLwfXiY1BasFXcjIaS2G8hrr160q+vtycXEhBUfla&#10;deBNJbeG5HJxfDTvQ2mm0EBXGxQM4qnsQyWbGENZFKQb4xSNIBjPSQvoVOQQ10WNqmd01xXT8fis&#10;6AHrgKANEd9efyblIuNba3R8tJZMFF0lubeYLWa7SrZYzFW5RhWaVn+1of7QhVOt56J7qGsVlXjH&#10;9heUazUCgY0jDa4Aa1tt8gw8zWT8Y5rnRgWTZ2FyKOxpov+D1Q+b5/CEIg6XMLCAiZA+UEl8meYZ&#10;LLp0cqeC80zhdk+bGaLQ6dPs/JS1kEJzbjq5mM0yr8Xhd0CKtwacSE4lkWXJbKnNPUWuyE93Tzg4&#10;1E9eHFaDaOtvva2g3nLLPatWSXp7V2ik6O4805Ik3jm4c1Y7B2N3BXkRUs0Ezqzm6l8bkGT7HudX&#10;hz1dfAAAAP//AwBQSwMEFAAGAAgAAAAhANdvExPbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyog0ERDdlUFYITEiINB45O7CZW43WI3Tb8PcsJjjszmnlbbhY/ipOdowuE&#10;cLvKQFjqgnHUI3w0LzcPIGLSZPQYyCJ82wib6vKi1IUJZ6rtaZd6wSUUC40wpDQVUsZusF7HVZgs&#10;sbcPs9eJz7mXZtZnLvejVFmWS68d8cKgJ/s02O6wO3qE7SfVz+7rrX2v97VrmnVGr/kB8fpq2T6C&#10;SHZJf2H4xWd0qJipDUcyUYwI/EhCUGvmZ1fdKRZahPxegaxK+R+/+gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBiUqLjegEAAO8CAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDXbxMT2wAAAAYBAAAPAAAAAAAAAAAAAAAAANQDAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3AQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FE3C1A7" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF0C68">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">PRACTICUM IV </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00000000" w:rsidRPr="00EF3B92">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487437824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B65DF7" wp14:editId="033FA4C6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5F1976" wp14:editId="2160BE87">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>807719</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>482345</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>142710</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="718908" cy="364490"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="2305050" cy="315058"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="image1.jpeg"/>
+          <wp:docPr id="1019632012" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1019632012" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="40646" t="-18723" r="-1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="718908" cy="364490"/>
+                    <a:ext cx="2305050" cy="315058"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="3BA103D1">
-[...3 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177A01DC" wp14:editId="3EA60CF8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-274849</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1638300" cy="317500"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="929504816" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="929504816" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="60706" b="-10865"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1638300" cy="317500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r w:rsidR="003E3D97">
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="73BC1E96">
-[...59 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034C5AD7" wp14:editId="2345AE4B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>710184</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>990599</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6130925" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Graphic 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6130925" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6130925" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54B47E6F" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>gggg</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="034C5AD7" id="Graphic 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:55.9pt;margin-top:78pt;width:482.75pt;height:.5pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6130925,6350" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSeu4RGwIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZS1FuNOD206DBg&#10;6Ao0xc6yLMcGZEmjFNv5+1GyFRvbYdiwHCRKfKYeH8ns78dOkl6AbbUq6HaTUiIU11WrTgV9Oz59&#10;+ESJdUxVTGolCnoRlt4f3r/bDyYXO91oWQkgGETZfDAFbZwzeZJY3oiO2Y02QqGz1tAxh0c4JRWw&#10;AaN3MtmlaZYMGioDmgtr8fZxctJDiF/XgrtvdW2FI7KgyM2FFcJa+jU57Fl+Amaals802D+w6Fir&#10;8NFrqEfmGDlD+1uoruWgra7dhusu0XXdchFywGy26S/ZvDbMiJALimPNVSb7/8Ly5/7VvADKMBib&#10;WzR9FmMNnd+RHxmDWJerWGJ0hONltr1J73a3lHD0ZTe3Qctk+ZafrfssdIjD+q/WTVJX0WJNtPio&#10;oglYMF8qGUrlKMFSASVYqnIqlWHOf+fJeZMMKyLNzMM7O92Low4w51PwbLOPW0piIsh0wUj1J2xE&#10;xN2EqNhRq3jRF/c1JkvvMp8BPhvdcZ9ga4J/BY66x3Bcaiuml7xC4cmravj8ui5Wy7Z6aqX0Qlk4&#10;lQ8SSM/8rITfzHgFS5Y28ZYby5G0VUF3HupvSl1dXoAMOFIFtT/ODAQl8ovCnvXzFw2IRhkNcPJB&#10;hykNVQPrjuN3BoYYNAvqsO+edZwIlseWwow8YMJisguH+YCDEzSYh9xP5vocUMtf0eEnAAAA//8D&#10;AFBLAwQUAAYACAAAACEAM0Qtat4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KgdUJoqxKkQ0Avi0kI5O7GJI+J1iN0k/Xs2p3Lb2R3Nvim2s+vYaIbQepSQrAQwg7XXLTYS&#10;Pj92dxtgISrUqvNoJJxNgG15fVWoXPsJ92Y8xIZRCIZcSbAx9jnnobbGqbDyvUG6ffvBqUhyaLge&#10;1EThruP3Qqy5Uy3SB6t682xN/XM4OQkvbkqP1SbVX2+78yv+Ht/t2NdS3t7MT4/AopnjxQwLPqFD&#10;SUyVP6EOrCOdJIQeaUjXVGpxiCx7AFYtq0wALwv+v0T5BwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJJ67hEbAgAA0gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADNELWreAAAADAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" adj="-11796480,,5400" path="m6130671,r,l,,,6096r6130671,l6130671,xe" fillcolor="black" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:connecttype="custom" textboxrect="0,0,6130925,6350"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="54B47E6F" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>gggg</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6905E6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8946EC54">
+    <w:nsid w:val="0A674858"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="589E41BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="933" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D10AFB6A">
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1852" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C58AE8D8">
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2765" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68202562">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3677" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8E1A23D0">
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4590" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6FB4A8A4">
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36A0E5C4">
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6415" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1C70779A">
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7328" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DE26E402">
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8241" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FC4214"/>
+    <w:nsid w:val="0B432EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F32382A"/>
-[...112 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="93C42C72">
+    <w:tmpl w:val="4A3A198A"/>
+    <w:lvl w:ilvl="0" w:tplc="94E6CD52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="573" w:hanging="361"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="361" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="631EDE88">
+    <w:lvl w:ilvl="1" w:tplc="67FE1BAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="921" w:hanging="281"/>
+        <w:ind w:left="849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
         <w:w w:val="81"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A9A49D58">
+    <w:lvl w:ilvl="2" w:tplc="9920E1F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1936" w:hanging="281"/>
+        <w:ind w:left="1849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CECAB04C">
+    <w:lvl w:ilvl="3" w:tplc="ED2A0E00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="281"/>
+        <w:ind w:left="2858" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C0340A78">
+    <w:lvl w:ilvl="4" w:tplc="6D2828AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3968" w:hanging="281"/>
+        <w:ind w:left="3867" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21C28862">
+    <w:lvl w:ilvl="5" w:tplc="14B4BE16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4985" w:hanging="281"/>
+        <w:ind w:left="4876" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7AF23448">
+    <w:lvl w:ilvl="6" w:tplc="E7ECCDC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6001" w:hanging="281"/>
+        <w:ind w:left="5885" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03367A6E">
+    <w:lvl w:ilvl="7" w:tplc="23B07572">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7017" w:hanging="281"/>
+        <w:ind w:left="6894" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45BA6778">
+    <w:lvl w:ilvl="8" w:tplc="FEBC0916">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8033" w:hanging="281"/>
+        <w:ind w:left="7904" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577784394">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C534CAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="281AE9EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1740710550">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1106267471">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1341390946">
+  <w:num w:numId="3" w16cid:durableId="954219194">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC5AB4"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00EF3B92"/>
+    <w:rsidRoot w:val="00722400"/>
+    <w:rsid w:val="00005A1B"/>
+    <w:rsid w:val="000333F3"/>
+    <w:rsid w:val="000F3EB5"/>
+    <w:rsid w:val="001204F5"/>
+    <w:rsid w:val="00217FC2"/>
+    <w:rsid w:val="00221C41"/>
+    <w:rsid w:val="0027782B"/>
+    <w:rsid w:val="002E226C"/>
+    <w:rsid w:val="00345D9C"/>
+    <w:rsid w:val="003E3D97"/>
+    <w:rsid w:val="004919C3"/>
+    <w:rsid w:val="005623AC"/>
+    <w:rsid w:val="00570773"/>
+    <w:rsid w:val="006268B2"/>
+    <w:rsid w:val="00722400"/>
+    <w:rsid w:val="00794E61"/>
+    <w:rsid w:val="007B2318"/>
+    <w:rsid w:val="0082722D"/>
+    <w:rsid w:val="0084179D"/>
+    <w:rsid w:val="0085748D"/>
+    <w:rsid w:val="0090620A"/>
+    <w:rsid w:val="009152F3"/>
+    <w:rsid w:val="0093025D"/>
+    <w:rsid w:val="009B5364"/>
+    <w:rsid w:val="00A014C1"/>
+    <w:rsid w:val="00A427E1"/>
+    <w:rsid w:val="00AA272B"/>
+    <w:rsid w:val="00AF0C68"/>
+    <w:rsid w:val="00B353A4"/>
+    <w:rsid w:val="00B80559"/>
+    <w:rsid w:val="00B84BB2"/>
+    <w:rsid w:val="00B90E42"/>
+    <w:rsid w:val="00BC3801"/>
+    <w:rsid w:val="00BF0714"/>
+    <w:rsid w:val="00C6558A"/>
+    <w:rsid w:val="00CA0751"/>
+    <w:rsid w:val="00CA3074"/>
+    <w:rsid w:val="00CC0514"/>
+    <w:rsid w:val="00D13093"/>
+    <w:rsid w:val="00D27438"/>
+    <w:rsid w:val="00D55DBE"/>
+    <w:rsid w:val="00DA4256"/>
+    <w:rsid w:val="00F42E04"/>
+    <w:rsid w:val="00F55634"/>
+    <w:rsid w:val="00FC4888"/>
+    <w:rsid w:val="00FF33DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2059"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3B118245"/>
-  <w15:docId w15:val="{1E471684-6F72-4BDF-B2EB-DB6C7074D931}"/>
+  <w14:docId w14:val="5F5D8225"/>
+  <w15:docId w15:val="{AC6F47FB-84BE-424F-9A02-9F6A6800D977}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8148,247 +6284,286 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="11"/>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="212"/>
+      <w:spacing w:before="199"/>
+      <w:ind w:left="140"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="118"/>
-      <w:ind w:left="573" w:hanging="361"/>
+      <w:ind w:left="501" w:hanging="361"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="921" w:hanging="282"/>
+      <w:ind w:left="849" w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B5364"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B5364"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DA4256"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textdelcontenidor">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006268B2"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8639,80 +6814,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1956</Words>
-  <Characters>10762</Characters>
+  <Words>1882</Words>
+  <Characters>10733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12693</CharactersWithSpaces>
+  <CharactersWithSpaces>12590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ESBORRANY DE L'INFORME D’AVALUACIÓ DEL PRACTICUM IV (GEP)</dc:title>
+  <dc:title>BORRADOR DEL INFORME DE EVALUACIÓN DEL PRACTICUM IV (GEP)</dc:title>
   <dc:creator>JoanE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2019-07-03T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2024-06-10T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-09-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
 </Properties>
 </file>