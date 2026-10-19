--- v0 (2025-10-08)
+++ v1 (2026-10-19)
@@ -1,7804 +1,5882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3550E438" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="0ABAB400" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:lang w:val="en-GB"/>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37980C9D" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D8377F">
+          <w:color w:val="028539"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Evaluation report of the training centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F28A7BE" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B81385" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internship IV of the Bachelor's Degree in Primary Education </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>generalist</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>. One of its most important objectives is for the future teacher to learn how to design an educational intervention and put it into practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149C29D8" w14:textId="55ABFEDA" w:rsidR="00A65931" w:rsidRDefault="000777DE">
-[...2 lines deleted...]
-        <w:ind w:left="212"/>
+    <w:p w14:paraId="71D19394" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:spacing w:before="68" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="000777DE">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educational intervention </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be designed according to different formats. It can be a didactic sequence, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of a minimum of 6 sessions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, arising the theme of this from the consensus between the teacher/tutor of the educational center, the student and the tutor of the university. It can also be a proposal for intervention framed in the initial phase of an interdisciplinary project or ApS that will be developed throughout practicum V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101792CC" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:spacing w:before="73"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...73 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objectives </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of these internships are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736763AA" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="933"/>
-          <w:tab w:val="left" w:pos="934"/>
+          <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="211"/>
+        <w:spacing w:before="81" w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C60FC9">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...175 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Observe and analyse the educational reality of the internship centre in order to get involved as a member of the educational community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60675C81" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="933"/>
-          <w:tab w:val="left" w:pos="934"/>
+          <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="222"/>
+        <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="139"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>To analyse the educational project of the practice centre in order to be able to design a didactic intervention in a well-founded way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7854A27E" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="933"/>
-          <w:tab w:val="left" w:pos="934"/>
+          <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="222"/>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="143"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...137 lines deleted...]
-        <w:ind w:left="933" w:right="222" w:firstLine="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...58 lines deleted...]
-        <w:widowControl/>
+        </w:rPr>
+        <w:t>Programming, teaching and evaluating a didactic proposal linked to one or more areas of knowledge in the primary education curriculum. There is also the possibility of carrying out an interdisciplinary or service-learning (ApS) project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EAAF9C" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF3029">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...28 lines deleted...]
-        <w:widowControl/>
+        </w:rPr>
+        <w:t>Reflect on teaching practice in order to be aware of and make informed decisions about one's own professional development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035FECFC" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="117"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to be able to carry out </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the evaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the following three elements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121335F3" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="84"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005453D5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...28 lines deleted...]
-        <w:widowControl/>
+        </w:rPr>
+        <w:t>compliance with 100% attendance at the timetable of the internship center or trainer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060959D0" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="81"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>compliance with a minimum of 80% attendance at the Faculty's tutorial seminars:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC72C52" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the passing of each of the evaluation activities (the minimum grade must be 5 out of 10): learning folder (40%), stay at the center (30%), and tutorials and internship week at the Faculty (30%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FC22A1" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRPr="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="861" w:right="138" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C92FFD" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="140" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="7220F458" w14:textId="04C28B44" w:rsidR="00713E10" w:rsidRPr="00501F65" w:rsidRDefault="004B2E57">
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Below are the learning outcomes – taking into account the teaching competences established by this practicum – that the teacher/tutor of the internship center or trainer must evaluate, depending on the teaching practice developed by the internship student during his/her stay. Each learning outcome must be graded according to the degree of mastery, being the evaluations: Excellent achievement (AE, 1 point), Remarkable achievement (AN, 0.75 points), Satisfactory achievement (AS, 0.5 points), Non-achievement (NA, 0 points). Each one also includes a comment section to make clarifications, suggestions or justifications of the assigned grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E42CAE8" w14:textId="77777777" w:rsidR="009B5364" w:rsidRPr="009B5364" w:rsidRDefault="00000000" w:rsidP="009B5364">
       <w:pPr>
         <w:spacing w:before="81"/>
-        <w:ind w:left="212" w:right="224"/>
+        <w:ind w:left="140" w:right="152"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501F65">
-[...166 lines deleted...]
-        <w:r w:rsidRPr="007869FF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document can be downloaded from the website of the Faculty of Education Sciences. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="009B5364" w:rsidRPr="009B5364">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...7 lines deleted...]
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Enlla"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>l</w:t>
+          <w:t>https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="450F7062" w14:textId="77777777" w:rsidR="00713E10" w:rsidRPr="007869FF" w:rsidRDefault="00713E10">
-[...2 lines deleted...]
-        <w:ind w:left="212"/>
+    <w:p w14:paraId="136F29DC" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:spacing w:before="81"/>
+        <w:ind w:left="140" w:right="152"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17956AA3" w14:textId="274F166D" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00B44F35" w:rsidP="00B44F35">
-[...97 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2AA58EE7" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="83"/>
+        <w:ind w:left="140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>This internship report must be returned to the Faculty's internship tutor by email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C67ED51" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="176"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w14:paraId="1B111C1F" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="59C76897" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F7CA94" w14:textId="01BCFA92" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00D1633E">
+          <w:p w14:paraId="2A07F526" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="143"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110" w:right="918"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Name of the internship centre</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the internship student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18233E13" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="0E54798A" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...105 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64FB7BFF" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00CD1054" w:rsidRDefault="004F499D">
-[...183 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5204514E" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="45"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="121" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8928"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="485"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w14:paraId="466677ED" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="1834B09E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02184221" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="0AAFFF1F" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name of the internship center</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ADAB60" w14:textId="1CCBDE3F" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00271B05" w:rsidP="00271B05">
+          <w:p w14:paraId="1CDAFD50" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="6CCF4C03" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38686CF9" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name and surname of the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1929628D" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>teacher/tutor of the training center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B689BF" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="4BF711BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A3F0F2" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ID of the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175F5673" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>teacher/tutor of the training center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8427C9" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="606FDFE4" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3327"/>
+        <w:gridCol w:w="6303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00401C97" w14:paraId="59FA8202" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EED0711" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:ind w:left="110" w:right="1562"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name and surname of the Faculty's tutor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2634FDD4" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A5A7851" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00722400">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC6A359" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>General mandatory requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E758B24" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00374DE9" w:rsidRDefault="00000000" w:rsidP="003E3D97">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In order to proceed with the evaluation of the student in internship, they must meet all these evaluation indicators. In the event that any of them are not met, the final grade will be a failure (grade of 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6796A7" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="003E3D97" w:rsidP="003E3D97">
+      <w:pPr>
+        <w:ind w:left="140" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00401C97" w14:paraId="0DB36AAE" w14:textId="77777777" w:rsidTr="00DA4256">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="87C390"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770B75CF" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>These criteria must be positively assessed in order to continue with the evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="222D8377" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37105F04" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has fulfilled his schedule (established in the Work Plan) and has been punctual in his attendance at the center.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A19F313" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C947557" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="004F499D">
+          <w:p w14:paraId="208ED27B" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011274C">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0C35" w:rsidRPr="0011274C" w14:paraId="7EF0E9B4" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00401C97" w14:paraId="4CF3BEED" w14:textId="77777777" w:rsidTr="00D55DBE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64139976" w14:textId="24F50BB6" w:rsidR="008B0C35" w:rsidRPr="0011274C" w:rsidRDefault="000470FB" w:rsidP="008B0C35">
+          <w:p w14:paraId="47192A59" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000470FB">
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-2"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> for the evaluation of the practicum)</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has followed the centre's regulations (NOFC) as well as the general regulatory framework.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF31FF4" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="0011274C" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="2B7A6210" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1110CF77" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="69FA8D55" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF07ADD" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has assumed the responsibilities assigned in the practicum guide and in the Work Plan, and has fulfilled the tasks agreed with the mentor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA65849" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0195C6DC" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="26516BD6" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0CE48C" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has treated all members of the educational community with respect.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A8BF07" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55B54629" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="71839FC0" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA2BB86" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student has respected the privacy of all members of the educational community and has maintained a correct deontological behavior.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A00C1CC" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1778D6" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="1992BB2E" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61948C3F" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>The student knows Catalan, the language of Catalonia and the vehicular and learning language for carrying out professional internships in training centres (ORDER EDU/39/2021, of 16 February).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD544B3" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02B94B84" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="5F9A2AA0" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D239E58" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The student has demonstrated a sufficient command of the language of instruction (if it is not Catalan) to be able to practice the teaching profession. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7E5D26" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC86A12" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C97" w14:paraId="0711088A" w14:textId="77777777" w:rsidTr="00D55DBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="38622028" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>It shows a sufficient mastery of competence to be able to put educational action into practice based on the analysis of the personal and group contexts, in which they occur, generating a safe and trusting environment, inclusive and respect for diversity, seeking equity and social justice, generating effective communicative interactions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="277864D1" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="003E3D97" w:rsidP="00D55DBE">
+            <w:pPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="301DB68C" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="0011274C" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="50C067F0" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>Show respect for all members of the educational community</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45BC9FB0" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="003A73EE" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="00603D01" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0C35" w:rsidRPr="00124346" w14:paraId="657884EB" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00401C97" w14:paraId="4A830B23" w14:textId="77777777" w:rsidTr="00D55DBE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4241C665" w14:textId="2168FAE1" w:rsidR="008B0C35" w:rsidRPr="00124346" w:rsidRDefault="00124346" w:rsidP="008B0C35">
+          <w:p w14:paraId="338139F3" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00124346">
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Complies with school regulations (calendar, schedules, clothing...)</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Is able to understand, express and manage appropriately according to the context, emotional and social phenomena and interpersonal relationships, contributing to the well-being of the educational community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7064D7F2" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00124346" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="7F9900BF" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> correctly and appropriately</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D0B000" w14:textId="77777777" w:rsidR="008B0C35" w:rsidRPr="00124346" w:rsidRDefault="008B0C35" w:rsidP="008B0C35">
+          <w:p w14:paraId="2BBE9C68" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRPr="00FF33DB" w:rsidRDefault="00000000" w:rsidP="00D55DBE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:ind w:left="140" w:right="139"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF33DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C346373" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00124346" w:rsidRDefault="00DC5AB4">
-[...59 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w14:paraId="204F10E3" w14:textId="77777777" w:rsidR="003E3D97" w:rsidRDefault="00000000" w:rsidP="003E3D97">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9881"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:ind w:left="211" w:right="211"/>
+        <w:spacing w:before="68" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:right="312"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comments...............................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="001D69A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14479FC5" w14:textId="77777777" w:rsidR="0000303B" w:rsidRPr="0000303B" w:rsidRDefault="00000000" w:rsidP="0000303B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="028539"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learning outcomes to be evaluated </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC91119" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="140" w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>The results of the learning process will now be evaluated.</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Next, the student's learning outcomes in the internship will be evaluated. Indicate for each learning outcome its degree of achievement (according to the order of evaluation of Primary Education): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indicate the degree of achievement of each learning result (according to the order of evaluation of Primary Education): Excellent Achievement (EA), Notable Achievement (NA), Successful Achievement (SA), No-Achievement (N-A).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:t>Excellent Achievement (AE), Remarkable Achievement (AN), Satisfactory Achievement (AS), Non-Achievement (NA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA1BF54" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
         </w:tabs>
-        <w:ind w:hanging="362"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="499" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Show emotional maturity to promote good interpersonal relationships in the school and in the classroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E35CBCA" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D01704">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Show empathy and assertiveness with members of the educational community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D7C8CB" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>He is able to manage his own emotions and feelings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313EE75E" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Shows resilience and flexibility in the face of difficult and unforeseen situations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553ECFE6" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
+        </w:tabs>
+        <w:spacing w:before="123"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>AE (1 point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BA80B8" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="119"/>
-        <w:ind w:left="640"/>
-[...264 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comments: ...............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE90EB3" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="681"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EF0E8C" w14:textId="4E8B918F" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00B2172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="0DE5CC89" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="115"/>
-        <w:ind w:right="213"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="141"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Respect the deontological principles of teaching practice (ethical commitment of teachers1) to work as a teacher committed to the profession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E45FA3" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="dot" w:pos="8896"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Respect the members of the educational community (students, families, teachers, school staff...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B35CF13" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Show an ethical attitude (maintain the confidentiality and anonymity of the data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A55E418" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>It is committed to the school and its educational project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1C3E8A" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
-        <w:spacing w:before="19" w:line="350" w:lineRule="atLeast"/>
-[...71 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...64 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42981B76" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32407FB4" w14:textId="7B0BCC60" w:rsidR="00DC5AB4" w:rsidRPr="00CA4092" w:rsidRDefault="00CA4092">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="606243D9" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="493"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="422"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Communicate (orally and written) effectively to promote teaching and learning situations in the classroom and at the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D1CEB3" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008447F6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Listen to the opinions and contributions of teachers, students and other members of the educational community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF36DF5" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008447F6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Respects and is receptive to suggestions, evaluations and/or criticisms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CE5466" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001B3591">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>It makes proposals to promote dialogue and the exchange of ideas, and maintain a learning situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E88CBC2" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...64 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FDB13B" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA596AE" w14:textId="0C2FE350" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00450206">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p w14:paraId="4F8529E1" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A489E9" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4B7C12" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="609"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E3A2DF" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
         </w:tabs>
-        <w:ind w:hanging="362"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="499" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promoting democratic education for critical citizenship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC00CF" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It is socially committed through education as a tool for transformation and social improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE7B6BA" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It proposes ideas based on democratic, responsible and equitable perspectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A59D9E1" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="dot" w:pos="1674"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:ind w:right="209"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C03EE0">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>It respects human rights in the development of its teaching practice (equality, equity, co-education, inclusion, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6408848C" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="80" w:line="340" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0011274C">
-[...173 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D1D9C8" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="82"/>
-        <w:ind w:right="212"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Collaborate in the different sectors of the educational community and the social environment to integrate into the dynamics of the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9CAF36" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-        <w:ind w:right="221"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A61C7">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-1"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Gets involved in the tasks (minutes, projects, meetings, commissions, etc.) of the team of teachers and in the senate, working efficiently as a team and assumes responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFA977C" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D66B68">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It makes proposals that enrich dialogue and decision-making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07926D55" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D66B68">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Plan your tasks and organize your time appropriately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1778FDF8" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="123"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...64 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3CD64" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
-        <w:ind w:left="681"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DB34F1" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
         <w:spacing w:before="115"/>
-        <w:ind w:right="1197"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="1125"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Critically analyse the observed educational reality in order to propose improvements from an innovative and inclusive perspective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8AE38E" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Contextualize the functioning and organization of the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E48AEE7" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00280087">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Interpret and assess the decisions made based on the context</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756AB878" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B01073">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Make proposals for improvement taking into account the existing possibilities and the needs detected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A33CACF" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...79 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF81A60" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="613"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="541"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apply theoretical approaches and educational principles to interpret facts, situations and processes in the classroom and in the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C18B109" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Exchange reflections and analyses in a justified way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4C9024" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82B34">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It provides theoretical and experiential points of view that deepen reflection and analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4642A83E" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>He expresses interest in continuing his training as a teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063D3356" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E7116D" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="610"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="538"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To promote coexistence in the classroom and outside it, to solve discipline problems and to contribute to the peaceful resolution of conflicts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9482B9" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="205" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57FE0">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Analyse the interpersonal relationships in the school (students, teachers, school staff and the environment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F67E46C" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Show initiative and autonomy to facilitate communication with students at an individual and group level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB2EEAF" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>It proposes ideas for resolving conflicts and promoting a positive climate of coexistence and inclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7B752E" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614B5C19" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="367"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="295"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Incorporate tutorial action into the teaching function to promote the overall and integral development of the student</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231904A0" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="dot" w:pos="8412"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Is up to date with the current curriculum and current educational events (legislation, regulations, news, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D323ED" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C6854">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>It monitors all students, and takes into account the treatment of diversities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C15FE9B" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Collaborate in the tutoring of students, attending to educational singularities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D57367" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...80 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B8E9E4" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="499"/>
+          <w:tab w:val="left" w:pos="501"/>
         </w:tabs>
-        <w:ind w:right="231"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:right="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design a didactic proposal (didactic unit, interdisciplinary project, workshops, APS, corners, environments, etc.) linked to one or more areas of knowledge to become aware of the complexity of the teaching-learning process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF1C7DD" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C5765">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Design didactic proposals with appropriate and/or innovative strategies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D42D4" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
-        <w:spacing w:line="206" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C5765">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+        <w:t>Carry out a critical analysis of the proposals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094974D1" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="921"/>
-          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="849"/>
         </w:tabs>
         <w:spacing w:line="207" w:lineRule="exact"/>
-        <w:ind w:hanging="282"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+        <w:t>Evaluate the effectiveness of the proposals and propose improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6213396F" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3333"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7301"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5244"/>
+          <w:tab w:val="left" w:pos="7229"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="350" w:lineRule="atLeast"/>
-        <w:ind w:left="640" w:right="384"/>
-[...70 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="568" w:right="312"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>NA (0 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AS (0.5 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AN (0.75 points)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E6C4E" w:rsidRPr="0011274C">
-[...81 lines deleted...]
-        <w:sectPr w:rsidR="00DC5AB4" w:rsidRPr="0011274C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0FF"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="0020"/>
+      </w:r>
+      <w:r>
+        <w:t>AE (1 point) Comments:...............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168F4A6B" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A567D57" wp14:editId="23135716">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>242552</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1829435" cy="7620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1829435" cy="7620"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1829435" h="7620">
+                              <a:moveTo>
+                                <a:pt x="1829435" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1829435" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1829435" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 8" o:spid="_x0000_s1025" style="width:144.05pt;height:0.6pt;margin-top:19.1pt;margin-left:56.65pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="1829435,7620" path="m1829435,l,,,7619l1829435,7619l1829435,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12269E5A" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="103"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00722400">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="920" w:bottom="820" w:left="920" w:header="696" w:footer="635" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-        <w:spacing w:before="8" w:after="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00722400">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E958E00" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="203"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7595C0" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Overall assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFEDB6B" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w14:paraId="5BF37FD7" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="74108907" w14:textId="77777777" w:rsidTr="00927D5C">
         <w:trPr>
           <w:trHeight w:val="2642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB295CC" w14:textId="53BC51E4" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="005729FF">
+          <w:p w14:paraId="4B34444E" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="201" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Positive aspects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A29AD8A" w14:textId="66A93A86" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="008B6CB1">
+          <w:p w14:paraId="2F2D3329" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="201" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Aspects to improve</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="277C4CD9" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p w14:paraId="3965C947" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:before="227"/>
+        <w:ind w:left="140" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>General Comments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E78CD3" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="19"/>
-[...6 lines deleted...]
-        <w:ind w:left="212"/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3800B0B9" wp14:editId="0D8878DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719328</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>78752</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6122035" cy="2321560"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6122035" cy="2321560"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6122035" h="2321560">
+                              <a:moveTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6115558" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2321052"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="2314956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121641" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 9" o:spid="_x0000_s1026" style="width:482.05pt;height:182.8pt;margin-top:6.2pt;margin-left:56.65pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251653120" coordsize="6122035,2321560" path="m6121641,l6115558,l6115558,6096l6115558,2314956l6096,2314956,6096,6096l6115558,6096l6115558,,6096,,,,,6096,,2314956l,2321052l6096,2321052l6115558,2321052l6121641,2321052l6121641,2314956l6121641,6096l6121641,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1240F0" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:spacing w:before="1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D51F933" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="147"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...67 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD1F458" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:ind w:left="248"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4791469F" wp14:editId="2B4F0C2B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5825617</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-269593</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1014094" cy="777240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1014094" cy="777240"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38100" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975664" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="1014094" h="777240">
+                              <a:moveTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="975741" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="777240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="739140"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1013841" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="width:79.85pt;height:61.2pt;margin-top:-21.25pt;margin-left:458.7pt;mso-position-horizontal-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:251661312" coordsize="1014094,777240" path="m975664,l38100,,,,,38100,,739140l,777240l38100,777240l975664,777240l975664,739140l38100,739140l38100,38100l975664,38100l975664,xem1013841,l975741,l975741,38100l975741,739140l975741,777240l1013841,777240l1013841,739140l1013841,38100l1013841,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Overall grade of your internship (numerical between 1-10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D978D23" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0E6841" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C27F39" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="001D69A8">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="86" w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="222" w:type="dxa"/>
+        <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3606"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="008B22BD" w14:paraId="6F42BC6D" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="6E9E53B9" w14:textId="77777777" w:rsidTr="00927D5C">
         <w:trPr>
           <w:trHeight w:val="1079"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B89A21" w14:textId="1CF9CCD0" w:rsidR="00DC5AB4" w:rsidRPr="00DA380A" w:rsidRDefault="00DA380A">
+          <w:p w14:paraId="51977FFA" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA380A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-              <w:t>he tutor</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the tutor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41FDAA7F" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="00DA380A" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="3C158498" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B82A10E" w14:textId="4C00CD01" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DA380A">
+          <w:p w14:paraId="208C8ED7" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="145"/>
               <w:ind w:left="491"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>School Stamp</w:t>
+              </w:rPr>
+              <w:t>School Seal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D69648A" w14:textId="654B0841" w:rsidR="00DC5AB4" w:rsidRPr="008B22BD" w:rsidRDefault="008B22BD">
+          <w:p w14:paraId="4B509CDB" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="110" w:right="562"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B22BD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-              <w:t>he internship coordinator of the centre</w:t>
+              </w:rPr>
+              <w:t>Name and surname of the centre's internship coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w14:paraId="37D22F66" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="7E00E3C7" w14:textId="77777777" w:rsidTr="00927D5C">
         <w:trPr>
           <w:trHeight w:val="2071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E438793" w14:textId="66DD50CB" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DA380A">
+          <w:p w14:paraId="4AFEDC10" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Signature</w:t>
+              </w:rPr>
+              <w:t>For Signing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB4F47C" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="2E4D3565" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="00927D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C140A0B" w14:textId="2491BF85" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="008B22BD">
+          <w:p w14:paraId="63062687" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Agrees</w:t>
+              </w:rPr>
+              <w:t>Please</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w14:paraId="23F74E33" w14:textId="77777777">
+      <w:tr w:rsidR="00401C97" w14:paraId="03AD7A6C" w14:textId="77777777" w:rsidTr="00927D5C">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15712902" w14:textId="4E4A584A" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DA380A">
+          <w:p w14:paraId="032F483A" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="313EFA1C" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="00DC5AB4">
+          <w:p w14:paraId="47F28128" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="001D69A8" w:rsidP="00927D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580DC97B" w14:textId="14702B77" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="008B22BD">
+          <w:p w14:paraId="3D51BC31" w14:textId="77777777" w:rsidR="001D69A8" w:rsidRDefault="00000000" w:rsidP="00927D5C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial MT"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617FBE30" w14:textId="77777777" w:rsidR="00242498" w:rsidRDefault="00242498"/>
-    <w:sectPr w:rsidR="00242498">
+    <w:p w14:paraId="313E33D0" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00722400">
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00722400">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1640" w:right="920" w:bottom="820" w:left="920" w:header="696" w:footer="635" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1640" w:right="992" w:bottom="820" w:left="992" w:header="696" w:footer="635" w:gutter="0"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B8B2B90" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="0011274C" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="0011274C">
+    <w:p w14:paraId="2A2F8D3B" w14:textId="77777777" w:rsidR="00A23B19" w:rsidRDefault="00A23B19">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="051AB7CB" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="0011274C" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="0011274C">
+    <w:p w14:paraId="1634D90D" w14:textId="77777777" w:rsidR="00A23B19" w:rsidRDefault="00A23B19">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Arial Nova">
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3449C983" w14:textId="77777777" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="004F499D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46642FA9" w14:textId="77777777" w:rsidR="00232492" w:rsidRDefault="00232492">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F03CF35" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:noProof/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="0011274C">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78CA2CF3" wp14:editId="7F2B4E80">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>701040</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10111435</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6158230" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Graphic 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6158230" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6158230" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6158230" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="Graphic 6" o:spid="_x0000_s2052" style="width:484.9pt;height:0.5pt;margin-top:796.2pt;margin-left:55.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216" coordsize="6158230,6350" path="m6158230,l,,,6095l6158230,6095l6158230,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5BB318FF">
-[...53 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6F77D1" wp14:editId="3E545562">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3710051</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10117182</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="153035" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="153035" cy="153670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C939415" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3B6F77D1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:292.15pt;margin-top:796.65pt;width:12.05pt;height:12.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRrbdzfAEAAO4CAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1O8zAMvUfiHaLcsxYmflStQwIEQkKA&#10;xMcDZGmyVmriYIe1e3ucQDf0cYe4cY7j5Ng+9uJydL3YGKQOfC2PZ6UUxmtoOr+u5eu/26MLKSgq&#10;36gevKnl1pC8XB4eLIZQmRNooW8MCibxVA2hlm2MoSoK0q1ximYQjOegBXQqsovrokE1MLvri5Oy&#10;PCsGwCYgaEPEtzefQbnM/NYaHZ+sJRNFX0uuLWaL2a6SLZYLVa1RhbbTX2WoX1ThVOc56Y7qRkUl&#10;3rH7QeU6jUBg40yDK8DaTpvcA3dzXP7XzUurgsm9sDgUdjLR39Hqx81LeEYRxysYeYBJkCFQRXyZ&#10;+hktunRypYLjLOF2J5sZo9Dp0+m8nJ9KoTnE+Ow8y1rsPwekeGfAiQRqiTyVLJbaPFDkhPx0esLO&#10;Pn1CcVyNomtqOZ9KW0Gz5YoHHlot6e1doZGiv/esSprwBHACqwlg7K8h70HKmchZ1Jz9awHS1L77&#10;+dV+TZcfAAAA//8DAFBLAwQUAAYACAAAACEAtXdHv+IAAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3Khd2oQ0xKkqBCckRBoOHJ3YTazG6xC7bfh7lhPcdndGs2+K7ewGdjZT&#10;sB4lLBcCmMHWa4udhI/65S4DFqJCrQaPRsK3CbAtr68KlWt/wcqc97FjFIIhVxL6GMec89D2xqmw&#10;8KNB0g5+cirSOnVcT+pC4W7g90Kk3CmL9KFXo3nqTXvcn5yE3SdWz/brrXmvDpWt643A1/Qo5e3N&#10;vHsEFs0c/8zwi0/oUBJT40+oAxskJNl6RVYSks2KJrKkIlsDa+iULh8S4GXB/7cofwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBRrbdzfAEAAO4CAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1d0e/4gAAAA0BAAAPAAAAAAAAAAAAAAAAANYDAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5QQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C939415" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33BF7AA4" w14:textId="77777777" w:rsidR="00232492" w:rsidRDefault="00232492">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C214BFD" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="0011274C" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="0011274C">
+    <w:p w14:paraId="68735997" w14:textId="77777777" w:rsidR="00A23B19" w:rsidRDefault="00A23B19">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C262F5" w14:textId="77777777" w:rsidR="00BC619D" w:rsidRPr="0011274C" w:rsidRDefault="00BC619D">
-      <w:r w:rsidRPr="0011274C">
+    <w:p w14:paraId="52EA5218" w14:textId="77777777" w:rsidR="00A23B19" w:rsidRDefault="00A23B19">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="72B45BE9" w14:textId="61D318C7" w:rsidR="00DC5AB4" w:rsidRPr="0011274C" w:rsidRDefault="004F499D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25672BBD" w14:textId="77777777" w:rsidR="00232492" w:rsidRDefault="00232492">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F210FEE" w14:textId="77777777" w:rsidR="00722400" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i/>
+        <w:noProof/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="0011274C">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4742FF97" wp14:editId="705431EC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>3751580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>120650</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2533650" cy="840740"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="554474344" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2533650" cy="840740"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="647FAE62" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00A511DD" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:iCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:i/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">       </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A511DD">
+                            <w:rPr>
+                              <w:i/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">             </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A511DD" w:rsidRPr="00A511DD">
+                            <w:rPr>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Degree</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A511DD">
+                            <w:rPr>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> in primary education</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4742FF97" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:295.4pt;margin-top:9.5pt;width:199.5pt;height:66.2pt;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC44HCdewEAAOgCAAAOAAAAZHJzL2Uyb0RvYy54bWysUttO4zAQfUfiHyy/04SWm6KmSEu1KyQE&#10;SLAf4Dp2Eyn2mBnTpH/P2PSC4G21L5O55czMOZ7fjq4XG4PUga/l+aSUwngNTefXtfz7+vvsRgqK&#10;yjeqB29quTUkbxenJ/MhVGYKLfSNQcEgnqoh1LKNMVRFQbo1TtEEgvFctIBORQ5xXTSoBkZ3fTEt&#10;y6tiAGwCgjZEnF1+FuUi41trdHyylkwUfS15t5gtZrtKtljMVbVGFdpO79ZQ/7CFU53noQeopYpK&#10;vGP3A8p1GoHAxokGV4C1nTb5Br7mvPx2zUurgsm3MDkUDjTR/4PVj5uX8Iwijr9gZAETIUOgijiZ&#10;7hktuvTlTQXXmcLtgTYzRqE5Ob2cza4uuaS5dnNRXl9kXovj3wEp/jHgRHJqiSxLZkttHijyRG7d&#10;t3BwnJ+8OK7G3VIraLa868By1ZLe3hUaKfp7z3wkbfcO7p3V3sHY30F+AWlYQmU689id9Emvr3Hu&#10;Oj7QxQcAAAD//wMAUEsDBBQABgAIAAAAIQA48qQ53gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqF1EqzrEqSoEJyREGg4cnXibRI3XIXbb8PcsJzjuzGj2Tb6d/SDOOMU+&#10;kIHlQoFAaoLrqTXwUb3cbUDEZMnZIRAa+MYI2+L6KreZCxcq8bxPreASipk10KU0ZlLGpkNv4yKM&#10;SOwdwuRt4nNqpZvshcv9IO+VWktve+IPnR3xqcPmuD95A7tPKp/7r7f6vTyUfVVpRa/rozG3N/Pu&#10;EUTCOf2F4Ref0aFgpjqcyEUxGFhpxeiJDc2bOKA3moWahdXyAWSRy/8Tih8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuOBwnXsBAADoAgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOPKkOd4AAAAKAQAADwAAAAAAAAAAAAAAAADVAwAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOAEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="647FAE62" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00A511DD" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">       </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A511DD">
+                      <w:rPr>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">             </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A511DD" w:rsidRPr="00A511DD">
+                      <w:rPr>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Degree</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A511DD">
+                      <w:rPr>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> in primary education</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:i/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2B1C3222">
-[...80 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="690C246A" wp14:editId="11DDF61D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>557625</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1473200" cy="218440"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1473200" cy="218440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D82662B" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF0C68">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="028539"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">PRACTICUM IV </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="690C246A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:64.8pt;margin-top:43.9pt;width:116pt;height:17.2pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiUqLjegEAAO8CAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFOwzAMvSPxD1HurNuYAFXrJgECISFA&#10;Aj4gS5O1UhMHO6zd3+MEtiG4IS6OHSfP9nueLwfXiY1BasFXcjIaS2G8hrr160q+vtycXEhBUfla&#10;deBNJbeG5HJxfDTvQ2mm0EBXGxQM4qnsQyWbGENZFKQb4xSNIBjPSQvoVOQQ10WNqmd01xXT8fis&#10;6AHrgKANEd9efyblIuNba3R8tJZMFF0lubeYLWa7SrZYzFW5RhWaVn+1of7QhVOt56J7qGsVlXjH&#10;9heUazUCgY0jDa4Aa1tt8gw8zWT8Y5rnRgWTZ2FyKOxpov+D1Q+b5/CEIg6XMLCAiZA+UEl8meYZ&#10;LLp0cqeC80zhdk+bGaLQ6dPs/JS1kEJzbjq5mM0yr8Xhd0CKtwacSE4lkWXJbKnNPUWuyE93Tzg4&#10;1E9eHFaDaOtvva2g3nLLPatWSXp7V2ik6O4805Ik3jm4c1Y7B2N3BXkRUs0Ezqzm6l8bkGT7HudX&#10;hz1dfAAAAP//AwBQSwMEFAAGAAgAAAAhAGwh00/cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoUyOVksapKgQnJEQaDhydeJtYjdchdtvw9ywnOM7OaOZtsZ39IM44RRdI&#10;w3KRgUBqg3XUafioX+7WIGIyZM0QCDV8Y4RteX1VmNyGC1V43qdOcAnF3GjoUxpzKWPbozdxEUYk&#10;9g5h8iaxnDppJ3Phcj9IlWUr6Y0jXujNiE89tsf9yWvYfVL17L7emvfqULm6fszodXXU+vZm3m1A&#10;JJzTXxh+8RkdSmZqwolsFIMGfiRpWD8wP7vqXvGh4ZhSCmRZyP/85Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAYlKi43oBAADvAgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAbCHTT9wAAAAHAQAADwAAAAAAAAAAAAAAAADUAwAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAN0EAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D82662B" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRPr="00AF0C68" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF0C68">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="028539"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">PRACTICUM IV </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="0011274C">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
-[...76 lines deleted...]
-        <w:lang w:val="en-GB"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487437824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B65DF7" wp14:editId="033FA4C6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B3776D4" wp14:editId="69D650A5">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>807719</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>482345</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>142710</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="718908" cy="364490"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="2305050" cy="315058"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="image1.jpeg"/>
+          <wp:docPr id="1019632012" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1019632012" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="40646" t="-18723" r="-1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="718908" cy="364490"/>
+                    <a:ext cx="2305050" cy="315058"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="0011274C">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="3BA103D1">
-[...3 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DE0BB88" wp14:editId="11873856">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-274849</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1638300" cy="317500"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="929504816" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="929504816" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="60706" b="-10865"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1638300" cy="317500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="0011274C">
+    <w:r w:rsidR="003E3D97">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="73BC1E96">
-[...59 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B88EC40" wp14:editId="1EDBFEC9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>710184</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>990599</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6130925" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Graphic 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6130925" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6130925" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="6096"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6130671" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="425E6153" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>gggg</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0B88EC40" id="Graphic 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:55.9pt;margin-top:78pt;width:482.75pt;height:.5pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6130925,6350" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSeu4RGwIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZS1FuNOD206DBg&#10;6Ao0xc6yLMcGZEmjFNv5+1GyFRvbYdiwHCRKfKYeH8ns78dOkl6AbbUq6HaTUiIU11WrTgV9Oz59&#10;+ESJdUxVTGolCnoRlt4f3r/bDyYXO91oWQkgGETZfDAFbZwzeZJY3oiO2Y02QqGz1tAxh0c4JRWw&#10;AaN3MtmlaZYMGioDmgtr8fZxctJDiF/XgrtvdW2FI7KgyM2FFcJa+jU57Fl+Amaals802D+w6Fir&#10;8NFrqEfmGDlD+1uoruWgra7dhusu0XXdchFywGy26S/ZvDbMiJALimPNVSb7/8Ly5/7VvADKMBib&#10;WzR9FmMNnd+RHxmDWJerWGJ0hONltr1J73a3lHD0ZTe3Qctk+ZafrfssdIjD+q/WTVJX0WJNtPio&#10;oglYMF8qGUrlKMFSASVYqnIqlWHOf+fJeZMMKyLNzMM7O92Low4w51PwbLOPW0piIsh0wUj1J2xE&#10;xN2EqNhRq3jRF/c1JkvvMp8BPhvdcZ9ga4J/BY66x3Bcaiuml7xC4cmravj8ui5Wy7Z6aqX0Qlk4&#10;lQ8SSM/8rITfzHgFS5Y28ZYby5G0VUF3HupvSl1dXoAMOFIFtT/ODAQl8ovCnvXzFw2IRhkNcPJB&#10;hykNVQPrjuN3BoYYNAvqsO+edZwIlseWwow8YMJisguH+YCDEzSYh9xP5vocUMtf0eEnAAAA//8D&#10;AFBLAwQUAAYACAAAACEAM0Qtat4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KgdUJoqxKkQ0Avi0kI5O7GJI+J1iN0k/Xs2p3Lb2R3Nvim2s+vYaIbQepSQrAQwg7XXLTYS&#10;Pj92dxtgISrUqvNoJJxNgG15fVWoXPsJ92Y8xIZRCIZcSbAx9jnnobbGqbDyvUG6ffvBqUhyaLge&#10;1EThruP3Qqy5Uy3SB6t682xN/XM4OQkvbkqP1SbVX2+78yv+Ht/t2NdS3t7MT4/AopnjxQwLPqFD&#10;SUyVP6EOrCOdJIQeaUjXVGpxiCx7AFYtq0wALwv+v0T5BwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJJ67hEbAgAA0gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADNELWreAAAADAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" adj="-11796480,,5400" path="m6130671,r,l,,,6096r6130671,l6130671,xe" fillcolor="black" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:connecttype="custom" textboxrect="0,0,6130925,6350"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="425E6153" w14:textId="77777777" w:rsidR="00DA4256" w:rsidRDefault="00000000" w:rsidP="00DA4256">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>gggg</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7702FD40" w14:textId="77777777" w:rsidR="00232492" w:rsidRDefault="00232492">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6905E6"/>
+    <w:nsid w:val="0B432EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F9BC4D80"/>
-    <w:lvl w:ilvl="0" w:tplc="8946EC54">
+    <w:tmpl w:val="4A3A198A"/>
+    <w:lvl w:ilvl="0" w:tplc="3C8087F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CA269140">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="933" w:hanging="360"/>
+        <w:ind w:left="849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
-        <w:w w:val="99"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="81"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D10AFB6A">
+    <w:lvl w:ilvl="2" w:tplc="B7BEABF8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1852" w:hanging="360"/>
+        <w:ind w:left="1849" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C58AE8D8">
+    <w:lvl w:ilvl="3" w:tplc="B4909786">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2765" w:hanging="360"/>
+        <w:ind w:left="2858" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68202562">
+    <w:lvl w:ilvl="4" w:tplc="53C2ABFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3677" w:hanging="360"/>
+        <w:ind w:left="3867" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8E1A23D0">
+    <w:lvl w:ilvl="5" w:tplc="BD5029DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4590" w:hanging="360"/>
+        <w:ind w:left="4876" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6FB4A8A4">
+    <w:lvl w:ilvl="6" w:tplc="6E10CEA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503" w:hanging="360"/>
+        <w:ind w:left="5885" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36A0E5C4">
+    <w:lvl w:ilvl="7" w:tplc="5A82B098">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6415" w:hanging="360"/>
+        <w:ind w:left="6894" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1C70779A">
+    <w:lvl w:ilvl="8" w:tplc="5D7E1A16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7328" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:ind w:left="8241" w:hanging="360"/>
+        <w:ind w:left="7904" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FC4214"/>
+    <w:nsid w:val="502969C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F32382A"/>
-    <w:lvl w:ilvl="0" w:tplc="3598505C">
+    <w:tmpl w:val="A57042FC"/>
+    <w:lvl w:ilvl="0" w:tplc="E90C0016">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
-[...130 lines deleted...]
-        <w:ind w:left="921" w:hanging="281"/>
+        <w:ind w:left="861" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
-        <w:w w:val="81"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A9A49D58">
+    <w:lvl w:ilvl="1" w:tplc="B7ACE81E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1936" w:hanging="281"/>
+        <w:ind w:left="1766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CECAB04C">
+    <w:lvl w:ilvl="2" w:tplc="6CA8DBF2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="281"/>
+        <w:ind w:left="2672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C0340A78">
+    <w:lvl w:ilvl="3" w:tplc="8176E8C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3968" w:hanging="281"/>
+        <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21C28862">
+    <w:lvl w:ilvl="4" w:tplc="4C2ECFD0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4985" w:hanging="281"/>
+        <w:ind w:left="4484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7AF23448">
+    <w:lvl w:ilvl="5" w:tplc="D5E8A50A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6001" w:hanging="281"/>
+        <w:ind w:left="5391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03367A6E">
+    <w:lvl w:ilvl="6" w:tplc="E3A4A51C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7017" w:hanging="281"/>
+        <w:ind w:left="6297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45BA6778">
+    <w:lvl w:ilvl="7" w:tplc="925A327A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8033" w:hanging="281"/>
+        <w:ind w:left="7203" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E926E262">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577784394">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1341390946">
+  <w:num w:numId="1" w16cid:durableId="1740710550">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1564482865">
+  <w:num w:numId="2" w16cid:durableId="636884026">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC5AB4"/>
-[...102 lines deleted...]
-    <w:rsid w:val="00FD2FDA"/>
+    <w:rsidRoot w:val="00722400"/>
+    <w:rsid w:val="0000303B"/>
+    <w:rsid w:val="00005A1B"/>
+    <w:rsid w:val="00005D51"/>
+    <w:rsid w:val="0002141F"/>
+    <w:rsid w:val="000333F3"/>
+    <w:rsid w:val="0007233A"/>
+    <w:rsid w:val="001204F5"/>
+    <w:rsid w:val="001764D5"/>
+    <w:rsid w:val="001D69A8"/>
+    <w:rsid w:val="001E76A4"/>
+    <w:rsid w:val="00232492"/>
+    <w:rsid w:val="002E5947"/>
+    <w:rsid w:val="00345D9C"/>
+    <w:rsid w:val="00374D81"/>
+    <w:rsid w:val="00374DE9"/>
+    <w:rsid w:val="003E3D97"/>
+    <w:rsid w:val="00401C97"/>
+    <w:rsid w:val="004919C3"/>
+    <w:rsid w:val="00722400"/>
+    <w:rsid w:val="00794E61"/>
+    <w:rsid w:val="007B3DC0"/>
+    <w:rsid w:val="007E0695"/>
+    <w:rsid w:val="008227B3"/>
+    <w:rsid w:val="00873487"/>
+    <w:rsid w:val="008A35D8"/>
+    <w:rsid w:val="008D39F7"/>
+    <w:rsid w:val="00927D5C"/>
+    <w:rsid w:val="009B5364"/>
+    <w:rsid w:val="00A23B19"/>
+    <w:rsid w:val="00A511DD"/>
+    <w:rsid w:val="00AF0C68"/>
+    <w:rsid w:val="00AF5A4C"/>
+    <w:rsid w:val="00B353A4"/>
+    <w:rsid w:val="00BC3801"/>
+    <w:rsid w:val="00C6558A"/>
+    <w:rsid w:val="00CC0514"/>
+    <w:rsid w:val="00D27438"/>
+    <w:rsid w:val="00D55DBE"/>
+    <w:rsid w:val="00DA4256"/>
+    <w:rsid w:val="00EC5CDD"/>
+    <w:rsid w:val="00F42E04"/>
+    <w:rsid w:val="00FE0B01"/>
+    <w:rsid w:val="00FF33DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2060"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3B118245"/>
-  <w15:docId w15:val="{1E471684-6F72-4BDF-B2EB-DB6C7074D931}"/>
+  <w14:docId w14:val="50FF1925"/>
+  <w15:docId w15:val="{AC6F47FB-84BE-424F-9A02-9F6A6800D977}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8155,693 +6233,289 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="11"/>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="212"/>
+      <w:spacing w:before="199"/>
+      <w:ind w:left="140"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="118"/>
-      <w:ind w:left="573" w:hanging="361"/>
+      <w:ind w:left="501" w:hanging="361"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="921" w:hanging="282"/>
+      <w:ind w:left="849" w:hanging="281"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D67DCE"/>
+    <w:rsid w:val="003E3D97"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B5364"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B5364"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DA4256"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textdelcontenidor">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0002141F"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...442 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/informes-avaluacio-1345737658776.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/practicum/avaluacio-del-practicum-1345881612546.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrp.cat/admin/magatzem/inicides/Compromiseticprofessorat_maig2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9089,80 +6763,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1887</Words>
-  <Characters>10380</Characters>
+  <Words>1895</Words>
+  <Characters>10807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12243</CharactersWithSpaces>
+  <CharactersWithSpaces>12677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ESBORRANY DE L'INFORME D’AVALUACIÓ DEL PRACTICUM IV (GEP)</dc:title>
+  <dc:title>DRAFT OF THE EVALUATION REPORT OF THE PRACTICUM IV (GEP)</dc:title>
   <dc:creator>JoanE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2019-07-03T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2024-06-10T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-09-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
 </Properties>
 </file>