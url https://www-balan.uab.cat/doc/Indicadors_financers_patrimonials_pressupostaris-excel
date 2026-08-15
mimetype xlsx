--- v0 (2025-10-26)
+++ v1 (2026-08-15)
@@ -8,66 +8,66 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8D3281F-4407-446B-AFF3-B99F3E315B38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFC1BFB6-BAAF-4CF0-8DFC-18A6585E42FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Indicadors" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Indicadors!$C$3:$M$140</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Indicadors!$D$3:$N$138</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
@@ -396,83 +396,77 @@
     <t>ING.TRIB.: Ingressos tributaris i cotitzacions</t>
   </si>
   <si>
     <t>TRANSR.: Transferències, subvencions, donacions i llegats rebuts</t>
   </si>
   <si>
     <t>VN. IPS.: Vendes netes i prestació de serveis</t>
   </si>
   <si>
     <t>D.PERS.: Despeses de personal</t>
   </si>
   <si>
     <t>APROV.: Aprovisionaments</t>
   </si>
   <si>
     <t>Relació d’endeutament:</t>
   </si>
   <si>
     <t>Cash-Flow:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF008080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="7"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
@@ -584,140 +578,137 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008080"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
@@ -1039,2081 +1030,2184 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C63F64F-D1AB-4BAD-9220-B00DA8B22011}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="D3:N143"/>
+  <dimension ref="D3:N141"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="25.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" style="1" customWidth="1"/>
-    <col min="7" max="7" width="12.85546875" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="15" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8" max="14" width="10.85546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="4:13" ht="82.5" customHeight="1" x14ac:dyDescent="1.35">
-      <c r="D3" s="31" t="e" vm="1">
+    <row r="3" spans="4:14" ht="82.5" customHeight="1" x14ac:dyDescent="1.35">
+      <c r="D3" s="30" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="4:13" ht="16.5" customHeight="1" x14ac:dyDescent="1.35">
-[...2 lines deleted...]
-    <row r="6" spans="4:13" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="4" spans="4:14" ht="16.5" customHeight="1" x14ac:dyDescent="1.35">
+      <c r="D4" s="30"/>
+    </row>
+    <row r="6" spans="4:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="D6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
-    <row r="8" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
-      <c r="G8" s="27"/>
+      <c r="G8" s="26"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
     </row>
-    <row r="9" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D9" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E9" s="28"/>
-      <c r="F9" s="28"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
       <c r="G9" s="9">
         <v>2018</v>
       </c>
       <c r="H9" s="9">
         <v>2019</v>
       </c>
       <c r="I9" s="9">
         <v>2020</v>
       </c>
       <c r="J9" s="9">
         <v>2021</v>
       </c>
       <c r="K9" s="9">
         <v>2022</v>
       </c>
       <c r="L9" s="9">
         <v>2023</v>
       </c>
       <c r="M9" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="10" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="N9" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="10" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
-    <row r="11" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D11" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="4:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D13" s="37" t="s">
+    <row r="13" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D13" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="E13" s="37"/>
-[...1 lines deleted...]
-      <c r="G13" s="33">
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="32">
         <v>0</v>
       </c>
-      <c r="H13" s="33">
+      <c r="H13" s="32">
         <v>0</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>0.01</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>0.08</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>0.31</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="32">
         <v>0.2</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="32">
         <v>0.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D14" s="36" t="s">
+      <c r="N13" s="32">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="14" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D14" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="E14" s="36"/>
-[...9 lines deleted...]
-    <row r="15" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="32"/>
+      <c r="N14" s="32"/>
+    </row>
+    <row r="15" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
-      <c r="G15" s="33"/>
-[...6 lines deleted...]
-    <row r="16" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+    </row>
+    <row r="16" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G16" s="33"/>
-[...6 lines deleted...]
-    <row r="17" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+    </row>
+    <row r="17" spans="4:14" x14ac:dyDescent="0.25">
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
     </row>
-    <row r="18" spans="4:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D18" s="37" t="s">
+    <row r="18" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D18" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="E18" s="37"/>
-[...1 lines deleted...]
-      <c r="G18" s="33">
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="32">
         <v>0.36</v>
       </c>
-      <c r="H18" s="33">
+      <c r="H18" s="32">
         <v>0.33</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>0.42</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>0.49</v>
       </c>
-      <c r="K18" s="33">
+      <c r="K18" s="32">
         <v>0.5</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="32">
         <v>0.65</v>
       </c>
-      <c r="M18" s="33">
+      <c r="M18" s="32">
         <v>0.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D19" s="36" t="s">
+      <c r="N18" s="32">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="19" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D19" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="E19" s="36"/>
-[...9 lines deleted...]
-    <row r="20" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+    </row>
+    <row r="20" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
-    <row r="21" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
     </row>
-    <row r="22" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:14" x14ac:dyDescent="0.25">
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
     </row>
-    <row r="23" spans="4:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D23" s="37" t="s">
+    <row r="23" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D23" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E23" s="37"/>
-[...1 lines deleted...]
-      <c r="G23" s="11">
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="36">
         <v>0.42</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="36">
         <v>0.39</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="36">
         <v>0.45</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="36">
         <v>0.52</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="36">
         <v>0.53</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="36">
         <v>0.67</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="36">
         <v>0.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D24" s="36" t="s">
+      <c r="N23" s="36">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="24" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D24" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="E24" s="36"/>
-[...8 lines deleted...]
-    <row r="25" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+    </row>
+    <row r="25" spans="4:14" x14ac:dyDescent="0.25">
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
     </row>
-    <row r="26" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
     </row>
-    <row r="27" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:14" x14ac:dyDescent="0.25">
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
     </row>
-    <row r="28" spans="4:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D28" s="37" t="s">
+    <row r="28" spans="4:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D28" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="37"/>
-[...1 lines deleted...]
-      <c r="G28" s="33">
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="32">
         <v>0.49</v>
       </c>
-      <c r="H28" s="33">
+      <c r="H28" s="32">
         <v>0.52</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>0.52</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>0.56000000000000005</v>
       </c>
-      <c r="K28" s="33">
+      <c r="K28" s="32">
         <v>0.55000000000000004</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L28" s="32">
         <v>0.55000000000000004</v>
       </c>
-      <c r="M28" s="33">
+      <c r="M28" s="32">
         <v>0.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D29" s="36" t="s">
+      <c r="N28" s="32">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="29" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="E29" s="36"/>
-[...9 lines deleted...]
-    <row r="30" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+    </row>
+    <row r="30" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
     </row>
-    <row r="31" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
     </row>
-    <row r="32" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
     </row>
-    <row r="33" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D33" s="37" t="s">
+    <row r="33" spans="4:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D33" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="E33" s="37"/>
-[...1 lines deleted...]
-      <c r="G33" s="11">
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="32">
         <v>6.21</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="32">
         <v>5.24</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I33" s="32">
         <v>3.58</v>
       </c>
-      <c r="J33" s="11">
+      <c r="J33" s="32">
         <v>4.04</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K33" s="32">
         <v>4.09</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L33" s="32">
         <v>4.3899999999999997</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M33" s="32">
         <v>6.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D34" s="36" t="s">
+      <c r="N33" s="32">
+        <v>5.83</v>
+      </c>
+    </row>
+    <row r="34" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="E34" s="36"/>
-[...8 lines deleted...]
-    <row r="35" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="32"/>
+      <c r="K34" s="32"/>
+      <c r="L34" s="32"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="32"/>
+    </row>
+    <row r="35" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
-      <c r="G35" s="33"/>
-[...6 lines deleted...]
-    <row r="36" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="G35" s="11"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="11"/>
+      <c r="K35" s="11"/>
+      <c r="L35" s="11"/>
+    </row>
+    <row r="36" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
     </row>
-    <row r="37" spans="4:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
     </row>
-    <row r="38" spans="4:14" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="4:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D38" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="34" t="s">
+      <c r="E38" s="35" t="s">
         <v>8</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G38" s="1">
+      <c r="G38" s="32">
         <v>13.98</v>
       </c>
-      <c r="H38" s="1">
+      <c r="H38" s="32">
         <v>10.97</v>
       </c>
-      <c r="I38" s="1">
+      <c r="I38" s="32">
         <v>11.97</v>
       </c>
-      <c r="J38" s="1">
+      <c r="J38" s="32">
         <v>8.4499999999999993</v>
       </c>
-      <c r="K38" s="1">
+      <c r="K38" s="32">
         <v>3.66</v>
       </c>
-      <c r="L38" s="1">
+      <c r="L38" s="32">
         <v>28.14</v>
       </c>
       <c r="M38" s="32">
         <v>3.7</v>
       </c>
-      <c r="N38" s="35"/>
-[...1 lines deleted...]
-    <row r="39" spans="4:14" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N38" s="32">
+        <v>-18.82</v>
+      </c>
+    </row>
+    <row r="39" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D39" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="E39" s="34"/>
+      <c r="E39" s="35"/>
       <c r="F39" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="G39" s="17"/>
-[...7 lines deleted...]
-    <row r="40" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="32"/>
+    </row>
+    <row r="40" spans="4:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
     </row>
     <row r="41" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D41" s="18"/>
-[...1 lines deleted...]
-      <c r="F41" s="18"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
     </row>
     <row r="42" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
     </row>
     <row r="43" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
     </row>
     <row r="44" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D44" s="19" t="s">
+      <c r="D44" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="E44" s="19"/>
-      <c r="F44" s="19"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
     </row>
     <row r="45" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D45" s="19" t="s">
+      <c r="D45" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="E45" s="19"/>
-      <c r="F45" s="19"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
     </row>
     <row r="46" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D46" s="19" t="s">
+      <c r="D46" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="E46" s="19"/>
-      <c r="F46" s="19"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
     </row>
     <row r="47" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D47" s="19" t="s">
+      <c r="D47" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="E47" s="19"/>
-      <c r="F47" s="19"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
     </row>
     <row r="48" spans="4:14" x14ac:dyDescent="0.25">
-      <c r="D48" s="19" t="s">
+      <c r="D48" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="E48" s="19"/>
-      <c r="F48" s="19"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
     </row>
-    <row r="49" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D49" s="19" t="s">
+    <row r="49" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D49" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="E49" s="19"/>
-      <c r="F49" s="19"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
     </row>
-    <row r="50" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F50" s="19"/>
+    <row r="50" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
     </row>
-    <row r="51" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D51" s="26" t="s">
+    <row r="51" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D51" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="E51" s="20"/>
-      <c r="F51" s="20"/>
+      <c r="E51" s="19"/>
+      <c r="F51" s="19"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
     </row>
-    <row r="52" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F52" s="21"/>
+    <row r="52" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
     </row>
-    <row r="53" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D53" s="22" t="s">
+    <row r="53" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D53" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="E53" s="22"/>
-[...9 lines deleted...]
-      <c r="D54" s="23" t="s">
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+    </row>
+    <row r="54" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D54" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="12"/>
       <c r="F54" s="12"/>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
       </c>
       <c r="I54" s="3">
         <v>0</v>
       </c>
       <c r="J54" s="3">
         <v>0</v>
       </c>
       <c r="K54" s="3">
         <v>0</v>
       </c>
       <c r="L54" s="3">
         <v>0</v>
       </c>
       <c r="M54" s="3">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D55" s="24" t="s">
+      <c r="N54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D55" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="E55" s="25"/>
-      <c r="F55" s="25"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
       <c r="G55" s="3">
         <v>0.65</v>
       </c>
       <c r="H55" s="3">
         <v>0.66</v>
       </c>
       <c r="I55" s="3">
         <v>0.71</v>
       </c>
       <c r="J55" s="3">
         <v>0.75</v>
       </c>
       <c r="K55" s="3">
         <v>0.76</v>
       </c>
       <c r="L55" s="3">
         <v>0.78</v>
       </c>
       <c r="M55" s="1">
         <v>0.79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D56" s="23" t="s">
+      <c r="N55" s="3">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="56" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D56" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="3">
         <v>0.34</v>
       </c>
       <c r="H56" s="3">
         <v>0.33</v>
       </c>
       <c r="I56" s="3">
         <v>0.28000000000000003</v>
       </c>
       <c r="J56" s="3">
         <v>0.24</v>
       </c>
       <c r="K56" s="3">
         <v>0.23</v>
       </c>
       <c r="L56" s="3">
         <v>0.21</v>
       </c>
-      <c r="M56" s="32">
+      <c r="M56" s="31">
         <v>0.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D57" s="23" t="s">
+      <c r="N56" s="31">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="57" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D57" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="3">
         <v>0.01</v>
       </c>
       <c r="H57" s="3">
         <v>0.01</v>
       </c>
       <c r="I57" s="3">
         <v>0.01</v>
       </c>
       <c r="J57" s="3">
         <v>0.01</v>
       </c>
       <c r="K57" s="3">
         <v>0.01</v>
       </c>
       <c r="L57" s="3">
         <v>0.01</v>
       </c>
       <c r="M57" s="1">
         <v>0.01</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="F58" s="25"/>
+      <c r="N57" s="1">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="58" spans="4:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
     </row>
-    <row r="59" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D59" s="20" t="s">
+    <row r="59" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D59" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="E59" s="20"/>
-      <c r="F59" s="20"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
     </row>
-    <row r="60" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F60" s="20"/>
+    <row r="60" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
     </row>
-    <row r="61" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D61" s="22" t="s">
+    <row r="61" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D61" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E61" s="22"/>
-      <c r="F61" s="22"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="21"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
     </row>
-    <row r="62" spans="4:13" x14ac:dyDescent="0.25">
-      <c r="D62" s="23" t="s">
+    <row r="62" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D62" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="3">
         <v>0.72</v>
       </c>
       <c r="H62" s="3">
         <v>0.73</v>
       </c>
       <c r="I62" s="3">
         <v>0.76</v>
       </c>
       <c r="J62" s="3">
         <v>0.77</v>
       </c>
       <c r="K62" s="3">
         <v>0.74</v>
       </c>
       <c r="L62" s="3">
         <v>0.74</v>
       </c>
       <c r="M62" s="1">
         <v>0.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D63" s="24" t="s">
+      <c r="N62" s="1">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="63" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D63" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="E63" s="25"/>
-      <c r="F63" s="25"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
       <c r="G63" s="3">
         <v>0.05</v>
       </c>
       <c r="H63" s="3">
         <v>0.05</v>
       </c>
       <c r="I63" s="3">
         <v>0.05</v>
       </c>
       <c r="J63" s="3">
         <v>0.03</v>
       </c>
       <c r="K63" s="3">
         <v>0.04</v>
       </c>
       <c r="L63" s="3">
         <v>0.03</v>
       </c>
       <c r="M63" s="1">
         <v>0.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D64" s="23" t="s">
+      <c r="N63" s="1">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="64" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D64" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="12"/>
       <c r="F64" s="12"/>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
         <v>0</v>
       </c>
       <c r="I64" s="3">
         <v>0</v>
       </c>
       <c r="J64" s="3">
         <v>0</v>
       </c>
       <c r="K64" s="3">
         <v>0</v>
       </c>
       <c r="L64" s="3">
         <v>0.01</v>
       </c>
       <c r="M64" s="1">
         <v>0.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D65" s="23" t="s">
+      <c r="N64" s="1">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="65" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D65" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E65" s="12"/>
       <c r="F65" s="12"/>
       <c r="G65" s="3">
         <v>0.22</v>
       </c>
       <c r="H65" s="3">
         <v>0.22</v>
       </c>
       <c r="I65" s="3">
         <v>0.19</v>
       </c>
       <c r="J65" s="3">
         <v>0.2</v>
       </c>
       <c r="K65" s="3">
         <v>0.22</v>
       </c>
       <c r="L65" s="3">
         <v>0.22</v>
       </c>
       <c r="M65" s="1">
         <v>0.22</v>
       </c>
-    </row>
-    <row r="66" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="N65" s="1">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="66" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
       <c r="F66" s="12"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3"/>
       <c r="K66" s="3"/>
       <c r="L66" s="3"/>
     </row>
-    <row r="67" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D67" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3"/>
       <c r="K67" s="3"/>
       <c r="L67" s="3"/>
     </row>
-    <row r="68" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F68" s="26"/>
+    <row r="68" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3"/>
       <c r="K68" s="3"/>
       <c r="L68" s="3"/>
     </row>
-    <row r="69" spans="4:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D69" s="37" t="s">
+    <row r="69" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D69" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="E69" s="37"/>
-[...1 lines deleted...]
-      <c r="G69" s="33">
+      <c r="E69" s="34"/>
+      <c r="F69" s="34"/>
+      <c r="G69" s="32">
         <v>1.04</v>
       </c>
-      <c r="H69" s="33">
+      <c r="H69" s="32">
         <v>1.02</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>0.96</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>0.99</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>0.99</v>
       </c>
-      <c r="L69" s="33">
+      <c r="L69" s="32">
         <v>0.97</v>
       </c>
-      <c r="M69" s="33">
+      <c r="M69" s="32">
         <v>0.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D70" s="36" t="s">
+      <c r="N69" s="32">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="70" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D70" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="E70" s="36"/>
-[...9 lines deleted...]
-    <row r="71" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E70" s="33"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="32"/>
+      <c r="H70" s="32"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="32"/>
+      <c r="K70" s="32"/>
+      <c r="L70" s="32"/>
+      <c r="M70" s="32"/>
+      <c r="N70" s="32"/>
+    </row>
+    <row r="71" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D71" s="12"/>
       <c r="E71" s="12"/>
       <c r="F71" s="12"/>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11"/>
       <c r="J71" s="11"/>
       <c r="K71" s="11"/>
       <c r="L71" s="11"/>
     </row>
-    <row r="72" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
       <c r="F72" s="12"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
     </row>
-    <row r="73" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D73" s="12"/>
       <c r="E73" s="12"/>
       <c r="F73" s="12"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
     </row>
-    <row r="74" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
     </row>
-    <row r="75" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D75" s="12"/>
       <c r="E75" s="12"/>
       <c r="F75" s="12"/>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
       <c r="J75" s="11"/>
       <c r="K75" s="11"/>
       <c r="L75" s="11"/>
     </row>
-    <row r="76" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:14" x14ac:dyDescent="0.25">
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="11"/>
       <c r="H76" s="11"/>
       <c r="I76" s="11"/>
       <c r="J76" s="11"/>
       <c r="K76" s="11"/>
       <c r="L76" s="11"/>
     </row>
-    <row r="77" spans="4:13" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="D81" s="8" t="s">
+    <row r="77" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D77" s="5"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+    </row>
+    <row r="78" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+    </row>
+    <row r="79" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D79" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E81" s="8"/>
-[...1 lines deleted...]
-      <c r="G81" s="9">
+      <c r="E79" s="8"/>
+      <c r="F79" s="8"/>
+      <c r="G79" s="9">
         <v>2018</v>
       </c>
-      <c r="H81" s="9">
+      <c r="H79" s="9">
         <v>2019</v>
       </c>
-      <c r="I81" s="9">
+      <c r="I79" s="9">
         <v>2020</v>
       </c>
-      <c r="J81" s="9">
+      <c r="J79" s="9">
         <v>2021</v>
       </c>
-      <c r="K81" s="9">
+      <c r="K79" s="9">
         <v>2022</v>
       </c>
-      <c r="L81" s="9">
+      <c r="L79" s="9">
         <v>2023</v>
       </c>
-      <c r="M81" s="9">
+      <c r="M79" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D82" s="6" t="s">
+      <c r="N79" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="80" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D80" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E82" s="6"/>
-[...8 lines deleted...]
-      <c r="D84" s="30" t="s">
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+    </row>
+    <row r="81" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+    </row>
+    <row r="82" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D82" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="85" spans="4:13" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="D87" s="1" t="s">
+    <row r="83" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D83" s="28"/>
+      <c r="E83" s="28"/>
+      <c r="F83" s="28"/>
+    </row>
+    <row r="84" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D84" s="13"/>
+      <c r="E84" s="13"/>
+      <c r="F84" s="13"/>
+    </row>
+    <row r="85" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D85" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H87" s="3"/>
-[...13 lines deleted...]
-      <c r="D89" s="37" t="s">
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3"/>
+      <c r="K85" s="3"/>
+      <c r="L85" s="3"/>
+    </row>
+    <row r="86" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+    </row>
+    <row r="87" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D87" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="E89" s="37"/>
-[...1 lines deleted...]
-      <c r="G89" s="33">
+      <c r="E87" s="34"/>
+      <c r="F87" s="34"/>
+      <c r="G87" s="32">
         <v>0.8</v>
       </c>
-      <c r="H89" s="33">
+      <c r="H87" s="32">
         <v>0.8</v>
       </c>
-      <c r="I89" s="33">
+      <c r="I87" s="32">
         <v>0.78</v>
       </c>
-      <c r="J89" s="33">
+      <c r="J87" s="32">
         <v>0.75</v>
       </c>
-      <c r="K89" s="33">
+      <c r="K87" s="32">
         <v>0.75</v>
       </c>
-      <c r="L89" s="33">
+      <c r="L87" s="32">
         <v>0.72</v>
       </c>
-      <c r="M89" s="33">
+      <c r="M87" s="32">
         <v>0.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D90" s="36" t="s">
+      <c r="N87" s="32">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="88" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D88" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="E90" s="36"/>
-[...12 lines deleted...]
-      <c r="F91" s="7"/>
+      <c r="E88" s="33"/>
+      <c r="F88" s="33"/>
+      <c r="G88" s="32"/>
+      <c r="H88" s="32"/>
+      <c r="I88" s="32"/>
+      <c r="J88" s="32"/>
+      <c r="K88" s="32"/>
+      <c r="L88" s="32"/>
+      <c r="M88" s="32"/>
+      <c r="N88" s="32"/>
+    </row>
+    <row r="89" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+    </row>
+    <row r="90" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D90" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+    </row>
+    <row r="91" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
     </row>
-    <row r="92" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D94" s="37" t="s">
+    <row r="92" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D92" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="E94" s="37"/>
-[...1 lines deleted...]
-      <c r="G94" s="33">
+      <c r="E92" s="34"/>
+      <c r="F92" s="34"/>
+      <c r="G92" s="32">
         <v>0.94</v>
       </c>
-      <c r="H94" s="33">
+      <c r="H92" s="32">
         <v>0.96</v>
       </c>
-      <c r="I94" s="33">
+      <c r="I92" s="32">
         <v>0.96</v>
       </c>
-      <c r="J94" s="33">
+      <c r="J92" s="32">
         <v>0.95</v>
       </c>
-      <c r="K94" s="33">
+      <c r="K92" s="32">
         <v>0.97</v>
       </c>
-      <c r="L94" s="33">
+      <c r="L92" s="32">
         <v>0.97</v>
       </c>
-      <c r="M94" s="33">
+      <c r="M92" s="32">
         <v>0.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D95" s="36" t="s">
+      <c r="N92" s="32">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="93" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D93" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="E95" s="36"/>
-[...12 lines deleted...]
-      <c r="F96" s="18"/>
+      <c r="E93" s="33"/>
+      <c r="F93" s="33"/>
+      <c r="G93" s="32"/>
+      <c r="H93" s="32"/>
+      <c r="I93" s="32"/>
+      <c r="J93" s="32"/>
+      <c r="K93" s="32"/>
+      <c r="L93" s="32"/>
+      <c r="M93" s="32"/>
+      <c r="N93" s="32"/>
+    </row>
+    <row r="94" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D94" s="17"/>
+      <c r="E94" s="17"/>
+      <c r="F94" s="17"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+    </row>
+    <row r="95" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D95" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+    </row>
+    <row r="96" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
       <c r="K96" s="3"/>
       <c r="L96" s="3"/>
     </row>
-    <row r="97" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D99" s="37" t="s">
+    <row r="97" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D97" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E99" s="37"/>
-[...1 lines deleted...]
-      <c r="G99" s="33">
+      <c r="E97" s="34"/>
+      <c r="F97" s="34"/>
+      <c r="G97" s="32">
         <v>0.11</v>
       </c>
-      <c r="H99" s="33">
+      <c r="H97" s="32">
         <v>0.11</v>
       </c>
-      <c r="I99" s="33">
+      <c r="I97" s="32">
         <v>0.11</v>
       </c>
-      <c r="J99" s="33">
+      <c r="J97" s="32">
         <v>0.1</v>
       </c>
-      <c r="K99" s="33">
+      <c r="K97" s="32">
         <v>0.13</v>
       </c>
-      <c r="L99" s="33">
+      <c r="L97" s="32">
         <v>0.16</v>
       </c>
-      <c r="M99" s="33">
+      <c r="M97" s="32">
         <v>0.14000000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D100" s="36" t="s">
+      <c r="N97" s="32">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="98" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D98" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="E100" s="36"/>
-[...12 lines deleted...]
-      <c r="F101" s="13"/>
+      <c r="E98" s="33"/>
+      <c r="F98" s="33"/>
+      <c r="G98" s="32"/>
+      <c r="H98" s="32"/>
+      <c r="I98" s="32"/>
+      <c r="J98" s="32"/>
+      <c r="K98" s="32"/>
+      <c r="L98" s="32"/>
+      <c r="M98" s="32"/>
+      <c r="N98" s="32"/>
+    </row>
+    <row r="99" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D99" s="13"/>
+      <c r="E99" s="13"/>
+      <c r="F99" s="13"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+    </row>
+    <row r="100" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D100" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+    </row>
+    <row r="101" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
     </row>
-    <row r="102" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D104" s="37" t="s">
+    <row r="102" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D102" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="E104" s="37"/>
-[...1 lines deleted...]
-      <c r="G104" s="33">
+      <c r="E102" s="34"/>
+      <c r="F102" s="34"/>
+      <c r="G102" s="32">
         <v>22.66</v>
       </c>
-      <c r="H104" s="33">
+      <c r="H102" s="32">
         <v>15.44</v>
       </c>
-      <c r="I104" s="33">
+      <c r="I102" s="32">
         <v>15.21</v>
       </c>
-      <c r="J104" s="33">
+      <c r="J102" s="32">
         <v>16.52</v>
       </c>
-      <c r="K104" s="33">
+      <c r="K102" s="32">
         <v>11.84</v>
       </c>
-      <c r="L104" s="33">
+      <c r="L102" s="32">
         <v>11.45</v>
       </c>
-      <c r="M104" s="33">
+      <c r="M102" s="32">
         <v>9.8699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D105" s="36" t="s">
+      <c r="N102" s="32">
+        <v>10.38</v>
+      </c>
+    </row>
+    <row r="103" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D103" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="E105" s="36"/>
-[...12 lines deleted...]
-      <c r="F106" s="13"/>
+      <c r="E103" s="33"/>
+      <c r="F103" s="33"/>
+      <c r="G103" s="32"/>
+      <c r="H103" s="32"/>
+      <c r="I103" s="32"/>
+      <c r="J103" s="32"/>
+      <c r="K103" s="32"/>
+      <c r="L103" s="32"/>
+      <c r="M103" s="32"/>
+      <c r="N103" s="32"/>
+    </row>
+    <row r="104" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D104" s="13"/>
+      <c r="E104" s="13"/>
+      <c r="F104" s="13"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3"/>
+      <c r="K104" s="3"/>
+      <c r="L104" s="3"/>
+    </row>
+    <row r="105" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D105" s="13"/>
+      <c r="E105" s="13"/>
+      <c r="F105" s="13"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3"/>
+      <c r="K105" s="3"/>
+      <c r="L105" s="3"/>
+    </row>
+    <row r="106" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D106" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="E106" s="29"/>
+      <c r="F106" s="29"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3"/>
       <c r="K106" s="3"/>
       <c r="L106" s="3"/>
     </row>
-    <row r="107" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F107" s="13"/>
+    <row r="107" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D107" s="28"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="28"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
     </row>
-    <row r="108" spans="4:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="F108" s="30"/>
+    <row r="108" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D108" s="13"/>
+      <c r="E108" s="13"/>
+      <c r="F108" s="13"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3"/>
       <c r="K108" s="3"/>
       <c r="L108" s="3"/>
     </row>
-    <row r="109" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F109" s="29"/>
+    <row r="109" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D109" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3"/>
       <c r="K109" s="3"/>
       <c r="L109" s="3"/>
     </row>
-    <row r="110" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F110" s="13"/>
+    <row r="110" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3"/>
       <c r="K110" s="3"/>
       <c r="L110" s="3"/>
     </row>
-    <row r="111" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D113" s="37" t="s">
+    <row r="111" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D111" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="E113" s="37"/>
-[...1 lines deleted...]
-      <c r="G113" s="33">
+      <c r="E111" s="34"/>
+      <c r="F111" s="34"/>
+      <c r="G111" s="32">
         <v>0.79</v>
       </c>
-      <c r="H113" s="33">
+      <c r="H111" s="32">
         <v>0.81</v>
       </c>
-      <c r="I113" s="33">
+      <c r="I111" s="32">
         <v>0.8</v>
       </c>
-      <c r="J113" s="33">
+      <c r="J111" s="32">
         <v>0.83</v>
       </c>
-      <c r="K113" s="33">
+      <c r="K111" s="32">
         <v>0.78</v>
       </c>
-      <c r="L113" s="33">
+      <c r="L111" s="32">
         <v>0.81</v>
       </c>
-      <c r="M113" s="33">
+      <c r="M111" s="32">
         <v>0.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D114" s="36" t="s">
+      <c r="N111" s="32">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="112" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D112" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="E114" s="36"/>
-[...12 lines deleted...]
-      <c r="F115" s="13"/>
+      <c r="E112" s="33"/>
+      <c r="F112" s="33"/>
+      <c r="G112" s="32"/>
+      <c r="H112" s="32"/>
+      <c r="I112" s="32"/>
+      <c r="J112" s="32"/>
+      <c r="K112" s="32"/>
+      <c r="L112" s="32"/>
+      <c r="M112" s="32"/>
+      <c r="N112" s="32"/>
+    </row>
+    <row r="113" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D113" s="13"/>
+      <c r="E113" s="13"/>
+      <c r="F113" s="13"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="3"/>
+    </row>
+    <row r="114" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D114" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="3"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+    </row>
+    <row r="115" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3"/>
       <c r="K115" s="3"/>
       <c r="L115" s="3"/>
     </row>
-    <row r="116" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D118" s="37" t="s">
+    <row r="116" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D116" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="E118" s="37"/>
-[...1 lines deleted...]
-      <c r="G118" s="33">
+      <c r="E116" s="34"/>
+      <c r="F116" s="34"/>
+      <c r="G116" s="32">
         <v>0.89</v>
       </c>
-      <c r="H118" s="33">
+      <c r="H116" s="32">
         <v>0.91</v>
       </c>
-      <c r="I118" s="33">
+      <c r="I116" s="32">
         <v>0.88</v>
       </c>
-      <c r="J118" s="33">
+      <c r="J116" s="32">
         <v>0.85</v>
       </c>
-      <c r="K118" s="33">
+      <c r="K116" s="32">
         <v>0.95</v>
       </c>
-      <c r="L118" s="33">
+      <c r="L116" s="32">
         <v>0.81</v>
       </c>
-      <c r="M118" s="33">
+      <c r="M116" s="32">
         <v>0.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D119" s="36" t="s">
+      <c r="N116" s="32">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="117" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D117" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="E119" s="36"/>
-[...12 lines deleted...]
-      <c r="F120" s="13"/>
+      <c r="E117" s="33"/>
+      <c r="F117" s="33"/>
+      <c r="G117" s="32"/>
+      <c r="H117" s="32"/>
+      <c r="I117" s="32"/>
+      <c r="J117" s="32"/>
+      <c r="K117" s="32"/>
+      <c r="L117" s="32"/>
+      <c r="M117" s="32"/>
+      <c r="N117" s="32"/>
+    </row>
+    <row r="118" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D118" s="13"/>
+      <c r="E118" s="13"/>
+      <c r="F118" s="13"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="3"/>
+    </row>
+    <row r="119" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D119" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3"/>
+      <c r="K119" s="3"/>
+      <c r="L119" s="3"/>
+    </row>
+    <row r="120" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3"/>
       <c r="K120" s="3"/>
       <c r="L120" s="3"/>
     </row>
-    <row r="121" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D123" s="37" t="s">
+    <row r="121" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D121" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="E123" s="37"/>
-[...1 lines deleted...]
-      <c r="G123" s="33">
+      <c r="E121" s="34"/>
+      <c r="F121" s="34"/>
+      <c r="G121" s="32">
         <v>40.9</v>
       </c>
-      <c r="H123" s="33">
+      <c r="H121" s="32">
         <v>33.17</v>
       </c>
-      <c r="I123" s="33">
+      <c r="I121" s="32">
         <v>42.55</v>
       </c>
-      <c r="J123" s="33">
+      <c r="J121" s="32">
         <v>39.39</v>
       </c>
-      <c r="K123" s="33">
+      <c r="K121" s="32">
         <v>17.78</v>
       </c>
-      <c r="L123" s="33">
+      <c r="L121" s="32">
         <v>56.21</v>
       </c>
-      <c r="M123" s="33">
+      <c r="M121" s="32">
         <v>44.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D124" s="36" t="s">
+      <c r="N121" s="32">
+        <v>64.430000000000007</v>
+      </c>
+    </row>
+    <row r="122" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D122" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="E124" s="36"/>
-[...12 lines deleted...]
-      <c r="F125" s="18"/>
+      <c r="E122" s="33"/>
+      <c r="F122" s="33"/>
+      <c r="G122" s="32"/>
+      <c r="H122" s="32"/>
+      <c r="I122" s="32"/>
+      <c r="J122" s="32"/>
+      <c r="K122" s="32"/>
+      <c r="L122" s="32"/>
+      <c r="M122" s="32"/>
+      <c r="N122" s="32"/>
+    </row>
+    <row r="123" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D123" s="17"/>
+      <c r="E123" s="17"/>
+      <c r="F123" s="17"/>
+      <c r="H123" s="3"/>
+      <c r="I123" s="3"/>
+      <c r="J123" s="3"/>
+      <c r="K123" s="3"/>
+      <c r="L123" s="3"/>
+    </row>
+    <row r="124" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D124" s="13"/>
+      <c r="E124" s="13"/>
+      <c r="F124" s="13"/>
+      <c r="H124" s="3"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="3"/>
+      <c r="K124" s="3"/>
+      <c r="L124" s="3"/>
+    </row>
+    <row r="125" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D125" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="E125" s="29"/>
+      <c r="F125" s="29"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3"/>
       <c r="K125" s="3"/>
       <c r="L125" s="3"/>
     </row>
-    <row r="126" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F126" s="13"/>
+    <row r="126" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D126" s="28"/>
+      <c r="E126" s="28"/>
+      <c r="F126" s="28"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3"/>
       <c r="K126" s="3"/>
       <c r="L126" s="3"/>
     </row>
-    <row r="127" spans="4:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="F127" s="30"/>
+    <row r="127" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D127" s="13"/>
+      <c r="E127" s="13"/>
+      <c r="F127" s="13"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3"/>
       <c r="K127" s="3"/>
       <c r="L127" s="3"/>
     </row>
-    <row r="128" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F128" s="29"/>
+    <row r="128" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D128" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3"/>
       <c r="K128" s="3"/>
       <c r="L128" s="3"/>
     </row>
-    <row r="129" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F129" s="13"/>
+    <row r="129" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3"/>
       <c r="K129" s="3"/>
       <c r="L129" s="3"/>
     </row>
-    <row r="130" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D132" s="37" t="s">
+    <row r="130" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D130" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="E132" s="37"/>
-[...1 lines deleted...]
-      <c r="G132" s="33">
+      <c r="E130" s="34"/>
+      <c r="F130" s="34"/>
+      <c r="G130" s="32">
         <v>1</v>
       </c>
-      <c r="H132" s="33">
+      <c r="H130" s="32">
         <v>1</v>
       </c>
-      <c r="I132" s="33">
+      <c r="I130" s="32">
         <v>0.99</v>
       </c>
-      <c r="J132" s="33">
+      <c r="J130" s="32">
         <v>1</v>
       </c>
-      <c r="K132" s="33">
+      <c r="K130" s="32">
         <v>1</v>
       </c>
-      <c r="L132" s="33">
+      <c r="L130" s="32">
         <v>1</v>
       </c>
-      <c r="M132" s="33">
+      <c r="M130" s="32">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D133" s="36" t="s">
+      <c r="N130" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D131" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="E133" s="36"/>
-[...12 lines deleted...]
-      <c r="F134" s="13"/>
+      <c r="E131" s="33"/>
+      <c r="F131" s="33"/>
+      <c r="G131" s="32"/>
+      <c r="H131" s="32"/>
+      <c r="I131" s="32"/>
+      <c r="J131" s="32"/>
+      <c r="K131" s="32"/>
+      <c r="L131" s="32"/>
+      <c r="M131" s="32"/>
+      <c r="N131" s="32"/>
+    </row>
+    <row r="132" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D132" s="13"/>
+      <c r="E132" s="13"/>
+      <c r="F132" s="13"/>
+      <c r="H132" s="3"/>
+      <c r="I132" s="3"/>
+      <c r="J132" s="3"/>
+      <c r="K132" s="3"/>
+      <c r="L132" s="3"/>
+    </row>
+    <row r="133" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D133" s="13"/>
+      <c r="E133" s="13"/>
+      <c r="F133" s="13"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="3"/>
+      <c r="K133" s="3"/>
+      <c r="L133" s="3"/>
+    </row>
+    <row r="134" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D134" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3"/>
       <c r="K134" s="3"/>
       <c r="L134" s="3"/>
     </row>
-    <row r="135" spans="4:13" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F135" s="13"/>
+    <row r="135" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3"/>
       <c r="K135" s="3"/>
       <c r="L135" s="3"/>
     </row>
-    <row r="136" spans="4:13" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D138" s="37" t="s">
+    <row r="136" spans="4:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D136" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="E138" s="37"/>
-[...1 lines deleted...]
-      <c r="G138" s="33">
+      <c r="E136" s="34"/>
+      <c r="F136" s="34"/>
+      <c r="G136" s="32">
         <v>0.68</v>
       </c>
-      <c r="H138" s="33">
+      <c r="H136" s="32">
         <v>0.73</v>
       </c>
-      <c r="I138" s="33">
+      <c r="I136" s="32">
         <v>0.71</v>
       </c>
-      <c r="J138" s="33">
+      <c r="J136" s="32">
         <v>0.71</v>
       </c>
-      <c r="K138" s="33">
+      <c r="K136" s="32">
         <v>0.85</v>
       </c>
-      <c r="L138" s="33">
+      <c r="L136" s="32">
         <v>0.81</v>
       </c>
-      <c r="M138" s="33">
+      <c r="M136" s="32">
         <v>0.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D139" s="36" t="s">
+      <c r="N136" s="32">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="137" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D137" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="E139" s="36"/>
-[...9 lines deleted...]
-    <row r="140" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="E137" s="33"/>
+      <c r="F137" s="33"/>
+      <c r="G137" s="32"/>
+      <c r="H137" s="32"/>
+      <c r="I137" s="32"/>
+      <c r="J137" s="32"/>
+      <c r="K137" s="32"/>
+      <c r="L137" s="32"/>
+      <c r="M137" s="32"/>
+      <c r="N137" s="32"/>
+    </row>
+    <row r="138" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="3"/>
+      <c r="K138" s="3"/>
+      <c r="L138" s="3"/>
+    </row>
+    <row r="139" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3"/>
+      <c r="K139" s="3"/>
+      <c r="L139" s="3"/>
+    </row>
+    <row r="140" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3"/>
       <c r="K140" s="3"/>
       <c r="L140" s="3"/>
     </row>
-    <row r="141" spans="4:13" x14ac:dyDescent="0.25">
+    <row r="141" spans="4:14" x14ac:dyDescent="0.25">
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3"/>
       <c r="K141" s="3"/>
       <c r="L141" s="3"/>
     </row>
-    <row r="142" spans="4:13" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="135">
-[...100 lines deleted...]
-    <mergeCell ref="K34:K35"/>
+  <mergeCells count="165">
+    <mergeCell ref="M116:M117"/>
+    <mergeCell ref="M121:M122"/>
+    <mergeCell ref="M130:M131"/>
+    <mergeCell ref="M136:M137"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="M28:M29"/>
+    <mergeCell ref="M69:M70"/>
+    <mergeCell ref="M87:M88"/>
+    <mergeCell ref="M92:M93"/>
+    <mergeCell ref="M97:M98"/>
+    <mergeCell ref="M102:M103"/>
+    <mergeCell ref="M111:M112"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="K28:K29"/>
-    <mergeCell ref="G13:G14"/>
-[...21 lines deleted...]
-    <mergeCell ref="M113:M114"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="H69:H70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="K69:K70"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="K38:K39"/>
+    <mergeCell ref="G87:G88"/>
+    <mergeCell ref="H87:H88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="K87:K88"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="J92:J93"/>
+    <mergeCell ref="K92:K93"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="K111:K112"/>
+    <mergeCell ref="G116:G117"/>
+    <mergeCell ref="H116:H117"/>
+    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="J116:J117"/>
+    <mergeCell ref="K116:K117"/>
+    <mergeCell ref="G97:G98"/>
+    <mergeCell ref="H97:H98"/>
+    <mergeCell ref="I97:I98"/>
+    <mergeCell ref="J97:J98"/>
+    <mergeCell ref="K97:K98"/>
+    <mergeCell ref="G102:G103"/>
+    <mergeCell ref="H102:H103"/>
+    <mergeCell ref="I102:I103"/>
+    <mergeCell ref="J102:J103"/>
+    <mergeCell ref="K102:K103"/>
+    <mergeCell ref="D98:F98"/>
+    <mergeCell ref="G136:G137"/>
+    <mergeCell ref="H136:H137"/>
+    <mergeCell ref="I136:I137"/>
+    <mergeCell ref="J136:J137"/>
+    <mergeCell ref="K136:K137"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="G121:G122"/>
+    <mergeCell ref="H121:H122"/>
+    <mergeCell ref="I121:I122"/>
+    <mergeCell ref="J121:J122"/>
+    <mergeCell ref="K121:K122"/>
+    <mergeCell ref="G130:G131"/>
+    <mergeCell ref="H130:H131"/>
+    <mergeCell ref="I130:I131"/>
+    <mergeCell ref="J130:J131"/>
+    <mergeCell ref="K130:K131"/>
+    <mergeCell ref="G111:G112"/>
+    <mergeCell ref="H111:H112"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="D112:F112"/>
+    <mergeCell ref="D117:F117"/>
+    <mergeCell ref="D122:F122"/>
+    <mergeCell ref="D131:F131"/>
+    <mergeCell ref="D137:F137"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="D111:F111"/>
+    <mergeCell ref="D116:F116"/>
+    <mergeCell ref="D121:F121"/>
+    <mergeCell ref="D130:F130"/>
+    <mergeCell ref="D136:F136"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="D87:F87"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="D97:F97"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="L102:L103"/>
+    <mergeCell ref="L111:L112"/>
+    <mergeCell ref="L116:L117"/>
+    <mergeCell ref="L121:L122"/>
+    <mergeCell ref="L130:L131"/>
+    <mergeCell ref="L136:L137"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="L69:L70"/>
+    <mergeCell ref="L87:L88"/>
+    <mergeCell ref="L92:L93"/>
+    <mergeCell ref="L97:L98"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="N116:N117"/>
+    <mergeCell ref="N121:N122"/>
+    <mergeCell ref="N130:N131"/>
+    <mergeCell ref="N136:N137"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="N28:N29"/>
+    <mergeCell ref="N69:N70"/>
+    <mergeCell ref="N87:N88"/>
+    <mergeCell ref="N92:N93"/>
+    <mergeCell ref="N97:N98"/>
+    <mergeCell ref="N102:N103"/>
+    <mergeCell ref="N111:N112"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="N38:N39"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="61" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="78" max="16383" man="1"/>
-    <brk id="79" max="16383" man="1"/>
+    <brk id="76" max="16383" man="1"/>
+    <brk id="77" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="59b829f41b07b581b8f8bac0cedfbc1f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3317,109 +3411,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{057E7226-063C-4D49-BF18-5E9442840A5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF969870-4F03-4E4E-BB2B-3F631B7EF8CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF06C04B-B484-486E-99DD-0FC988D13E1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D9A7FE-34D5-4DE5-B5D7-7A0B12897F0D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D9A7FE-34D5-4DE5-B5D7-7A0B12897F0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF06C04B-B484-486E-99DD-0FC988D13E1D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>