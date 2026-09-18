--- v0 (2025-10-20)
+++ v1 (2026-09-18)
@@ -7,3853 +7,2739 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B218B25" w14:textId="762F45D4" w:rsidR="00D949C9" w:rsidRPr="00DA2403" w:rsidRDefault="00050EE0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DA2403">
+    <w:p w14:paraId="6B218B25" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRDefault="00050EE0">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A3D6C8" wp14:editId="4921110F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A3D6C8" wp14:editId="28735E38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1729740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5236845" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Text Box 2"/>
+                <wp:docPr id="15" name="Quadre de text 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5236845" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="969696">
                             <a:alpha val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5ADB3201" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="000C6AA4" w:rsidP="00D949C9">
+                          <w:p w14:paraId="2CC4AFA3" w14:textId="207FC11E" w:rsidR="0069526A" w:rsidRDefault="00DF428B" w:rsidP="00D949C9">
                             <w:pPr>
-                              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                                <w:b/>
+                              <w:pStyle w:val="Ttol5"/>
+                              <w:rPr>
                                 <w:bCs/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidRPr="0069526A">
+                              <w:rPr>
                                 <w:bCs/>
-                                <w:lang w:val="es-ES_tradnl"/>
-[...9 lines deleted...]
-                              <w:t>STER OFICIAL</w:t>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>REGISTRATION APPLICATION FORM OF OFFICIAL MASTER</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="261A3A9D" w14:textId="42370365" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
+                          <w:p w14:paraId="261A3A9D" w14:textId="2FB5BFD1" w:rsidR="0023132C" w:rsidRPr="0069526A" w:rsidRDefault="001A7F06" w:rsidP="001A7F06">
                             <w:pPr>
                               <w:pStyle w:val="Ttol5"/>
                               <w:rPr>
                                 <w:bCs/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="001A7F06">
                               <w:rPr>
                                 <w:bCs/>
-                              </w:rPr>
-                              <w:t>CURS</w:t>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>ACADEMIC YEAR 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="000C6AA4">
+                            <w:r w:rsidR="00E74867">
                               <w:rPr>
                                 <w:bCs/>
-                              </w:rPr>
-                              <w:t>O ACADÉ</w:t>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="001A7F06">
                               <w:rPr>
                                 <w:bCs/>
-                              </w:rPr>
-                              <w:t>MIC</w:t>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="000C6AA4">
+                            <w:r w:rsidR="00E74867">
                               <w:rPr>
                                 <w:bCs/>
-                              </w:rPr>
-[...24 lines deleted...]
-                              <w:t>6</w:t>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="00A3D6C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:136.2pt;margin-top:11.8pt;width:412.35pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZcZrPJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynXUb625XrTsdOw4h&#10;HS/SwQ9I03SNSOPgZGuPX4+T7rYB4gtClSI7dh7bj+2ub4bOsINCr8GWfDaZcqashFrbXcm/frl/&#10;teLMB2FrYcCqkj8pz282L1+se1eoObRgaoWMQKwvelfyNgRXZJmXreqEn4BTlowNYCcCqbjLahQ9&#10;oXcmm0+ny6wHrB2CVN7T7d1o5JuE3zRKhk9N41VgpuSUW0gnprOKZ7ZZi2KHwrVaHtMQ/5BFJ7Sl&#10;oCeoOxEE26P+A6rTEsFDEyYSugyaRkuVaqBqZtPfqnlshVOpFiLHuxNN/v/Byo+HR/cZWRjewEAN&#10;TEV49wDym2cWtq2wO3WLCH2rRE2BZ5GyrHe+OD6NVPvCR5Cq/wA1NVnsAySgocEuskJ1MkKnBjyd&#10;SFdDYJIu8/nr5WqRcybJll/N8mnqSiaK59cOfXinoGNRKDlSUxO6ODz4ELMRxbNLDObB6PpeG5MU&#10;3FVbg+wgaACul/Eb3xrXivGWAp5C+tE9Yf6CYyzrCSCf5yNDf40Rwc5wl26dDjTqRnclX52cRBF5&#10;fWvrNIhBaDPKVJOxR6IjtyPLYagGcoyEV1A/EeUI40jTCpLQAv7grKdxLrn/vheoODPvLbXterZY&#10;xPlPyiK/mpOCl5bq0iKsJKiSB85GcRvGndk71LuWIo2DYuGWWt3o1IVzVse8aWQTkcf1ijtxqSev&#10;809g8xMAAP//AwBQSwMEFAAGAAgAAAAhAC2XwV3fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyok4BaEuJUFVJV9QQELtzceEmixusodn54e7YnepvdGc1+m28X24kJB986&#10;UhCvIhBIlTMt1Qq+PvcPzyB80GR05wgV/KKHbXF7k+vMuJk+cCpDLbiEfKYVNCH0mZS+atBqv3I9&#10;Ens/brA68DjU0gx65nLbySSK1tLqlvhCo3t8bbA6l6NVsEv7+k2Xezwexyh9n84H/J4PSt3fLbsX&#10;EAGX8B+GCz6jQ8FMJzeS8aJTkGySJ46yeFyDuASidBODOLGKeSWLXF7/UPwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAWXGazyUCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEALZfBXd8AAAALAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#969696">
+              <v:shape id="Quadre de text 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:136.2pt;margin-top:11.8pt;width:412.35pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZcZrPJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynXUb625XrTsdOw4h&#10;HS/SwQ9I03SNSOPgZGuPX4+T7rYB4gtClSI7dh7bj+2ub4bOsINCr8GWfDaZcqashFrbXcm/frl/&#10;teLMB2FrYcCqkj8pz282L1+se1eoObRgaoWMQKwvelfyNgRXZJmXreqEn4BTlowNYCcCqbjLahQ9&#10;oXcmm0+ny6wHrB2CVN7T7d1o5JuE3zRKhk9N41VgpuSUW0gnprOKZ7ZZi2KHwrVaHtMQ/5BFJ7Sl&#10;oCeoOxEE26P+A6rTEsFDEyYSugyaRkuVaqBqZtPfqnlshVOpFiLHuxNN/v/Byo+HR/cZWRjewEAN&#10;TEV49wDym2cWtq2wO3WLCH2rRE2BZ5GyrHe+OD6NVPvCR5Cq/wA1NVnsAySgocEuskJ1MkKnBjyd&#10;SFdDYJIu8/nr5WqRcybJll/N8mnqSiaK59cOfXinoGNRKDlSUxO6ODz4ELMRxbNLDObB6PpeG5MU&#10;3FVbg+wgaACul/Eb3xrXivGWAp5C+tE9Yf6CYyzrCSCf5yNDf40Rwc5wl26dDjTqRnclX52cRBF5&#10;fWvrNIhBaDPKVJOxR6IjtyPLYagGcoyEV1A/EeUI40jTCpLQAv7grKdxLrn/vheoODPvLbXterZY&#10;xPlPyiK/mpOCl5bq0iKsJKiSB85GcRvGndk71LuWIo2DYuGWWt3o1IVzVse8aWQTkcf1ijtxqSev&#10;809g8xMAAP//AwBQSwMEFAAGAAgAAAAhAC2XwV3fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyok4BaEuJUFVJV9QQELtzceEmixusodn54e7YnepvdGc1+m28X24kJB986&#10;UhCvIhBIlTMt1Qq+PvcPzyB80GR05wgV/KKHbXF7k+vMuJk+cCpDLbiEfKYVNCH0mZS+atBqv3I9&#10;Ens/brA68DjU0gx65nLbySSK1tLqlvhCo3t8bbA6l6NVsEv7+k2Xezwexyh9n84H/J4PSt3fLbsX&#10;EAGX8B+GCz6jQ8FMJzeS8aJTkGySJ46yeFyDuASidBODOLGKeSWLXF7/UPwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAWXGazyUCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEALZfBXd8AAAALAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#969696">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5ADB3201" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="000C6AA4" w:rsidP="00D949C9">
-[...25 lines deleted...]
-                    <w:p w14:paraId="261A3A9D" w14:textId="42370365" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
+                    <w:p w14:paraId="2CC4AFA3" w14:textId="207FC11E" w:rsidR="0069526A" w:rsidRDefault="00DF428B" w:rsidP="00D949C9">
                       <w:pPr>
                         <w:pStyle w:val="Ttol5"/>
                         <w:rPr>
                           <w:bCs/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="0069526A">
                         <w:rPr>
                           <w:bCs/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>CURS</w:t>
+                        <w:t>REGISTRATION APPLICATION FORM OF OFFICIAL MASTER</w:t>
                       </w:r>
-                      <w:r w:rsidR="000C6AA4">
+                    </w:p>
+                    <w:p w14:paraId="261A3A9D" w14:textId="2FB5BFD1" w:rsidR="0023132C" w:rsidRPr="0069526A" w:rsidRDefault="001A7F06" w:rsidP="001A7F06">
+                      <w:pPr>
+                        <w:pStyle w:val="Ttol5"/>
                         <w:rPr>
                           <w:bCs/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>O ACADÉ</w:t>
-[...1 lines deleted...]
-                      <w:r>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001A7F06">
                         <w:rPr>
                           <w:bCs/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>MIC</w:t>
+                        <w:t>ACADEMIC YEAR 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="000C6AA4">
+                      <w:r w:rsidR="00E74867">
                         <w:rPr>
                           <w:bCs/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>O</w:t>
+                        <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidR="005270CF">
+                      <w:r w:rsidRPr="001A7F06">
                         <w:rPr>
                           <w:bCs/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 202</w:t>
+                        <w:t xml:space="preserve"> - 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="002C2FEA">
+                      <w:r w:rsidR="00E74867">
                         <w:rPr>
                           <w:bCs/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>5</w:t>
-[...11 lines deleted...]
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D949C9" w:rsidRPr="00DA2403">
+      <w:r w:rsidR="00D949C9" w:rsidRPr="00D949C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D949C9" w:rsidRPr="00DA2403">
+      <w:r w:rsidR="00D949C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF26096" wp14:editId="29704275">
             <wp:extent cx="1543050" cy="723900"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Imagen 1" descr="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true"/>
+            <wp:docPr id="1" name="Imatge 1" descr="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" r:link="rId10" cstate="print"/>
                     <a:srcRect l="8086" t="12367" r="5156" b="16112"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1543050" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E3F538" w14:textId="0E96C570" w:rsidR="00D949C9" w:rsidRPr="00DA2403" w:rsidRDefault="002C2FEA" w:rsidP="00D949C9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DA2403">
+    <w:p w14:paraId="00E3F538" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRPr="00D949C9" w:rsidRDefault="00050EE0" w:rsidP="00D949C9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52B24A36" wp14:editId="52DB3132">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52B24A36" wp14:editId="7B7057D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-7620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>20955</wp:posOffset>
+                  <wp:posOffset>24130</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7029450" cy="571500"/>
+                <wp:extent cx="6972300" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Text Box 3"/>
+                <wp:docPr id="14" name="Quadre de text 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7029450" cy="571500"/>
+                          <a:ext cx="6972300" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="C0C0C0">
                             <a:alpha val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6890A9C1" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="0023132C" w:rsidP="00237252">
+                          <w:p w14:paraId="355A95E7" w14:textId="0DC56274" w:rsidR="00E16146" w:rsidRPr="00E16146" w:rsidRDefault="00E16146" w:rsidP="00237252">
                             <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E16146">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">FACULTY OF POLITICAL SCIENCE AND SOCIOLOGY </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2EC3ECF6" w14:textId="5BC09D90" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="00FB0BD0" w:rsidP="00D949C9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB0BD0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="004D2591">
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E74867">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>FACULTAT DE CIÈNCIES POLÍTIQUES I DE SOCIOLOGIA</w:t>
+                              <w:t>655</w:t>
                             </w:r>
-                          </w:p>
-[...6 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00FB0BD0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0081465F">
+                            <w:r w:rsidR="001D424A">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>118</w:t>
+                              <w:t>–</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AB3282">
+                            <w:r w:rsidRPr="00FB0BD0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> MASTER</w:t>
                             </w:r>
-                            <w:r w:rsidR="002D69C8">
+                            <w:r w:rsidR="001D424A">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>-</w:t>
+                              <w:t>’S DEGREE</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AB3282">
+                            <w:r w:rsidRPr="00FB0BD0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> IN POLITICAL SCIENCE</w:t>
                             </w:r>
-                            <w:r w:rsidR="002D69C8">
-[...68 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52B24A36" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.6pt;margin-top:1.65pt;width:553.5pt;height:45pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB303LBJwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWbNnar1p2OHYeQ&#10;jhfp4AdkabpGpHFwsrXj1+OkvW2A+IJQpciOncf2Y7vr27417KjQa7Aln05yzpSVUGm7L/nXLw+v&#10;bjjzQdhKGLCq5Cfl+e3m5Yt15wo1gwZMpZARiPVF50rehOCKLPOyUa3wE3DKkrEGbEUgFfdZhaIj&#10;9NZkszx/nXWAlUOQynu6vR+MfJPw61rJ8KmuvQrMlJxyC+nEdO7imW3WotijcI2WYxriH7JohbYU&#10;9Ax1L4JgB9R/QLVaIniow0RCm0Fda6lSDVTNNP+tmqdGOJVqIXK8O9Pk/x+s/Hh8cp+Rhf4N9NTA&#10;VIR3jyC/eWZh2wi7V3eI0DVKVBR4GinLOueL8Wmk2hc+guy6D1BRk8UhQALqa2wjK1QnI3RqwOlM&#10;uuoDk3S5zGer+YJMkmyL5XSRp65konh+7dCHdwpaFoWSIzU1oYvjow8xG1E8u8RgHoyuHrQxScH9&#10;bmuQHQUNwDaP3/DWuEYMtxTwHNIP7gnzFxxjWVfy1WK2GBj6a4wIdoG7dmt1oFE3ui35zdlJFJHX&#10;t7ZKgxiENoNMNRk7Eh25HVgO/a5nuhq7EHnfQXUi5hGGyaZNJKEB/MFZR1Ndcv/9IFBxZt5b6t5q&#10;Op/HNUjKfLGckYLXlt21RVhJUCUPnA3iNgyrc3Co9w1FGubFwh11vNapGZesxvRpchOf45bF1bjW&#10;k9flX7D5CQAA//8DAFBLAwQUAAYACAAAACEACLIljd0AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hIXNCWthOIdU0nQOLI0AaH7ZY2pq1InKpJu/Lv8U5wtN/z8/eK7eysmHAI&#10;nScF6TIBgVR701Gj4PPjdfEIIkRNRltPqOAHA2zL66tC58afaY/TITaCQyjkWkEbY59LGeoWnQ5L&#10;3yOx9uUHpyOPQyPNoM8c7qzMkuRBOt0Rf2h1jy8t1t+H0THGXTjabB07rPrd+/H5bZzsaafU7c38&#10;tAERcY5/Zrjg8w2UzFT5kUwQVsEizdipYLUCcZHT5J6rVArWvJFlIf8XKH8BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAd9NywScCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEACLIljd0AAAAIAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="silver">
+              <v:shapetype w14:anchorId="52B24A36" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Quadre de text 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.6pt;margin-top:1.9pt;width:549pt;height:45pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB63WeqJgIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbUb292tWnc6dhxC&#10;Ol6kgx+QpmkbkcYhydaOX4+T9LYB4gtClSI7dh7bj+1ubsdekYOwToIu6XyWUyI0h1rqtqRfvzy8&#10;uqHEeaZrpkCLkh6Fo7fbly82gynEAjpQtbAEQbQrBlPSzntTZJnjneiZm4ERGo0N2J55VG2b1ZYN&#10;iN6rbJHnV9kAtjYWuHAOb++TkW4jftMI7j81jROeqJJibj6eNp5VOLPthhWtZaaTfEqD/UMWPZMa&#10;g56g7plnZG/lH1C95BYcNH7Goc+gaSQXsQasZp7/Vs1Tx4yItSA5zpxocv8Pln88PJnPlvjxDYzY&#10;wFiEM4/AvzmiYdcx3Yo7a2HoBKsx8DxQlg3GFdPTQLUrXACphg9QY5PZ3kMEGhvbB1awToLo2IDj&#10;iXQxesLx8mp9vXido4mjbXU9X6EcQrDi+bWxzr8T0JMglNRiUyM6Ozw6n1yfXUIwB0rWD1KpqNi2&#10;2ilLDgwHYJeHL71VpmPpFgOeQrrkHsP/gqM0GUq6Xi1WiaG/xghgZ7hLt156HHUl+5LenJxYEXh9&#10;q+s4iJ5JlWQsX+mJ6MBtYtmP1UhkPXUh8F5BfUTmLaTJxk1EoQP7g5IBp7qk7vueWUGJeq+xe+v5&#10;chnWICrL1fUCFXtpqS4tTHOEKqmnJIk7n1Znb6xsO4yU5kXDHXa8kbEZ56ym9HFyI5/TloXVuNSj&#10;1/lfsP0JAAD//wMAUEsDBBQABgAIAAAAIQCTQ3BS2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TE9NT8MwDL0j7T9EnrQL2tIVaaKl6QRIHDfE4DBuaWPaisSpmrQr/x7vBDfb7/l9FPvZWTHhEDpP&#10;CrabBARS7U1HjYKP95f1PYgQNRltPaGCHwywLxc3hc6Nv9AbTqfYCBahkGsFbYx9LmWoW3Q6bHyP&#10;xNiXH5yOvA6NNIO+sLizMk2SnXS6I3ZodY/PLdbfp9FxjNtwtmkWO6z64+v56TBO9vOo1Go5Pz6A&#10;iDjHPzJc4/MPlJyp8iOZIKyC9TZlpoI7LnCFk2zHU6Ug44ssC/m/QPkLAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAet1nqiYCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAk0NwUtsAAAAIAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="silver">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6890A9C1" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="0023132C" w:rsidP="00237252">
+                    <w:p w14:paraId="355A95E7" w14:textId="0DC56274" w:rsidR="00E16146" w:rsidRPr="00E16146" w:rsidRDefault="00E16146" w:rsidP="00237252">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004D2591">
+                      <w:r w:rsidRPr="00E16146">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>FACULTAT DE CIÈNCIES POLÍTIQUES I DE SOCIOLOGIA</w:t>
+                        <w:t xml:space="preserve">FACULTY OF POLITICAL SCIENCE AND SOCIOLOGY </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="10CD4B06" w14:textId="1B0738F8" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="00AF335F" w:rsidP="00237252">
+                    <w:p w14:paraId="2EC3ECF6" w14:textId="5BC09D90" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="00FB0BD0" w:rsidP="00D949C9">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00FB0BD0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="0081465F">
+                      <w:r w:rsidR="00E74867">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>118</w:t>
+                        <w:t>655</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AB3282">
+                      <w:r w:rsidRPr="00FB0BD0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="002D69C8">
+                      <w:r w:rsidR="001D424A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>-</w:t>
+                        <w:t>–</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AB3282">
+                      <w:r w:rsidRPr="00FB0BD0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve"> MASTER</w:t>
                       </w:r>
-                      <w:r w:rsidR="002D69C8">
+                      <w:r w:rsidR="001D424A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>M</w:t>
+                        <w:t>’S DEGREE</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA0D63">
+                      <w:r w:rsidRPr="00FB0BD0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>Á</w:t>
+                        <w:t xml:space="preserve"> IN POLITICAL SCIENCE</w:t>
                       </w:r>
-                      <w:r w:rsidR="002D69C8">
-[...50 lines deleted...]
-                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444312AD" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRPr="00DA2403" w:rsidRDefault="00D949C9" w:rsidP="00D949C9">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="444312AD" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRPr="00D949C9" w:rsidRDefault="00D949C9" w:rsidP="00D949C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="229"/>
         <w:tblW w:w="11052" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="308"/>
         <w:gridCol w:w="1535"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="976"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="573CE349" w14:textId="77777777" w:rsidTr="002C2FEA">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="573CE349" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5C304C91" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5C304C91" w14:textId="660AA81B" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00C72A23" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C72A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID card </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C72A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C72A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C72A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Passport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5699" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="43F63430" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...19 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="43F63430" w14:textId="68D92A47" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="000F1716" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1716">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex (M = </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F1716">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>male</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F1716">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / F = </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F1716">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>female</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F1716">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="6D329D9F" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="6D329D9F" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="79978D28" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4E4AA81D" w14:textId="648DFF8F" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="004E0852" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E0852">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Surnames</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E0852">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21203F8C" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="004D2591" w:rsidP="004D2591">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21203F8C" w14:textId="5957E2E3" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="004D2591" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D949C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="004E0852">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="2A1AFD9E" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="2A1AFD9E" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49D5CCB4" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="000C6AA4">
+          <w:p w14:paraId="49D5CCB4" w14:textId="5B8D4C5F" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00C72CA1" w:rsidP="000C6AA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...19 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C72CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C72CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C72CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="1E7726B0" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="1E7726B0" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="68806346" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...35 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="68806346" w14:textId="14E8539D" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00DC24B8" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Av </w:t>
+            </w:r>
+            <w:r w:rsidR="00807B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                        </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00807B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>núm</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00807B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.              </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF2FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00807B75" w:rsidRPr="00DA2403">
-[...14 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002C0CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>floor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206D5C35" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="206D5C35" w14:textId="30C230DC" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00234BC1" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="480B72AA" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="480B72AA" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5C13E1B6" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="004D2591" w:rsidP="004D2591">
-[...29 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="5C13E1B6" w14:textId="2F678A36" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00234BC1" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01C6F0AB" w14:textId="68E95F73" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="00C831C6" w:rsidP="004D2591">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="01C6F0AB" w14:textId="4FF6321E" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006244C9" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Region</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="0FC5E865" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="0FC5E865" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3AB37B" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="004D2591" w:rsidP="004D2591">
-[...13 lines deleted...]
-              <w:t>País:</w:t>
+          <w:p w14:paraId="7A3AB37B" w14:textId="369E8123" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006244C9" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="390470B7" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="390470B7" w14:textId="63B8D03F" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00C73330" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A650035" w14:textId="1AF62F95" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...46 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7A650035" w14:textId="7EA739A5" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00DC05B6" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC05B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obile </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC05B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>phone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC05B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC05B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="2B8B35B6" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="2B8B35B6" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="367116FA" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="367116FA" w14:textId="3C84ADEE" w:rsidR="004D2591" w:rsidRPr="00E400A6" w:rsidRDefault="00D70063" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70063">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70063">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="6AC756F9" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="6AC756F9" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="16984622" w14:textId="718C34AD" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="000C6AA4">
+          <w:p w14:paraId="16984622" w14:textId="17AA6D37" w:rsidR="004D2591" w:rsidRPr="000D12CD" w:rsidRDefault="00361A4E" w:rsidP="000C6AA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> FAMILIAR)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>during</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00361A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6AE8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C6AE8" w:rsidRPr="007C6AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>FILL IN IF IT IS DIFFERENT TO THE FAMILY</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ADRE</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SS</w:t>
+            </w:r>
+            <w:r w:rsidR="006F3692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="2DF3BB90" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="2DF3BB90" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="7C607960" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C607960" w14:textId="3A520498" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Av </w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591" w:rsidRPr="00D949C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF2FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>númber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.                </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>floor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1D5FDF" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C1D5FDF" w14:textId="40F4FF10" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E5BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="03DD11AF" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="03DD11AF" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6F5D13" w14:textId="418FFE59" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="00C831C6" w:rsidP="004D2591">
-[...21 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="7A6F5D13" w14:textId="579A36E3" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5292F9" w14:textId="34D6D1AD" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="00C831C6" w:rsidP="004D2591">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1D5292F9" w14:textId="2BD7482B" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Region</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="2131E845" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="2131E845" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="52FC1507" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="004D2591" w:rsidP="004D2591">
-[...13 lines deleted...]
-              <w:t>País:</w:t>
+          <w:p w14:paraId="52FC1507" w14:textId="3228E7B5" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBF9F10" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BBF9F10" w14:textId="46EDEC0B" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="006E5BA0" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7145E367" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="004D2591" w:rsidP="004D2591">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="7145E367" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="004D2591" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="62F6FC2D" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="62F6FC2D" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="12A870AB" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="009B27C2">
+          <w:p w14:paraId="12A870AB" w14:textId="5E2DE8AF" w:rsidR="004D2591" w:rsidRPr="00E400A6" w:rsidRDefault="00481436" w:rsidP="009B27C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OTHER INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="1C67D184" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="1C67D184" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3835430F" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3835430F" w14:textId="37428175" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="000E22BB" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00647579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00647579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00647579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>birth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5A61D3" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...54 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E5A61D3" w14:textId="4EB7E568" w:rsidR="004D2591" w:rsidRPr="00D949C9" w:rsidRDefault="00647579" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00647579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00647579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>birth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="289BCCCA" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="289BCCCA" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="55DD8427" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...70 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="55DD8427" w14:textId="392B8C07" w:rsidR="004D2591" w:rsidRDefault="00140FFA" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>place</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00140FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>birth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2E23A5C9" w14:textId="77777777" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="004D2591">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E23A5C9" w14:textId="1018843F" w:rsidR="004D2591" w:rsidRDefault="00774B55" w:rsidP="004D2591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00774B55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nacionality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D2591" w:rsidRPr="00DA2403" w14:paraId="78521907" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="004D2591" w:rsidRPr="00D949C9" w14:paraId="78521907" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0C20C5" w14:textId="6E4CEABC" w:rsidR="004D2591" w:rsidRPr="00DA2403" w:rsidRDefault="0058784A" w:rsidP="004D2591">
+          <w:p w14:paraId="7C0C20C5" w14:textId="639E5D1B" w:rsidR="004D2591" w:rsidRPr="00E400A6" w:rsidRDefault="0054465F" w:rsidP="004D2591">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...48 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>authorize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>broadcast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>outside</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054465F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UAB?</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00C4089F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591" w:rsidRPr="00D858A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591" w:rsidRPr="00D858A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591" w:rsidRPr="00D858A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30764" w:rsidRPr="00DA2403" w14:paraId="7844E7BD" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="00D30764" w:rsidRPr="00E400A6" w14:paraId="7844E7BD" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="00971E4E" w14:textId="77777777" w:rsidR="00540950" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="00D30764">
-            <w:pPr>
+          <w:p w14:paraId="62538BEA" w14:textId="77777777" w:rsidR="00CB422C" w:rsidRDefault="00CB422C" w:rsidP="00BE6E91">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB422C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BANK DETAILS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40723415" w14:textId="6B60C0CA" w:rsidR="00D30764" w:rsidRPr="00E400A6" w:rsidRDefault="00BE6E91" w:rsidP="00BE6E91">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...25 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005D193F">
+              </w:rPr>
+              <w:t>payment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...13 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>direct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>debit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEPA document </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>delivered</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Academic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30764" w:rsidRPr="00DA2403" w14:paraId="3DC81E13" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="00D30764" w14:paraId="3DC81E13" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="067B285D" w14:textId="77777777" w:rsidR="00D30764" w:rsidRPr="00DA2403" w:rsidRDefault="00D30764" w:rsidP="00D30764">
-[...19 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="7EEEF372" w14:textId="108E5A22" w:rsidR="00E23686" w:rsidRDefault="006B6FF0" w:rsidP="00E23686">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B6FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Accouter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B6FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA2403">
-[...62 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B6FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>holder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B6FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E23686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E23686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B253F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E23686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)                                                                                                                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067B285D" w14:textId="29D7FC37" w:rsidR="00D30764" w:rsidRDefault="004C7829" w:rsidP="00E23686">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C7829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID card </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C7829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C7829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C7829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Passport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30764" w:rsidRPr="00DA2403" w14:paraId="74A44838" w14:textId="77777777" w:rsidTr="00611BD5">
+      <w:tr w:rsidR="00D30764" w14:paraId="74A44838" w14:textId="77777777" w:rsidTr="00611BD5">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="413691C6" w14:textId="77777777" w:rsidR="00540950" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="00540950">
+          <w:p w14:paraId="413691C6" w14:textId="46003E77" w:rsidR="00540950" w:rsidRDefault="007E1F21" w:rsidP="00540950">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...46 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ACOUNT NUMBER</w:t>
+            </w:r>
+            <w:r w:rsidR="00540950">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - IBAN</w:t>
             </w:r>
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="00540950">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>□□□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00540950">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>□□□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>□□□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="48"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D30764" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30764">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="48"/>
-                <w:lang w:val="es-ES"/>
-[...164 lines deleted...]
-          <w:p w14:paraId="65832EB8" w14:textId="7FBCFFD0" w:rsidR="00540950" w:rsidRPr="00DA2403" w:rsidRDefault="000C6AA4" w:rsidP="00540950">
+              </w:rPr>
+              <w:t>□□□□□□□□□□</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9217C0" w14:textId="77777777" w:rsidR="00540950" w:rsidRDefault="00FE5E3A" w:rsidP="00540950">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>bank</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0023132C" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0023132C" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0023132C" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> BIC </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00540950" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00611BD5" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bank</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE5E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE5E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> present in Spain.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65832EB8" w14:textId="16179CB5" w:rsidR="00DB32B4" w:rsidRPr="00540950" w:rsidRDefault="00DB32B4" w:rsidP="00DB32B4">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D738474" w14:textId="77777777" w:rsidR="00AF2FB8" w:rsidRPr="00DA2403" w:rsidRDefault="00AF2FB8" w:rsidP="00D949C9">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5D738474" w14:textId="77777777" w:rsidR="00AF2FB8" w:rsidRPr="00D949C9" w:rsidRDefault="00AF2FB8" w:rsidP="00D949C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B27C2" w:rsidRPr="00DA2403" w14:paraId="2F41B55A" w14:textId="77777777" w:rsidTr="009B27C2">
+      <w:tr w:rsidR="009B27C2" w14:paraId="2F41B55A" w14:textId="77777777" w:rsidTr="009B27C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="33AD3693" w14:textId="64F9BD3B" w:rsidR="009B27C2" w:rsidRPr="00DA2403" w:rsidRDefault="002C2FEA">
+          <w:p w14:paraId="33AD3693" w14:textId="52A82C84" w:rsidR="009B27C2" w:rsidRDefault="009F17D4">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="28E7DCB2" wp14:editId="4932DA92">
-[...1120 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1A0D833F" wp14:editId="1370D31E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1A0D833F" wp14:editId="0666390C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2597150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>6350</wp:posOffset>
+                        <wp:posOffset>17852</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="11" name="Text Box 24"/>
+                      <wp:docPr id="11" name="Quadre de text 11"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
@@ -3876,194 +2762,1724 @@
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                     <w:t>No</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1A0D833F" id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:204.5pt;margin-top:.5pt;width:54pt;height:18pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEhtszGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkiw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2l2exmmB4EUqUPykFxfD51hR4Vegy35bDLlTFkJtbb7kn/5vHux&#10;4swHYWthwKqSPyjPrzfPn617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3Gc1ip7Q&#10;O5Pl0+ky6wFrhyCV9/R6Oxr5JuE3jZLhY9N4FZgpOeUW0o3pruKdbdai2KNwrZanNMQ/ZNEJbSno&#10;GepWBMEOqH+D6rRE8NCEiYQug6bRUqUaqJrZ9Jdq7lvhVKqFyPHuTJP/f7Dyw/HefUIWhtcwUANT&#10;Ed7dgfzqmYVtK+xe3SBC3ypRU+BZpCzrnS9OXyPVvvARpOrfQ01NFocACWhosIusUJ2M0KkBD2fS&#10;1RCYpMflarGakkWSKc9XS5JjBFE8fnbow1sFHYtCyZF6msDF8c6H0fXRJcbyYHS908YkBffV1iA7&#10;Cur/Lp0T+k9uxrK+5FeLfDHW/1eIaTp/guh0oEE2uis5lUMnOokisvbG1kkOQptRpuqMPdEYmRs5&#10;DEM1MF2X/GX8G1mtoH4gXhHGuaU9I6EF/M5ZTzNbcv/tIFBxZt5Z6s3VbD6PQ56U+eJVTgpeWqpL&#10;i7CSoEoeOBvFbRgX4+BQ71uKNE6DhRvqZ6MT109ZndKnuUzdOu1QHPxLPXk9bfrmBwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFQrcCPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwQdUr/Q5wKIYHgBgXB1Y23SYS9Drabpm/P9kRPs6tZzX5TrAdnRY8htp4UjEcZCKTKm5ZqBZ8f&#10;T7dLEDFpMtp6QgVHjLAuLy8KnRt/oHfsN6kWHEIx1wqalLpcylg16HQc+Q6JvZ0PTideQy1N0AcO&#10;d1beZdlcOt0Sf2h0h48NVj+bvVOwnL703/F18vZVzXd2lW4W/fNvUOr6ani4B5FwSP/HcMJndCiZ&#10;aev3ZKKwCqbZirskNljYn40XPGwVTFhlWcjzAuUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAISG2zMZAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFQrcCPdAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="1A0D833F" id="Quadre de text 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:204.5pt;margin-top:1.4pt;width:54pt;height:18pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkyC7fGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L06MJEuNOEWXLsOA&#10;rhvQ7QEUWbaFyaJGKbG7px8lp2n2dxmmg0CK1EfyI7m+HjrDjgq9Blvy2WTKmbISKm2bkn/5vHu1&#10;4swHYSthwKqSPyrPrzcvX6x7V6gcWjCVQkYg1he9K3kbgiuyzMtWdcJPwClLxhqwE4FUbLIKRU/o&#10;ncny6XSZ9YCVQ5DKe3q9HY18k/DrWsnwsa69CsyUnHIL6cZ07+OdbdaiaFC4VstTGuIfsuiEthT0&#10;DHUrgmAH1L9BdVoieKjDREKXQV1rqVINVM1s+ks1D61wKtVC5Hh3psn/P1h5f3xwn5CF4Q0M1MBU&#10;hHd3IL96ZmHbCtuoG0ToWyUqCjyLlGW988Xpa6TaFz6C7PsPUFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368E5Bx6JQcqSeJnBxvPNhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+dUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL21VZKD0GaUqTpjTzRG5kYO&#10;w7AfmK6Ihvg3srqH6pF4RRjnlvaMhBbwO2c9zWzJ/beDQMWZeW+pN1ez+TwOeVLmi9c5KXhp2V9a&#10;hJUEVfLA2Shuw7gYB4e6aSnSOA0WbqiftU5cP2d1Sp/mMnXrtENx8C/15PW86ZsfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAvsiPfN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBB1+qBNQyYVQgLRHRQEWzeeJhF+BNtNw98zrGB5dUd3zik3ozVioBA77xCmkwwEudrrzjUIb68P&#10;1zmImJTTynhHCN8UYVOdn5Wq0P7kXmjYpUbwiIuFQmhT6gspY92SVXHie3LcHXywKnEMjdRBnXjc&#10;GjnLsqW0qnP8oVU93bdUf+6OFiFfPA0fcTt/fq+XB7NOV6vh8SsgXl6Md7cgEo3p7xh+8RkdKmba&#10;+6PTURiERbZml4QwYwPub6YrznuEeZ6DrEr5X6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACTILt8YAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL7Ij3zeAAAACAEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="47A7C4DA" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="000F6553" w:rsidRPr="00DA2403">
+            <w:r w:rsidR="00EE4B72">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6A5FE775" wp14:editId="60F464FF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5123EC6D" wp14:editId="1CA4BF72">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2593975</wp:posOffset>
+                        <wp:posOffset>1845238</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>797560</wp:posOffset>
+                        <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="2" name="Text Box 26"/>
+                      <wp:docPr id="10" name="Quadre de text 10"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="173B1A83" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                                <w:p w14:paraId="4E6FC926" w14:textId="183F7D75" w:rsidR="0023132C" w:rsidRDefault="00960034" w:rsidP="009B27C2">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>Yes</w:t>
+                                  </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6A5FE775" id="Text Box 26" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:204.25pt;margin-top:62.8pt;width:54pt;height:18pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnZYLYGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L06MJEuNOEWXLsOA&#10;rhvQ7QEUWbaFyaJGKbG7px8lp2n2dxmmg0CK1EfyI7m+HjrDjgq9Blvy2WTKmbISKm2bkn/5vHu1&#10;4swHYSthwKqSPyrPrzcvX6x7V6gcWjCVQkYg1he9K3kbgiuyzMtWdcJPwClLxhqwE4FUbLIKRU/o&#10;ncny6XSZ9YCVQ5DKe3q9HY18k/DrWsnwsa69CsyUnHIL6cZ07+OdbdaiaFC4VstTGuIfsuiEthT0&#10;DHUrgmAH1L9BdVoieKjDREKXQV1rqVINVM1s+ks1D61wKtVC5Hh3psn/P1h5f3xwn5CF4Q0M1MBU&#10;hHd3IL96ZmHbCtuoG0ToWyUqCjyLlGW988Xpa6TaFz6C7PsPUFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368E5Bx6JQcqSeJnBxvPNhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+dUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL21VZKD0GaUqTpjTzRG5kYO&#10;w7AfmK5KPo9/I6t7qB6JV4RxbmnPSGgBv3PW08yW3H87CFScmfeWenM1m8/jkCdlvnidk4KXlv2l&#10;RVhJUCUPnI3iNoyLcXCom5YijdNg4Yb6WevE9XNWp/RpLlO3TjsUB/9ST17Pm775AQAA//8DAFBL&#10;AwQUAAYACAAAACEAb6iN698AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1UhoTQpwKIYHoDQqCqxu7SYS9Drabhr9nOcFxZ55mZ+r17CybTIiDRwn5IgNmsPV6wE7C2+vD&#10;ZQksJoVaWY9GwreJsG5OT2pVaX/EFzNtU8coBGOlJPQpjRXnse2NU3HhR4Pk7X1wKtEZOq6DOlK4&#10;s3yZZYI7NSB96NVo7nvTfm4PTkK5epo+4ubq+b0Ve3uTLq6nx68g5fnZfHcLLJk5/cHwW5+qQ0Od&#10;dv6AOjIrYZWVBaFkLAsBjIgiF6TsSBG5AN7U/P+G5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAnZYLYGAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBvqI3r3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="5123EC6D" id="Quadre de text 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:145.3pt;margin-top:1.6pt;width:54pt;height:18pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEhtszGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkiw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2l2exmmB4EUqUPykFxfD51hR4Vegy35bDLlTFkJtbb7kn/5vHux&#10;4swHYWthwKqSPyjPrzfPn617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3Gc1ip7Q&#10;O5Pl0+ky6wFrhyCV9/R6Oxr5JuE3jZLhY9N4FZgpOeUW0o3pruKdbdai2KNwrZanNMQ/ZNEJbSno&#10;GepWBMEOqH+D6rRE8NCEiYQug6bRUqUaqJrZ9Jdq7lvhVKqFyPHuTJP/f7Dyw/HefUIWhtcwUANT&#10;Ed7dgfzqmYVtK+xe3SBC3ypRU+BZpCzrnS9OXyPVvvARpOrfQ01NFocACWhosIusUJ2M0KkBD2fS&#10;1RCYpMflarGakkWSKc9XS5JjBFE8fnbow1sFHYtCyZF6msDF8c6H0fXRJcbyYHS908YkBffV1iA7&#10;Cur/Lp0T+k9uxrK+5FeLfDHW/1eIaTp/guh0oEE2uis5lUMnOokisvbG1kkOQptRpuqMPdEYmRs5&#10;DEM1MF2X/GX8G1mtoH4gXhHGuaU9I6EF/M5ZTzNbcv/tIFBxZt5Z6s3VbD6PQ56U+eJVTgpeWqpL&#10;i7CSoEoeOBvFbRgX4+BQ71uKNE6DhRvqZ6MT109ZndKnuUzdOu1QHPxLPXk9bfrmBwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJDD6XrdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odm&#10;TLwYtwgGASkbY6LRm65Gr106C0Q6xbbL4r939qS3eXkvb75Xrxc7ihl9GBwpuFolIJBaZwbqFLy/&#10;PVwWIELUZPToCBX8YIB1c3pS68q4A73ivImd4BIKlVbQxzhVUoa2R6vDyk1I7O2ctzqy9J00Xh+4&#10;3I4yTZJcWj0Qf+j1hPc9tl+bvVVQXD/Nn+E5e/lo891Yxoub+fHbK3V+ttzdgoi4xL8wHPEZHRpm&#10;2ro9mSBGBWmZ5BxVkKUg2M/KgvX2eKQgm1r+H9D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAISG2zMZAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJDD6XrdAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="173B1A83" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                          <w:p w14:paraId="4E6FC926" w14:textId="183F7D75" w:rsidR="0023132C" w:rsidRDefault="00960034" w:rsidP="009B27C2">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Yes</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="007A6342" w:rsidRPr="00DA2403">
+            <w:r w:rsidR="007A6342">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="28E7DCB2" wp14:editId="416B6023">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3467100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>5715</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3430905" cy="3105150"/>
+                      <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Quadre de text 13"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3430905" cy="3105150"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="C0C0C0">
+                                  <a:alpha val="50000"/>
+                                </a:srgbClr>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="379ED6E2" w14:textId="77777777" w:rsidR="00514AB1" w:rsidRDefault="00514AB1" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>S</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00514AB1">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>ettlement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00514AB1">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00514AB1">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>class</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00514AB1">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>:</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6346490A" w14:textId="261DD96D" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">0. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Ordinary</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> (no </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>gratuity</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1A6CEAB0" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="5F74248C" w14:textId="4B88ECA8" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">1. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Average</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>: FN general</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="05AAFB0F" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="0B6E2D05" w14:textId="5658D016" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">2. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="00E81240" w:rsidRPr="00E81240">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="00E81240" w:rsidRPr="00E81240">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>: FN especial</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1CC1BFA2" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="4FE160C6" w14:textId="5F91FCAC" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">5. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">: </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>international</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>agreements</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                                <w:p w14:paraId="144A6B3E" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="0600DECD" w14:textId="74A01EFE" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2552"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">90. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="005B3781" w:rsidRPr="005B3781">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="005B3781" w:rsidRPr="005B3781">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>: handicap</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6A701791" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2552"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="6944FF3F" w14:textId="6FE245A2" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2552"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">91. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">: </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>victims</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> of </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>terrorism</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                                <w:p w14:paraId="17011178" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2552"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="090CD0F6" w14:textId="77777777" w:rsidR="00A901FE" w:rsidRDefault="00A901FE" w:rsidP="004D2591">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Textindependent2"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">95. </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>Free</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">: </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>victims</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> of </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>gender</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>violence</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> in </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>the</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>sphere</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> of </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>the</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A901FE">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>couple</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                                <w:p w14:paraId="43357F0C" w14:textId="01E353A7" w:rsidR="0023132C" w:rsidRDefault="00A42945" w:rsidP="004D2591">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Textindependent2"/>
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>You</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>must</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>ubmit</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>proof</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> of </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>Academic</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>discounts</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> or </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>discount</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>before</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>making</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>the</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t>registration</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00A42945">
+                                    <w:rPr>
+                                      <w:lang w:val="ca-ES"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> management</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="28E7DCB2" id="Quadre de text 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:273pt;margin-top:.45pt;width:270.15pt;height:244.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3UXlkKQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbXdC7pV607HjkNI&#10;x4t08AO8NF0j0jgk2drj1+OkewPEF8QmRY5jP7Yf213dDp1mB+m8QlPxYpJzJo3AWpldxb9+eXh1&#10;w5kPYGrQaGTFn6Xnt+uXL1a9LeUUW9S1dIxAjC97W/E2BFtmmRet7MBP0EpDjw26DgJd3S6rHfSE&#10;3ulsmuevsx5dbR0K6T1p78dHvk74TSNF+NQ0XgamK065hXS6dG7jma1XUO4c2FaJYxrwD1l0oAwF&#10;PUPdQwC2d+oPqE4Jhx6bMBHYZdg0SshUA1VT5L9V89SClakWIsfbM03+/8GKj4cn+9mxMLzBgRqY&#10;ivD2EcU3zwxuWjA7eecc9q2EmgIXkbKst748ukaqfekjyLb/gDU1GfYBE9DQuC6yQnUyQqcGPJ9J&#10;l0NggpSz+Sxf5gvOBL3NinxRLFJbMihP7tb58E5ix6JQcUddTfBwePQhpgPlySRG86hV/aC0The3&#10;2260YwegCdjk8T/6atvCqF3k9Etlke9onjB/wdGG9RVfLqaLkaK/xohgF7hrs04FmnWtuorfnI2g&#10;jMS+NXWaxABKjzLVpM2R6UjuSHMYtgNTdcXnMd9I/BbrZ6Le4TjatIoktOh+cNbTWFfcf9+Dk5zp&#10;94batyzm87gH6UKCu9ZuT1owgiAqHjgbxU0Yd2Zvndq1FGEcFIN31OpGpSZcsjmmTSObeDyuV9yJ&#10;63uyunwE1j8BAAD//wMAUEsDBBQABgAIAAAAIQA27C7T3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/RToNAEEXfTfyHzZj4ZhcrEkCWRps0xsSXln7AlB0BZWcJuwX8e7dP9nFyJ+eeW2wW04uJ&#10;RtdZVvC4ikAQ11Z33Cg4VruHFITzyBp7y6TglxxsytubAnNtZ97TdPCNCBB2OSpovR9yKV3dkkG3&#10;sgNxyL7saNCHc2ykHnEOcNPLdRQl0mDHoaHFgbYt1T+HswmUqfpc8D353vk5rj70tnVu/abU/d3y&#10;+gLC0+L/n+GiH9ShDE4ne2btRK/gOU7CFq8gA3GJozR5AnFSEKdZBrIs5PWC8g8AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC3UXlkKQIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA27C7T3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" o:allowincell="f" fillcolor="silver">
+                      <v:fill opacity="32896f"/>
+                      <v:textbox inset=",0,,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="379ED6E2" w14:textId="77777777" w:rsidR="00514AB1" w:rsidRDefault="00514AB1" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00514AB1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>ettlement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00514AB1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00514AB1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>class</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00514AB1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6346490A" w14:textId="261DD96D" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">0. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Ordinary</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (no </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>gratuity</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00D056AE" w:rsidRPr="00D056AE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A6CEAB0" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5F74248C" w14:textId="4B88ECA8" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">1. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Average</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="001573C0" w:rsidRPr="001573C0">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: FN general</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05AAFB0F" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0B6E2D05" w14:textId="5658D016" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00E81240" w:rsidRPr="00E81240">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00E81240" w:rsidRPr="00E81240">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: FN especial</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1CC1BFA2" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4FE160C6" w14:textId="5F91FCAC" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">5. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>international</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008C46D7" w:rsidRPr="008C46D7">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>agreements</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="144A6B3E" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0600DECD" w14:textId="74A01EFE" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">90. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="005B3781" w:rsidRPr="005B3781">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="005B3781" w:rsidRPr="005B3781">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: handicap</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6A701791" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6944FF3F" w14:textId="6FE245A2" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">91. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>victims</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008B1F4A" w:rsidRPr="008B1F4A">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>terrorism</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="17011178" w14:textId="77777777" w:rsidR="005A1E10" w:rsidRDefault="005A1E10" w:rsidP="005A1E10">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="090CD0F6" w14:textId="77777777" w:rsidR="00A901FE" w:rsidRDefault="00A901FE" w:rsidP="004D2591">
+                            <w:pPr>
+                              <w:pStyle w:val="Textindependent2"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">95. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>Free</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>victims</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>gender</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>violence</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>the</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>sphere</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>the</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A901FE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>couple</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="43357F0C" w14:textId="01E353A7" w:rsidR="0023132C" w:rsidRDefault="00A42945" w:rsidP="004D2591">
+                            <w:pPr>
+                              <w:pStyle w:val="Textindependent2"/>
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>You</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>must</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>ubmit</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>proof</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>Academic</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>discounts</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>discount</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>before</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>making</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>the</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>registration</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A42945">
+                              <w:rPr>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> management</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="007A6342">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="432B6F51" wp14:editId="745A3F2E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6022975</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>172720</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="457200" cy="457200"/>
                       <wp:effectExtent l="10795" t="8255" r="8255" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="12" name="Text Box 22"/>
+                      <wp:docPr id="12" name="Quadre de text 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="457200" cy="457200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
@@ -4071,193 +4487,507 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="2107F89D" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="432B6F51" id="Text Box 22" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:474.25pt;margin-top:13.6pt;width:36pt;height:36pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMtSyMEgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mrdmxR02l0FCGN&#10;gTT4AY7jJBaOz5zdJuPXc3ayrhrwgvCDdfadv7v7vvPmeugMOyr0GmzBF7M5Z8pKqLRtCv7t6/7N&#10;JWc+CFsJA1YV/FF5fr19/WrTu1wtoQVTKWQEYn3eu4K3Ibg8y7xsVSf8DJyy5KwBOxHoiE1WoegJ&#10;vTPZcj6/yHrAyiFI5T3d3o5Ovk34da1k+FzXXgVmCk61hbRj2su4Z9uNyBsUrtVyKkP8QxWd0JaS&#10;nqBuRRDsgPo3qE5LBA91mEnoMqhrLVXqgbpZzF9089AKp1IvRI53J5r8/4OV98cH9wVZGN7BQAKm&#10;Jry7A/ndMwu7VthG3SBC3ypRUeJFpCzrnc+np5Fqn/sIUvafoCKRxSFAAhpq7CIr1CcjdBLg8US6&#10;GgKTdLlavyUhOZPkmuyYQeRPjx368EFBx6JRcCRNE7g43vkwhj6FxFwejK722ph0wKbcGWRHQfrv&#10;00r1vwgzlvUFv1ov12P/f4WYp/UniE4HGmSju4JfnoJEHll7b6s0ZkFoM9rUnbETjZG5kcMwlAPT&#10;VcEvYoLIagnVI/GKMM4t/TMyWsCfnPU0swX3Pw4CFWfmoyVtrharVRzydEhccobnnvLcI6wkqIIH&#10;zkZzF8aPcXCom5YyjdNg4Yb0rHXi+rmqqXyay6TW9Ifi4J+fU9TzT9/+AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAbs75od8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogllLG1&#10;pemEkEBwg22Ca9Z4bUXilCTrytuTneBo/59+f65WkzVsRB96RxJuZgIYUuN0T62E7ebpOgcWoiKt&#10;jCOU8IMBVvX5WaVK7Y70juM6tiyVUCiVhC7GoeQ8NB1aFWZuQErZ3nmrYhp9y7VXx1RuDc+EWHCr&#10;ekoXOjXgY4fN1/pgJeTzl/EzvN6+fTSLvSni1XJ8/vZSXl5MD/fAIk7xD4aTflKHOjnt3IF0YEZC&#10;Mc/vEiohW2bAToDIRNrsUlRkwOuK/3+h/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBM&#10;tSyMEgIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBuzvmh3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="432B6F51" id="Quadre de text 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:474.25pt;margin-top:13.6pt;width:36pt;height:36pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtYEJiEgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVC7tR09XSpQhp&#10;uUgLH+A4TmLheMzYbVK+nrGT7VYLvCD8YI094zMz54w3N0Nn2FGh12ALvpjNOVNWQqVtU/BvX/ev&#10;rjjzQdhKGLCq4Cfl+c325YtN73K1hBZMpZARiPV57wrehuDyLPOyVZ3wM3DKkrMG7ESgIzZZhaIn&#10;9M5ky/n8ddYDVg5BKu/p9m508m3Cr2slw+e69iowU3CqLaQd017GPdtuRN6gcK2WUxniH6rohLaU&#10;9Ax1J4JgB9S/QXVaIniow0xCl0Fda6lSD9TNYv6sm4dWOJV6IXK8O9Pk/x+s/HR8cF+QheEtDCRg&#10;asK7e5DfPbOwa4Vt1C0i9K0SFSVeRMqy3vl8ehqp9rmPIGX/ESoSWRwCJKChxi6yQn0yQicBTmfS&#10;1RCYpMvV+g0JyZkk12THDCJ/fOzQh/cKOhaNgiNpmsDF8d6HMfQxJObyYHS118akAzblziA7CtJ/&#10;n1aq/1mYsawv+PV6uR77/yvEPK0/QXQ60CAb3RX86hwk8sjaO1ulMQtCm9Gm7oydaIzMjRyGoRyY&#10;rgq+jgkiqyVUJ+IVYZxb+mdktIA/OetpZgvufxwEKs7MB0vaXC9Wqzjk6ZC45AwvPeWlR1hJUAUP&#10;nI3mLowf4+BQNy1lGqfBwi3pWevE9VNVU/k0l0mt6Q/Fwb88p6inn779BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAbs75od8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogllLG1&#10;pemEkEBwg22Ca9Z4bUXilCTrytuTneBo/59+f65WkzVsRB96RxJuZgIYUuN0T62E7ebpOgcWoiKt&#10;jCOU8IMBVvX5WaVK7Y70juM6tiyVUCiVhC7GoeQ8NB1aFWZuQErZ3nmrYhp9y7VXx1RuDc+EWHCr&#10;ekoXOjXgY4fN1/pgJeTzl/EzvN6+fTSLvSni1XJ8/vZSXl5MD/fAIk7xD4aTflKHOjnt3IF0YEZC&#10;Mc/vEiohW2bAToDIRNrsUlRkwOuK/3+h/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDt&#10;YEJiEgIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBuzvmh3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2107F89D" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="000F6553" w:rsidRPr="00DA2403">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="000F6553">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00960034">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00960034" w:rsidRPr="00960034">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DEFERRED PAYMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1713767A" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="193AC90A" w14:textId="6F4AB645" w:rsidR="0046077E" w:rsidRDefault="003E5281" w:rsidP="0046077E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Payment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>direct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>debit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E5281">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>installments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5B7B9E99" w14:textId="77777777" w:rsidR="003E5281" w:rsidRPr="000F6553" w:rsidRDefault="003E5281" w:rsidP="0046077E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B308016" w14:textId="7804110C" w:rsidR="000F6553" w:rsidRPr="000F6553" w:rsidRDefault="00C90C37" w:rsidP="000F6553">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6A5FE775" wp14:editId="762EAEBE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3049198</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24765</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="369956" cy="190983"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Quadre de text 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="369956" cy="190983"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="173B1A83" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="6A5FE775" id="Quadre de text 2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:240.1pt;margin-top:1.95pt;width:29.15pt;height:15.05pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI4gHBGwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw24hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7ry8lu2l2exmmB4EUqUPykNxeD50iJ2GdBF3Q+SylRGgOldRNQb9+Obza&#10;UOI80xVToEVBH4Sj17uXL7a9ycUCWlCVsARBtMt7U9DWe5MnieOt6JibgREajTXYjnlUbZNUlvWI&#10;3qlkkabrpAdbGQtcOIevt6OR7iJ+XQvuP9W1E56ogmJuPt423mW4k92W5Y1lppV8SoP9QxYdkxqD&#10;nqFumWfkaOVvUJ3kFhzUfsahS6CuJRexBqxmnv5SzX3LjIi1IDnOnGly/w+Wfzzdm8+W+OENDNjA&#10;WIQzd8C/OaJh3zLdiBtroW8FqzDwPFCW9Mbl09dAtctdACn7D1Bhk9nRQwQaatsFVrBOgujYgIcz&#10;6WLwhOPj1TrLVmtKOJrmWZptrmIElj99Ntb5dwI6EoSCWuxpBGenO+dDMix/cgmxHChZHaRSUbFN&#10;uVeWnBj2/xDPhP6Tm9KkL2i2WqzG+v8KkcbzJ4hOehxkJbuCbs5OLA+svdVVHDPPpBplTFnpicbA&#10;3MihH8qByKqg6xAgsFpC9YC8WhjnFvcMhRbsD0p6nNmCuu9HZgUl6r3G3mTz5TIMeVSWq9cLVOyl&#10;pby0MM0RqqCeklHc+3ExjsbKpsVI4zRouMF+1jJy/ZzVlD7OZWzBtENh8C/16PW86btHAAAA//8D&#10;AFBLAwQUAAYACAAAACEAz7MlQd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXBC1adKShjgVQgLBDdoKrm68TSLsdbDdNPw95gTH0Yxm3lTryRo2og+9Iwk3MwEMqXG6p1bC&#10;bvt4XQALUZFWxhFK+MYA6/r8rFKldid6w3ETW5ZKKJRKQhfjUHIemg6tCjM3ICXv4LxVMUnfcu3V&#10;KZVbw+dCLLlVPaWFTg340GHzuTlaCUX+PH6El+z1vVkezCpe3Y5PX17Ky4vp/g5YxCn+heEXP6FD&#10;nZj27kg6MCMhL8Q8RSVkK2DJX2TFAtg+6VwAryv+/0D9AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAIjiAcEbAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAM+zJUHeAAAACAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" o:allowincell="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="173B1A83" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000F6553">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00EE4B72" w:rsidRPr="00DA2403">
-[...80 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000F6553">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B91E98" w:rsidRPr="00B91E98">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PAYMENT BY VISA/MASTERCARD CARD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAEB425" w14:textId="5001C5A8" w:rsidR="000F6553" w:rsidRDefault="004A7771" w:rsidP="000F6553">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A7771">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Payment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A7771">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A7771">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A7771">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in a single</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ins</w:t>
+            </w:r>
+            <w:r w:rsidR="00E644E8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>talment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B27C2" w:rsidRPr="00DA2403" w14:paraId="56E5D254" w14:textId="77777777" w:rsidTr="009B27C2">
+      <w:tr w:rsidR="009B27C2" w14:paraId="56E5D254" w14:textId="77777777" w:rsidTr="009B27C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D7033C" w14:textId="77777777" w:rsidR="000F6553" w:rsidRPr="00DA2403" w:rsidRDefault="000F6553">
+          <w:p w14:paraId="06D7033C" w14:textId="5183E1CB" w:rsidR="000F6553" w:rsidRPr="00982E6C" w:rsidRDefault="00AE6AA3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4536AFDC" wp14:editId="5E057757">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="12C03E71" wp14:editId="5848D273">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1401783</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>140970</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="685800" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="8" name="Quadre de text 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="685800" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="46A287C1" w14:textId="73361B4F" w:rsidR="0023132C" w:rsidRDefault="0055102E" w:rsidP="009B27C2">
+                                  <w:pPr>
+                                    <w:spacing w:before="0"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>Yes</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="12C03E71" id="Quadre de text 8" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:110.4pt;margin-top:11.1pt;width:54pt;height:18pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGsOw2GAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkjQ14hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx8lp2l2exmmB4EUqUPykFzfDJ1hR4Vegy35bDLlTFkJlbZNyb983r1a&#10;ceaDsJUwYFXJH5XnN5uXL9a9K1QOLZhKISMQ64velbwNwRVZ5mWrOuEn4JQlYw3YiUAqNlmFoif0&#10;zmT5dLrMesDKIUjlPb3ejUa+Sfh1rWT4WNdeBWZKTrmFdGO69/HONmtRNChcq+UpDfEPWXRCWwp6&#10;hroTQbAD6t+gOi0RPNRhIqHLoK61VKkGqmY2/aWah1Y4lWohcrw70+T/H6z8cHxwn5CF4TUM1MBU&#10;hHf3IL96ZmHbCtuoW0ToWyUqCjyLlGW988Xpa6TaFz6C7Pv3UFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368FZBx6JQcqSeJnBxvPdhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+fUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL2xVZKD0GaUqTpjTzRG5kYO&#10;w7AfmK5KfhX/Rlb3UD0Srwjj3NKekdACfuesp5ktuf92EKg4M+8s9eZ6Np/HIU/KfHGVk4KXlv2l&#10;RVhJUCUPnI3iNoyLcXCom5YijdNg4Zb6WevE9XNWp/RpLlO3TjsUB/9ST17Pm775AQAA//8DAFBL&#10;AwQUAAYACAAAACEA9TV6J94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;XBBLyWCU0nRCSCC4wTbBNWu8tiJxSpN15d/jneBmPz+997lcTt6JEYfYBdJwNctAINXBdtRo2Kyf&#10;LnMQMRmyxgVCDT8YYVmdnpSmsOFA7ziuUiM4hGJhNLQp9YWUsW7RmzgLPRLfdmHwJvE6NNIO5sDh&#10;3kmVZQvpTUfc0JoeH1usv1Z7ryG/fhk/4+v87aNe7Nxdurgdn78Hrc/Ppod7EAmn9GeGIz6jQ8VM&#10;27AnG4XToFTG6Ok4KBBsmKucha2Gm1yBrEr5/4PqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIaw7DYYAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPU1eifeAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="46A287C1" w14:textId="73361B4F" w:rsidR="0023132C" w:rsidRDefault="0055102E" w:rsidP="009B27C2">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Yes</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000F6553" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4536AFDC" wp14:editId="383140FC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2593975</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150495</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="9" name="Text Box 26"/>
+                      <wp:docPr id="9" name="Quadre de text 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
@@ -4280,761 +5010,775 @@
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                     <w:t>No</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4536AFDC" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:204.25pt;margin-top:11.85pt;width:54pt;height:18pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGsOw2GAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkjQ14hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx8lp2l2exmmB4EUqUPykFzfDJ1hR4Vegy35bDLlTFkJlbZNyb983r1a&#10;ceaDsJUwYFXJH5XnN5uXL9a9K1QOLZhKISMQ64velbwNwRVZ5mWrOuEn4JQlYw3YiUAqNlmFoif0&#10;zmT5dLrMesDKIUjlPb3ejUa+Sfh1rWT4WNdeBWZKTrmFdGO69/HONmtRNChcq+UpDfEPWXRCWwp6&#10;hroTQbAD6t+gOi0RPNRhIqHLoK61VKkGqmY2/aWah1Y4lWohcrw70+T/H6z8cHxwn5CF4TUM1MBU&#10;hHf3IL96ZmHbCtuoW0ToWyUqCjyLlGW988Xpa6TaFz6C7Pv3UFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368FZBx6JQcqSeJnBxvPdhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+fUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL2xVZKD0GaUqTpjTzRG5kYO&#10;w7AfmK5KfhX/Rlb3UD0Srwjj3NKekdACfuesp5ktuf92EKg4M+8s9eZ6Np/HIU/KfHGVk4KXlv2l&#10;RVhJUCUPnI3iNoyLcXCom5YijdNg4Zb6WevE9XNWp/RpLlO3TjsUB/9ST17Pm775AQAA//8DAFBL&#10;AwQUAAYACAAAACEART77/98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBB1+krSEKdCSCDYQUGwdZNpEmGPg+2m4e8ZVrCbx9GdM+V2skaM6EPvSMF8loBAql3TU6vg7fX+&#10;OgcRoqZGG0eo4BsDbKvzs1IXjTvRC4672AoOoVBoBV2MQyFlqDu0OszcgMS7g/NWR259KxuvTxxu&#10;jVwkSSqt7okvdHrAuw7rz93RKshXj+NHeFo+v9fpwWziVTY+fHmlLi+m2xsQEaf4B8OvPqtDxU57&#10;d6QmCKNgleRrRhUslhkIBtbzlAd7LjYZyKqU/z+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCGsOw2GAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBFPvv/3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="4536AFDC" id="Quadre de text 9" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:204.25pt;margin-top:11.85pt;width:54pt;height:18pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhP9vXGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L06MJEuNOEWXLsOA&#10;rhvQ7QEUWbaFyaJGKbG7px8lp2n2dxmmg0CK1EfyI7m+HjrDjgq9Blvy2WTKmbISKm2bkn/5vHu1&#10;4swHYSthwKqSPyrPrzcvX6x7V6gcWjCVQkYg1he9K3kbgiuyzMtWdcJPwClLxhqwE4FUbLIKRU/o&#10;ncny6XSZ9YCVQ5DKe3q9HY18k/DrWsnwsa69CsyUnHIL6cZ07+OdbdaiaFC4VstTGuIfsuiEthT0&#10;DHUrgmAH1L9BdVoieKjDREKXQV1rqVINVM1s+ks1D61wKtVC5Hh3psn/P1h5f3xwn5CF4Q0M1MBU&#10;hHd3IL96ZmHbCtuoG0ToWyUqCjyLlGW988Xpa6TaFz6C7PsPUFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368E5Bx6JQcqSeJnBxvPNhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+dUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL21VZKD0GaUqTpjTzRG5kYO&#10;w7AfmK4IIP6NrO6heiReEca5pT0joQX8zllPM1ty/+0gUHFm3lvqzdVsPo9DnpT54nVOCl5a9pcW&#10;YSVBlTxwNorbMC7GwaFuWoo0ToOFG+pnrRPXz1md0qe5TN067VAc/Es9eT1v+uYHAAAA//8DAFBL&#10;AwQUAAYACAAAACEART77/98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBB1+krSEKdCSCDYQUGwdZNpEmGPg+2m4e8ZVrCbx9GdM+V2skaM6EPvSMF8loBAql3TU6vg7fX+&#10;OgcRoqZGG0eo4BsDbKvzs1IXjTvRC4672AoOoVBoBV2MQyFlqDu0OszcgMS7g/NWR259KxuvTxxu&#10;jVwkSSqt7okvdHrAuw7rz93RKshXj+NHeFo+v9fpwWziVTY+fHmlLi+m2xsQEaf4B8OvPqtDxU57&#10;d6QmCKNgleRrRhUslhkIBtbzlAd7LjYZyKqU/z+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAhP9vXGAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBFPvv/3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="36190565" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00DA2403">
-[...112 lines deleted...]
-          <w:p w14:paraId="01A3B77E" w14:textId="77777777" w:rsidR="009B27C2" w:rsidRPr="00DA2403" w:rsidRDefault="009B27C2">
+          </w:p>
+          <w:p w14:paraId="01A3B77E" w14:textId="73783806" w:rsidR="009B27C2" w:rsidRPr="00982E6C" w:rsidRDefault="00AE6AA3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="00C31413" w14:textId="77777777" w:rsidR="009B27C2" w:rsidRPr="00DA2403" w:rsidRDefault="009B27C2">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Scholarship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>holder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B27C2" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C31413" w14:textId="77777777" w:rsidR="009B27C2" w:rsidRPr="00982E6C" w:rsidRDefault="009B27C2">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B27C2" w:rsidRPr="00DA2403" w14:paraId="4D5BAC60" w14:textId="77777777" w:rsidTr="000F6553">
+      <w:tr w:rsidR="009B27C2" w14:paraId="4D5BAC60" w14:textId="77777777" w:rsidTr="002410DF">
         <w:trPr>
-          <w:trHeight w:val="529"/>
+          <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="49C2B30C" w14:textId="78483D3E" w:rsidR="000F6553" w:rsidRPr="00DA2403" w:rsidRDefault="009B27C2" w:rsidP="000F6553">
+          <w:p w14:paraId="49C2B30C" w14:textId="1346A675" w:rsidR="000F6553" w:rsidRPr="00982E6C" w:rsidRDefault="001339A3" w:rsidP="000F6553">
             <w:pPr>
               <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00982E6C">
               <w:t xml:space="preserve">* </w:t>
             </w:r>
-            <w:r w:rsidR="00B77751" w:rsidRPr="00DA2403">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>Scholarship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B77751" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="004E7E8E" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>holder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00EE4B72" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="004E7E8E" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> General or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B77751" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B77751" w:rsidRPr="00DA2403">
+              </w:rPr>
+              <w:t>Scheme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">, of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spanish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ministry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00982E6C" w:rsidRPr="00982E6C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50F0B09F" w14:textId="77777777" w:rsidR="00D30764" w:rsidRPr="00DA2403" w:rsidRDefault="00237252" w:rsidP="00D30764">
+    <w:p w14:paraId="50F0B09F" w14:textId="7A415B6A" w:rsidR="00D30764" w:rsidRDefault="00237252" w:rsidP="00D30764">
       <w:pPr>
         <w:pStyle w:val="Ttol4"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2403">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A73DB2" wp14:editId="2E4F7E9E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A73DB2" wp14:editId="5E89BDB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-83820</wp:posOffset>
+                  <wp:posOffset>-82253</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>48260</wp:posOffset>
+                  <wp:posOffset>54578</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3486150" cy="942975"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="3486150" cy="1006997"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 38"/>
+                <wp:docPr id="7" name="Quadre de text 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3486150" cy="942975"/>
+                          <a:ext cx="3486150" cy="1006997"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="58C073DD" w14:textId="0B516F0E" w:rsidR="0023132C" w:rsidRPr="00E21979" w:rsidRDefault="0023132C" w:rsidP="00D30764">
+                          <w:p w14:paraId="308C07F6" w14:textId="77777777" w:rsidR="002410DF" w:rsidRDefault="002410DF" w:rsidP="00A91D3A">
                             <w:pPr>
                               <w:pStyle w:val="Ttol4"/>
-                              <w:rPr>
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="00E21979">
+                              <w:spacing w:before="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-                            <w:r w:rsidRPr="00E21979">
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D30764">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="17"/>
-[...3 lines deleted...]
-                              <w:br/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Fundació Autònoma Solidària</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                          </w:p>
+                          <w:p w14:paraId="071A3732" w14:textId="43A5D5D5" w:rsidR="002410DF" w:rsidRPr="00892FF5" w:rsidRDefault="002410DF" w:rsidP="00A91D3A">
+                            <w:pPr>
+                              <w:pStyle w:val="Ttol4"/>
+                              <w:spacing w:before="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">  </w:t>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00892FF5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00892FF5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:noProof/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E8D7CB3" wp14:editId="24F5BE0A">
-[...2 lines deleted...]
-                                  <wp:docPr id="45" name="Imagen 5"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C42FF1" wp14:editId="686FDB8F">
+                                  <wp:extent cx="248856" cy="156798"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="936885942" name="Imatge 936885942"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="Picture 5"/>
+                                          <pic:cNvPr id="0" name="Picture 3"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId11"/>
+                                          <a:blip r:embed="rId11">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="123825" cy="123825"/>
+                                            <a:ext cx="255915" cy="161246"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
-                                          <a:ln w="9525">
+                                          <a:ln>
                                             <a:noFill/>
-                                            <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                            <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:r w:rsidRPr="00892FF5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">      Aporto </w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E21979" w:rsidRPr="00E21979">
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>voluntariamente</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Input </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> 1</w:t>
+                              </w:rPr>
+                              <w:t>voluntarily</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E6203A" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>8</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 18 €  for </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> € par</w:t>
+                              </w:rPr>
+                              <w:t>solidarity</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>a accion</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>es de solidaridad</w:t>
+                              </w:rPr>
+                              <w:t>and</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>, cooperació</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>n y</w:t>
+                              </w:rPr>
+                              <w:t>development</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> educació</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>n pa</w:t>
+                              </w:rPr>
+                              <w:t>cooperation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>r</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">a el desarrollo. </w:t>
+                              </w:rPr>
+                              <w:t>You</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E21979" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>Podéis</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> can </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> consultar má</w:t>
+                              </w:rPr>
+                              <w:t>find</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>s informació</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">n sobre </w:t>
+                              </w:rPr>
+                              <w:t>out</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>l</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>os proyectos subvencionados en la</w:t>
+                              </w:rPr>
+                              <w:t>more</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> web de la Fundació Autònoma Solidària:</w:t>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E21979">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">          www.uab.cat/fas</w:t>
+                              </w:rPr>
+                              <w:t>about</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>projects</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in Fundació Autònoma Solidària web </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>side</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: www.uab.cat/fas</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6A29C9C3" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="00D30764" w:rsidRDefault="0023132C" w:rsidP="00D30764">
                             <w:pPr>
                               <w:pStyle w:val="Ttol4"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D30764">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">               </w:t>
                             </w:r>
                           </w:p>
@@ -5063,402 +5807,442 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="45A73DB2" id="Text Box 38" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-6.6pt;margin-top:3.8pt;width:274.5pt;height:74.25pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNgXPaGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exmmB0EUpUPy8HB10zWGHRV6Dbbgk9GYM2UllNruC/71y/bV&#10;gjMfhC2FAasKflKe36xfvli1LldTqMGUChmBWJ+3ruB1CC7PMi9r1Qg/AqcsOSvARgQycZ+VKFpC&#10;b0w2HY+vshawdAhSeU+3d72TrxN+VSkZPlWVV4GZglNuIe2Y9l3cs/VK5HsUrtZySEP8QxaN0JaC&#10;nqHuRBDsgPo3qEZLBA9VGEloMqgqLVWqgaqZjH+p5qEWTqVaiBzvzjT5/wcrPx4f3GdkoXsDHTUw&#10;FeHdPchvnlnY1MLu1S0itLUSJQWeRMqy1vl8+Bqp9rmPILv2A5TUZHEIkIC6CpvICtXJCJ0acDqT&#10;rrrAJF2+ni2uJnNySfItZ9Pl9TyFEPnTb4c+vFPQsHgoOFJTE7o43vsQsxH505MYzIPR5VYbkwzc&#10;7zYG2VGQALZpDeg/PTOWtRR9Pp33BPwVYpzWnyAaHUjJRjcFX5wfiTzS9taWSWdBaNOfKWVjBx4j&#10;dT2Jodt1TJeUSAwQad1BeSJiEXrh0qDRoQb8wVlLoi24/34QqDgz7y01ZzmZzaLKkzGbX0/JwEvP&#10;7tIjrCSoggfO+uMm9JNxcKj3NUXq5WDhlhpa6cT1c1ZD+iTM1IJhiKLyL+306nnU148AAAD//wMA&#10;UEsDBBQABgAIAAAAIQB5OQhv4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUOukIWkJcSqEBKI3aCu4urGbRNjrYLtp+HuWExxX8zT7plpP1rBR+9A7FJDOE2AaG6d6bAXs&#10;d0+zFbAQJSppHGoB3zrAur68qGSp3Bnf9LiNLaMSDKUU0MU4lJyHptNWhrkbNFJ2dN7KSKdvufLy&#10;TOXW8EWSFNzKHulDJwf92Onmc3uyAla3L+NH2GSv701xNHfxZjk+f3khrq+mh3tgUU/xD4ZffVKH&#10;mpwO7oQqMCNglmYLQgUsC2CU51lOUw4E5kUKvK74/wX1DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDNgXPaGgIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB5OQhv4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:shape w14:anchorId="45A73DB2" id="Quadre de text 7" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-6.5pt;margin-top:4.3pt;width:274.5pt;height:79.3pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDYbbCGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exmmB0EUpUPy8HB10zWGHRV6Dbbgk9GYM2UllNruC/71y/bV&#10;gjMfhC2FAasKflKe36xfvli1LldTqMGUChmBWJ+3ruB1CC7PMi9r1Qg/AqcsOSvARgQycZ+VKFpC&#10;b0w2HY+vshawdAhSeU+3d72TrxN+VSkZPlWVV4GZglNuIe2Y9l3cs/VK5HsUrtZySEP8QxaN0JaC&#10;nqHuRBDsgPo3qEZLBA9VGEloMqgqLVWqgaqZjH+p5qEWTqVaiBzvzjT5/wcrPx4f3GdkoXsDHTUw&#10;FeHdPchvnlnY1MLu1S0itLUSJQWeRMqy1vl8+Bqp9rmPILv2A5TUZHEIkIC6CpvICtXJCJ0acDqT&#10;rrrAJF2+ni2uJnNySfJNqKXL5XWKIfKn7w59eKegYfFQcKSuJnhxvPchpiPypycxmgejy602Jhm4&#10;320MsqMgBWzTGtB/emYsawu+nE/nPQN/hRin9SeIRgeSstFNwRfnRyKPvL21ZRJaENr0Z0rZ2IHI&#10;yF3PYuh2HdMlJRIDRF53UJ6IWYReuTRpdKgBf3DWkmoL7r8fBCrOzHtL3VlOZrMo82TM5tdTMvDS&#10;s7v0CCsJquCBs/64Cf1oHBzqfU2Rej1YuKWOVjpx/ZzVkD4pM7VgmKIo/Us7vXqe9fUjAAAA//8D&#10;AFBLAwQUAAYACAAAACEAj/Lpj94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXFDrtIG0hDgVQgLBDQqCqxtvkwh7HWw3DX/PcoLjaEZvZqrN5KwYMcTek4LFPAOB1HjTU6vg&#10;7fV+tgYRkyajrSdU8I0RNvXpSaVL44/0guM2tYIhFEutoEtpKKWMTYdOx7kfkNjb++B0YhlaaYI+&#10;MtxZucyyQjrdEzd0esC7DpvP7cEpWF8+jh/xKX9+b4q9vU4Xq/HhKyh1fjbd3oBIOKW/MPzO5+lQ&#10;86adP5CJwiqYLXL+khhWgGD/Ki9Y7zhYrJYg60r+f1D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAENhtsIbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI/y6Y/eAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="58C073DD" w14:textId="0B516F0E" w:rsidR="0023132C" w:rsidRPr="00E21979" w:rsidRDefault="0023132C" w:rsidP="00D30764">
+                    <w:p w14:paraId="308C07F6" w14:textId="77777777" w:rsidR="002410DF" w:rsidRDefault="002410DF" w:rsidP="00A91D3A">
                       <w:pPr>
                         <w:pStyle w:val="Ttol4"/>
-                        <w:rPr>
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="00E21979">
+                        <w:spacing w:before="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>Fundació Autònoma Solidària</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="00E21979">
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D30764">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="17"/>
-[...1 lines deleted...]
-                          <w:lang w:val="es-ES"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:br/>
+                        <w:t>Fundació Autònoma Solidària</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                    </w:p>
+                    <w:p w14:paraId="071A3732" w14:textId="43A5D5D5" w:rsidR="002410DF" w:rsidRPr="00892FF5" w:rsidRDefault="002410DF" w:rsidP="00A91D3A">
+                      <w:pPr>
+                        <w:pStyle w:val="Ttol4"/>
+                        <w:spacing w:before="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">  </w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00892FF5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                          <w:b w:val="0"/>
+                          <w:i w:val="0"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:r w:rsidRPr="00892FF5">
                         <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E8D7CB3" wp14:editId="24F5BE0A">
-[...2 lines deleted...]
-                            <wp:docPr id="45" name="Imagen 5"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C42FF1" wp14:editId="686FDB8F">
+                            <wp:extent cx="248856" cy="156798"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="936885942" name="Imatge 936885942"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="Picture 5"/>
+                                    <pic:cNvPr id="0" name="Picture 3"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11"/>
+                                    <a:blip r:embed="rId12">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="123825" cy="123825"/>
+                                      <a:ext cx="255915" cy="161246"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
-                                    <a:ln w="9525">
+                                    <a:ln>
                                       <a:noFill/>
-                                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                      <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:r w:rsidRPr="00892FF5">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">      Aporto </w:t>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidR="00E21979" w:rsidRPr="00E21979">
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>voluntariamente</w:t>
+                        <w:t xml:space="preserve">Input </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 1</w:t>
+                        <w:t>voluntarily</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E6203A" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>8</w:t>
+                        <w:t xml:space="preserve"> 18 €  for </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> € par</w:t>
+                        <w:t>solidarity</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>a accion</w:t>
+                        <w:t xml:space="preserve"> and </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>es de solidaridad</w:t>
+                        <w:t>development</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>, cooperació</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>n y</w:t>
+                        <w:t>cooperation</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> educació</w:t>
+                        <w:t xml:space="preserve">. </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>n pa</w:t>
+                        <w:t>You</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>r</w:t>
+                        <w:t xml:space="preserve"> can </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">a el desarrollo. </w:t>
+                        <w:t>find</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E21979" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>Podéis</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> consultar má</w:t>
+                        <w:t>out</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>s informació</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">n sobre </w:t>
+                        <w:t>more</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>l</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77751" w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>os proyectos subvencionados en la</w:t>
+                        <w:t>about</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> web de la Fundació Autònoma Solidària:</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21979">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                          <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">          www.uab.cat/fas</w:t>
+                        <w:t>projects</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                          <w:b w:val="0"/>
+                          <w:i w:val="0"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in Fundació Autònoma Solidària web </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                          <w:b w:val="0"/>
+                          <w:i w:val="0"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>side</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00645F6D" w:rsidRPr="00645F6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                          <w:b w:val="0"/>
+                          <w:i w:val="0"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>: www.uab.cat/fas</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6A29C9C3" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="00D30764" w:rsidRDefault="0023132C" w:rsidP="00D30764">
                       <w:pPr>
                         <w:pStyle w:val="Ttol4"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D30764">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:i w:val="0"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">               </w:t>
                       </w:r>
                     </w:p>
@@ -5476,3100 +6260,6107 @@
                       <w:r w:rsidRPr="00A13FA3">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                           <w:color w:val="4F81BD"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>www.uab.cat/fas</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="66A4F979" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="0044633D" w:rsidRDefault="0023132C" w:rsidP="00D30764">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB4A41F" w14:textId="77777777" w:rsidR="00237252" w:rsidRPr="00DA2403" w:rsidRDefault="00237252" w:rsidP="00237252">
+    <w:p w14:paraId="3CB4A41F" w14:textId="77777777" w:rsidR="00237252" w:rsidRDefault="00237252" w:rsidP="00237252"/>
+    <w:p w14:paraId="7909035D" w14:textId="77777777" w:rsidR="00237252" w:rsidRDefault="00237252" w:rsidP="00237252"/>
+    <w:p w14:paraId="69D2F946" w14:textId="45AEA845" w:rsidR="00237252" w:rsidRDefault="00237252" w:rsidP="00237252"/>
+    <w:p w14:paraId="5DB1E13F" w14:textId="4A1C76B1" w:rsidR="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00237252"/>
+    <w:p w14:paraId="29591891" w14:textId="02064E59" w:rsidR="00974C39" w:rsidRDefault="00974C39" w:rsidP="007B1085">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7909035D" w14:textId="77777777" w:rsidR="00237252" w:rsidRPr="00DA2403" w:rsidRDefault="00237252" w:rsidP="00237252">
+    <w:p w14:paraId="3816228D" w14:textId="4DF8D91A" w:rsidR="00974C39" w:rsidRDefault="00974C39" w:rsidP="007B1085">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:iCs/>
-[...92 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="151"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="8681" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="583"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="606"/>
+        <w:gridCol w:w="4421"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="734"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00DA2403" w14:paraId="64F0C7DA" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00412E0F" w14:paraId="128F7CC3" w14:textId="77777777" w:rsidTr="001D424A">
         <w:trPr>
-          <w:trHeight w:val="426"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...137 lines deleted...]
-          <w:p w14:paraId="0F56C67D" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14C63297" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F096428" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1655-MÀSTER IN POLITICAL SCIENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="3ADA4735" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B20E46" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="59C12897" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62EA836F" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "X", of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I modules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="4005FC05" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623F1EF1" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A92E795" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60CB0569" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Module</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="679B7584" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Semester</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51F84A21" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D40B386" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7633E5DB" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="19AAB1BC" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A2103A" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245554B1" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="789ED90C" w14:textId="6D2675CC" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Theory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Challenges of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Democra</w:t>
+            </w:r>
+            <w:r w:rsidR="009C036B" w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      Teoria, Pràctica i Desafiaments de la Democràcia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F99DE5" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1r sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="032B097A" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2517320A" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05E768C3" w14:textId="1661D14B" w:rsidR="00412E0F" w:rsidRDefault="00A334A8" w:rsidP="00A334A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="78ADFCFE" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44712D8F" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44EDA83E" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45821</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5C3A39" w14:textId="7781F6C3" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Policy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analysis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management</w:t>
+            </w:r>
+            <w:r w:rsidR="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="009C036B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  Gestió i An</w:t>
+            </w:r>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>àlisi de Polítiques Públiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29328589" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1r sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="123990BE" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="457296CD" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="580FFEC7" w14:textId="0FA41651" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A334A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="2B41A4A6" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45CFA145" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="76541597" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="496ABDCA" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFFD38A" w14:textId="42D87ABF" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Design</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Political</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Science</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                                             Disseny de la Recerca en Ciència Política</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="576310D9" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1r sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A4C1F" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A96FB54" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D34BCF4" w14:textId="24F8C864" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A334A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00412E0F" w14:paraId="43BBABE6" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10563D23" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="12CD3180" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57743078" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7453BF" w14:textId="257B292D" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Grupo</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Opinion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Political</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                                    Opinió Pública i Comportament Polític</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBD8C4B" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1r sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBC0525" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E257F" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="559156CC" w14:textId="772C692F" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A334A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00DA2403" w14:paraId="39D3D4DD" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00412E0F" w14:paraId="5A62E4DD" w14:textId="77777777" w:rsidTr="0077791E">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="426"/>
+          <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE5D97" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1924D3" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12A68A9F" w14:textId="1A3AF333" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quantitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Methods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Collection</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Analysis</w:t>
+            </w:r>
+            <w:r w:rsidR="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                                                                                          Mètodes Quantitatius i Qualitatius de Recollida i Anàlisi de Dades</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A20B2AE" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1r sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73738A89" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329694FE" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8B769E" w14:textId="77777777" w:rsidR="00412E0F" w:rsidRDefault="00412E0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A334A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DEAB6A" w14:textId="7DCC2D80" w:rsidR="00933664" w:rsidRDefault="00933664">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="223CDBDA" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DDAA5C" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDD414C" w14:textId="46108B97" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45827</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1ECB18" w14:textId="03C7F7C0" w:rsidR="0077791E" w:rsidRPr="00110BD6" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481436">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Master's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481436">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481436">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Degree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481436">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481436">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dissertation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /                                                                                   Treball de Final de Màster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6210F4" w14:textId="297836B3" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3148E6" w14:textId="03D7427A" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C6A980" w14:textId="741E06CD" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2561566A" w14:textId="3EF7E76D" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="17CA7767" w14:textId="77777777" w:rsidTr="007B23AE">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
-            <w:tcMar>
-[...1120 lines deleted...]
-          <w:p w14:paraId="100940BE" w14:textId="77777777" w:rsidR="005814A8" w:rsidRDefault="005814A8" w:rsidP="005814A8">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54159BE8" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F67A84">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIONAL MODULES </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685B75FE" w14:textId="5C0B05B2" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>credits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="54E97020" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF2C695" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B902DD" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAFD616" w14:textId="4A3FECAD" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multilevel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Governance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>European</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Governança</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Multinivell a la Unió Europea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB50938" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2F93AB" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4240D74B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C903FB9" w14:textId="1CFA8A67" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="49F937F1" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7F6640" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24826AEF" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45823</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4D29D1" w14:textId="25F4AAEC" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Socio-Political</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                                                           Màrqueting Sociopolític</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4A0C58" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC86881" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5E0338" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24AE3378" w14:textId="529C517B" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="2585EC81" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E3FEF9" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB9A246" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45828</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35932F2C" w14:textId="7597AA59" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Topics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comparative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Politics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>institutions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   Temes avançats en Política Comparada e Instituciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A85795B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8D981D" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C115445" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDABCB3" w14:textId="51EEC123" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="44957B66" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCEE3A9" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25009939" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2302D67B" w14:textId="31A3D596" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Redistributive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policies </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comparative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Welfare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>States</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /     Polítiques Redistributives i Estats del Benestar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEAFE0E" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="582142F7" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F12DC71" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619FA54E" w14:textId="4F74334E" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="3EB6E51E" w14:textId="77777777" w:rsidTr="0077791E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35ABDEA2" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D88B9E1" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214FBC17" w14:textId="3D8EF391" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Migration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policies </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00110BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Social Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /                               Polítiques Migratòries i Integració Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEF7F8C" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2n sem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20FCD263" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1FE01B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E531DE" w14:textId="37E11E23" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="6214C6CC" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1265AFC5" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(*) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: OB </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>compulsory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OT </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>optional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="51F6383B" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="521B5CB8" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC0EC29" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A30E19F" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504C6CFF" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFE637B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="203B2E4B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="196BA719" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="64169608" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD81A94" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1680963B" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E100FA7" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293558AE" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E97CAF9" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2052A267" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2D0B48" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="339C3B01" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518698AE" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bellaterra (Cerdanyola del Vallès), ________ de _____________________ de 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="79590C5C" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B906F81" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F126F0C" w14:textId="2E3700B7" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="413AE844" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BED486E" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="290061A1" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAE23C6" w14:textId="676FE2CA" w:rsidR="0077791E" w:rsidRDefault="00FE75BF" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:before="0"/>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663371" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2239522A" wp14:editId="5F45561A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-1484630</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>146050</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2173605" cy="742950"/>
+                      <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="919844949" name="Quadre de text 919844949"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2173605" cy="742950"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6BDB606B" w14:textId="2E3558A3" w:rsidR="0077791E" w:rsidRPr="00465516" w:rsidRDefault="0077791E" w:rsidP="00465516">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00465516">
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Signature of </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                    <w:t>student</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5A0EEBC5" w14:textId="77777777" w:rsidR="0077791E" w:rsidRPr="00AD37B0" w:rsidRDefault="0077791E" w:rsidP="00465516">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="20"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="2239522A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Quadre de text 919844949" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-116.9pt;margin-top:11.5pt;width:171.15pt;height:58.5pt;z-index:251663371;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPbx2VHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEHh4tb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;XHPmg7CVMGBVyY/K85vV61fLzhVqAg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUpWAN2IpALu6yCkVH&#10;6K3JJnl+lXWAlUOQyns6vRuCfJXw61rJ8KWuvQrMlJxqC2nHtG/jnq2WotihcI2WpzLEP1TRCm3p&#10;0TPUnQiC7VH/BtVqieChDiMJbQZ1raVKPVA34/xFNw+NcCr1QuR4d6bJ/z9Y+fnw4L4iC/076GmA&#10;qQnv7kH+8MzCuhF2p24RoWuUqOjhcaQs65wvTlcj1b7wEWTbfYKKhiz2ARJQX2MbWaE+GaHTAI5n&#10;0lUfmKTDyXj+9iqfcSYpNp9OFrM0lUwUT7cd+vBBQcuiUXKkoSZ0cbj3IVYjiqeU+JgHo6uNNiY5&#10;uNuuDbKDIAFs0koNvEgzlnUlX8wms4GAv0Lkaf0JotWBlGx0W/Lrc5IoIm3vbZV0FoQ2g00lG3vi&#10;MVI3kBj6bc90RSQnCiKvW6iOxCzCoFz6aWQ0gL8460i1Jfc/9wIVZ+ajpeksxtNplHlyprP5hBy8&#10;jGwvI8JKgip54Gww12H4GnuHetfQS4MeLNzSRGudyH6u6lQ/KTPN4PSLovQv/ZT1/NdXjwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIuKDk3hAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFxQa5OUNoQ4FUICwQ1KBVc33iYR/gm2m4a3Z3uC26xmNPtNtZ6sYSOG2Hsn4XougKFrvO5d&#10;K2H7/jgrgMWknFbGO5TwgxHW9flZpUrtj+4Nx01qGZW4WCoJXUpDyXlsOrQqzv2Ajry9D1YlOkPL&#10;dVBHKreGZ0IsuVW9ow+dGvChw+Zrc7ASisXz+Blf8tePZrk3t+lqNT59BykvL6b7O2AJp/QXhhM+&#10;oUNNTDt/cDoyI2GW5TmxJwlZTqNOCVHcANuRWAgBvK74/w31LwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCPbx2VHAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCLig5N4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6BDB606B" w14:textId="2E3558A3" w:rsidR="0077791E" w:rsidRPr="00465516" w:rsidRDefault="0077791E" w:rsidP="00465516">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00465516">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Signature of </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>student</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5A0EEBC5" w14:textId="77777777" w:rsidR="0077791E" w:rsidRPr="00AD37B0" w:rsidRDefault="0077791E" w:rsidP="00465516">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="499F24F1" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="2A3A99B7" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="683C2B51" w14:textId="3BDE1E08" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662347" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F44255" wp14:editId="43305DE9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>62230</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-38735</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2173605" cy="742950"/>
+                      <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="16" name="Quadre de text 16"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2173605" cy="742950"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="44591D0D" w14:textId="299B7242" w:rsidR="0077791E" w:rsidRPr="00465516" w:rsidRDefault="0077791E" w:rsidP="00183E05">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00465516">
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                    <w:t>Signature of the Coordinator</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3986AE39" w14:textId="14CE2B20" w:rsidR="0077791E" w:rsidRPr="00AD37B0" w:rsidRDefault="0077791E" w:rsidP="00AF335F">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:sz w:val="20"/>
+                                      <w:lang w:val="en-US"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="00F44255" id="Quadre de text 16" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:4.9pt;margin-top:-3.05pt;width:171.15pt;height:58.5pt;z-index:251662347;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvIeh5HAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEHh4tb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;XHPmg7CVMGBVyY/K85vV61fLzhVqAg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUpWAN2IpALu6yCkVH&#10;6K3JJnl+lXWAlUOQyns6vRuCfJXw61rJ8KWuvQrMlJxqC2nHtG/jnq2WotihcI2WpzLEP1TRCm3p&#10;0TPUnQiC7VH/BtVqieChDiMJbQZ1raVKPVA34/xFNw+NcCr1QuR4d6bJ/z9Y+fnw4L4iC/076GmA&#10;qQnv7kH+8MzCuhF2p24RoWuUqOjhcaQs65wvTlcj1b7wEWTbfYKKhiz2ARJQX2MbWaE+GaHTAI5n&#10;0lUfmKTDyXj+9iqfcSYpNp9OFrM0lUwUT7cd+vBBQcuiUXKkoSZ0cbj3IVYjiqeU+JgHo6uNNiY5&#10;uNuuDbKDIAFs0koNvEgzlnUlX8wms4GAv0Lkaf0JotWBlGx0W/Lrc5IoIm3vbZV0FoQ2g00lG3vi&#10;MVI3kBj6bc90RSQnliOvW6iOxCzCoFz6aWQ0gL8460i1Jfc/9wIVZ+ajpeksxtNplHlyprP5hBy8&#10;jGwvI8JKgip54Gww12H4GnuHetfQS4MeLNzSRGudyH6u6lQ/KTPN4PSLovQv/ZT1/NdXjwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAP0nDazfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFxQ66SFtAlxKoQEghuUCq5uvE0i4nWw3TT8PcsJbrOa0czbcjPZXozoQ+dIQTpPQCDVznTU&#10;KNi9PczWIELUZHTvCBV8Y4BNdX5W6sK4E73iuI2N4BIKhVbQxjgUUoa6RavD3A1I7B2ctzry6Rtp&#10;vD5xue3lIkkyaXVHvNDqAe9brD+3R6tgff00foTn5ct7nR36PF6txscvr9TlxXR3CyLiFP/C8IvP&#10;6FAx094dyQTRK8gZPCqYZSkItpc3CxZ7zqVJDrIq5f8Hqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALyHoeRwCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/ScNrN8AAAAIAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="44591D0D" w14:textId="299B7242" w:rsidR="0077791E" w:rsidRPr="00465516" w:rsidRDefault="0077791E" w:rsidP="00183E05">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00465516">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Signature of the Coordinator</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3986AE39" w14:textId="14CE2B20" w:rsidR="0077791E" w:rsidRPr="00AD37B0" w:rsidRDefault="0077791E" w:rsidP="00AF335F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6756B30A" w14:textId="10DA20E2" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="041F8710" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488D3107" w14:textId="57656210" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9EA691" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4068FE63" w14:textId="2562950D" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F40398" w14:textId="78F583F1" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="442370A2" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2527BD80" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009D9DF0" w14:textId="552A5F57" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C0A9C6" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3DE381" w14:textId="182E81F0" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="744D913E" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC9FF5E" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06569F21" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="426676F8" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA4C0CF" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31858364" w14:textId="6DB9C9E2" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0E6406" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45202C12" w14:textId="264CD0E9" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E478BF9" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19D1BCB5" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4118F0" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="411F848D" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEEE261" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6F9EB9" w14:textId="72D8CC7C" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6728DFDE" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26213E7D" w14:textId="1D0DE1AF" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6466F808" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4634B4" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6960C983" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077791E" w14:paraId="6294593A" w14:textId="77777777" w:rsidTr="001D424A">
+        <w:trPr>
+          <w:trHeight w:val="885"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDD29AA" w14:textId="4CFBA19D" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...80 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">REMEMBER BEFORE DOING THE ENROLMENT, AND ONCE BE SIGNED BY YOU AND THE COORDINATOR, SEND THIS DOCUMENT BY E-MAIL TO: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001F4928">
+                <w:rPr>
+                  <w:rStyle w:val="Enlla"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>ga.masters.fcps@uab.cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="47A149F8" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...200 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F0AFD4E" w14:textId="379E3AB1" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2944BBAE" w14:textId="77777777" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...200 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712CE684" w14:textId="43B8352F" w:rsidR="0077791E" w:rsidRDefault="0077791E" w:rsidP="0077791E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...339 lines deleted...]
-            </w:r>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="112BEC8B" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
-[...511 lines deleted...]
-    <w:p w14:paraId="262F70AF" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00DA2403" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+    <w:p w14:paraId="3C83A242" w14:textId="77777777" w:rsidR="00974C39" w:rsidRDefault="00974C39" w:rsidP="007B1085">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="es-ES"/>
-[...31 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC4679" w:rsidRPr="00DA2403" w:rsidSect="004D2591">
+    <w:sectPr w:rsidR="00974C39" w:rsidSect="00A91D3A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -8598,70 +12389,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="00A3D6C8" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.8pt;height:9.8pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C65DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADAE5792"/>
     <w:lvl w:ilvl="0" w:tplc="F0E07190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="373C5B4C" w:tentative="1">
@@ -8771,204 +12562,307 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF76D2C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2066752744">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D949C9"/>
     <w:rsid w:val="00043321"/>
     <w:rsid w:val="00050EE0"/>
+    <w:rsid w:val="000B08BE"/>
     <w:rsid w:val="000C6AA4"/>
     <w:rsid w:val="000D12CD"/>
+    <w:rsid w:val="000E22BB"/>
+    <w:rsid w:val="000F1716"/>
     <w:rsid w:val="000F6553"/>
-    <w:rsid w:val="001472FA"/>
+    <w:rsid w:val="00110BD6"/>
+    <w:rsid w:val="001339A3"/>
+    <w:rsid w:val="00140FFA"/>
+    <w:rsid w:val="001573C0"/>
+    <w:rsid w:val="001644DC"/>
+    <w:rsid w:val="00183E05"/>
     <w:rsid w:val="001932D4"/>
+    <w:rsid w:val="001A7F06"/>
     <w:rsid w:val="001B6EC9"/>
+    <w:rsid w:val="001B70A9"/>
     <w:rsid w:val="001C2EBB"/>
-    <w:rsid w:val="001E203B"/>
-    <w:rsid w:val="001E6734"/>
+    <w:rsid w:val="001D424A"/>
     <w:rsid w:val="001F2A1F"/>
+    <w:rsid w:val="0020511B"/>
     <w:rsid w:val="00207FDE"/>
     <w:rsid w:val="00225F2E"/>
     <w:rsid w:val="0023132C"/>
-    <w:rsid w:val="002368A6"/>
+    <w:rsid w:val="00234BC1"/>
+    <w:rsid w:val="00236536"/>
     <w:rsid w:val="00237252"/>
-    <w:rsid w:val="00272BD5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C2FEA"/>
+    <w:rsid w:val="002410DF"/>
+    <w:rsid w:val="00290DF2"/>
+    <w:rsid w:val="002B51D5"/>
+    <w:rsid w:val="002C0CBC"/>
     <w:rsid w:val="002C7F07"/>
     <w:rsid w:val="002D69C8"/>
-    <w:rsid w:val="002E4570"/>
+    <w:rsid w:val="002E5DF2"/>
     <w:rsid w:val="002E6931"/>
     <w:rsid w:val="00332C7A"/>
+    <w:rsid w:val="003518DD"/>
+    <w:rsid w:val="00361A4E"/>
+    <w:rsid w:val="00371A56"/>
+    <w:rsid w:val="00380FEC"/>
     <w:rsid w:val="00386699"/>
     <w:rsid w:val="003A5BB2"/>
+    <w:rsid w:val="003A79FD"/>
+    <w:rsid w:val="003B604B"/>
     <w:rsid w:val="003C03E7"/>
-    <w:rsid w:val="00414A86"/>
+    <w:rsid w:val="003C4A3F"/>
+    <w:rsid w:val="003E5281"/>
+    <w:rsid w:val="003F1129"/>
+    <w:rsid w:val="00412E0F"/>
     <w:rsid w:val="00455D14"/>
-    <w:rsid w:val="00456714"/>
+    <w:rsid w:val="0046077E"/>
+    <w:rsid w:val="00465516"/>
+    <w:rsid w:val="00470EC7"/>
+    <w:rsid w:val="00481436"/>
     <w:rsid w:val="00495A45"/>
     <w:rsid w:val="00495E08"/>
+    <w:rsid w:val="0049609D"/>
     <w:rsid w:val="004A1FE0"/>
+    <w:rsid w:val="004A7771"/>
+    <w:rsid w:val="004C7829"/>
     <w:rsid w:val="004D2591"/>
-    <w:rsid w:val="004E5614"/>
+    <w:rsid w:val="004E0852"/>
     <w:rsid w:val="004E6950"/>
-    <w:rsid w:val="004E7E8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005156EC"/>
+    <w:rsid w:val="005036F2"/>
+    <w:rsid w:val="005068F2"/>
+    <w:rsid w:val="00514AB1"/>
+    <w:rsid w:val="005214C4"/>
+    <w:rsid w:val="00521E27"/>
+    <w:rsid w:val="0052553A"/>
     <w:rsid w:val="005270CF"/>
     <w:rsid w:val="00540950"/>
+    <w:rsid w:val="0054465F"/>
+    <w:rsid w:val="0055102E"/>
     <w:rsid w:val="0055532D"/>
     <w:rsid w:val="00556149"/>
+    <w:rsid w:val="005657F7"/>
+    <w:rsid w:val="00566BEA"/>
     <w:rsid w:val="00567642"/>
-    <w:rsid w:val="005814A8"/>
+    <w:rsid w:val="00581FE3"/>
     <w:rsid w:val="00584432"/>
     <w:rsid w:val="00586FDB"/>
-    <w:rsid w:val="0058784A"/>
-    <w:rsid w:val="005B6017"/>
+    <w:rsid w:val="005A1E10"/>
+    <w:rsid w:val="005B3781"/>
     <w:rsid w:val="005E2831"/>
     <w:rsid w:val="00611BD5"/>
+    <w:rsid w:val="00612199"/>
+    <w:rsid w:val="006244C9"/>
     <w:rsid w:val="00627467"/>
     <w:rsid w:val="006327E8"/>
+    <w:rsid w:val="00635B87"/>
+    <w:rsid w:val="0064316D"/>
     <w:rsid w:val="006458C6"/>
+    <w:rsid w:val="00645F6D"/>
+    <w:rsid w:val="00647579"/>
     <w:rsid w:val="00687D90"/>
-    <w:rsid w:val="006A7FF7"/>
-    <w:rsid w:val="006C6E2B"/>
+    <w:rsid w:val="0069526A"/>
+    <w:rsid w:val="006B6FF0"/>
+    <w:rsid w:val="006D77E5"/>
+    <w:rsid w:val="006E27DC"/>
     <w:rsid w:val="006E50EC"/>
+    <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006E6762"/>
+    <w:rsid w:val="006F3692"/>
     <w:rsid w:val="00750693"/>
-    <w:rsid w:val="0078280D"/>
+    <w:rsid w:val="0076578F"/>
+    <w:rsid w:val="00774B55"/>
+    <w:rsid w:val="0077791E"/>
     <w:rsid w:val="007843B9"/>
     <w:rsid w:val="007A6342"/>
     <w:rsid w:val="007B1085"/>
+    <w:rsid w:val="007C6AE8"/>
+    <w:rsid w:val="007E0A3B"/>
+    <w:rsid w:val="007E1F21"/>
     <w:rsid w:val="00807B75"/>
-    <w:rsid w:val="0081465F"/>
     <w:rsid w:val="00815C2E"/>
-    <w:rsid w:val="008476BB"/>
     <w:rsid w:val="00852F06"/>
-    <w:rsid w:val="0088351B"/>
-    <w:rsid w:val="0088379C"/>
     <w:rsid w:val="008868FE"/>
-    <w:rsid w:val="008C76AC"/>
+    <w:rsid w:val="00895DB9"/>
+    <w:rsid w:val="008A309B"/>
+    <w:rsid w:val="008B1F4A"/>
+    <w:rsid w:val="008C46D7"/>
     <w:rsid w:val="008E6FBE"/>
-    <w:rsid w:val="009136DC"/>
-    <w:rsid w:val="00961DD8"/>
+    <w:rsid w:val="008F228D"/>
+    <w:rsid w:val="009045D0"/>
+    <w:rsid w:val="00915254"/>
+    <w:rsid w:val="00933664"/>
+    <w:rsid w:val="00960034"/>
+    <w:rsid w:val="009645BF"/>
     <w:rsid w:val="00973AB0"/>
+    <w:rsid w:val="00974C39"/>
+    <w:rsid w:val="00975F1B"/>
+    <w:rsid w:val="00977952"/>
+    <w:rsid w:val="00982E6C"/>
     <w:rsid w:val="009B27C2"/>
     <w:rsid w:val="009B4653"/>
-    <w:rsid w:val="00A44A03"/>
+    <w:rsid w:val="009C036B"/>
+    <w:rsid w:val="009F17D4"/>
+    <w:rsid w:val="00A334A8"/>
+    <w:rsid w:val="00A42945"/>
     <w:rsid w:val="00A5470F"/>
     <w:rsid w:val="00A71C8B"/>
     <w:rsid w:val="00A85C55"/>
-    <w:rsid w:val="00AA0D63"/>
+    <w:rsid w:val="00A901FE"/>
+    <w:rsid w:val="00A90BE8"/>
+    <w:rsid w:val="00A91D3A"/>
+    <w:rsid w:val="00A9682A"/>
     <w:rsid w:val="00AB3282"/>
+    <w:rsid w:val="00AC2176"/>
+    <w:rsid w:val="00AD37B0"/>
+    <w:rsid w:val="00AE6AA3"/>
     <w:rsid w:val="00AF2FB8"/>
     <w:rsid w:val="00AF335F"/>
     <w:rsid w:val="00AF73C6"/>
-    <w:rsid w:val="00B0303A"/>
+    <w:rsid w:val="00B1482B"/>
+    <w:rsid w:val="00B253F9"/>
+    <w:rsid w:val="00B45D4A"/>
+    <w:rsid w:val="00B565E4"/>
     <w:rsid w:val="00B77751"/>
-    <w:rsid w:val="00BF1B99"/>
-    <w:rsid w:val="00C46C6C"/>
+    <w:rsid w:val="00B91E98"/>
+    <w:rsid w:val="00BA5EEC"/>
+    <w:rsid w:val="00BE6E91"/>
+    <w:rsid w:val="00C4089F"/>
+    <w:rsid w:val="00C444FA"/>
     <w:rsid w:val="00C512AC"/>
+    <w:rsid w:val="00C72A23"/>
+    <w:rsid w:val="00C72CA1"/>
+    <w:rsid w:val="00C73330"/>
+    <w:rsid w:val="00C7587E"/>
     <w:rsid w:val="00C76B64"/>
-    <w:rsid w:val="00C831C6"/>
+    <w:rsid w:val="00C90C37"/>
     <w:rsid w:val="00C9281E"/>
-    <w:rsid w:val="00CB51B5"/>
+    <w:rsid w:val="00C95B2B"/>
+    <w:rsid w:val="00CB422C"/>
     <w:rsid w:val="00CB7862"/>
     <w:rsid w:val="00CB7956"/>
-    <w:rsid w:val="00D017FF"/>
+    <w:rsid w:val="00CE4B21"/>
+    <w:rsid w:val="00D056AE"/>
+    <w:rsid w:val="00D152D3"/>
+    <w:rsid w:val="00D203CA"/>
     <w:rsid w:val="00D30764"/>
-    <w:rsid w:val="00D32E9D"/>
+    <w:rsid w:val="00D51296"/>
     <w:rsid w:val="00D60572"/>
-    <w:rsid w:val="00D764A3"/>
+    <w:rsid w:val="00D70063"/>
     <w:rsid w:val="00D85102"/>
     <w:rsid w:val="00D858A2"/>
     <w:rsid w:val="00D949C9"/>
-    <w:rsid w:val="00DA2403"/>
+    <w:rsid w:val="00DA5318"/>
+    <w:rsid w:val="00DB32B4"/>
+    <w:rsid w:val="00DC05B6"/>
+    <w:rsid w:val="00DC24B8"/>
     <w:rsid w:val="00DC7E36"/>
-    <w:rsid w:val="00E12BC1"/>
-    <w:rsid w:val="00E21979"/>
+    <w:rsid w:val="00DD59CF"/>
+    <w:rsid w:val="00DE4DF7"/>
+    <w:rsid w:val="00DF428B"/>
+    <w:rsid w:val="00E16146"/>
+    <w:rsid w:val="00E23686"/>
     <w:rsid w:val="00E400A6"/>
     <w:rsid w:val="00E6203A"/>
+    <w:rsid w:val="00E644E8"/>
+    <w:rsid w:val="00E74867"/>
+    <w:rsid w:val="00E81240"/>
+    <w:rsid w:val="00EC6EEF"/>
+    <w:rsid w:val="00ED2E90"/>
     <w:rsid w:val="00ED2F78"/>
     <w:rsid w:val="00EE4B72"/>
+    <w:rsid w:val="00EF3D2E"/>
+    <w:rsid w:val="00F120D2"/>
+    <w:rsid w:val="00F51916"/>
     <w:rsid w:val="00F5702D"/>
+    <w:rsid w:val="00F67A84"/>
+    <w:rsid w:val="00F756FB"/>
     <w:rsid w:val="00FA739C"/>
+    <w:rsid w:val="00FB0BD0"/>
     <w:rsid w:val="00FC4679"/>
+    <w:rsid w:val="00FD26B6"/>
     <w:rsid w:val="00FE0958"/>
+    <w:rsid w:val="00FE5E3A"/>
+    <w:rsid w:val="00FE75BF"/>
+    <w:rsid w:val="00FF451C"/>
+    <w:rsid w:val="00FF4AEB"/>
+    <w:rsid w:val="30BABB5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40DB23A2"/>
   <w15:docId w15:val="{3F4BA49A-C3DF-4A55-978C-9FAC4F7871B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -9600,50 +13494,85 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B27C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol6Car">
     <w:name w:val="Títol 6 Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Ttol6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002D69C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005036F2"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00521E27"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enllavisitat">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00521E27"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1012104415">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1328090851">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9666,51 +13595,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1839534210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ga.masters.fcps@uab.cat" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9973,76 +13902,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b479006e-438a-48d0-bdd2-63139ec95590">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="3ec514fb5b4b689825f945fef1bfbf7a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="594210f2cbbe5549a21e36112069064f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="9cbacf481aa0d2b2488f7239bde940fe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0275da34e1b4b64f291a22593d3df70b" ns2:_="" ns3:_="">
     <xsd:import namespace="b479006e-438a-48d0-bdd2-63139ec95590"/>
     <xsd:import namespace="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10252,132 +14181,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8194316B-D58C-4A60-A8CC-8D718F1D7649}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB2EA83-AD76-4D8F-AEE9-85F6A832FF5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <ds:schemaRef ds:uri="b479006e-438a-48d0-bdd2-63139ec95590"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD86849-83DD-4A6B-A396-64F976237159}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82A09440-283B-49DD-98C8-7339DC8D4CBB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10413F7E-7772-4D13-B55E-66EDCCF3667F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b479006e-438a-48d0-bdd2-63139ec95590"/>
     <ds:schemaRef ds:uri="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>400</Words>
-  <Characters>2284</Characters>
+  <Words>561</Words>
+  <Characters>3204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2679</CharactersWithSpaces>
+  <CharactersWithSpaces>3758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Baltasara Navarro Valverde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>