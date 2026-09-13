--- v0 (2025-10-26)
+++ v1 (2026-09-13)
@@ -71,199 +71,199 @@
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0F95EACE" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="004414A9">
                             <w:pPr>
                               <w:pStyle w:val="Ttol4"/>
                               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t>FORMULARI</w:t>
                             </w:r>
                             <w:r w:rsidR="00CC1567">
                               <w:t xml:space="preserve"> PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="055D9B6F" w14:textId="6075F64C" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
+                          <w:p w14:paraId="055D9B6F" w14:textId="50129382" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CURS </w:t>
                             </w:r>
                             <w:r w:rsidR="00AD55B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E117D9">
+                            <w:r w:rsidR="00A017E9">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00B026C1">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>/202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E117D9">
+                            <w:r w:rsidR="00A017E9">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="10954FEB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:126.75pt;margin-top:18.2pt;width:6in;height:54pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPdpbrJAIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWbtrGr1p2OHYeQ&#10;jhfp4AekadpGpHFIsrXj1+MkvW2A+ILYpMiOncf2Y7vb27FX5Cisk6BLOp/llAjNoZa6LenXLw+v&#10;NpQ4z3TNFGhR0pNw9Hb38sV2MIVYQAeqFpYgiHbFYEraeW+KLHO8Ez1zMzBCo7EB2zOPqm2z2rIB&#10;0XuVLfJ8nQ1ga2OBC+fw9j4Z6S7iN43g/lPTOOGJKinm5uNp41mFM9ttWdFaZjrJpzTYP2TRM6kx&#10;6BnqnnlGDlb+AdVLbsFB42cc+gyaRnIRa8Bq5vlv1Tx1zIhYC5LjzJkm9/9g+cfjk/lsiR/fwIgN&#10;jEU48wj8myMa9h3TrbizFoZOsBoDzwNl2WBcMT0NVLvCBZBq+AA1NpkdPESgsbF9YAXrJIiODTid&#10;SRejJxwvV8vNepmjiaNtvVltUA4hWPH82ljn3wnoSRBKarGpEZ0dH51Prs8uIZgDJesHqVRUbFvt&#10;lSVHhgNwsw7/9FaZjqXbVY6/KaRL7jH8LzhKkwEBVotVYuivMQLYBe7arZceR13JvqRY4+TEisDr&#10;W13HQfRMqiRj+UpPRAduE8t+rEZ0DIRXUJ+QcgtppHEFUejA/qBkwHEuqft+YFZQot5rbNvNfLkM&#10;8x+V5er1AhV7bamuLUxzhCqppySJe5925mCsbDuMlAZFwx22upGxC5esprxxZCOR03qFnbjWo9fl&#10;I7D7CQAA//8DAFBLAwQUAAYACAAAACEADrd/2OAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVI7KiTNi00xKkqpKrqCghs2LnxkESNx1HsPPh7pivYzePozplsN9tWjNj7xpGC&#10;eBGBQCqdaahS8PlxeHgC4YMmo1tHqOAHPezy25tMp8ZN9I5jESrBIeRTraAOoUul9GWNVvuF65B4&#10;9+16qwO3fSVNrycOt61cRtFGWt0QX6h1hy81lpdisAr226561cUBT6ch2r6NlyN+TUel7u/m/TOI&#10;gHP4g+Gqz+qQs9PZDWS8aBUs16s1owpWmwTEFYjjR56cuUqSBGSeyf8/5L8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAz3aW6yQCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEADrd/2OAAAAALAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#969696">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0F95EACE" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="004414A9">
                       <w:pPr>
                         <w:pStyle w:val="Ttol4"/>
                         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t>FORMULARI</w:t>
                       </w:r>
                       <w:r w:rsidR="00CC1567">
                         <w:t xml:space="preserve"> PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="055D9B6F" w14:textId="6075F64C" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
+                    <w:p w14:paraId="055D9B6F" w14:textId="50129382" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CURS </w:t>
                       </w:r>
                       <w:r w:rsidR="00AD55B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E117D9">
+                      <w:r w:rsidR="00A017E9">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00B026C1">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>/202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E117D9">
+                      <w:r w:rsidR="00A017E9">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C9CBFF3" wp14:editId="347C9E93">
             <wp:extent cx="1615440" cy="861060"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1" name="Imatge 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -888,58 +888,51 @@
             <w:tcW w:w="6167" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="100FC9D4" w14:textId="6385528B" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cognoms</w:t>
             </w:r>
             <w:r w:rsidR="003A0875">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i </w:t>
-[...6 lines deleted...]
-              <w:t>Nom</w:t>
+              <w:t xml:space="preserve"> i Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48BE879B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -2812,67 +2805,51 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007B1966">
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>0. Ordinària (sense gratuïtat)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="16E0210E" w14:textId="77777777" w:rsidR="0073439E" w:rsidRPr="007B1966" w:rsidRDefault="0073439E" w:rsidP="0073439E">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007B1966">
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">1. </w:t>
-[...15 lines deleted...]
-                                    <w:t xml:space="preserve">: FN </w:t>
+                                    <w:t xml:space="preserve">1. Semigratuïta: FN </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>general</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="2F60D6FA" w14:textId="77777777" w:rsidR="0073439E" w:rsidRPr="007B1966" w:rsidRDefault="0073439E" w:rsidP="0073439E">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007B1966">
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">2. Gratuïta: FN </w:t>
                                   </w:r>
                                   <w:r>
@@ -5689,62 +5666,62 @@
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mètodes de Recerca en Farmacologia Clínica</w:t>
             </w:r>
             <w:r w:rsidR="00C03407" w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3261F8ED" w14:textId="77777777" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
+          <w:p w14:paraId="3261F8ED" w14:textId="1CDA6B1C" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>OPT</w:t>
+              <w:t>OP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73976D2B" w14:textId="225B2F8C" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5827,103 +5804,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4829" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20E02058" w14:textId="785B174C" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="007C1CD1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètodes de Recerca en Farmacologia </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mètodes de Recerca en Farmacologia Pre</w:t>
+            </w:r>
             <w:r w:rsidR="005E1307">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clínica</w:t>
             </w:r>
             <w:r w:rsidR="00C03407" w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514591FB" w14:textId="77777777" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
+          <w:p w14:paraId="514591FB" w14:textId="024BC7B9" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>OPT</w:t>
+              <w:t>OP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74FE24FE" w14:textId="55F5A990" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6277,53 +6246,59 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56BC8F65" w14:textId="77777777" w:rsidR="007C1CD1" w:rsidRPr="00D74B7E" w:rsidRDefault="007C1CD1" w:rsidP="00D74B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74B7E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52E00D80" w14:textId="77777777" w:rsidR="007C1CD1" w:rsidRDefault="007C1CD1"/>
-    <w:p w14:paraId="678C2C75" w14:textId="3F0D24DE" w:rsidR="00C03407" w:rsidRDefault="00C03407">
+    <w:p w14:paraId="678C2C75" w14:textId="516437B8" w:rsidR="00C03407" w:rsidRDefault="00C03407" w:rsidP="00A017E9">
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
       <w:r>
-        <w:t>Només cal escollir una optativa (OPT)*</w:t>
+        <w:t>Només cal escollir una optativa (OP)*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30CA1">
+        <w:t>, es donaran orientacions al respecte des de la coordinació dels estudis</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C03407">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="282" w:bottom="0" w:left="426" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6938,54 +6913,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1024093453">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="165943051">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="293340514">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2076925460">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="221333202">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485988"/>
     <w:rsid w:val="000342B4"/>
     <w:rsid w:val="00036AF4"/>
     <w:rsid w:val="00051B9B"/>
     <w:rsid w:val="000945DA"/>
     <w:rsid w:val="000E067C"/>
     <w:rsid w:val="001225A5"/>
     <w:rsid w:val="001254CF"/>
@@ -7001,62 +6975,66 @@
     <w:rsid w:val="002A17DB"/>
     <w:rsid w:val="002B7209"/>
     <w:rsid w:val="002E197E"/>
     <w:rsid w:val="00303441"/>
     <w:rsid w:val="003752D6"/>
     <w:rsid w:val="00393BBB"/>
     <w:rsid w:val="003977DA"/>
     <w:rsid w:val="003A0875"/>
     <w:rsid w:val="004414A9"/>
     <w:rsid w:val="004646DC"/>
     <w:rsid w:val="00485988"/>
     <w:rsid w:val="004926E6"/>
     <w:rsid w:val="004A3525"/>
     <w:rsid w:val="004A59DF"/>
     <w:rsid w:val="004C385D"/>
     <w:rsid w:val="005149A5"/>
     <w:rsid w:val="0051601C"/>
     <w:rsid w:val="00530E31"/>
     <w:rsid w:val="00565946"/>
     <w:rsid w:val="00577885"/>
     <w:rsid w:val="005E1307"/>
     <w:rsid w:val="006D6E72"/>
     <w:rsid w:val="006E6273"/>
     <w:rsid w:val="0073439E"/>
     <w:rsid w:val="00773D56"/>
+    <w:rsid w:val="007A4541"/>
     <w:rsid w:val="007C1CD1"/>
     <w:rsid w:val="00831B34"/>
     <w:rsid w:val="00880756"/>
     <w:rsid w:val="008B7DA5"/>
     <w:rsid w:val="008F23CB"/>
     <w:rsid w:val="008F7DC4"/>
     <w:rsid w:val="009032AE"/>
     <w:rsid w:val="00947BF9"/>
     <w:rsid w:val="009E77E3"/>
     <w:rsid w:val="009F306C"/>
+    <w:rsid w:val="00A017E9"/>
+    <w:rsid w:val="00A30CA1"/>
     <w:rsid w:val="00AA5BFE"/>
     <w:rsid w:val="00AD55B8"/>
+    <w:rsid w:val="00AF037A"/>
     <w:rsid w:val="00B026C1"/>
     <w:rsid w:val="00B03ED2"/>
     <w:rsid w:val="00B06F93"/>
     <w:rsid w:val="00B1379B"/>
     <w:rsid w:val="00B247B7"/>
     <w:rsid w:val="00B26A48"/>
     <w:rsid w:val="00BE3170"/>
     <w:rsid w:val="00C03407"/>
     <w:rsid w:val="00C86EA5"/>
     <w:rsid w:val="00CA0989"/>
     <w:rsid w:val="00CC1567"/>
     <w:rsid w:val="00D47EB3"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D74B7E"/>
     <w:rsid w:val="00D817DC"/>
     <w:rsid w:val="00DE56EB"/>
     <w:rsid w:val="00E117D9"/>
     <w:rsid w:val="00EB6483"/>
     <w:rsid w:val="00F21231"/>
     <w:rsid w:val="00F27DEC"/>
     <w:rsid w:val="00F85305"/>
     <w:rsid w:val="00F95890"/>
     <w:rsid w:val="00FD3B35"/>
     <w:rsid w:val="00FE3EEE"/>
   </w:rsids>
@@ -8006,52 +7984,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="4e9a1e5aff327e969b920ed2ac6458e2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cf612ddfd708f51e09c1027fc565ca6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2e5d137deb315081341cc291b6a22579">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9e63ac2ebc1f32348e417bcee6cec0c" ns2:_="" ns3:_="">
     <xsd:import namespace="4af69165-b505-481b-9011-f24b730a8c49"/>
     <xsd:import namespace="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8261,144 +8239,144 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4af69165-b505-481b-9011-f24b730a8c49">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0c41f792-b750-44f5-ae1e-577e00342cf2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B40AED55-2ABD-4ED9-8A93-8657335614F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0575BC95-4896-401A-BED8-F1F1D5F5B2EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3AF055-C965-44DA-9C21-775233A82347}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85170EF7-DC37-4754-B223-D7C0B718ABDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3AF055-C965-44DA-9C21-775233A82347}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>185</Words>
-  <Characters>1060</Characters>
+  <Words>196</Words>
+  <Characters>1118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autonoma de BCN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1243</CharactersWithSpaces>
+  <CharactersWithSpaces>1312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Area d´Alumnes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004854BA6528C73A499BC16285B8E173DC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>