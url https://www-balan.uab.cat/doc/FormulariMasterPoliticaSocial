--- v0 (2025-10-29)
+++ v1 (2026-11-02)
@@ -111,104 +111,104 @@
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>ICITUD DE MATRÍCULA DE M</w:t>
                             </w:r>
                             <w:r w:rsidR="006E27DC">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>À</w:t>
                             </w:r>
                             <w:r w:rsidR="00237252">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>STER OFICIAL</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="261A3A9D" w14:textId="3F3BD23A" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
+                          <w:p w14:paraId="261A3A9D" w14:textId="124D21FE" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
                             <w:pPr>
                               <w:pStyle w:val="Ttol5"/>
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>CURS</w:t>
                             </w:r>
                             <w:r w:rsidR="000C6AA4">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ACAD</w:t>
                             </w:r>
                             <w:r w:rsidR="006E27DC">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>È</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>MIC</w:t>
                             </w:r>
                             <w:r w:rsidR="005270CF">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00743E39">
+                            <w:r w:rsidR="00077EED">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="005270CF">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> / 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00743E39">
+                            <w:r w:rsidR="00077EED">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="00A3D6C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -244,104 +244,104 @@
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>ICITUD DE MATRÍCULA DE M</w:t>
                       </w:r>
                       <w:r w:rsidR="006E27DC">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>À</w:t>
                       </w:r>
                       <w:r w:rsidR="00237252">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>STER OFICIAL</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="261A3A9D" w14:textId="3F3BD23A" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
+                    <w:p w14:paraId="261A3A9D" w14:textId="124D21FE" w:rsidR="0023132C" w:rsidRDefault="00B77751" w:rsidP="00D949C9">
                       <w:pPr>
                         <w:pStyle w:val="Ttol5"/>
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>CURS</w:t>
                       </w:r>
                       <w:r w:rsidR="000C6AA4">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ACAD</w:t>
                       </w:r>
                       <w:r w:rsidR="006E27DC">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>È</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>MIC</w:t>
                       </w:r>
                       <w:r w:rsidR="005270CF">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00743E39">
+                      <w:r w:rsidR="00077EED">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="005270CF">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> / 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00743E39">
+                      <w:r w:rsidR="00077EED">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D949C9" w:rsidRPr="00D949C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D949C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF26096" wp14:editId="29704275">
@@ -3873,51 +3873,51 @@
                           <w:b w:val="0"/>
                           <w:i w:val="0"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C42FF1" wp14:editId="686FDB8F">
                             <wp:extent cx="248856" cy="156798"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="936885942" name="Imatge 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 3"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11">
+                                    <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="255915" cy="161246"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -5473,1824 +5473,1907 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dit</w:t>
             </w:r>
             <w:r w:rsidR="00F120D2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00AF335F" w14:paraId="4DA0F6AE" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="4DA0F6AE" w14:textId="77777777" w:rsidTr="001360AD">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04340255" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w14:paraId="04340255" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4A18AC" w14:textId="7650F3FF" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000565A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>44040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67A15540" w14:textId="380957F7" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Globalització, Polítiques Educatives i Desigualtats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33505F21" w14:textId="4E519A20" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000565A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5E3787" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1284F4E9" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B45155" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="1F452A79" w14:textId="77777777" w:rsidTr="001360AD">
+        <w:trPr>
+          <w:trHeight w:val="256"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33245205" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4A18AC" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="136B575F" w14:textId="0D3FED2A" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>42713</w:t>
+            <w:r w:rsidRPr="0000565A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>45809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67A15540" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          </w:tcPr>
+          <w:p w14:paraId="18038AEA" w14:textId="2EE95E5F" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="200"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
+            <w:r w:rsidRPr="00422DA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Dret Social i Relacions Laborals Comparades</w:t>
+              <w:t>Polítiques d'ocupació comparades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33505F21" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="5AF4FDB6" w14:textId="3233DD1E" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>2n</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5E3787" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="03B60CA2" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1284F4E9" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="7A0F4A56" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B45155" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="37A3BAE1" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00AF335F" w14:paraId="1F452A79" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="56EE6DAF" w14:textId="77777777" w:rsidTr="001360AD">
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33245205" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="3B7B2A8A" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1BCE04" w14:textId="3179DB9D" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000565A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68BB6025" w14:textId="36E807A2" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gestió de la Diversitat Religiosa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77644C78" w14:textId="1B7BC06E" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD6A069" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD4D010" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="383EA937" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="70597189" w14:textId="77777777" w:rsidTr="001360AD">
+        <w:trPr>
+          <w:trHeight w:val="256"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F2B016" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136B575F" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="605A09D7" w14:textId="0FB9B04E" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>42715</w:t>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>5808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18038AEA" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          </w:tcPr>
+          <w:p w14:paraId="793872BD" w14:textId="1A5B1264" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="200"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
+            <w:r w:rsidRPr="00422DA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Polítiques d’Igualtat entre Homes i Dones a Europa: Treball, Salut i Vida Quotidiana</w:t>
+              <w:t>Polítiques Redistributives i de Garantia d'Ingressos als Estats de Benestar Contemporanis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF4FDB6" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="0596C39C" w14:textId="7BF73DB5" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03B60CA2" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="03DAF066" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0F4A56" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="0145196E" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A3BAE1" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="52ED300E" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00AF335F" w14:paraId="56EE6DAF" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="0AF7D69D" w14:textId="77777777" w:rsidTr="001360AD">
         <w:trPr>
-          <w:trHeight w:val="301"/>
+          <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7B2A8A" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="32658204" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B39A6FF" w14:textId="504751D0" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000565A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DC872C7" w14:textId="706632CF" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Metodologia Avançada de Recerca Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE83D18" w14:textId="4D7B3144" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117CA4DA" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CCFE95" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544F8D98" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="336D4529" w14:textId="77777777" w:rsidTr="001360AD">
+        <w:trPr>
+          <w:trHeight w:val="256"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F10912" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1BCE04" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="19F5CEAF" w14:textId="222D7960" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>42717</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>45810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68BB6025" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          </w:tcPr>
+          <w:p w14:paraId="0606CC92" w14:textId="034D1C30" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="200"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
+            <w:r w:rsidRPr="00422DA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Polítiques Redistributives i Estats del Benestar</w:t>
+              <w:t>Polítiques d'igualtat i feminismes: vida quotidiana, treballs i salut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77644C78" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="005270CF" w:rsidP="00AF335F">
+          <w:p w14:paraId="4DE2AAF8" w14:textId="39553977" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD6A069" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="0BC5D333" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD4D010" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="3F43FC9B" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383EA937" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="2E3E9F2D" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00AF335F" w14:paraId="70597189" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="74EA6538" w14:textId="77777777" w:rsidTr="001360AD">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F2B016" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="0202F823" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F5F9B5" w14:textId="29CDDB64" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E40ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657967ED" w14:textId="4D7E9DEF" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Polítiques Migratòries i Integració Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D94D166" w14:textId="793C3790" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5132423F" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10243F09" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5992EF12" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF335F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="09F19CAA" w14:textId="77777777" w:rsidTr="001360AD">
+        <w:trPr>
+          <w:trHeight w:val="256"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3A13D2" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605A09D7" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="52175081" w14:textId="4897508B" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>42718</w:t>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>5811</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="6378504F" w14:textId="2A0096D4" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Pràctiques Externes</w:t>
+              <w:t>Mercat de Treball i Relacions d'Ocupació a l'Era de la Digitalització</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0596C39C" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="19ADD2AC" w14:textId="4362D11E" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DAF066" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="3C77E082" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0145196E" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="5DECB4C4" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52ED300E" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="5CDF9F5D" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF335F" w:rsidRPr="00AF335F" w14:paraId="0AF7D69D" w14:textId="77777777" w:rsidTr="008162F7">
+      <w:tr w:rsidR="00422DA6" w:rsidRPr="00AF335F" w14:paraId="1EE34DC9" w14:textId="77777777" w:rsidTr="001360AD">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32658204" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="1513CC20" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B39A6FF" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="338A9B1A" w14:textId="5A4CE352" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>44037</w:t>
+            <w:r w:rsidRPr="002E40ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="676D061D" w14:textId="6AF9E706" w:rsidR="00422DA6" w:rsidRPr="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="200"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Polítiques d’Ocupació Comparades a la Unió Europea</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00422DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pràctiques externes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE83D18" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="5C908649" w14:textId="4CBFF3FB" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF335F">
-[...4 lines deleted...]
-              <w:t>1r</w:t>
+            <w:r w:rsidRPr="00DA2403">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117CA4DA" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="2F7C931C" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CCFE95" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="592464EC" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="544F8D98" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
-[...791 lines deleted...]
-          <w:p w14:paraId="6440A413" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+          <w:p w14:paraId="6440A413" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRPr="00AF335F" w:rsidRDefault="00422DA6" w:rsidP="00422DA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF335F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="112BEC8B" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7437,51 +7520,84 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AEFA327" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4652E590" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF335F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC1095" w14:textId="77777777" w:rsidR="0052553A" w:rsidRPr="00AB3282" w:rsidRDefault="0052553A" w:rsidP="0052553A">
+    <w:p w14:paraId="1BCBF8ED" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="0052553A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="705" w:firstLine="705"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FCCA53" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="0052553A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="705" w:firstLine="705"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD04643" w14:textId="77777777" w:rsidR="00422DA6" w:rsidRDefault="00422DA6" w:rsidP="0052553A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="705" w:firstLine="705"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FC1095" w14:textId="032467E9" w:rsidR="0052553A" w:rsidRPr="00AB3282" w:rsidRDefault="0052553A" w:rsidP="0052553A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="705" w:firstLine="705"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(*) Tipus/o</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: OB: </w:t>
       </w:r>
@@ -7504,78 +7620,78 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>mòdul optatiu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583D6AC5" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4735EBE5" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA79258" w14:textId="247AA98F" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
+    <w:p w14:paraId="7AA79258" w14:textId="568DCD2C" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF335F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bellaterra (Cerdanyola del Vallès), _______ de </w:t>
       </w:r>
       <w:r w:rsidR="005270CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________ de 202</w:t>
       </w:r>
-      <w:r w:rsidR="00743E39">
+      <w:r w:rsidR="00AB2B62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A6383A" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C7BF18" w14:textId="77777777" w:rsidR="00AF335F" w:rsidRPr="00AF335F" w:rsidRDefault="00AF335F" w:rsidP="00AF335F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF335F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -7879,51 +7995,51 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5707E8F6" w14:textId="77777777" w:rsidR="005036F2" w:rsidRDefault="005036F2" w:rsidP="005036F2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">UNA VEGADA SIGNAT PER AMBDUES PARTS, I ABANS DE REALITZAR LA MATRÍCULA, RECORDA ENVIAR AQUESTA SOL.LICITUD PER E-MAIL A: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="004B3CE9">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:b/>
           </w:rPr>
           <w:t>GA.MASTERS.FCPS@UAB.CAT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="529A3303" w14:textId="77777777" w:rsidR="00FC4679" w:rsidRPr="00D949C9" w:rsidRDefault="00FC4679" w:rsidP="007B1085"/>
     <w:sectPr w:rsidR="00FC4679" w:rsidRPr="00D949C9" w:rsidSect="00A91D3A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -7965,70 +8081,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="00A3D6C8" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C65DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADAE5792"/>
     <w:lvl w:ilvl="0" w:tplc="F0E07190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="373C5B4C" w:tentative="1">
@@ -8156,179 +8272,185 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D949C9"/>
     <w:rsid w:val="00043321"/>
     <w:rsid w:val="00050EE0"/>
+    <w:rsid w:val="00077EED"/>
     <w:rsid w:val="000C6AA4"/>
     <w:rsid w:val="000D12CD"/>
     <w:rsid w:val="000F6553"/>
     <w:rsid w:val="001339A3"/>
+    <w:rsid w:val="00133D83"/>
     <w:rsid w:val="00143B62"/>
     <w:rsid w:val="00183E05"/>
     <w:rsid w:val="001932D4"/>
     <w:rsid w:val="001B6EC9"/>
     <w:rsid w:val="001C2EBB"/>
     <w:rsid w:val="001F2A1F"/>
     <w:rsid w:val="0020511B"/>
     <w:rsid w:val="00207FDE"/>
     <w:rsid w:val="00225F2E"/>
     <w:rsid w:val="0023132C"/>
     <w:rsid w:val="00237252"/>
     <w:rsid w:val="002410DF"/>
     <w:rsid w:val="002C7F07"/>
     <w:rsid w:val="002D69C8"/>
     <w:rsid w:val="002E5DF2"/>
     <w:rsid w:val="002E6931"/>
     <w:rsid w:val="00332C7A"/>
     <w:rsid w:val="00340741"/>
+    <w:rsid w:val="00384D6C"/>
     <w:rsid w:val="00386699"/>
     <w:rsid w:val="003A5BB2"/>
     <w:rsid w:val="003C03E7"/>
+    <w:rsid w:val="00422DA6"/>
     <w:rsid w:val="00455D14"/>
     <w:rsid w:val="0046077E"/>
     <w:rsid w:val="00495A45"/>
     <w:rsid w:val="00495E08"/>
     <w:rsid w:val="004A1FE0"/>
     <w:rsid w:val="004D2591"/>
     <w:rsid w:val="004E6950"/>
     <w:rsid w:val="005036F2"/>
     <w:rsid w:val="0052553A"/>
     <w:rsid w:val="005270CF"/>
     <w:rsid w:val="00540950"/>
     <w:rsid w:val="0055532D"/>
     <w:rsid w:val="00556149"/>
     <w:rsid w:val="005657F7"/>
     <w:rsid w:val="00567642"/>
     <w:rsid w:val="00581FE3"/>
     <w:rsid w:val="00584432"/>
     <w:rsid w:val="00586FDB"/>
     <w:rsid w:val="005A1E10"/>
     <w:rsid w:val="005E2831"/>
     <w:rsid w:val="00611BD5"/>
     <w:rsid w:val="00627467"/>
     <w:rsid w:val="006327E8"/>
     <w:rsid w:val="006458C6"/>
     <w:rsid w:val="00687D90"/>
     <w:rsid w:val="006E27DC"/>
     <w:rsid w:val="006E50EC"/>
     <w:rsid w:val="006E6762"/>
     <w:rsid w:val="006F3692"/>
     <w:rsid w:val="00743E39"/>
     <w:rsid w:val="00750693"/>
     <w:rsid w:val="007843B9"/>
     <w:rsid w:val="007A6342"/>
     <w:rsid w:val="007B1085"/>
     <w:rsid w:val="007E0A3B"/>
     <w:rsid w:val="00807B75"/>
     <w:rsid w:val="00815C2E"/>
     <w:rsid w:val="00852F06"/>
     <w:rsid w:val="008868FE"/>
     <w:rsid w:val="008E6FBE"/>
     <w:rsid w:val="008F228D"/>
     <w:rsid w:val="00973AB0"/>
     <w:rsid w:val="00975F1B"/>
     <w:rsid w:val="009B27C2"/>
     <w:rsid w:val="009B4653"/>
     <w:rsid w:val="009F17D4"/>
     <w:rsid w:val="00A5470F"/>
     <w:rsid w:val="00A71C8B"/>
     <w:rsid w:val="00A85C55"/>
     <w:rsid w:val="00A91D3A"/>
+    <w:rsid w:val="00AB2B62"/>
     <w:rsid w:val="00AB3282"/>
     <w:rsid w:val="00AC2176"/>
     <w:rsid w:val="00AF2FB8"/>
     <w:rsid w:val="00AF335F"/>
     <w:rsid w:val="00AF73C6"/>
     <w:rsid w:val="00B1482B"/>
     <w:rsid w:val="00B45D4A"/>
+    <w:rsid w:val="00B62B28"/>
     <w:rsid w:val="00B77751"/>
     <w:rsid w:val="00C4089F"/>
     <w:rsid w:val="00C512AC"/>
     <w:rsid w:val="00C729E3"/>
     <w:rsid w:val="00C7587E"/>
     <w:rsid w:val="00C76B64"/>
     <w:rsid w:val="00C90C37"/>
     <w:rsid w:val="00C9281E"/>
     <w:rsid w:val="00C95B2B"/>
     <w:rsid w:val="00CB7862"/>
     <w:rsid w:val="00CB7956"/>
     <w:rsid w:val="00D30764"/>
     <w:rsid w:val="00D51296"/>
     <w:rsid w:val="00D60572"/>
     <w:rsid w:val="00D85102"/>
     <w:rsid w:val="00D858A2"/>
     <w:rsid w:val="00D949C9"/>
     <w:rsid w:val="00DC7E36"/>
     <w:rsid w:val="00DE4DF7"/>
     <w:rsid w:val="00E23686"/>
     <w:rsid w:val="00E400A6"/>
     <w:rsid w:val="00E6203A"/>
     <w:rsid w:val="00ED2F78"/>
     <w:rsid w:val="00EE4B72"/>
     <w:rsid w:val="00F120D2"/>
     <w:rsid w:val="00F5702D"/>
     <w:rsid w:val="00FA739C"/>
     <w:rsid w:val="00FC4679"/>
     <w:rsid w:val="00FE0958"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40DB23A2"/>
   <w15:docId w15:val="{3F4BA49A-C3DF-4A55-978C-9FAC4F7871B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -9037,51 +9159,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1839534210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GA.MASTERS.FCPS@UAB.CAT" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GA.MASTERS.FCPS@UAB.CAT" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9344,56 +9466,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="594210f2cbbe5549a21e36112069064f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="9cbacf481aa0d2b2488f7239bde940fe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0275da34e1b4b64f291a22593d3df70b" ns2:_="" ns3:_="">
     <xsd:import namespace="b479006e-438a-48d0-bdd2-63139ec95590"/>
     <xsd:import namespace="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9602,153 +9720,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b479006e-438a-48d0-bdd2-63139ec95590">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF65D0B1-8BDB-4D54-B9F3-761263BCC184}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8194316B-D58C-4A60-A8CC-8D718F1D7649}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD86849-83DD-4A6B-A396-64F976237159}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB2EA83-AD76-4D8F-AEE9-85F6A832FF5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <ds:schemaRef ds:uri="b479006e-438a-48d0-bdd2-63139ec95590"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD86849-83DD-4A6B-A396-64F976237159}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>451</Words>
-  <Characters>2577</Characters>
+  <Words>457</Words>
+  <Characters>2608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3022</CharactersWithSpaces>
+  <CharactersWithSpaces>3059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Baltasara Navarro Valverde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>