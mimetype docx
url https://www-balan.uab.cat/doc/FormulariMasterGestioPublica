--- v0 (2025-12-04)
+++ v1 (2026-09-12)
@@ -1,7653 +1,8776 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E166397" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRDefault="00050EE0">
+    <w:p w14:paraId="546C4002" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00214CA0">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE725B3" wp14:editId="4A9E3ACA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10954FEB" wp14:editId="4B27B021">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1729740</wp:posOffset>
+                  <wp:posOffset>1609725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>149860</wp:posOffset>
+                  <wp:posOffset>231140</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5236845" cy="571500"/>
-                <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
+                <wp:extent cx="5486400" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Text Box 2"/>
+                <wp:docPr id="18" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5236845" cy="571500"/>
+                          <a:ext cx="5486400" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="969696">
                             <a:alpha val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C3F3730" w14:textId="2A9095A3" w:rsidR="0023132C" w:rsidRDefault="003E2385" w:rsidP="00D949C9">
+                          <w:p w14:paraId="0F95EACE" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="004414A9">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>FORMULARI</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC1567">
+                              <w:t xml:space="preserve"> PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="055D9B6F" w14:textId="6ACB21C6" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">SOL.LICITUD MATRÍCULA MÀSTER OFICIAL </w:t>
+                              <w:t xml:space="preserve">CURS </w:t>
                             </w:r>
-                            <w:r w:rsidR="00616952">
+                            <w:r w:rsidR="00783F53">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>CURS 202</w:t>
+                              <w:t>2026</w:t>
                             </w:r>
-                            <w:r w:rsidR="006C2FC2">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t xml:space="preserve"> / </w:t>
                             </w:r>
-                            <w:r w:rsidR="00616952">
+                            <w:r w:rsidR="00783F53">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>/2</w:t>
-[...7 lines deleted...]
-                              <w:t>026</w:t>
+                              <w:t>2027</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7CE725B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="10954FEB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:136.2pt;margin-top:11.8pt;width:412.35pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZcZrPJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynXUb625XrTsdOw4h&#10;HS/SwQ9I03SNSOPgZGuPX4+T7rYB4gtClSI7dh7bj+2ub4bOsINCr8GWfDaZcqashFrbXcm/frl/&#10;teLMB2FrYcCqkj8pz282L1+se1eoObRgaoWMQKwvelfyNgRXZJmXreqEn4BTlowNYCcCqbjLahQ9&#10;oXcmm0+ny6wHrB2CVN7T7d1o5JuE3zRKhk9N41VgpuSUW0gnprOKZ7ZZi2KHwrVaHtMQ/5BFJ7Sl&#10;oCeoOxEE26P+A6rTEsFDEyYSugyaRkuVaqBqZtPfqnlshVOpFiLHuxNN/v/Byo+HR/cZWRjewEAN&#10;TEV49wDym2cWtq2wO3WLCH2rRE2BZ5GyrHe+OD6NVPvCR5Cq/wA1NVnsAySgocEuskJ1MkKnBjyd&#10;SFdDYJIu8/nr5WqRcybJll/N8mnqSiaK59cOfXinoGNRKDlSUxO6ODz4ELMRxbNLDObB6PpeG5MU&#10;3FVbg+wgaACul/Eb3xrXivGWAp5C+tE9Yf6CYyzrCSCf5yNDf40Rwc5wl26dDjTqRnclX52cRBF5&#10;fWvrNIhBaDPKVJOxR6IjtyPLYagGcoyEV1A/EeUI40jTCpLQAv7grKdxLrn/vheoODPvLbXterZY&#10;xPlPyiK/mpOCl5bq0iKsJKiSB85GcRvGndk71LuWIo2DYuGWWt3o1IVzVse8aWQTkcf1ijtxqSev&#10;809g8xMAAP//AwBQSwMEFAAGAAgAAAAhAC2XwV3fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyok4BaEuJUFVJV9QQELtzceEmixusodn54e7YnepvdGc1+m28X24kJB986&#10;UhCvIhBIlTMt1Qq+PvcPzyB80GR05wgV/KKHbXF7k+vMuJk+cCpDLbiEfKYVNCH0mZS+atBqv3I9&#10;Ens/brA68DjU0gx65nLbySSK1tLqlvhCo3t8bbA6l6NVsEv7+k2Xezwexyh9n84H/J4PSt3fLbsX&#10;EAGX8B+GCz6jQ8FMJzeS8aJTkGySJ46yeFyDuASidBODOLGKeSWLXF7/UPwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAWXGazyUCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEALZfBXd8AAAALAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#969696">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:126.75pt;margin-top:18.2pt;width:6in;height:54pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPdpbrJAIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWbtrGr1p2OHYeQ&#10;jhfp4AekadpGpHFIsrXj1+MkvW2A+ILYpMiOncf2Y7vb27FX5Cisk6BLOp/llAjNoZa6LenXLw+v&#10;NpQ4z3TNFGhR0pNw9Hb38sV2MIVYQAeqFpYgiHbFYEraeW+KLHO8Ez1zMzBCo7EB2zOPqm2z2rIB&#10;0XuVLfJ8nQ1ga2OBC+fw9j4Z6S7iN43g/lPTOOGJKinm5uNp41mFM9ttWdFaZjrJpzTYP2TRM6kx&#10;6BnqnnlGDlb+AdVLbsFB42cc+gyaRnIRa8Bq5vlv1Tx1zIhYC5LjzJkm9/9g+cfjk/lsiR/fwIgN&#10;jEU48wj8myMa9h3TrbizFoZOsBoDzwNl2WBcMT0NVLvCBZBq+AA1NpkdPESgsbF9YAXrJIiODTid&#10;SRejJxwvV8vNepmjiaNtvVltUA4hWPH82ljn3wnoSRBKarGpEZ0dH51Prs8uIZgDJesHqVRUbFvt&#10;lSVHhgNwsw7/9FaZjqXbVY6/KaRL7jH8LzhKkwEBVotVYuivMQLYBe7arZceR13JvqRY4+TEisDr&#10;W13HQfRMqiRj+UpPRAduE8t+rEZ0DIRXUJ+QcgtppHEFUejA/qBkwHEuqft+YFZQot5rbNvNfLkM&#10;8x+V5er1AhV7bamuLUxzhCqppySJe5925mCsbDuMlAZFwx22upGxC5esprxxZCOR03qFnbjWo9fl&#10;I7D7CQAA//8DAFBLAwQUAAYACAAAACEADrd/2OAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVI7KiTNi00xKkqpKrqCghs2LnxkESNx1HsPPh7pivYzePozplsN9tWjNj7xpGC&#10;eBGBQCqdaahS8PlxeHgC4YMmo1tHqOAHPezy25tMp8ZN9I5jESrBIeRTraAOoUul9GWNVvuF65B4&#10;9+16qwO3fSVNrycOt61cRtFGWt0QX6h1hy81lpdisAr226561cUBT6ch2r6NlyN+TUel7u/m/TOI&#10;gHP4g+Gqz+qQs9PZDWS8aBUs16s1owpWmwTEFYjjR56cuUqSBGSeyf8/5L8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAz3aW6yQCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEADrd/2OAAAAALAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#969696">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C3F3730" w14:textId="2A9095A3" w:rsidR="0023132C" w:rsidRDefault="003E2385" w:rsidP="00D949C9">
+                    <w:p w14:paraId="0F95EACE" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="004414A9">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>FORMULARI</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC1567">
+                        <w:t xml:space="preserve"> PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="055D9B6F" w14:textId="6ACB21C6" w:rsidR="00CC1567" w:rsidRDefault="00831B34">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">SOL.LICITUD MATRÍCULA MÀSTER OFICIAL </w:t>
+                        <w:t xml:space="preserve">CURS </w:t>
                       </w:r>
-                      <w:r w:rsidR="00616952">
+                      <w:r w:rsidR="00783F53">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>CURS 202</w:t>
+                        <w:t>2026</w:t>
                       </w:r>
-                      <w:r w:rsidR="006C2FC2">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t xml:space="preserve"> / </w:t>
                       </w:r>
-                      <w:r w:rsidR="00616952">
+                      <w:r w:rsidR="00783F53">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>/2</w:t>
-[...7 lines deleted...]
-                        <w:t>026</w:t>
+                        <w:t>2027</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D949C9" w:rsidRPr="00D949C9">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D949C9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33422D7A" wp14:editId="0CD76FD9">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Imagen 1" descr="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C9CBFF3" wp14:editId="347C9E93">
+            <wp:extent cx="1615440" cy="861060"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="1" name="Imatge 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" r:link="rId10" cstate="print"/>
-                    <a:srcRect l="8086" t="12367" r="5156" b="16112"/>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1543050" cy="723900"/>
+                      <a:ext cx="1615440" cy="861060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF797C1" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRPr="00D949C9" w:rsidRDefault="00050EE0" w:rsidP="00D949C9">
+    <w:p w14:paraId="57E0818A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00214CA0">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FEA9918" wp14:editId="26000F94">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BDC4A51" wp14:editId="3D1BC1E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-83820</wp:posOffset>
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>20955</wp:posOffset>
+                  <wp:posOffset>93980</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7048500" cy="571500"/>
+                <wp:extent cx="7086600" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Text Box 3"/>
+                <wp:docPr id="17" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7048500" cy="571500"/>
+                          <a:ext cx="7086600" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="C0C0C0">
                             <a:alpha val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5E2860AE" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="0023132C" w:rsidP="00237252">
+                          <w:p w14:paraId="469E5B4D" w14:textId="1032B6B2" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004D2591">
-[...3 lines deleted...]
-                                <w:sz w:val="20"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>FACULTAT DE CIÈNCIES POLÍTIQUES I DE SOCIOLOGIA</w:t>
+                              <w:t>FACULTAT:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00783F53">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> CIÈNCIES POLÍTIQUES I DE SOCIOLOGIA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4E11E613" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="00AB3282" w:rsidP="00237252">
+                          <w:p w14:paraId="4421646D" w14:textId="4549C6DD" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">1119 </w:t>
+                              <w:t>MÀSTER:</w:t>
                             </w:r>
-                            <w:r w:rsidR="002D69C8">
-[...3 lines deleted...]
-                                <w:sz w:val="20"/>
+                            <w:r w:rsidR="00783F53">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>-</w:t>
+                              <w:t xml:space="preserve"> GESTIÓ PÚBLICA</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-                              <w:t xml:space="preserve">EN </w:t>
+                              <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>GESTIÓ PÚBLICA</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidR="0023132C">
-[...3 lines deleted...]
-                                <w:sz w:val="20"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:tab/>
                             </w:r>
-                          </w:p>
-[...5 lines deleted...]
-                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>PLA D’ESTUDIS:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00783F53">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 1119</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3FEA9918" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-6.6pt;margin-top:1.65pt;width:555pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHzUSuJQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWbNrar1p2OHYeQ&#10;jhfp4AekadpGpHFIsrXj1+MkvW2A+IJQpciOncf2Y7vb27FX5Cisk6BLOp/llAjNoZa6LenXLw+v&#10;NpQ4z3TNFGhR0pNw9Hb38sV2MIVYQAeqFpYgiHbFYEraeW+KLHO8Ez1zMzBCo7EB2zOPqm2z2rIB&#10;0XuVLfL8dTaArY0FLpzD2/tkpLuI3zSC+09N44QnqqSYm4+njWcVzmy3ZUVrmekkn9Jg/5BFz6TG&#10;oGeoe+YZOVj5B1QvuQUHjZ9x6DNoGslFrAGrmee/VfPUMSNiLUiOM2ea3P+D5R+PT+azJX58AyM2&#10;MBbhzCPwb45o2HdMt+LOWhg6wWoMPA+UZYNxxfQ0UO0KF0Cq4QPU2GR28BCBxsb2gRWskyA6NuB0&#10;Jl2MnnC8XOfLzSpHE0fbaj0PcgjBiufXxjr/TkBPglBSi02N6Oz46HxyfXYJwRwoWT9IpaJi22qv&#10;LDkyHIB9Hr70VpmOpVsMeA7pknsM/wuO0mQo6c1qsUoM/TVGALvAXbv10uOoK9mXdHN2YkXg9a2u&#10;4yB6JlWSsXylJ6IDt4llP1YjkfXUhcB7BfUJmbeQJhs3EYUO7A9KBpzqkrrvB2YFJeq9xu7dzJfL&#10;sAZRWa7WC1TstaW6tjDNEaqknpIk7n1anYOxsu0wUpoXDXfY8UbGZlyymtLHyY18TlsWVuNaj16X&#10;f8HuJwAAAP//AwBQSwMEFAAGAAgAAAAhANNKvr3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISFzQlq6VJlqaToDEkSEGh3FLG9NWJE7VpF3593gndrTf8/P3yt3irJhxDL0n&#10;BZt1AgKp8aanVsHnx8vqHkSImoy2nlDBLwbYVddXpS6MP9E7zofYCg6hUGgFXYxDIWVoOnQ6rP2A&#10;xNq3H52OPI6tNKM+cbizMk2SrXS6J/7Q6QGfO2x+DpNjjLtwtGkee6yH/dvx6XWa7ddeqdub5fEB&#10;RMQl/pvhjM83UDFT7ScyQVgFq02WslVBloE460m+5S61gpw3sirlZYPqDwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAfNRK4lAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANNKvr3dAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="silver">
+              <v:shape w14:anchorId="2BDC4A51" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.75pt;margin-top:7.4pt;width:558pt;height:45pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBP1XyJQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWb9nbVutOx4xDS&#10;cSAd/IA0TdeINA5Jtnb8epyktw0QXxCqFNmx89h+bHdzO3SKHIV1EnRJp5OcEqE51FLvS/r1y8Ob&#10;NSXOM10zBVqU9CQcvd2+frXpTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdsyjavdZbVmP&#10;6J3KZnm+zHqwtbHAhXN4e5+MdBvxm0Zw/6lpnPBElRRz8/G08azCmW03rNhbZlrJxzTYP2TRMakx&#10;6BnqnnlGDlb+AdVJbsFB4yccugyaRnIRa8Bqpvlv1Ty3zIhYC5LjzJkm9/9g+dPx2Xy2xA9vYcAG&#10;xiKceQT+zRENu5bpvbizFvpWsBoDTwNlWW9cMT4NVLvCBZCq/wg1NpkdPESgobFdYAXrJIiODTid&#10;SReDJxwvV/l6uczRxNG2WE0XKIcQrHh5bazz7wV0JAgltdjUiM6Oj84n1xeXEMyBkvWDVCoqdl/t&#10;lCVHhgOwy8OX3irTsnSLAc8hXXKP4X/BUZr0Jb1ZzBaJob/GCGAXuGu3TnocdSW7kq7PTqwIvL7T&#10;dRxEz6RKMpav9Eh04Dax7IdqILIeuxB4r6A+IfMW0mTjJqLQgv1BSY9TXVL3/cCsoER90Ni9m+l8&#10;HtYgKvPFaoaKvbZU1xamOUKV1FOSxJ1Pq3MwVu5bjJTmRcMddryRsRmXrMb0cXIjn+OWhdW41qPX&#10;5V+w/QkAAP//AwBQSwMEFAAGAAgAAAAhAJPuiP/bAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;T01PwzAMvSPxHyJP4oK2tBNf65pOgMSRTYwdxi1tvLYicaom7cq/xzvByX728/N7+WZyVozYh9aT&#10;gnSRgECqvGmpVnD4fJs/gQhRk9HWEyr4wQCb4voq15nxZ/rAcR9rwSIUMq2gibHLpAxVg06Hhe+Q&#10;eHfyvdORYV9L0+szizsrl0nyIJ1uiT80usPXBqvv/eDYxm042uUqtlh2293x5X0Y7ddWqZvZ9LwG&#10;EXGKf2S42OcbKNhT6QcyQVjG90zkcscBLus0feRJyV3CI1nk8n+C4hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCBP1XyJQIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCT7oj/2wAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" fillcolor="silver">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5E2860AE" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="004D2591" w:rsidRDefault="0023132C" w:rsidP="00237252">
+                    <w:p w14:paraId="469E5B4D" w14:textId="1032B6B2" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
-                        </w:rPr>
-[...14 lines deleted...]
-                          <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">1119 </w:t>
+                        <w:t>FACULTAT:</w:t>
                       </w:r>
-                      <w:r w:rsidR="002D69C8">
+                      <w:r w:rsidR="00783F53">
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>-</w:t>
+                        <w:t xml:space="preserve"> CIÈNCIES POLÍTIQUES I DE SOCIOLOGIA</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4421646D" w14:textId="4549C6DD" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>MÀSTER:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00783F53">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> GESTIÓ PÚBLICA</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-                        <w:t xml:space="preserve">EN </w:t>
+                        <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>GESTIÓ PÚBLICA</w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidR="0023132C">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:tab/>
                       </w:r>
-                    </w:p>
-[...1 lines deleted...]
-                      <w:pPr>
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                      </w:pPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>PLA D’ESTUDIS:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00783F53">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1119</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00CC1567">
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1567">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC1567">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1485C9B7" w14:textId="77777777" w:rsidR="00D949C9" w:rsidRPr="00D949C9" w:rsidRDefault="00D949C9" w:rsidP="00D949C9"/>
-[...1452 lines deleted...]
-    <w:p w14:paraId="5C913471" w14:textId="77777777" w:rsidR="00AF2FB8" w:rsidRPr="00D949C9" w:rsidRDefault="00AF2FB8" w:rsidP="00D949C9"/>
+    <w:p w14:paraId="5AD66BCA" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567"/>
+    <w:p w14:paraId="6EF20A5C" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567"/>
+    <w:p w14:paraId="56844D6D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="542"/>
+        <w:gridCol w:w="592"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B27C2" w14:paraId="367850D1" w14:textId="77777777" w:rsidTr="009B27C2">
-[...2 lines deleted...]
-            <w:tcW w:w="5529" w:type="dxa"/>
+      <w:tr w:rsidR="00CC1567" w14:paraId="5E8A829E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9B3EEB" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC97B8F" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E961402" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="0283CA88" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C1C4D7" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567" w:rsidP="006D6E72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DNI/Passap</w:t>
+            </w:r>
+            <w:r w:rsidR="006D6E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>rt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA90C9F" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16562987" w14:textId="67994F33" w:rsidR="00CC1567" w:rsidRDefault="00961C23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Número afiliació Seguretat Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="2971DBF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14FD7683" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AB82E6C" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66D9C3DE" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C054C" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A412CB" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="542EF20B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="100FC9D4" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cognoms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48BE879B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50652AFC" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="0ECAFE68" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28086A70" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E80761" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116FF307" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="44C74D58" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="98"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C8E8B5D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3803" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23852F60" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3569" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47773F61" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="6AA175F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11057" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CEF1265" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adreça familiar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="4779EF2E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F379DA9" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A82BD2" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A5DF73" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="7C38BEA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD99E97" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Codi postal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56A5C964" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312BE68F" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Població</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="7B9AF09C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27F64005" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D02BA56" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CB349C3" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6521937B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5423C720" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="60344697" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="020D96A6" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comarca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E590916" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18BE8656" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Província</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="0B5B7925" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5084F548" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C2B09D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FE2844" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="15EFAD17" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F433C02" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>País</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61620213" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07F67B95" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telèfon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="5A95E861" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26D01A68" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1891D376" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D6A1AE1" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="26AC6395" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4400A562" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D579C4" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3569" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03AD33E4" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="2CD929A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11057" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7515FC" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adreça durant el curs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="3FA10950" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="221EF176" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18220BE5" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F035D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="46CD8318" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF05BA" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Codi postal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FBB64DF" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4319909C" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Població</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="45BF19A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="552B0210" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DFB118D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53DD4415" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A89CF30" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43DE646A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="366CC81E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F4767F8" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comarca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016C6233" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35FFEE7B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Província</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="3C8B625A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0645E744" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C5D04E" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D50772" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="6A96E60D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A48EA8A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>País</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A93C9" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE47630" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telèfon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="34C025CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A048007" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B05752" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D12C944" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="66DBC8C5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A76D2C2" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="006E6273">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adreça electrònica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B80398A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="112C2D8A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telèfon mòbil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="280B6CCD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B20BE7" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="017F6AB3" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102CF6F9" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="7EC10F82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5959B83E" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61FE1AD2" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C57C8D9" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="10CFF4C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CF6F8" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data de naixement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081B74F8" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2062FEA6" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lloc de naixement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="4B280462" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14ED70C6" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="740C1B8A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F898581" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D36FD2" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F75897B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1567" w14:paraId="7491A013" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEF21" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Codi postal del lloc de naixement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11AEA26D" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7399F67A" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nacionalitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00971C84" w14:paraId="05A960DC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235E899E" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD22CD7" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="260F2805" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E7F21A8" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E3AFBB4" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D701C8" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E6C23E2" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38B40F72" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="05481199" wp14:editId="38D7C61E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3653790</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>72390</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3329305" cy="2463800"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3329305" cy="2463800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="C0C0C0">
+                            <a:alpha val="50000"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A7721FE" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF2F61">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>Classe de liquidació:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2F61">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="375FD222" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>0. Ordinària (sense gratuïtat)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="720D396A" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">1. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Semigratuïta</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: FN </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>general</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00609A43" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2. Gratuïta: FN </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>especial</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="55D3F8ED" w14:textId="7B311D97" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>5. Gratuïta: convenis internacionals</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33CD01CB" w14:textId="77777777" w:rsidR="000E6751" w:rsidRPr="000E6751" w:rsidRDefault="000E6751" w:rsidP="000E6751">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E6751">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">18. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="000E6751">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Semigratuïta</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="000E6751">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: Família monoparental general</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1BC82136" w14:textId="5ACA9A6B" w:rsidR="000E6751" w:rsidRPr="007B1966" w:rsidRDefault="000E6751" w:rsidP="000E6751">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E6751">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>19. Gratuïta: Família monoparental especial</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4001814F" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">90. Gratuïta: </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>discapacitat</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14CA7E41" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>91. Gratuïta: víctimes del terrorisme</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="375A5330" w14:textId="79300F9C" w:rsidR="00971C84" w:rsidRPr="00B7772B" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2552"/>
+                              </w:tabs>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007B1966">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">95. Gratuïta: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007E1961">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>víctimes violència gènere en l’àmbit de la parella</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F362E88" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7CA3E5ED" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:r w:rsidRPr="00A13FA3">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Cal </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">trametre o </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A13FA3">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>presentar el document acreditatiu de gratuïtat o descompte a la Gestió Acadèmica abans de fer la matrícula</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="05481199" id="Text Box 20" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:287.7pt;margin-top:5.7pt;width:262.15pt;height:194pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAiollLgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06S31TZqulq6LEJa&#10;FqSFD3Adp7FwPGbsNilfz9jpDRAviFayxvb4zJwzM1ne9a1he4Vegy35eJRzpqyEStttyb9+eXxz&#10;y5kPwlbCgFUlPyjP71avXy07V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWLmvAVgTa4jarUHSE&#10;3ppskuc3WQdYOQSpvKfTh+GSrxJ+XSsZPtW1V4GZklNuIa2Y1k1cs9VSFFsUrtHymIb4hyxaoS0F&#10;PUM9iCDYDvUfUK2WCB7qMJLQZlDXWqrEgdiM89/YvDTCqcSFxPHuLJP/f7Dyef/iPiML/VvoqYCJ&#10;hHdPIL95ZmHdCLtV94jQNUpUFHgcJcs654vj0yi1L3wE2XQfoaIii12ABNTX2EZViCcjdCrA4Sy6&#10;6gOTdDidThbTfM6ZpLvJ7GZ6m6eyZKI4PXfow3sFLYtGyZGqmuDF/smHmI4oTi4xmgejq0dtTNrg&#10;drM2yPaCOmCdx//w1rhGDKfznH6JFr0d3BPmLzjGsq7ki/lkPkj01xgR7AJ37dbqQL1udFty4nh0&#10;EkUU9p2tUicGoc1gEydjIwGVuvhI9CT1IHroNz3TFckWs493G6gOVAiEodFpMMloAH9w1lGTl9x/&#10;3wlUnJkPloq5GM9mcSrShgy8Pt2cToWVBFHywNlgrsMwQTuHettQhKFtLNxT4WudSnLJ5tgu1MBJ&#10;1eOwxQm53ievyydh9RMAAP//AwBQSwMEFAAGAAgAAAAhAAm+9R3fAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG4s3eg2WppOMGlCSFxYeYCsMU2hcaoma8vb453gZFn/r8+f&#10;i93sOjHiEFpPCpaLBARS7U1LjYKP6nD3ACJETUZ3nlDBDwbYlddXhc6Nn+gdx2NsBEMo5FqBjbHP&#10;pQy1RafDwvdInH36wenI69BIM+iJ4a6TqyTZSKdb4gtW97i3WH8fz44pY/U265fN1yFOafVq9jaE&#10;1bNStzfz0yOIiHP8K8NFn9WhZKeTP5MJolOw3q5TrnKw5HkpJFm2BXFScJ9lKciykP9/KH8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgIqJZS4CAABaBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACb71Hd8AAAALAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver">
+                <v:fill opacity="32896f"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A7721FE" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DF2F61">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>Classe de liquidació:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2F61">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="375FD222" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>0. Ordinària (sense gratuïtat)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="720D396A" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">1. </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Semigratuïta</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: FN </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>general</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00609A43" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2. Gratuïta: FN </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>especial</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="55D3F8ED" w14:textId="7B311D97" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>5. Gratuïta: convenis internacionals</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33CD01CB" w14:textId="77777777" w:rsidR="000E6751" w:rsidRPr="000E6751" w:rsidRDefault="000E6751" w:rsidP="000E6751">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E6751">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">18. </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="000E6751">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Semigratuïta</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="000E6751">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>: Família monoparental general</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1BC82136" w14:textId="5ACA9A6B" w:rsidR="000E6751" w:rsidRPr="007B1966" w:rsidRDefault="000E6751" w:rsidP="000E6751">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E6751">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>19. Gratuïta: Família monoparental especial</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4001814F" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="2552"/>
+                        </w:tabs>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">90. Gratuïta: </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>discapacitat</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14CA7E41" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="007B1966" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="2552"/>
+                        </w:tabs>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>91. Gratuïta: víctimes del terrorisme</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="375A5330" w14:textId="79300F9C" w:rsidR="00971C84" w:rsidRPr="00B7772B" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="2552"/>
+                        </w:tabs>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007B1966">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">95. Gratuïta: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007E1961">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>víctimes violència gènere en l’àmbit de la parella</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1F362E88" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7CA3E5ED" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:r w:rsidRPr="00A13FA3">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Cal </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">trametre o </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A13FA3">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>presentar el document acreditatiu de gratuïtat o descompte a la Gestió Acadèmica abans de fer la matrícula</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="48D834D4" wp14:editId="296F913E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6115050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>328295</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="457200" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Text Box 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="457200" cy="457200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="36B8C316" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="48D834D4" id="Text Box 23" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:481.5pt;margin-top:25.85pt;width:36pt;height:36pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoO5pWGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lO2nQbS/D/CBQJnVIHh6ubvrWsINCr8EWfDaZcqashErbXcG/f9u+&#10;uuLMB2ErYcCqgh+V5zfrly9WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS84asBWBrrjLKhQd&#10;obcmm0+nb7IOsHIIUnlPf+8GJ18n/LpWMnypa68CMwWn2kI6MZ1lPLP1SuQ7FK7RcixD/EMVrdCW&#10;kp6h7kQQbI/6N6hWSwQPdZhIaDOoay1V6oG6mU2fdfPQCKdSL0SOd2ea/P+DlZ8PD+4rstC/g54G&#10;mJrw7h7kD88sbBphd+oWEbpGiYoSzyJlWed8Pj6NVPvcR5Cy+wQVDVnsAySgvsY2skJ9MkKnARzP&#10;pKs+MEk/F8u3NEjOJLlGO2YQ+emxQx8+KGhZNAqONNMELg73Pgyhp5CYy4PR1VYbky64KzcG2UHQ&#10;/LfpS/U/CzOWdQW/Xs6XQ/9/hZim708QrQ4kZKPbgl+dg0QeWXtvqySzILQZbOrO2FifShId+zjx&#10;ODAa+rJnuir465gu+kqojsQywqBi2joyGsBfnHWk4IL7n3uBijPz0dKkrmeLRZR8uiRmOcNLT3np&#10;EVYSVMEDZ4O5CcOa7B3qXUOZBm1YuKXp1jox/1TVqAlSaZrduFFxDS7vKepp79ePAAAA//8DAFBL&#10;AwQUAAYACAAAACEAdad3Q+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;XBBLt7J2K00nhASCGwwE16z12orEKUnWlX+Pd4Kb7ff0/L1yM1kjRvShd6RgPktAINWu6alV8P72&#10;cL0CEaKmRhtHqOAHA2yq87NSF4070iuO29gKDqFQaAVdjEMhZag7tDrM3IDE2t55qyOvvpWN10cO&#10;t0YukiSTVvfEHzo94H2H9df2YBWsbp7Gz/CcvnzU2d6s41U+Pn57pS4vprtbEBGn+GeGEz6jQ8VM&#10;O3egJgijYJ2l3CUqWM5zECdDki75suNpkeYgq1L+71D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACg7mlYYAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHWnd0PhAAAACwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" o:allowincell="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="36B8C316" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5595"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00971C84" w14:paraId="2EB297CF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4995BF79" w14:textId="5DB10577" w:rsidR="009B27C2" w:rsidRDefault="005B4C72">
-[...1 lines deleted...]
-              <w:spacing w:before="0"/>
+          <w:p w14:paraId="6EC15C42" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:eastAsia="ca-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6B625CC8" wp14:editId="086AE1D7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3823C467" wp14:editId="4F3264D4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1755775</wp:posOffset>
+                        <wp:posOffset>1261957</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>15803</wp:posOffset>
+                        <wp:posOffset>56303</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="598990" cy="234387"/>
-                      <wp:effectExtent l="0" t="0" r="10795" b="13335"/>
+                      <wp:extent cx="710353" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="10" name="Text Box 23"/>
+                      <wp:docPr id="15" name="Text Box 24"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="598990" cy="234387"/>
+                                <a:ext cx="710353" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="30000894" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                                <w:p w14:paraId="692104EC" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
+                                    <w:ind w:left="-40" w:firstLine="40"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
-                                    <w:t>Sí</w:t>
+                                    <w:t xml:space="preserve">Sí </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6B625CC8" id="Text Box 23" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:138.25pt;margin-top:1.25pt;width:47.15pt;height:18.45pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjAPSRGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzUx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exmmB4EUqUPykFzddI1hR4Vegy34ZDTmTFkJpbb7gn/9sn21&#10;4MwHYUthwKqCn5TnN+uXL1aty9UUajClQkYg1uetK3gdgsuzzMtaNcKPwClLxgqwEYFU3GclipbQ&#10;G5NNx+PXWQtYOgSpvKfXu97I1wm/qpQMn6rKq8BMwSm3kG5M9y7e2Xol8j0KV2s5pCH+IYtGaEtB&#10;z1B3Igh2QP0bVKMlgocqjCQ0GVSVlirVQNVMxr9U81ALp1ItRI53Z5r8/4OVH48P7jOy0L2BjhqY&#10;ivDuHuQ3zyxsamH36hYR2lqJkgJPImVZ63w+fI1U+9xHkF37AUpqsjgESEBdhU1khepkhE4NOJ1J&#10;V11gkh7ny8VySRZJpunV7GpxnSKI/OmzQx/eKWhYFAqO1NMELo73PsRkRP7kEmN5MLrcamOSgvvd&#10;xiA7Cur/Np0B/Sc3Y1lb8OV8Ou/r/yvEOJ0/QTQ60CAb3RR8cXYSeWTtrS3TmAWhTS9TysYONEbm&#10;eg5Dt+uYLomGGCCyuoPyRLwi9HNLe0ZCDfiDs5ZmtuD++0Gg4sy8t9Sb5WQ2i0OelNn8ekoKXlp2&#10;lxZhJUEVPHDWi5vQL8bBod7XFKmfBgu31M9KJ66fsxrSp7lMLRh2KA7+pZ68njd9/QgAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKesCCHcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9Yi&#10;cUHUoS1JG+JUCAkENygIrm68TSLsdbDdNPw9ywlOO6sZzaPaTM6KEUPsPSm4mmUgkBpvemoVvL3e&#10;X65AxKTJaOsJFXxjhE19elLp0vgjveC4Ta1gE4qlVtClNJRSxqZDp+PMD0jM7X1wOvEbWmmCPrK5&#10;s3KeZbl0uidO6PSAdx02n9uDU7BaPo4f8Wnx/N7ke7tOF8X48BWUOj+bbm9AJJzSnxh+63N1qLnT&#10;zh/IRGEVzIv8mqUM+DC/KDKesmOwXoKsK/l/QP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAYwD0kRkCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAp6wIIdwAAAAIAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="3823C467" id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:99.35pt;margin-top:4.45pt;width:55.95pt;height:18pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjuTcUIAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lJ2nQbS/D9CCIonRIHh4u7vrWsL1Cr8GWfDzKOVNWQqXttuTfvq7f&#10;zDnzQdhKGLCq5Afl+d3y9atF5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKkrMGbEUgE7dZhaIj&#10;9NZkkzy/zjrAyiFI5T3dPgxOvkz4da1k+FzXXgVmSk65hbRj2jdxz5YLUWxRuEbLYxriH7JohbYU&#10;9Az1IIJgO9S/QbVaIniow0hCm0Fda6lSDVTNOH9RzVMjnEq1EDnenWny/w9Wfto/uS/IQv8Wempg&#10;KsK7R5DfPbOwaoTdqntE6BolKgo8jpRlnfPF8Wuk2hc+gmy6j1BRk8UuQALqa2wjK1QnI3RqwOFM&#10;uuoDk3R5M86vZlecSXJNJvPrPDUlE8Xps0Mf3itoWTyUHKmnCVzsH32IyYji9CTG8mB0tdbGJAO3&#10;m5VBthfU/3VaKf8Xz4xlXclvZ5PZUP9fIfK0/gTR6kBCNrot+fz8SBSRtXe2SjILQpvhTCkbG/NT&#10;SaLHOk48DoyGftMzXZV8GsNF3waqA7GMMKiYpo4ODeBPzjpScMn9j51AxZn5YKlTt+PpNEo+GdPZ&#10;zYQMvPRsLj3CSoIqeeBsOK7CMCY7h3rbUKRBGxbuqbu1Tsw/Z3XUBKk0NeQ4UXEMLu306nnul78A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSMiVz3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcEHVKozQJcSqEBIJbKQiubrxNIuJ1sN00/D3LCY6jGb19W21mO4gJfegdKVguEhBI&#10;jTM9tQreXh+ucxAhajJ6cIQKvjHApj4/q3Rp3IlecNrFVjCEQqkVdDGOpZSh6dDqsHAjEncH562O&#10;HH0rjdcnhttB3iRJJq3uiS90esT7DpvP3dEqyNOn6SM8r7bvTXYYini1nh6/vFKXF/PdLYiIc/wb&#10;w68+q0PNTnt3JBPEwLnI1zxlWAGC+9UyyUDsFaRpAbKu5P8H6h8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAI7k3FCACAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0jIlc94AAAAIAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="30000894" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                          <w:p w14:paraId="692104EC" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                             <w:pPr>
                               <w:spacing w:before="0"/>
+                              <w:ind w:left="-40" w:firstLine="40"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Sí</w:t>
+                              <w:t xml:space="preserve">Sí </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:eastAsia="ca-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="69D79F16" wp14:editId="13DFEEBB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B5308CF" wp14:editId="1B85C757">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2562426</wp:posOffset>
+                        <wp:posOffset>2597150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>23640</wp:posOffset>
+                        <wp:posOffset>63500</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="11" name="Text Box 24"/>
+                      <wp:docPr id="16" name="Text Box 25"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="57ADA0CA" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                                <w:p w14:paraId="32C6BB16" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                     <w:t>No</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="69D79F16" id="Text Box 24" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:201.75pt;margin-top:1.85pt;width:54pt;height:18pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEhtszGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkiw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2l2exmmB4EUqUPykFxfD51hR4Vegy35bDLlTFkJtbb7kn/5vHux&#10;4swHYWthwKqSPyjPrzfPn617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3Gc1ip7Q&#10;O5Pl0+ky6wFrhyCV9/R6Oxr5JuE3jZLhY9N4FZgpOeUW0o3pruKdbdai2KNwrZanNMQ/ZNEJbSno&#10;GepWBMEOqH+D6rRE8NCEiYQug6bRUqUaqJrZ9Jdq7lvhVKqFyPHuTJP/f7Dyw/HefUIWhtcwUANT&#10;Ed7dgfzqmYVtK+xe3SBC3ypRU+BZpCzrnS9OXyPVvvARpOrfQ01NFocACWhosIusUJ2M0KkBD2fS&#10;1RCYpMflarGakkWSKc9XS5JjBFE8fnbow1sFHYtCyZF6msDF8c6H0fXRJcbyYHS908YkBffV1iA7&#10;Cur/Lp0T+k9uxrK+5FeLfDHW/1eIaTp/guh0oEE2uis5lUMnOokisvbG1kkOQptRpuqMPdEYmRs5&#10;DEM1MF2X/GX8G1mtoH4gXhHGuaU9I6EF/M5ZTzNbcv/tIFBxZt5Z6s3VbD6PQ56U+eJVTgpeWqpL&#10;i7CSoEoeOBvFbRgX4+BQ71uKNE6DhRvqZ6MT109ZndKnuUzdOu1QHPxLPXk9bfrmBwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOcAq6LeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdULapg1xKoQEojcoCK5uvE0i4nWw3TT8PcsJjk8zmn1bbibbixF96BwpSGcJCKTamY4aBW+v&#10;D9crECFqMrp3hAq+McCmOj8rdWHciV5w3MVG8AiFQitoYxwKKUPdotVh5gYkzg7OWx0ZfSON1yce&#10;t728SZKltLojvtDqAe9brD93R6tgNX8aP8I2e36vl4d+Ha/y8fHLK3V5Md3dgog4xb8y/OqzOlTs&#10;tHdHMkH0CuZJtuCqgiwHwfkiTZn3zOscZFXK/w9UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCEhtszGQIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDnAKui3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="5B5308CF" id="Text Box 25" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:204.5pt;margin-top:5pt;width:54pt;height:18pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiuxlJHQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRW7pR09XSpQhp&#10;WZAWPsBxnMTC8RjbbVK+nrGTdsvtBeEHayYzOeNzZmZzO3SKHIV1EnRB57OUEqE5VFI3Bf3yef9q&#10;TYnzTFdMgRYFPQlHb7cvX2x6k4sMWlCVsARBtMt7U9DWe5MnieOt6JibgREagzXYjnl0bZNUlvWI&#10;3qkkS9NV0oOtjAUunMOv92OQbiN+XQvuP9a1E56oguLbfLxtvMtwJ9sNyxvLTCv59Az2D6/omNRY&#10;9AJ1zzwjByt/g+okt+Cg9jMOXQJ1LbmIHJDNPP2FzVPLjIhcUBxnLjK5/wfLH49P5pMlfngDAzYw&#10;knDmAfhXRzTsWqYbcWct9K1gFRaeB8mS3rh8+jVI7XIXQMr+A1TYZHbwEIGG2nZBFeRJEB0bcLqI&#10;LgZPOH5crZfrFCMcQ1m2XqEdKrD8/LOxzr8T0JFgFNRiTyM4Oz44P6aeU0ItB0pWe6lUdGxT7pQl&#10;R4b938czof+UpjTpC3qzzJYj/79CpPH8CaKTHgdZya6gSAdPSGJ5UO2trqLtmVSjjeyUDmERR3Ti&#10;cdZxVNQP5UBkVdBlQAqxEqoTqmxhnGLcOjRasN8p6XGCC+q+HZgVlKj3Gjt1M18swshHZ7F8naFj&#10;ryPldYRpjlAF9ZSM5s6Pa3IwVjYtVhpnQ8MddreWUfnnV00zgVMaezdtVFiDaz9mPe/99gcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBgJt8y3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEhc0JYMRreVphNCArEbbAiuWeO1FY1Tkqwr/x5zgpNtfU/P7xXr0XViwBBbTxpmUwUCqfK2&#10;pVrD2+5xsgQRkyFrOk+o4RsjrMvzs8Lk1p/oFYdtqgWbUMyNhialPpcyVg06E6e+R2J28MGZxGeo&#10;pQ3mxOauk9dKZdKZlvhDY3p8aLD63B6dhuX8efiIm5uX9yo7dKt0tRievoLWlxfj/R2IhGP6E8Nv&#10;fI4OJWfa+yPZKDoNc7XiLomB4smC29mClz2TTIEsC/m/QfkDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4rsZSR0CAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYCbfMt4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="57ADA0CA" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                          <w:p w14:paraId="32C6BB16" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="007A6342">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pagament fraccionat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFD33A3" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en tres terminis   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00971C84" w14:paraId="1A5D5F13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="14769E65" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:eastAsia="ca-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="085333E9" wp14:editId="2DA89199">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="763D1BC9" wp14:editId="215FDD4A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3467100</wp:posOffset>
+                        <wp:posOffset>1261957</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>5715</wp:posOffset>
+                        <wp:posOffset>66887</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="3430905" cy="3105150"/>
-                      <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+                      <wp:extent cx="710776" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="13335" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="13" name="Text Box 10"/>
+                      <wp:docPr id="12" name="Text Box 26"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="3430905" cy="3105150"/>
-[...920 lines deleted...]
-                                <a:ext cx="457200" cy="457200"/>
+                                <a:ext cx="710776" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="13BCD705" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2"/>
-[...168 lines deleted...]
-                                <w:p w14:paraId="49A09ECA" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                                <w:p w14:paraId="0D03FD4F" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Sí </w:t>
+                                  </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="45DFEF61" id="Text Box 26" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:238.55pt;margin-top:15.3pt;width:31.9pt;height:19.15pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGhI8QGgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOnCw14hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7rx8lu2l2exmmB4EUqUPykNxej70iJ2GdBF3SbJFSIjSHWuq2pF8+H15s&#10;KHGe6Zop0KKkD8LR693zZ9vBFGIJHahaWIIg2hWDKWnnvSmSxPFO9MwtwAiNxgZszzyqtk1qywZE&#10;71WyTNN1MoCtjQUunMPX28lIdxG/aQT3H5vGCU9USTE3H28b7yrcyW7LitYy00k+p8H+IYueSY1B&#10;z1C3zDNytPI3qF5yCw4av+DQJ9A0kotYA1aTpb9Uc98xI2ItSI4zZ5rc/4PlH0735pMlfnwNIzYw&#10;FuHMHfCvjmjYd0y34sZaGDrBagycBcqSwbhi/hqodoULINXwHmpsMjt6iEBjY/vACtZJEB0b8HAm&#10;XYyecHzM01WW5ZRwNC3zl+l6EyOw4vGzsc6/FdCTIJTUYk8jODvdOR+SYcWjS4jlQMn6IJWKim2r&#10;vbLkxLD/h3hm9J/clCZDSa9Wy9VU/18h0nj+BNFLj4OsZF/SzdmJFYG1N7qOY+aZVJOMKSs90xiY&#10;mzj0YzUSWZd0HQIEViuoH5BXC9Pc4p6h0IH9TsmAM1tS9+3IrKBEvdPYm6ssz8OQRyVfvVqiYi8t&#10;1aWFaY5QJfWUTOLeT4txNFa2HUaapkHDDfazkZHrp6zm9HEuYwvmHQqDf6lHr6dN3/0AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDkLjtp4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUhsELVLQ15kUiEkEOygrWDrJm4SYY+D7abh7zErWI7u0b1nqvVsNJuU84MlhOVCAFPU2HagDmG3&#10;fbzOgfkgqZXakkL4Vh7W9flZJcvWnuhNTZvQsVhCvpQIfQhjyblvemWkX9hRUcwO1hkZ4uk63jp5&#10;iuVG8xshUm7kQHGhl6N66FXzuTkahDx5nj78y+r1vUkPughX2fT05RAvL+b7O2BBzeEPhl/9qA51&#10;dNrbI7WeaYQky5YRRViJFFgEbhNRANsjpHkBvK74/w/qHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAGhI8QGgIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDkLjtp4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="763D1BC9" id="Text Box 26" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:99.35pt;margin-top:5.25pt;width:55.95pt;height:18pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNBlCpHwIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJcqtRp+jSZRjQ&#10;XYBuH6DIcixMFjVKiZ19/Sg5SYNuexmmB0EUpUPy8PD2rm8NOyj0GmzJx6OcM2UlVNruSv7t6+bN&#10;kjMfhK2EAatKflSe361ev7rtXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppskufzrAOsHIJU3tPtw+Dkq4Rf10qGz3XtVWCm5JRbSDumfRv3bHUrih0K12h5SkP8Qxat0JaC&#10;XqAeRBBsj/o3qFZLBA91GEloM6hrLVWqgaoZ5y+qeWqEU6kWIse7C03+/8HKT4cn9wVZ6N9CTw1M&#10;RXj3CPK7ZxbWjbA7dY8IXaNERYHHkbKsc744fY1U+8JHkG33ESpqstgHSEB9jW1khepkhE4NOF5I&#10;V31gki4X43yxmHMmyTWZLOd5akomivNnhz68V9CyeCg5Uk8TuDg8+hCTEcX5SYzlwehqo41JBu62&#10;a4PsIKj/m7RS/i+eGcu6kt/MJrOh/r9C5Gn9CaLVgYRsdFvy5eWRKCJr72yVZBaENsOZUjY25qeS&#10;RE91nHkcGA39tme6Kvk8hou+LVRHYhlhUDFNHR0awJ+cdaTgkvsfe4GKM/PBUqduxtNplHwyprPF&#10;hAy89myvPcJKgip54Gw4rsMwJnuHetdQpEEbFu6pu7VOzD9nddIEqTQ15DRRcQyu7fTqee5XvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhACcposXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJC5oS8a2ritNJ4QEYjfYEFyzJmsrEqckWVfeHnOCm3/50+/P5WZ0lg0mxM6jhNlUADNY&#10;e91hI+Ft/zjJgcWkUCvr0Uj4NhE21eVFqQrtz/hqhl1qGJVgLJSENqW+4DzWrXEqTn1vkHZHH5xK&#10;FEPDdVBnKneW3wqRcac6pAut6s1Da+rP3clJyBfPw0fczl/e6+xo1+lmNTx9BSmvr8b7O2DJjOkP&#10;hl99UoeKnA7+hDoyS3mdrwilQSyBETCfiQzYQcIiWwKvSv7/g+oHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAzQZQqR8CAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAJymixd8AAAAJAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="49A09ECA" w14:textId="77777777" w:rsidR="000F6553" w:rsidRDefault="000F6553" w:rsidP="000F6553">
+                          <w:p w14:paraId="0D03FD4F" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Sí </w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...93 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:eastAsia="ca-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="099F34D7" wp14:editId="3BBADA5F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="75B92FAE" wp14:editId="5C671135">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2593975</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>150495</wp:posOffset>
+                        <wp:posOffset>64770</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="9" name="Text Box 26"/>
+                      <wp:docPr id="13" name="Text Box 27"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="437C68DB" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                                <w:p w14:paraId="6D1969A8" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                                   <w:pPr>
                                     <w:spacing w:before="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:lang w:val="es-ES_tradnl"/>
                                     </w:rPr>
                                     <w:t>No</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="099F34D7" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:204.25pt;margin-top:11.85pt;width:54pt;height:18pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGsOw2GAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkjQ14hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx8lp2l2exmmB4EUqUPykFzfDJ1hR4Vegy35bDLlTFkJlbZNyb983r1a&#10;ceaDsJUwYFXJH5XnN5uXL9a9K1QOLZhKISMQ64velbwNwRVZ5mWrOuEn4JQlYw3YiUAqNlmFoif0&#10;zmT5dLrMesDKIUjlPb3ejUa+Sfh1rWT4WNdeBWZKTrmFdGO69/HONmtRNChcq+UpDfEPWXRCWwp6&#10;hroTQbAD6t+gOi0RPNRhIqHLoK61VKkGqmY2/aWah1Y4lWohcrw70+T/H6z8cHxwn5CF4TUM1MBU&#10;hHf3IL96ZmHbCtuoW0ToWyUqCjyLlGW988Xpa6TaFz6C7Pv3UFGTxSFAAhpq7CIrVCcjdGrA45l0&#10;NQQm6XG5WqymZJFkyvPVkuQYQRRPnx368FZBx6JQcqSeJnBxvPdhdH1yibE8GF3ttDFJwWa/NciO&#10;gvq/S+eE/pObsawv+fUiX4z1/xVims6fIDodaJCN7kpO5dCJTqKIrL2xVZKD0GaUqTpjTzRG5kYO&#10;w7AfmK5KfhX/Rlb3UD0Srwjj3NKekdACfuesp5ktuf92EKg4M+8s9eZ6Np/HIU/KfHGVk4KXlv2l&#10;RVhJUCUPnI3iNoyLcXCom5YijdNg4Zb6WevE9XNWp/RpLlO3TjsUB/9ST17Pm775AQAA//8DAFBL&#10;AwQUAAYACAAAACEART77/98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBB1+krSEKdCSCDYQUGwdZNpEmGPg+2m4e8ZVrCbx9GdM+V2skaM6EPvSMF8loBAql3TU6vg7fX+&#10;OgcRoqZGG0eo4BsDbKvzs1IXjTvRC4672AoOoVBoBV2MQyFlqDu0OszcgMS7g/NWR259KxuvTxxu&#10;jVwkSSqt7okvdHrAuw7rz93RKshXj+NHeFo+v9fpwWziVTY+fHmlLi+m2xsQEaf4B8OvPqtDxU57&#10;d6QmCKNgleRrRhUslhkIBtbzlAd7LjYZyKqU/z+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCGsOw2GAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBFPvv/3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f">
+                    <v:shape w14:anchorId="75B92FAE" id="Text Box 27" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:204.25pt;margin-top:5.1pt;width:54pt;height:18pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjIIJLHQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkjQ14hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx8lO2l2exmmB4E06UOdQ3JzN3SKHIV1EnRB57OUEqE5VFI3Bf3yef9q&#10;TYnzTFdMgRYFPQlH77YvX2x6k4sMWlCVsARBtMt7U9DWe5MnieOt6JibgREagzXYjnl0bZNUlvWI&#10;3qkkS9NV0oOtjAUunMOvD2OQbiN+XQvuP9a1E56oguLbfLxtvMtwJ9sNyxvLTCv59Az2D6/omNRY&#10;9AL1wDwjByt/g+okt+Cg9jMOXQJ1LbmIHJDNPP2FzVPLjIhcUBxnLjK5/wfLPxyfzCdL/PAaBmxg&#10;JOHMI/CvjmjYtUw34t5a6FvBKiw8D5IlvXH59GuQ2uUugJT9e6iwyezgIQINte2CKsiTIDo24HQR&#10;XQyecPy4Wi/XKUY4hrJsvUI7VGD5+WdjnX8roCPBKKjFnkZwdnx0fkw9p4RaDpSs9lKp6Nim3ClL&#10;jgz7v49nQv8pTWnSF/R2mS1H/n+FSOP5E0QnPQ6ykl1BkQ6ekMTyoNobXUXbM6lGG9kpHcIijujE&#10;46zjqKgfyoHIqqA3ASnESqhOqLKFcYpx69BowX6npMcJLqj7dmBWUKLeaezU7XyxCCMfncXyJkPH&#10;XkfK6wjTHKEK6ikZzZ0f1+RgrGxarDTOhoZ77G4to/LPr5pmAqc09m7aqLAG137Met777Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBF852Y3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUhsUGs3tCGEOBVCAtEdtAi2bjxNIvwItpuGv2dYwXLmXN05U60na9iIIfbeSVjMBTB0jde9&#10;ayW87R5nBbCYlNPKeIcSvjHCuj4/q1Sp/cm94rhNLaMSF0sloUtpKDmPTYdWxbkf0BE7+GBVojG0&#10;XAd1onJreCZEzq3qHV3o1IAPHTaf26OVUCyfx4+4uX55b/KDuU1XN+PTV5Dy8mK6vwOWcEp/YfjV&#10;J3WoyWnvj05HZiQsRbGiKAGRAaPAapHTYk8kz4DXFf//Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4yCCSx0CAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARfOdmN4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="437C68DB" w14:textId="77777777" w:rsidR="0023132C" w:rsidRDefault="0023132C" w:rsidP="009B27C2">
+                          <w:p w14:paraId="6D1969A8" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
                             <w:pPr>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...110 lines deleted...]
-          <w:p w14:paraId="50525D8C" w14:textId="4B46662F" w:rsidR="009B27C2" w:rsidRDefault="009B27C2">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Becari/ària (*)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A73307" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Becari *  </w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00971C84" w14:paraId="58DC5A3A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1057"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1512FA" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00BE66B9" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE66B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El pagament s’haurà de fer per domiciliació bancària. Cal lliurar </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6EF11A5B" w14:textId="60A602F5" w:rsidR="000F6553" w:rsidRPr="000F6553" w:rsidRDefault="009B27C2" w:rsidP="000F6553">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>el document SEPA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE66B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a la Gestió Acadèmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> si no s’ha fet amb anterioritat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE66B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Els becaris poden ajornar el pagament.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4285C7B4" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00BE66B9" w:rsidRDefault="00971C84">
             <w:pPr>
               <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...116 lines deleted...]
-              <w:t>ol</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214B17CA" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="0012191C" w:rsidRDefault="00971C84">
+            <w:pPr>
+              <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE66B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>* Becari/ària o del règim general o de mobilitat del Ministeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66FD1989" w14:textId="77777777" w:rsidR="00D30764" w:rsidRDefault="00237252" w:rsidP="00D30764">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="187E459B" w14:textId="0DCF3587" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BBCEB5" wp14:editId="7CF5DF79">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="790C06C7" wp14:editId="6EF9ADB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-83820</wp:posOffset>
+                  <wp:posOffset>15737</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>52070</wp:posOffset>
+                  <wp:posOffset>87575</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3486150" cy="1076325"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="3581400" cy="2409245"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 38"/>
+                <wp:docPr id="11" name="Text Box 41"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3486150" cy="1076325"/>
+                          <a:ext cx="3581400" cy="2409245"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1DDF8DCF" w14:textId="77777777" w:rsidR="00892FF5" w:rsidRDefault="0023132C" w:rsidP="00892FF5">
+                          <w:p w14:paraId="6FB79816" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                             <w:pPr>
-                              <w:pStyle w:val="Ttol4"/>
-[...3 lines deleted...]
-                                <w:color w:val="auto"/>
+                              <w:spacing w:line="0" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D30764">
-[...3 lines deleted...]
-                                <w:color w:val="auto"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>Fundació Autònoma Solidària</w:t>
+                              <w:t>Abonament al Servei d’Activitat Física (SAF)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C92860C" w14:textId="245001F0" w:rsidR="00892FF5" w:rsidRPr="00892FF5" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                          <w:p w14:paraId="715263F9" w14:textId="173520CD" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                             <w:pPr>
-                              <w:pStyle w:val="Ttol4"/>
-[...4 lines deleted...]
-                                <w:color w:val="auto"/>
+                              <w:spacing w:line="0" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00892FF5">
-[...4 lines deleted...]
-                                <w:color w:val="auto"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-                              <w:t xml:space="preserve">   </w:t>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t>Marca si vols fer esport a les instal·lacions esportives de la UAB, des del moment de la matrícula acadèmica fins al 30 de setembre, pagant 1</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00892FF5">
-[...5 lines deleted...]
-                                <w:color w:val="auto"/>
+                            <w:r w:rsidR="00E85363">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...47 lines deleted...]
-                              </w:drawing>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t>56</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00892FF5">
-[...4 lines deleted...]
-                                <w:color w:val="auto"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-                              <w:t xml:space="preserve">  Aporto voluntàriament 18 € per a accions de solidaritat, cooperació i educació per al desenvolupament. Podeu consultar més informació sobre els projectes subvencionats al web de la Fundació Autònoma Solidària:      </w:t>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">€ (no marquis si estàs a Vila 2). Finalitza el tràmit sol·licitant cita prèvia al web i portant  el comprovant de matrícula acadèmica el dia convingut. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2C2D5300" w14:textId="77777777" w:rsidR="00892FF5" w:rsidRPr="00892FF5" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                          <w:p w14:paraId="00D23B86" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                             <w:pPr>
-                              <w:pStyle w:val="Ttol4"/>
-[...4 lines deleted...]
-                                <w:color w:val="auto"/>
+                              <w:spacing w:line="0" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00892FF5">
-[...4 lines deleted...]
-                                <w:color w:val="auto"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-                              <w:t xml:space="preserve">                   </w:t>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t>Si tens abonament mensual comunica el canvi. Si et matricules a partir d’octubre i no has gaudit de matrícula gratuïta al SAF els darrers 2 anys és millor contractar abonament mensual.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> P</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">agar aquest import via Matrícula Acadèmica implica l’acceptació de les Normatives del SAF i que el SAF no realitzarà cap devolució excepte les que indica la Normativa. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1F447B23" w14:textId="61D5FC44" w:rsidR="0023132C" w:rsidRPr="000F6553" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                          <w:p w14:paraId="1C424518" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                             <w:pPr>
-                              <w:pStyle w:val="Ttol4"/>
-[...2 lines deleted...]
-                                <w:color w:val="auto"/>
+                              <w:spacing w:line="0" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="20"/>
+                                <w:lang w:eastAsia="en-US"/>
+                                <w14:ligatures w14:val="standardContextual"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Trobaràs la informació, la normativa i la cita prèvia a </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="Normal"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                  <w:lang w:eastAsia="en-US"/>
+                                  <w14:ligatures w14:val="standardContextual"/>
+                                </w:rPr>
+                                <w:t>www.uab.cat/saf</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="690B57D3" w14:textId="74671245" w:rsidR="00971C84" w:rsidRPr="00D014F9" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00892FF5">
-[...9 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="2134BF17" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="00D30764" w:rsidRDefault="0023132C" w:rsidP="00D30764">
-[...43 lines deleted...]
-                          <w:p w14:paraId="5B7653B8" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="006C2FC2" w:rsidRDefault="0023132C" w:rsidP="00D30764"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="61BBCEB5" id="Text Box 38" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-6.6pt;margin-top:4.1pt;width:274.5pt;height:84.75pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcxBEAGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTZrxVlts01V&#10;aXuRtv0AjLGNihkKJHb69R2wN5te1IeqPCCGgTMzZ85sbodOkaOwToIuaDZLKRGaQyV1U9Avn/ev&#10;1pQ4z3TFFGhR0JNw9Hb78sWmN7mYQwuqEpYgiHZ5bwraem/yJHG8FR1zMzBCo7MG2zGPpm2SyrIe&#10;0TuVzNN0lfRgK2OBC+fw9n500m3Er2vB/ce6dsITVVDMzcfdxr0Me7LdsLyxzLSST2mwf8iiY1Jj&#10;0DPUPfOMHKz8DaqT3IKD2s84dAnUteQi1oDVZOkv1Ty2zIhYC5LjzJkm9/9g+Yfjo/lkiR9ew4AN&#10;jEU48wD8qyMadi3TjbizFvpWsAoDZ4GypDcun74Gql3uAkjZv4cKm8wOHiLQUNsusIJ1EkTHBpzO&#10;pIvBE46XV4v1Kluii6MvS69XV/NljMHyp+/GOv9WQEfCoaAWuxrh2fHB+ZAOy5+ehGgOlKz2Uqlo&#10;2KbcKUuODBWwj2tC/+mZ0qQv6M0SY/8dIo3rTxCd9ChlJbuCrs+PWB54e6OrKDTPpBrPmLLSE5GB&#10;u5FFP5QDkRUmEgIEXkuoTsishVG5OGl4aMF+p6RH1RbUfTswKyhR7zR25yZbLILMo7FYXs/RsJee&#10;8tLDNEeognpKxuPOj6NxMFY2LUYa9aDhDjtay8j1c1ZT+qjM2IJpioL0L+346nnWtz8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUWR283wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUOu0oU0JcSqEBKI3aCu4uvE2iYjXwXbT8PcsJzitRvM0O1OsR9uJAX1oHSmYTRMQSJUzLdUK&#10;9runyQpEiJqM7hyhgm8MsC4vLwqdG3emNxy2sRYcQiHXCpoY+1zKUDVodZi6Hom9o/NWR5a+lsbr&#10;M4fbTs6TZCmtbok/NLrHxwarz+3JKljdvgwfYZO+vlfLY3cXb7Lh+csrdX01PtyDiDjGPxh+63N1&#10;KLnTwZ3IBNEpmMzSOaMcxof9RbrgKQcGsywDWRby/4LyBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJzEEQAaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFRZHbzfAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+              <v:shape w14:anchorId="790C06C7" id="Text Box 41" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:1.25pt;margin-top:6.9pt;width:282pt;height:189.7pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRR8cVHwIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcpE2sOKtttqkq&#10;bS/Sth+AMbZRMUOBxE6/fgfsZNPbS1UeEMPAmZkzZzY3Q6fIUVgnQRd0PkspEZpDJXVT0K9f9i9W&#10;lDjPdMUUaFHQk3D0Zvv82aY3ucigBVUJSxBEu7w3BW29N3mSON6KjrkZGKHRWYPtmEfTNkllWY/o&#10;nUqyNH2V9GArY4EL5/D2bnTSbcSva8H9p7p2whNVUMzNx93GvQx7st2wvLHMtJJPabB/yKJjUmPQ&#10;C9Qd84wcrPwNqpPcgoPazzh0CdS15CLWgNXM01+qeWiZEbEWJMeZC03u/8Hyj8cH89kSP7yBARsY&#10;i3DmHvg3RzTsWqYbcWst9K1gFQaeB8qS3rh8+hqodrkLIGX/ASpsMjt4iEBDbbvACtZJEB0bcLqQ&#10;LgZPOF6+XK7mixRdHH3ZIl1ni2WMwfLzd2OdfyegI+FQUItdjfDseO98SIfl5ychmgMlq71UKhq2&#10;KXfKkiNDBezjmtB/eqY06Qu6XmbLkYG/QqRx/Qmikx6lrGRX0NXlEcsDb291FYXmmVTjGVNWOuQn&#10;okinOs5Mjpz6oRyIrBAuhAu+EqoT8mxh1DHOHR5asD8o6VHDBXXfD8wKStR7jb1azxeLIPpoLJav&#10;MzTstae89jDNEaqgnpLxuPPjoByMlU2LkUZ1aLjF/tYyMv+U1aQK1GlsyDRTYRCu7fjqafK3jwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhALE0oETeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SFxQ65DQ0IY4FUIC0Ru0CK5uvE0i4nWw3TT8PcsJjjszmn1TrifbixF96BwpuJ4nIJBq&#10;ZzpqFLztHmdLECFqMrp3hAq+McC6Oj8rdWHciV5x3MZGcAmFQitoYxwKKUPdotVh7gYk9g7OWx35&#10;9I00Xp+43PYyTZJcWt0Rf2j1gA8t1p/bo1WwvHkeP8Ime3mv80O/ile349OXV+ryYrq/AxFxin9h&#10;+MVndKiYae+OZILoFaQLDrKc8QC2F3nOwl5BtspSkFUp/w+ofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCRR8cVHwIAAEEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCxNKBE3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1DDF8DCF" w14:textId="77777777" w:rsidR="00892FF5" w:rsidRDefault="0023132C" w:rsidP="00892FF5">
+                    <w:p w14:paraId="6FB79816" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                       <w:pPr>
-                        <w:pStyle w:val="Ttol4"/>
+                        <w:spacing w:line="0" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D30764">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>Fundació Autònoma Solidària</w:t>
+                        <w:t>Abonament al Servei d’Activitat Física (SAF)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4C92860C" w14:textId="245001F0" w:rsidR="00892FF5" w:rsidRPr="00892FF5" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                    <w:p w14:paraId="715263F9" w14:textId="173520CD" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                       <w:pPr>
-                        <w:pStyle w:val="Ttol4"/>
+                        <w:spacing w:line="0" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00892FF5">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:noProof/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="ca-ES"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">   </w:t>
+                        <w:t>Marca si vols fer esport a les instal·lacions esportives de la UAB, des del moment de la matrícula acadèmica fins al 30 de setembre, pagant 1</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00892FF5">
+                      <w:r w:rsidR="00E85363">
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
                         </w:rPr>
-                        <w:drawing>
-[...46 lines deleted...]
-                        </w:drawing>
+                        <w:t>56</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00892FF5">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">  Aporto voluntàriament 18 € per a accions de solidaritat, cooperació i educació per al desenvolupament. Podeu consultar més informació sobre els projectes subvencionats al web de la Fundació Autònoma Solidària:      </w:t>
+                        <w:t xml:space="preserve">€ (no marquis si estàs a Vila 2). Finalitza el tràmit sol·licitant cita prèvia al web i portant  el comprovant de matrícula acadèmica el dia convingut. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2C2D5300" w14:textId="77777777" w:rsidR="00892FF5" w:rsidRPr="00892FF5" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                    <w:p w14:paraId="00D23B86" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                       <w:pPr>
-                        <w:pStyle w:val="Ttol4"/>
+                        <w:spacing w:line="0" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                          <w:color w:val="auto"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00892FF5">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                          <w:color w:val="auto"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">                   </w:t>
+                        <w:t>Si tens abonament mensual comunica el canvi. Si et matricules a partir d’octubre i no has gaudit de matrícula gratuïta al SAF els darrers 2 anys és millor contractar abonament mensual.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w14:ligatures w14:val="standardContextual"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> P</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">agar aquest import via Matrícula Acadèmica implica l’acceptació de les Normatives del SAF i que el SAF no realitzarà cap devolució excepte les que indica la Normativa. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1F447B23" w14:textId="61D5FC44" w:rsidR="0023132C" w:rsidRPr="000F6553" w:rsidRDefault="00892FF5" w:rsidP="00892FF5">
+                    <w:p w14:paraId="1C424518" w14:textId="77777777" w:rsidR="00A916DE" w:rsidRDefault="00A916DE" w:rsidP="00A916DE">
                       <w:pPr>
-                        <w:pStyle w:val="Ttol4"/>
+                        <w:spacing w:line="0" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
                         <w:rPr>
-                          <w:i w:val="0"/>
-                          <w:color w:val="auto"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:eastAsia="en-US"/>
+                          <w14:ligatures w14:val="standardContextual"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Trobaràs la informació, la normativa i la cita prèvia a </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId10" w:history="1">
+                        <w:r>
+                          <w:rPr>
+                            <w:rStyle w:val="Normal"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                            <w:lang w:eastAsia="en-US"/>
+                            <w14:ligatures w14:val="standardContextual"/>
+                          </w:rPr>
+                          <w:t>www.uab.cat/saf</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="690B57D3" w14:textId="74671245" w:rsidR="00971C84" w:rsidRPr="00D014F9" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00892FF5">
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36352270" wp14:editId="2F76FB8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1257300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="457200" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="457200" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="73352B04" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0" w:line="200" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Si</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="36352270" id="Text Box 7" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-99pt;margin-top:2.15pt;width:36pt;height:18pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuESVCGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJkq414hRdugwD&#10;um5Atw+QZTkWJosapcTOvn6U7KTZ7WWYHwTKpA7Jw8PVbd8adlDoNdiCzyZTzpSVUGm7K/iXz9tX&#10;15z5IGwlDFhV8KPy/Hb98sWqc7maQwOmUsgIxPq8cwVvQnB5lnnZqFb4CThlyVkDtiLQFXdZhaIj&#10;9NZk8+n0KusAK4cglff0935w8nXCr2slw8e69iowU3CqLaQT01nGM1uvRL5D4RotxzLEP1TRCm0p&#10;6RnqXgTB9qh/g2q1RPBQh4mENoO61lKlHqib2fSXbp4a4VTqhcjx7kyT/3+w8vHw5D4hC/0b6GmA&#10;qQnvHkB+9czCphF2p+4QoWuUqCjxLFKWdc7n49NItc99BCm7D1DRkMU+QALqa2wjK9QnI3QawPFM&#10;uuoDk/RzsXxNg+RMkms+v74iO2YQ+emxQx/eKWhZNAqONNMELg4PPgyhp5CYy4PR1VYbky64KzcG&#10;2UHQ/LfpG9F/CjOWdQW/Wc6XQ/9/hZim708QrQ4kZKPbgl+fg0QeWXtrqySzILQZbOrO2FifShId&#10;+zjxODAa+rJnuqKyYrroK6E6EssIg4pp68hoAL9z1pGCC+6/7QUqzsx7S5O6mS0WUfLpkljmDC89&#10;5aVHWElQBQ+cDeYmDGuyd6h3DWUatGHhjqZb68T8c1WjJkilaXbjRsU1uLynqOe9X/8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDOJDxB4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUOqkqUIa4lQICQQ3KKi9urGbRNjrYLtp+HuWExx3djTzpt7M1rBJ+zA4FJAtUmAaW6cG7AR8&#10;vD8mJbAQJSppHGoB3zrAprm8qGWl3Bnf9LSNHaMQDJUU0Mc4VpyHttdWhoUbNdLv6LyVkU7fceXl&#10;mcKt4cs0LbiVA1JDL0f90Ov2c3uyAsrV87QPL/nrri2OZh1vbqenLy/E9dV8fwcs6jn+meEXn9Ch&#10;IaaDO6EKzAhIsnVJY6KAVQ6MDEm2LEg4kJDmwJua/5/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDuESVCGgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDOJDxB4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" o:allowincell="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="73352B04" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0" w:line="200" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>www.uab.cat/fas</w:t>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>Si</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2134BF17" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="00D30764" w:rsidRDefault="0023132C" w:rsidP="00D30764">
-[...43 lines deleted...]
-                    <w:p w14:paraId="5B7653B8" w14:textId="77777777" w:rsidR="0023132C" w:rsidRPr="006C2FC2" w:rsidRDefault="0023132C" w:rsidP="00D30764"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C99568" w14:textId="77777777" w:rsidR="00237252" w:rsidRDefault="00237252" w:rsidP="00237252"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F3ADCF7" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="3F40F951" w14:textId="06C815FF" w:rsidR="00971C84" w:rsidRDefault="00A916DE" w:rsidP="00971C84">
       <w:pPr>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="029D3A66" wp14:editId="2AEA6DF0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>111153</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>217115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="127220" cy="76118"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19685"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle: cantonades arrodonides 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="127220" cy="76118"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:roundrect w14:anchorId="4C140394" id="Rectangle: cantonades arrodonides 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.75pt;margin-top:17.1pt;width:10pt;height:6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtUlFIbAIAADgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0bfQZ1iqBFhwFF&#10;W7QdelZlqREmixqlxMl+/SjZcbIup2EXmTI/vj/q8mrdWrZSGAy4mpdHE86Uk9AY917z7y+3X845&#10;C1G4RlhwquYbFfjV7POny85PVQULsI1CRk5cmHa+5osY/bQoglyoVoQj8MqRUgO2ItIV34sGRUfe&#10;W1tUk8lp0QE2HkGqEOjvTa/ks+xfayXjg9ZBRWZrTrnFfGI+39JZzC7F9B2FXxg5pCH+IYtWGEdB&#10;R1c3Igq2RPOXq9ZIhAA6HkloC9DaSJVroGrKyYdqnhfCq1wLNSf4sU3h/7mV96tn/4jUhs6HaSAx&#10;VbHW2KYv5cfWuVmbsVlqHZmkn2V1VlXUUkmqs9OyPE+9LHa2HkP8qqBlSag5wtI1TzSP3Caxugux&#10;x29xKZ51rKv5xUl1klEBrGlujbVJlymhri2ylaBhxnU5BNxDUXjrKItdLVmKG6t6909KM9NQ9lUf&#10;INFs51NIqVw8HfxaR+hkpimD0bA8ZGjjNpkBm8xUpt9oODlk+GfE0SJHBRdH49Y4wEMOmh9j5B6/&#10;rb6vOZX/Bs3mERlCT/7g5a2hkdyJEB8FEttpiLTB8YEObYEGAIPE2QLw16H/CU8kJC1nHW1PzcPP&#10;pUDFmf3miJ4X5fFxWrd8OT45S0TBfc3bvsYt22ugmZb0VniZxYSPditqhPaVFn2eopJKOEmxay4j&#10;bi/Xsd9qeiqkms8zjFbMi3jnnr1MzlNXE9te1q8C/cDLSHy+h+2miekHZvbYZOlgvoygTabtrq9D&#10;v2k9M/uHpyTt//49o3YP3uw3AAAA//8DAFBLAwQUAAYACAAAACEAArLr6NwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhDGkoV4lRQiQMIVaLAobdNvCQR8bqN3Tb9e7Yn&#10;OD7NaOYVi9H16kBD6DwbuJ0koIhrbztuDHx+PN/MQYWIbLH3TAZOFGBRXl4UmFt/5Hc6rGOjZIRD&#10;jgbaGLe51qFuyWGY+C2xZN9+cBgFh0bbAY8y7nqdJslMO+xYHlrc0rKl+me9dwZeyVabpw3hy1c3&#10;b067DJdvq50x11fj4wOoSGP8K8NZX9ShFKfK79kG1Qvf30nTwDRLQUk+PXNlIJuloMtC//cvfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtUlFIbAIAADgFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACsuvo3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA96022" w14:textId="64BB76C3" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84"/>
+    <w:p w14:paraId="0ED9CBAD" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="052E8F9B" wp14:editId="6647F11E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="571500" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Text Box 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="571500" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="59C031D6" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>No</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="052E8F9B" id="Text Box 15" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-1in;margin-top:9.85pt;width:45pt;height:18pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2L3PVGwIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N06MZBYjzmCaaYoC&#10;0wWY9gMUWbaFyqJKKbHTry8lJ5l0uxTVQSBF6pF8JJd3Q2fYXqHXYEs+m0w5U1ZCpW1T8i+fN69u&#10;OPNB2EoYsKrkB+X53erli2XvCpVDC6ZSyAjE+qJ3JW9DcEWWedmqTvgJOGXJWAN2IpCKTVah6Am9&#10;M1k+nV5lPWDlEKTynl4fRiNfJfy6VjJ8rGuvAjMlp9xCujHd23hnq6UoGhSu1fKYhviHLDqhLQU9&#10;Qz2IINgO9W9QnZYIHuowkdBlUNdaqlQDVTOb/lLNUyucSrUQOd6dafL/D1Z+2D+5T8jC8BoGamAq&#10;wrtHkF89s7BuhW3UPSL0rRIVBZ5FyrLe+eL4NVLtCx9Btv17qKjJYhcgAQ01dpEVqpMROjXgcCZd&#10;DYFJelxczxZTskgy5fnNFckxgihOnx368FZBx6JQcqSeJnCxf/RhdD25xFgejK422pikYLNdG2R7&#10;Qf3fpHNE/8nNWNaX/HaRL8b6/woxTedPEJ0ONMhGdyW/OTuJIrL2xlZpzILQZpSpOmNjfiqN6LGO&#10;E48jo2HYDkxXxHgiJBq3UB2IZoRxjGntSGgBv3PW0wiX3H/bCVScmXeWWnU7m8/jzCdlvrjOScFL&#10;y/bSIqwkqJIHzkZxHcY92TnUTUuRxuGwcE/trXWi/jmr41DQmKbmHVcq7sGlnryeF3/1AwAA//8D&#10;AFBLAwQUAAYACAAAACEAYITivuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VIXFDqFJKmDXEqhASCG5SqXN14m0T4J9huGt6e7QmOOzOa/aZaT0azEX3onRUwn6XA0DZO9bYV&#10;sP14SpbAQpRWSe0sCvjBAOv68qKSpXIn+47jJraMSmwopYAuxqHkPDQdGhlmbkBL3sF5IyOdvuXK&#10;yxOVG81v03TBjewtfejkgI8dNl+boxGwzF7Gz/B697ZrFge9ijfF+Pzthbi+mh7ugUWc4l8YzviE&#10;DjUx7d3RqsC0gGSeZTQmkrMqgFEiyc/CXkCeF8Driv+fUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEANi9z1RsCAABABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYITivuAAAAAKAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="59C031D6" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>No</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54675EB9" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70F9F47F" wp14:editId="40259BDB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3647440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>174625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3340100" cy="1365250"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Text Box 36"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3340100" cy="1365250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="11E56CBC" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2989146E" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:sz w:val="17"/>
+                                <w:szCs w:val="17"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A13FA3">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>Fundació Autònoma Solidària</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="17"/>
+                                <w:szCs w:val="17"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AE19947" w14:textId="45E12137" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">              </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A6797A">
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>Aporto voluntàriament 1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004F7F85">
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A6797A">
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> € per a accions de solidaritat, cooperació i educació per al desenvolupament. Podeu consultar més informació sobre els projectes subvencionats al web de la Fundació Autònoma Solidària:      </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BC2000E" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A6797A" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A6797A">
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="ca-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                   </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C88C299" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading4"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A13FA3">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>www.uab.cat/fas</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="159E3330" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="0044633D" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="70F9F47F" id="Text Box 36" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:287.2pt;margin-top:13.75pt;width:263pt;height:107.5pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsQj3zHgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjXrjXiFF26DAO6&#10;C9DtA2RZjoXJokYpsbOvLyUnadBtL8P0IIiidEgeHi5v+9awvUKvwRZ8MhpzpqyEStttwb9/27y5&#10;5swHYSthwKqCH5Tnt6vXr5ady9UUGjCVQkYg1uedK3gTgsuzzMtGtcKPwClLzhqwFYFM3GYVio7Q&#10;W5NNx+OrrAOsHIJU3tPt/eDkq4Rf10qGL3XtVWCm4JRbSDumvYx7tlqKfIvCNVoe0xD/kEUrtKWg&#10;Z6h7EQTbof4NqtUSwUMdRhLaDOpaS5VqoGom4xfVPDbCqVQLkePdmSb//2Dl5/2j+4os9O+gpwam&#10;Irx7APnDMwvrRtitukOErlGiosCTSFnWOZ8fv0aqfe4jSNl9goqaLHYBElBfYxtZoToZoVMDDmfS&#10;VR+YpMvZbE6Vk0uSbzK7WkwXqS2ZyE/fHfrwQUHL4qHgSF1N8GL/4ENMR+SnJzGaB6OrjTYmGbgt&#10;1wbZXpACNmmlCl48M5Z1Bb+h4AMDf4UYp/UniFYHkrLRbcGvz49EHnl7b6sktCC0Gc6UsrExP5VE&#10;eqzjxOTAaejLnumKWEmkR2cJ1YGIRhiETINHhwbwF2cdibjg/udOoOLMfLTUrJvJfB5Vn4z54u2U&#10;DLz0lJceYSVBFTxwNhzXYZiUnUO9bSjSIA8Ld9TgWifqn7M6yoKEmjpyHKo4CZd2evU8+qsnAAAA&#10;//8DAFBLAwQUAAYACAAAACEAU+jvjuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkLmhLVtp1lKYTQgKxG2wIrlmbtRWJU5KsK2+Pd4Kjf3/6/blcT9awUfvQO5SwmAtgGmvX&#10;9NhKeN89zVbAQlTYKONQS/jRAdbV5UWpisad8E2P29gyKsFQKAldjEPBeag7bVWYu0Ej7Q7OWxVp&#10;9C1vvDpRuTU8EWLJreqRLnRq0I+drr+2Rythlb6Mn2Fz+/pRLw/mLt7k4/O3l/L6anq4Bxb1FP9g&#10;OOuTOlTktHdHbAIzErI8TQmVkOQZsDOwEIKSPSVpkgGvSv7/h+oXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEArEI98x4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAU+jvjuAAAAALAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="11E56CBC" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2989146E" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:sz w:val="17"/>
+                          <w:szCs w:val="17"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A13FA3">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:t>Fundació Autònoma Solidària</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="17"/>
+                          <w:szCs w:val="17"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AE19947" w14:textId="45E12137" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">              </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A6797A">
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:t>Aporto voluntàriament 1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004F7F85">
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A6797A">
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> € per a accions de solidaritat, cooperació i educació per al desenvolupament. Podeu consultar més informació sobre els projectes subvencionats al web de la Fundació Autònoma Solidària:      </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0BC2000E" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A6797A" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A6797A">
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="ca-ES"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                   </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C88C299" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00A13FA3" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading4"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A13FA3">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>www.uab.cat/fas</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="159E3330" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="0044633D" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA9C5DC" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84"/>
+    <w:p w14:paraId="38185CEB" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD8F3CD" wp14:editId="070DF81C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3816350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>154940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="257175" cy="123825"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Rectangle: cantonades arrodonides 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="257175" cy="123825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:roundrect w14:anchorId="71939DB2" id="Rectangle: cantonades arrodonides 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:300.5pt;margin-top:12.2pt;width:20.25pt;height:9.75pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHcDUfbQIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nTR9BnSJo0WFA&#10;0RZth55VWWqEyaJGKXGyXz9Kdpy0y2nYRSZN8uNDH3VxuW4sWykMBlzFy6MRZ8pJqI17q/iP55sv&#10;Z5yFKFwtLDhV8Y0K/HL2+dNF66dqDAuwtUJGIC5MW1/xRYx+WhRBLlQjwhF45cioARsRScW3okbR&#10;Enpji/FodFK0gLVHkCoE+nvdGfks42utZLzXOqjIbMWptphPzOdrOovZhZi+ofALI/syxD9U0Qjj&#10;KOkAdS2iYEs0f0E1RiIE0PFIQlOA1kaq3AN1U44+dPO0EF7lXmg4wQ9jCv8PVt6tnvwD0hhaH6aB&#10;xNTFWmOTvlQfW+dhbYZhqXVkkn6OJ6fl6YQzSaZy/PVsPEnDLHbBHkP8pqBhSag4wtLVj3QheU5i&#10;dRti57/1SwmtY23FzycEltQA1tQ3xtqsJE6oK4tsJeg247rsE+55UXrrqIpdM1mKG6s6+EelmalT&#10;+V2C95hCSuXiSY9rHXmnME0VDIHloUAbt8X0vilMZf4NgaNDge8zDhE5K7g4BDfGAR4CqH8OmTv/&#10;bfddz6n9V6g3D8gQOvYHL28MXcmtCPFBINGdFoNWON7ToS3QBUAvcbYA/H3of/InFpKVs5bWp+Lh&#10;11Kg4sx+d8TP8/L4OO1bVo4np2NScN/yum9xy+YK6E5Leiy8zGLyj3YraoTmhTZ9nrKSSThJuSsu&#10;I26Vq9itNb0VUs3n2Y12zIt46568TOBpqoltz+sXgb7nZSRC38F21cT0AzM73xTpYL6MoE2m7W6u&#10;/bxpPzP7+7ckPQD7evbavXizPwAAAP//AwBQSwMEFAAGAAgAAAAhAFCX+kXgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok2KiNo1TQSUOIIREgUNvm3hJIuJ1Grtt+veY&#10;ExxHM5p5U6wn24sjjb5zrCGdJSCIa2c6bjR8vD/eLED4gGywd0wazuRhXV5eFJgbd+I3Om5DI2IJ&#10;+xw1tCEMuZS+bsmin7mBOHpfbrQYohwbaUY8xXLby3mSZNJix3GhxYE2LdXf24PV8Eym2j3sCJ8+&#10;u0Vz3ivcvLzutb6+mu5XIAJN4S8Mv/gRHcrIVLkDGy96DVmSxi9Bw1wpEDGQqfQORKVB3S5BloX8&#10;/6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdwNR9tAgAAOQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFCX+kXgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B16E9A" w14:textId="77777777" w:rsidR="00971C84" w:rsidRDefault="00971C84" w:rsidP="00971C84"/>
+    <w:p w14:paraId="46ECCB82" w14:textId="77777777" w:rsidR="00971C84" w:rsidRPr="00335A98" w:rsidRDefault="00971C84" w:rsidP="00971C84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3282">
+    </w:p>
+    <w:p w14:paraId="0F7A5E2B" w14:textId="3578CD4D" w:rsidR="00CC1567" w:rsidRDefault="00214CA0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
-        <w:t>1119 - MÀSTER OFICIAL EN GESTIÓ PÚBLICA</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1106DCDE" wp14:editId="7668CCC6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1257300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="457200" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="457200" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="415333D6" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+                            <w:pPr>
+                              <w:spacing w:before="0" w:line="200" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Si</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1106DCDE" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:-99pt;margin-top:2.15pt;width:36pt;height:18pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBobK68GwIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkq414hRdugwD&#10;um5Atw9QZNkWJosapcTOvn6UnKTZ7WWYHwTKpA7Jw8Pl7dAZtlfoNdiSzyZTzpSVUGnblPzL582r&#10;a858ELYSBqwq+UF5frt6+WLZu0Ll0IKpFDICsb7oXcnbEFyRZV62qhN+Ak5ZctaAnQh0xSarUPSE&#10;3pksn06vsh6wcghSeU9/70cnXyX8ulYyfKxrrwIzJafaQjoxndt4ZqulKBoUrtXyWIb4hyo6oS0l&#10;PUPdiyDYDvVvUJ2WCB7qMJHQZVDXWqrUA3Uzm/7SzVMrnEq9EDnenWny/w9WPu6f3CdkYXgDAw0w&#10;NeHdA8ivnllYt8I26g4R+laJihLPImVZ73xxfBqp9oWPINv+A1Q0ZLELkICGGrvICvXJCJ0GcDiT&#10;robAJP2cL17TIDmT5Mrz6yuyYwZRnB479OGdgo5Fo+RIM03gYv/gwxh6Com5PBhdbbQx6YLNdm2Q&#10;7QXNf5O+I/pPYcayvuQ3i3wx9v9XiGn6/gTR6UBCNror+fU5SBSRtbe2SjILQpvRpu6MjfWpJNFj&#10;HyceR0bDsB2YrojxPOaLzi1UB6IZYZQxrR0ZLeB3znqScMn9t51AxZl5b2lUN7P5PGo+XRLNnOGl&#10;Z3vpEVYSVMkDZ6O5DuOe7BzqpqVMozgs3NF4a52of67qKAqSaRrecaXiHlzeU9Tz4q9+AAAA//8D&#10;AFBLAwQUAAYACAAAACEAziQ8QeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXFDqpKlCGuJUCAkENyiovbqxm0TY62C7afh7lhMcd3Y086bezNawSfswOBSQLVJgGlunBuwE&#10;fLw/JiWwECUqaRxqAd86wKa5vKhlpdwZ3/S0jR2jEAyVFNDHOFach7bXVoaFGzXS7+i8lZFO33Hl&#10;5ZnCreHLNC24lQNSQy9H/dDr9nN7sgLK1fO0Dy/5664tjmYdb26npy8vxPXVfH8HLOo5/pnhF5/Q&#10;oSGmgzuhCswISLJ1SWOigFUOjAxJtixIOJCQ5sCbmv+f0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAaGyuvBsCAABABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAziQ8QeAAAAAKAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="415333D6" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+                      <w:pPr>
+                        <w:spacing w:before="0" w:line="200" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>Si</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303BAB99" w14:textId="27B27D4D" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="003E2385" w:rsidP="00AB3282">
+    <w:p w14:paraId="70B04ADA" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
       <w:pPr>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146FC9DD" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526923BA" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D55CE8" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785EA711" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B16F6B5" w14:textId="77777777" w:rsidR="00783F53" w:rsidRDefault="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B03EA7" w14:textId="5115FEF4" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00214CA0" w:rsidP="00783F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="28CEEB61" wp14:editId="50EF9CC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="571500" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="571500" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="808080"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F97D43B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>No</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="28CEEB61" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:-1in;margin-top:9.85pt;width:45pt;height:18pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX+h07HQIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkjY14hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzry8lO2l2exmmB4EUqUPykFzfDp0iB2GdBF3Q+SylRGgOldRNQb9+2b1a&#10;UeI80xVToEVBj8LR283LF+ve5CKDFlQlLEEQ7fLeFLT13uRJ4ngrOuZmYIRGYw22Yx5V2ySVZT2i&#10;dyrJ0vQq6cFWxgIXzuHr/Wikm4hf14L7T3XthCeqoJibj7eNdxnuZLNmeWOZaSWf0mD/kEXHpMag&#10;Z6h75hnZW/kbVCe5BQe1n3HoEqhryUWsAauZp79U89gyI2ItSI4zZ5rc/4PlHw+P5rMlfngDAzYw&#10;FuHMA/BvjmjYtkw34s5a6FvBKgw8D5QlvXH59DVQ7XIXQMr+A1TYZLb3EIGG2naBFayTIDo24Hgm&#10;XQyecHxcXs+XKVo4mrJsdYVyiMDy02djnX8noCNBKKjFnkZwdnhwfnQ9uYRYDpSsdlKpqNim3CpL&#10;Dgz7v4tnQv/JTWnSF/RmmS3H+v8KkcbzJ4hOehxkJbuCrs5OLA+svdVVHDPPpBplrE7pkJ+IIzrV&#10;ceJxZNQP5UBkhYy/DvGCsYTqiDRbGMcY1w6FFuwPSnoc4YK673tmBSXqvcZW3cwXizDzUVksrzNU&#10;7KWlvLQwzRGqoJ6SUdz6cU/2xsqmxUjjcGi4w/bWMlL/nNU0FDimsXnTSoU9uNSj1/Pib54AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBghOK+4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUhcUOoUkqYNcSqEBIIblKpc3XibRPgn2G4a3p7tCY47M5r9plpPRrMRfeidFTCfpcDQNk71&#10;thWw/XhKlsBClFZJ7SwK+MEA6/ryopKlcif7juMmtoxKbCilgC7GoeQ8NB0aGWZuQEvewXkjI52+&#10;5crLE5UbzW/TdMGN7C196OSAjx02X5ujEbDMXsbP8Hr3tmsWB72KN8X4/O2FuL6aHu6BRZziXxjO&#10;+IQONTHt3dGqwLSAZJ5lNCaSsyqAUSLJz8JeQJ4XwOuK/59Q/wIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCX+h07HQIAAEAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBghOK+4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" o:allowincell="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F97D43B" w14:textId="77777777" w:rsidR="00CC1567" w:rsidRDefault="00CC1567">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>No</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783F53" w:rsidRPr="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
+        </w:rPr>
+        <w:t>1119 - MÀSTER OFICIAL EN GESTIÓ PÚBLICA</w:t>
+      </w:r>
+      <w:r w:rsidR="00783F53" w:rsidRPr="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35607711" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+      <w:pPr>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Assenyala amb una “X” les assignatures de les quals et matricules</w:t>
       </w:r>
+      <w:r w:rsidRPr="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C32EB70" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="50C49E51" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
       <w:pPr>
-        <w:spacing w:before="0"/>
-        <w:ind w:right="-284"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00783F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="151"/>
-        <w:tblW w:w="8804" w:type="dxa"/>
+        <w:tblW w:w="8790" w:type="dxa"/>
+        <w:tblInd w:w="1124" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="582"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="4339"/>
+        <w:gridCol w:w="896"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="7D03282F" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="6B9F69E1" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-            <w:noWrap/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21FA6CC8" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2C08F4" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Codi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-            <w:noWrap/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77603960" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mòdul</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="418615AE" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4395" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Duració</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-            <w:noWrap/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFA8D26" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tipus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A05DBF2" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(*)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD3B765" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Cr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-            <w:noWrap/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2F676C" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...144 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grup</w:t>
             </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="3C7A39C5" w14:textId="77777777" w:rsidTr="00EE3809">
-[...41 lines deleted...]
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="55302CDC" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="727D75CF" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="8790" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DADE029" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MÒDULS OBLIGATORIS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="301BF2B3" w14:textId="77777777" w:rsidTr="00ED1385">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="7F7C0FEB" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="521D7C23" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="503020F5" w14:textId="62CFEDBC" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>41256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="616D3377" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Economia del Sector Públic </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="05E98888" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="355C3B9D" w14:textId="355D965A" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B27716A" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E67D8A4" w14:textId="625DC6BF" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6336EF8F" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60EEE6EA" w14:textId="429E753D" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D912B1F" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="481D88F5" w14:textId="5404758F" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="773A78F2" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="26EEE8D9" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3A92BF" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="126ADDC0" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="511C7B6F" w14:textId="5DE03430" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>42454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB82731" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Anàlisi i Gestió de Polítiques Públiques </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="62BF139D" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC462C9" w14:textId="4A1EC4F7" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="576067A5" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E86A5" w14:textId="197725A7" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2874F737" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="145048AD" w14:textId="0AEC3D0E" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2A3CBD64" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6700DB6E" w14:textId="23EEFD35" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="450A4567" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="7D331A6E" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36679729" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="19E5CFCA" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1EE0ED" w14:textId="7D3F0F0B" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>41258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA7C68E" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Organització, Recursos Humans i Gestió </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B410411" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="257902FD" w14:textId="227499CC" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="1845E2C9" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E746FBD" w14:textId="6E3CDBC8" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4C19EDFE" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43EF789B" w14:textId="2FC87C19" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="19CC133A" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F2AF12" w14:textId="394D890C" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="353DE5CC" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="2D7119C6" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C89E672" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B964EC2" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="415A8040" w14:textId="773111A1" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>41257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F6F31D" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Instruments d’Administració i Gestió Pública </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A1C53E3" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D96D89" w14:textId="6E8F7383" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="0BCB0708" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4BFDFC" w14:textId="104F66D9" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="06D97E6C" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5B5E86" w14:textId="512948DB" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="60D3B7C5" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45461A70" w14:textId="37DCD1FA" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="178C30F9" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="10D076A4" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F687A9" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="430AAFE9" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABF4A38" w14:textId="307E386A" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>42457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="378F086E" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Treball de Final de Màster </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2B3355B1" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="054345BF" w14:textId="2D70242F" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B6B4110" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00D76571" w14:textId="4228FA0A" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="0CABF3E2" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="625B443D" w14:textId="390D18BE" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="3BB7DC53" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6255CE19" w14:textId="467AF2F6" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="6179BC20" w14:textId="77777777" w:rsidTr="00EE3809">
-[...72 lines deleted...]
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="2CB95E67" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="51200B18" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="8790" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...57 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28643816" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>MÒDULS OPTATIUS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C87AE9" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...111 lines deleted...]
-              <w:t>1</w:t>
+              </w:rPr>
+              <w:t>(s’han de cursar 10 crèdits)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3282" w:rsidRPr="00AB3282" w14:paraId="5748F781" w14:textId="77777777" w:rsidTr="00EE3809">
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="67978F6F" w14:textId="77777777" w:rsidTr="00ED1385">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55567860" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="3E1ECB70" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="008310AA" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7154E0DA" w14:textId="059EEC46" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>42455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6042ED33" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Metodologia de Recerca </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0292ADD9" w14:textId="75C79B36" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50241C06" w14:textId="059A4A47" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>OT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1453E2E2" w14:textId="0B202963" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7133B444" w14:textId="6BE07927" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783F53" w:rsidRPr="00783F53" w14:paraId="7A4CFCEF" w14:textId="77777777" w:rsidTr="00ED1385">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C66838B" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43D14CC1" w14:textId="3CDAEA5C" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>42456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...33 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A591C" w14:textId="77777777" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00783F53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Pràctiques Professionals </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="5153B158" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B96E93" w14:textId="1D94C43B" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="12C76353" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD3CA5B" w14:textId="6F38D709" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="063A1F47" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2706CD71" w14:textId="729E58AC" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="7ECE9C23" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B042D5C" w14:textId="3FBCA79C" w:rsidR="00783F53" w:rsidRPr="00783F53" w:rsidRDefault="00783F53" w:rsidP="00ED1385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="254BF565" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
-[...76 lines deleted...]
-    <w:p w14:paraId="2DBA29A9" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="1116E303" w14:textId="769046D8" w:rsidR="00CC1567" w:rsidRDefault="00CC1567"/>
+    <w:p w14:paraId="06A73BDE" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D"/>
+    <w:p w14:paraId="04DDEC5E" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D"/>
+    <w:p w14:paraId="548083E1" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DCFD07" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="615035FD" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE3DE12" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="5D341049" w14:textId="531E4C62" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
-        <w:rPr>
-[...105 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bellaterra (Cerdanyola del Vallès), _______ de </w:t>
       </w:r>
-      <w:r w:rsidR="00616952">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>________________________ de 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>________________________ de 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8D0955" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="3161B782" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50ABD2E0" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="0CC9BACA" w14:textId="2620551E" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8B3078" wp14:editId="19CF7431">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED72DF6" wp14:editId="2F18E6C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>123825</wp:posOffset>
+                  <wp:posOffset>619125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>154940</wp:posOffset>
+                  <wp:posOffset>155575</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2996565" cy="1021080"/>
                 <wp:effectExtent l="7620" t="6985" r="5715" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Text Box 43"/>
+                <wp:docPr id="838336968" name="Text Box 43"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2996565" cy="1021080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="14764AEF" w14:textId="414E7F35" w:rsidR="00AB3282" w:rsidRDefault="00EE3809" w:rsidP="00AB3282">
+                          <w:p w14:paraId="0D8C1787" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Signatura</w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Signatura del Coordinador/a </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F8B3078" id="Text Box 43" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:12.2pt;width:235.95pt;height:80.4pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/WXT9HAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUljZqulq6FCEt&#10;C9LCBziOk1g4HmO7TcrXM3a63WqBF4QfLI/HPjNz5szmZuwVOQrrJOiSZrOUEqE51FK3Jf32df9m&#10;RYnzTNdMgRYlPQlHb7avX20GU4gcOlC1sARBtCsGU9LOe1MkieOd6JmbgREanQ3Ynnk0bZvUlg2I&#10;3qskT9NlMoCtjQUunMPbu8lJtxG/aQT3n5vGCU9USTE3H3cb9yrsyXbDitYy00l+ToP9QxY9kxqD&#10;XqDumGfkYOVvUL3kFhw0fsahT6BpJBexBqwmS19U89gxI2ItSI4zF5rc/4PlD8dH88USP76DERsY&#10;i3DmHvh3RzTsOqZbcWstDJ1gNQbOAmXJYFxx/hqodoULINXwCWpsMjt4iEBjY/vACtZJEB0bcLqQ&#10;LkZPOF7m6/VysVxQwtGXpXmWrmJbElY8fTfW+Q8CehIOJbXY1QjPjvfOh3RY8fQkRHOgZL2XSkXD&#10;ttVOWXJkqIB9XLGCF8+UJkNJ14t8MTHwV4g0rj9B9NKjlJXsS7q6PGJF4O29rqPQPJNqOmPKSp+J&#10;DNxNLPqxGomsAw8hQiC2gvqE1FqYpIujhocO7E9KBpRtSd2PA7OCEvVRY3vW2XwedB6N+eJtjoa9&#10;9lTXHqY5QpXUUzIdd36ajYOxsu0w0iQIDbfY0kZGsp+zOueP0ow9OI9R0P61HV89D/v2FwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPJi0x7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdRrSkoQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC247eaHam2sx2EBP60DtSsFwkIJAaZ3pq&#10;Fby93l/mIELUZPTgCBV8Y4BNfXpS6dK4I73gtI2t4BAKpVbQxTiWUoamQ6vDwo1IzPbOWx1Z+lYa&#10;r48cbgeZJslaWt0Tf+j0iHcdNp/bg1WQZ4/TR3i6en5v1vuhiBfX08OXV+r8bL69ARFxjn9m+K3P&#10;1aHmTjt3IBPEwLpYsVNBmmUgmGfFko8dg3yVgqwr+X9B/QMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB/WXT9HAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDyYtMe3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:shape w14:anchorId="3ED72DF6" id="Text Box 43" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:48.75pt;margin-top:12.25pt;width:235.95pt;height:80.4pt;z-index:251661327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9b0P4HAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUljZqulq6FCEt&#10;C9LCBziOk1g4HmO7TcrXM3a63WqBF4QfLI/HPjNz5szmZuwVOQrrJOiSZrOUEqE51FK3Jf32df9m&#10;RYnzTNdMgRYlPQlHb7avX20GU4gcOlC1sARBtCsGU9LOe1MkieOd6JmbgREanQ3Ynnk0bZvUlg2I&#10;3qskT9NlMoCtjQUunMPbu8lJtxG/aQT3n5vGCU9USTE3H3cb9yrsyXbDitYy00l+ToP9QxY9kxqD&#10;XqDumGfkYOVvUL3kFhw0fsahT6BpJBexBqwmS19U89gxI2ItSI4zF5rc/4PlD8dH88USP76DERsY&#10;i3DmHvh3RzTsOqZbcWstDJ1gNQbOAmXJYFxx/hqodoULINXwCWpsMjt4iEBjY/vACtZJEB0bcLqQ&#10;LkZPOF7m6/VysVxQwtGXpXmWrmJbElY8fTfW+Q8CehIOJbXY1QjPjvfOh3RY8fQkRHOgZL2XSkXD&#10;ttVOWXJkqIB9XLGCF8+UJkNJ14t8MTHwV4g0rj9B9NKjlJXsS7q6PGJF4O29rqPQPJNqOmPKSp+J&#10;DNxNLPqxGomskYd5iBCIraA+IbUWJuniqOGhA/uTkgFlW1L348CsoER91NiedTafB51HY754m6Nh&#10;rz3VtYdpjlAl9ZRMx52fZuNgrGw7jDQJQsMttrSRkeznrM75ozRjD85jFLR/bcdXz8O+/QUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGS37grgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC6IpWxt15amE0ICsRsMBNesydqKxClJ1pW3x5zgZFn/p9+f681sDZu0D4NDATeLBJjG1qkB&#10;OwFvrw/XBbAQJSppHGoB3zrApjk/q2Wl3Alf9LSLHaMSDJUU0Mc4VpyHttdWhoUbNVJ2cN7KSKvv&#10;uPLyROXW8GWS5NzKAelCL0d93+v2c3e0Aor0afoI29Xze5sfTBmv1tPjlxfi8mK+uwUW9Rz/YPjV&#10;J3VoyGnvjqgCMwLKdUakgGVKk/IsL1NgewKLbAW8qfn/D5ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAH1vQ/gcAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGS37grgAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="14764AEF" w14:textId="414E7F35" w:rsidR="00AB3282" w:rsidRDefault="00EE3809" w:rsidP="00AB3282">
+                    <w:p w14:paraId="0D8C1787" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>Signatura</w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Signatura del Coordinador/a </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A9345F" wp14:editId="644AFFAB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221AE2B5" wp14:editId="36FAF74C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3209925</wp:posOffset>
+                  <wp:posOffset>3891915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>147320</wp:posOffset>
+                  <wp:posOffset>148590</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3453765" cy="1028700"/>
-                <wp:effectExtent l="7620" t="8890" r="5715" b="10160"/>
+                <wp:extent cx="2775585" cy="1028700"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Text Box 42"/>
+                <wp:docPr id="1549672173" name="Text Box 42"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3453765" cy="1028700"/>
+                          <a:ext cx="2775585" cy="1028700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4CBB13A9" w14:textId="0B6F8363" w:rsidR="00AB3282" w:rsidRDefault="00EE3809" w:rsidP="00AB3282">
+                          <w:p w14:paraId="15F93BBC" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Signatur</w:t>
+                              <w:t xml:space="preserve">Signatura de </w:t>
                             </w:r>
-                            <w:r w:rsidR="001F1CB2">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>a d</w:t>
-[...32 lines deleted...]
-                              <w:t>’alumne</w:t>
+                              <w:t>l’alumne</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">/a </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="46A9345F" id="Text Box 42" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:252.75pt;margin-top:11.6pt;width:271.95pt;height:81pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc78P4HQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQbS/D9CCQInVEHh4tb/vWsINCr8GWfDzKOVNWQqXtruTfvm7e&#10;LDjzQdhKGLCq5Efl+e3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzy/zjrAyiFI5T2d3g9Bvkr4da1k+FzXXgVmSk61hbRj2rdxz1ZLUexQuEbLUxniH6pohbb0&#10;6BnqXgTB9qh/g2q1RPBQh5GENoO61lKlHqibcf6im8dGOJV6IXK8O9Pk/x+s/HR4dF+Qhf4t9DTA&#10;1IR3DyC/e2Zh3Qi7U3eI0DVKVPTwOFKWdc4Xp6uRal/4CLLtPkJFQxb7AAmor7GNrFCfjNBpAMcz&#10;6aoPTNLh1XR2Nb+ecSYpNs4ni3mexpKJ4um6Qx/eK2hZNEqONNUELw4PPsRyRPGUEl/zYHS10cYk&#10;B3fbtUF2EKSATVqpgxdpxrKu5DezyWxg4K8QeVp/gmh1ICkb3ZZ8cU4SReTtna2S0ILQZrCpZGNP&#10;REbuBhZDv+2ZroiHRHMkdgvVkahFGKRLX42MBvAnZx3JtuT+x16g4sx8sDSem/F0GnWenOlsPiEH&#10;LyPby4iwkqBKHjgbzHUY/sbeod419NIgCAt3NNJaJ7KfqzrVT9JMMzh9o6j9Sz9lPX/21S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBa3vFI4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQuaEvo2tGVphNCArEbbAiuWeO1FY1Tkqwrb092gpstf/r9/eV6Mj0b0fnOkoTbuQCGVFvd&#10;USPhffc0y4H5oEir3hJK+EEP6+ryolSFtid6w3EbGhZDyBdKQhvCUHDu6xaN8nM7IMXbwTqjQlxd&#10;w7VTpxhuep4IseRGdRQ/tGrAxxbrr+3RSMjTl/HTbxavH/Xy0K/Czd34/O2kvL6aHu6BBZzCHwxn&#10;/agOVXTa2yNpz3oJmciyiEpIFgmwMyDSVQpsH6c8S4BXJf/fofoFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA3O/D+B0CAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAWt7xSOEAAAALAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
+              <v:shape w14:anchorId="221AE2B5" id="Text Box 42" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:306.45pt;margin-top:11.7pt;width:218.55pt;height:81pt;z-index:251660303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuM7WHHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrhnZR02l0FCGN&#10;gTT4Aa7jNBaOz5zdJuPXc3a6rhrwgvCD5fPZ3919993qeugMOyr0GmzFp5OcM2Ul1NruK/7t6/bN&#10;kjMfhK2FAasq/qg8v16/frXqXalm0IKpFTICsb7sXcXbEFyZZV62qhN+Ak5ZcjaAnQhk4j6rUfSE&#10;3plsludvsx6wdghSeU+3t6OTrxN+0ygZPjeNV4GZilNuIe2Y9l3cs/VKlHsUrtXylIb4hyw6oS0F&#10;PUPdiiDYAfVvUJ2WCB6aMJHQZdA0WqpUA1UzzV9U89AKp1ItRI53Z5r8/4OV98cH9wVZGN7BQA1M&#10;RXh3B/K7ZxY2rbB7dYMIfatETYGnkbKsd748fY1U+9JHkF3/CWpqsjgESEBDg11khepkhE4NeDyT&#10;robAJF3OFouiWBacSfJN89lykae2ZKJ8+u7Qhw8KOhYPFUfqaoIXxzsfYjqifHoSo3kwut5qY5KB&#10;+93GIDsKUsA2rVTBi2fGsr7iV8WsGBn4K0Se1p8gOh1IykZ3FV+eH4ky8vbe1kloQWgznillY09E&#10;Ru5GFsOwG5iuiYciRojE7qB+JGoRRunSqNGhBfzJWU+yrbj/cRCoODMfLbXnajqfR50nY14sZmTg&#10;pWd36RFWElTFA2fjcRPG2Tg41PuWIo2CsHBDLW10Ivs5q1P+JM3Ug9MYRe1f2unV87CvfwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhALjLXmfhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC6IJeu60pWmE0ICwQ22Ca5Z67UViVOSrCtvT3aCmy1/+v395Xoymo3ofG9JwnwmgCHVtump&#10;lbDbPt3mwHxQ1ChtCSX8oId1dXlRqqKxJ3rHcRNaFkPIF0pCF8JQcO7rDo3yMzsgxdvBOqNCXF3L&#10;G6dOMdxongiRcaN6ih86NeBjh/XX5mgk5OnL+OlfF28fdXbQq3BzNz5/Oymvr6aHe2ABp/AHw1k/&#10;qkMVnfb2SI1nWkI2T1YRlZAsUmBnQCxFbLePU75MgVcl/9+h+gUAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBuM7WHHAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC4y15n4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4CBB13A9" w14:textId="0B6F8363" w:rsidR="00AB3282" w:rsidRDefault="00EE3809" w:rsidP="00AB3282">
+                    <w:p w14:paraId="15F93BBC" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>Signatur</w:t>
+                        <w:t xml:space="preserve">Signatura de </w:t>
                       </w:r>
-                      <w:r w:rsidR="001F1CB2">
-[...14 lines deleted...]
-                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-                        <w:t>’alumne</w:t>
+                        <w:t>l’alumne</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">/a </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC5C2C6" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="320F9294" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCE193F" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="1A76FE47" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60AB4E57" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="62059A58" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26E9523F" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282"/>
-    <w:p w14:paraId="60051147" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="0BFF16C9" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D"/>
+    <w:p w14:paraId="5419D750" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D74BB31" w14:textId="77777777" w:rsidR="00EE3809" w:rsidRPr="00AB3282" w:rsidRDefault="00EE3809" w:rsidP="00AB3282"/>
-    <w:p w14:paraId="423E1DF1" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282">
+    <w:p w14:paraId="7E65FE09" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D"/>
+    <w:p w14:paraId="29CFA7A4" w14:textId="77777777" w:rsidR="006C423D" w:rsidRPr="00AB3282" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3282">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640F89E7" w14:textId="77777777" w:rsidR="00EE3809" w:rsidRDefault="00EE3809" w:rsidP="00AB3282">
+    <w:p w14:paraId="1E5F0889" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D" w:rsidP="006C423D">
       <w:pPr>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">UNA VEGADA SIGNAT PER AMBDUES PARTS, I ABANS DE REALITZAR LA MATRÍCULA, RECORDA ENVIAR AQUESTA SOL.LICITUD PER E-MAIL A: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="004B3CE9">
           <w:rPr>
-            <w:rStyle w:val="Enlla"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>GA.MASTERS.FCPS@UAB.CAT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B54B781" w14:textId="77777777" w:rsidR="00AB3282" w:rsidRPr="00AB3282" w:rsidRDefault="00AB3282" w:rsidP="00AB3282"/>
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00FC4679" w:rsidRPr="00D949C9" w:rsidSect="00BA3A44">
+    <w:p w14:paraId="29F3EB06" w14:textId="77777777" w:rsidR="006C423D" w:rsidRDefault="006C423D"/>
+    <w:sectPr w:rsidR="006C423D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="113" w:right="567" w:bottom="113" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="0" w:right="282" w:bottom="0" w:left="426" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings 3">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="658C65DF"/>
+    <w:nsid w:val="203B2EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ADAE5792"/>
-    <w:lvl w:ilvl="0" w:tplc="F0E07190">
+    <w:tmpl w:val="0D249932"/>
+    <w:lvl w:ilvl="0" w:tplc="97F406AE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7D98CECE" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlPicBulletId w:val="0"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="32D47474" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="235C07E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4B74350C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="60D65BB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2AAEBC9E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="962A3C7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21E0DBDA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33FB63A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B687600"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="373C5B4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F7D66C70" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7C868D04" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4B28B726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9B36D016" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95323E52" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31C84BA6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AF76D2C8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D657CA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="402AE84A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="622155674">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D34109C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BDA953A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52280D76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DBCB83E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="503741643">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1829058135">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1887788889">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="607466546">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1199855946">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D949C9"/>
-[...127 lines deleted...]
-    <w:rsid w:val="00FE3645"/>
+    <w:rsidRoot w:val="00485988"/>
+    <w:rsid w:val="000342B4"/>
+    <w:rsid w:val="00036AF4"/>
+    <w:rsid w:val="000945DA"/>
+    <w:rsid w:val="000E067C"/>
+    <w:rsid w:val="000E6751"/>
+    <w:rsid w:val="000F330C"/>
+    <w:rsid w:val="001063E4"/>
+    <w:rsid w:val="001254CF"/>
+    <w:rsid w:val="001B50E7"/>
+    <w:rsid w:val="00214CA0"/>
+    <w:rsid w:val="00227191"/>
+    <w:rsid w:val="00241999"/>
+    <w:rsid w:val="00265E96"/>
+    <w:rsid w:val="00266519"/>
+    <w:rsid w:val="0028021E"/>
+    <w:rsid w:val="002A17DB"/>
+    <w:rsid w:val="002B7209"/>
+    <w:rsid w:val="002E197E"/>
+    <w:rsid w:val="00303441"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="003752D6"/>
+    <w:rsid w:val="00393BBB"/>
+    <w:rsid w:val="003977DA"/>
+    <w:rsid w:val="003C6AA6"/>
+    <w:rsid w:val="004414A9"/>
+    <w:rsid w:val="004646DC"/>
+    <w:rsid w:val="00485988"/>
+    <w:rsid w:val="004926E6"/>
+    <w:rsid w:val="004A3525"/>
+    <w:rsid w:val="004C385D"/>
+    <w:rsid w:val="004F7F85"/>
+    <w:rsid w:val="005149A5"/>
+    <w:rsid w:val="0051601C"/>
+    <w:rsid w:val="00530E31"/>
+    <w:rsid w:val="005329EA"/>
+    <w:rsid w:val="00565946"/>
+    <w:rsid w:val="00605873"/>
+    <w:rsid w:val="00697E37"/>
+    <w:rsid w:val="006C423D"/>
+    <w:rsid w:val="006D6E72"/>
+    <w:rsid w:val="006E6273"/>
+    <w:rsid w:val="00717EE3"/>
+    <w:rsid w:val="007308D5"/>
+    <w:rsid w:val="0073439E"/>
+    <w:rsid w:val="0074488A"/>
+    <w:rsid w:val="00783F53"/>
+    <w:rsid w:val="007844DA"/>
+    <w:rsid w:val="007E1961"/>
+    <w:rsid w:val="00831B34"/>
+    <w:rsid w:val="00855533"/>
+    <w:rsid w:val="00880756"/>
+    <w:rsid w:val="008B7DA5"/>
+    <w:rsid w:val="008F7DC4"/>
+    <w:rsid w:val="009032AE"/>
+    <w:rsid w:val="00961C23"/>
+    <w:rsid w:val="00971C84"/>
+    <w:rsid w:val="009A36A4"/>
+    <w:rsid w:val="009E77E3"/>
+    <w:rsid w:val="00A916DE"/>
+    <w:rsid w:val="00B03ED2"/>
+    <w:rsid w:val="00B06F93"/>
+    <w:rsid w:val="00B1379B"/>
+    <w:rsid w:val="00B247B7"/>
+    <w:rsid w:val="00B64C8D"/>
+    <w:rsid w:val="00BE3170"/>
+    <w:rsid w:val="00C86EA5"/>
+    <w:rsid w:val="00CC1567"/>
+    <w:rsid w:val="00D33EA5"/>
+    <w:rsid w:val="00D47EB3"/>
+    <w:rsid w:val="00D70D27"/>
+    <w:rsid w:val="00D817DC"/>
+    <w:rsid w:val="00D8465D"/>
+    <w:rsid w:val="00DE56EB"/>
+    <w:rsid w:val="00E85363"/>
+    <w:rsid w:val="00EB6483"/>
+    <w:rsid w:val="00ED1385"/>
+    <w:rsid w:val="00F27DEC"/>
+    <w:rsid w:val="00F7508A"/>
+    <w:rsid w:val="00F85305"/>
+    <w:rsid w:val="00F95890"/>
+    <w:rsid w:val="00FD3B35"/>
+    <w:rsid w:val="00FE3EEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{6DDBE726-C3C2-4B9E-BF75-76E2CAD71297}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5E9684AB"/>
+  <w15:docId w15:val="{02EAC61C-8E41-4AC7-82A7-E57819733EC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7663,75 +8786,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7880,533 +9002,439 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00D949C9"/>
+    <w:rsid w:val="00855533"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol4">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:right="-286"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:right="-286"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttol4Car"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004D2591"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...18 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol6">
-[...22 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textdeglobus">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextdeglobusCar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D949C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="900"/>
+        <w:tab w:val="left" w:pos="2160"/>
+        <w:tab w:val="left" w:pos="5400"/>
+        <w:tab w:val="left" w:pos="7740"/>
+      </w:tabs>
+      <w:spacing w:before="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
-[...94 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Llegenda">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00807B75"/>
     <w:pPr>
       <w:ind w:right="-286"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextindependentCar"/>
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="14"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+      </w:tabs>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:ind w:left="425" w:hanging="425"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textdeglobus1">
+    <w:name w:val="Text de globus1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00831B34"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B27C2"/>
+    <w:rsid w:val="00B03ED2"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="009B27C2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="es-ES"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol6Car">
-[...5 lines deleted...]
-    <w:rsid w:val="002D69C8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00855533"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...27 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1012104415">
+    <w:div w:id="1021510632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1328090851">
-[...25 lines deleted...]
-    <w:div w:id="1839534210">
+    <w:div w:id="1856963092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GA.MASTERS.FCPS@UAB.CAT" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://intranet.uab.es/servlet/Satellite?blobcol=urlimg&amp;blobheader=image%2Fjpeg&amp;blobkey=id&amp;blobnocache=true&amp;blobtable=iImatge&amp;blobwhere=1096478880379&amp;cachecontrol=never&amp;ssbinary=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GA.MASTERS.FCPS@UAB.CAT" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/saf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/saf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Oficina">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Oficina">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8546,77 +9574,64 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b479006e-438a-48d0-bdd2-63139ec95590">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="594210f2cbbe5549a21e36112069064f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="9cbacf481aa0d2b2488f7239bde940fe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b479006e-438a-48d0-bdd2-63139ec95590" xmlns:ns3="1f9f2fc7-4f67-4a8b-8a47-899045573a5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0275da34e1b4b64f291a22593d3df70b" ns2:_="" ns3:_="">
     <xsd:import namespace="b479006e-438a-48d0-bdd2-63139ec95590"/>
     <xsd:import namespace="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8825,139 +9840,179 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DB8A516-98F7-4F1C-8FE2-05B1501B3F87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE7E108-AACB-4C0B-8E6B-D9E72B531925}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <ds:schemaRef ds:uri="b479006e-438a-48d0-bdd2-63139ec95590"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5058B17-D7F4-470B-BA2B-ED0AAA82F8E7}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E926381-B69E-4BC8-B4CB-E6E1DD068F10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{514BCD2B-9F1F-4987-94C7-F00F60FA6144}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b479006e-438a-48d0-bdd2-63139ec95590"/>
     <ds:schemaRef ds:uri="1f9f2fc7-4f67-4a8b-8a47-899045573a5b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09A31C2A-A90A-4842-B593-25388605BB82}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A46B2BB-B167-4335-A642-22FD6FF0F88D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2144</Characters>
+  <Pages>1</Pages>
+  <Words>252</Words>
+  <Characters>1443</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UAB</Company>
+  <Company>Universitat Autonoma de BCN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2515</CharactersWithSpaces>
+  <CharactersWithSpaces>1692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>7471195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:GA.MASTERS.FCPS@UAB.CAT</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063280</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.uab.cat/saf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Baltasara Navarro Valverde</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Area d´Alumnes</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECEE2ADD5C8F534A80EC1E9654B43BEA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>