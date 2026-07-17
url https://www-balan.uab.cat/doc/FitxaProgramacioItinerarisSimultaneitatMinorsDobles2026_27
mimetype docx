--- v0 (2025-10-08)
+++ v1 (2026-07-17)
@@ -4,53 +4,53 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37476447" w14:textId="40713537" w:rsidR="00710863" w:rsidRPr="001F0C72" w:rsidRDefault="00DE49E3" w:rsidP="00CD659F">
+    <w:p w14:paraId="37476447" w14:textId="6AE05242" w:rsidR="00710863" w:rsidRPr="001F0C72" w:rsidRDefault="00DE49E3" w:rsidP="00CD659F">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROGRAMACIÓ NOUS ITINERARI DE SIMULTANEÏTAT</w:t>
       </w:r>
       <w:r w:rsidR="007B3E50" w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -62,58 +62,58 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MÍNOR</w:t>
       </w:r>
       <w:r w:rsidR="007B3E50" w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD659F" w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PER AL CURS 202</w:t>
       </w:r>
-      <w:r w:rsidR="00486D3B">
+      <w:r w:rsidR="00512620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CD659F" w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="000F4846" w:rsidRPr="001F0C72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E3F508F" wp14:editId="0667B0F9">
             <wp:simplePos x="2616200" y="1060450"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
@@ -138,58 +138,58 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1318327" cy="495935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00486D3B">
+      <w:r w:rsidR="00512620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDEDC43" w14:textId="77777777" w:rsidR="007D1ACE" w:rsidRDefault="007D1ACE" w:rsidP="007D1ACE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4830"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DEBFF3" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRPr="00E521EE" w:rsidRDefault="00DE49E3" w:rsidP="00DE49E3">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -545,87 +545,85 @@
       <w:tblPr>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9073"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="34DEB2A0" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ADB948C" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="316" w:right="176" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE49E3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Justificació de la seva programació</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="06C21383" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E776FF3" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270EB697" w14:textId="77777777" w:rsidR="00710863" w:rsidRDefault="00710863" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -654,87 +652,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A7F7540" w14:textId="77777777" w:rsidR="00710863" w:rsidRPr="00DE49E3" w:rsidRDefault="00710863" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="04AEF70B" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E73346C" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="316" w:right="176" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE49E3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ocupabilitat i perspectives acadèmiques de futur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="39F66449" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47481260" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F5BB40" w14:textId="77777777" w:rsidR="00710863" w:rsidRDefault="00710863" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -763,87 +759,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="181D5FF1" w14:textId="77777777" w:rsidR="00710863" w:rsidRPr="00DE49E3" w:rsidRDefault="00710863" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="022E73A6" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C722627" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="316" w:right="176" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE49E3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Previsió plantilla de PDI per donar resposta a l’increment de la càrrega docent </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="0CD346BF" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B1753BD" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67F595FA" w14:textId="3533F57B" w:rsidR="00AF7D7E" w:rsidRPr="00AF7D7E" w:rsidRDefault="00AF7D7E" w:rsidP="00AF7D7E">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:ind w:right="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -911,88 +905,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8DB130" w14:textId="77777777" w:rsidR="00710863" w:rsidRPr="00DE49E3" w:rsidRDefault="00710863" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="316" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="638D7D34" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="204DCBBB" w14:textId="2D4F2A70" w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00710863">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="316" w:right="176" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE49E3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicació dels espais docents i edificis on s’impartirà</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE49E3" w:rsidRPr="00DE49E3" w14:paraId="141BB30A" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46091D8A" w14:textId="77777777" w:rsidR="00DE49E3" w:rsidRDefault="00DE49E3" w:rsidP="00DE49E3">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66BF1551" w14:textId="77777777" w:rsidR="00710863" w:rsidRDefault="00710863" w:rsidP="00DE49E3">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -1228,221 +1220,222 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ls espais han de ser adequats per al total desplegament de la proposta i c</w:t>
       </w:r>
       <w:r w:rsidRPr="00710863">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>al especificar en quin/s edifici/s, locals i espais es preveu d’impartir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00563A23" w:rsidRPr="00710863" w:rsidSect="00DE49E3">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1404" w:right="1418" w:bottom="1418" w:left="1418" w:header="426" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25DB7B4C" w14:textId="77777777" w:rsidR="00382D00" w:rsidRDefault="00382D00" w:rsidP="00DE49E3">
+    <w:p w14:paraId="7CAA6472" w14:textId="77777777" w:rsidR="00BF4AA3" w:rsidRDefault="00BF4AA3" w:rsidP="00DE49E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13567260" w14:textId="77777777" w:rsidR="00382D00" w:rsidRDefault="00382D00" w:rsidP="00DE49E3">
+    <w:p w14:paraId="34347683" w14:textId="77777777" w:rsidR="00BF4AA3" w:rsidRDefault="00BF4AA3" w:rsidP="00DE49E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="749E068B" w14:textId="2BB3CED8" w:rsidR="00451FE4" w:rsidRDefault="00710863" w:rsidP="00226333">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749E068B" w14:textId="2BB3CED8" w:rsidR="00BF4AA3" w:rsidRDefault="00710863" w:rsidP="00226333">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001D249D">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6D6DED0B" w14:textId="77777777" w:rsidR="00451FE4" w:rsidRDefault="00451FE4">
+  <w:p w14:paraId="6D6DED0B" w14:textId="77777777" w:rsidR="00BF4AA3" w:rsidRDefault="00BF4AA3">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="990145886"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="29DAAC31" w14:textId="56BAE0E7" w:rsidR="00486D3B" w:rsidRDefault="00486D3B">
         <w:pPr>
           <w:pStyle w:val="Peu"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6104DFAF" w14:textId="77777777" w:rsidR="00486D3B" w:rsidRDefault="00486D3B">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D01B2AF" w14:textId="77777777" w:rsidR="00382D00" w:rsidRDefault="00382D00" w:rsidP="00DE49E3">
+    <w:p w14:paraId="2431B112" w14:textId="77777777" w:rsidR="00BF4AA3" w:rsidRDefault="00BF4AA3" w:rsidP="00DE49E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137BC6C5" w14:textId="77777777" w:rsidR="00382D00" w:rsidRDefault="00382D00" w:rsidP="00DE49E3">
+    <w:p w14:paraId="64CA977B" w14:textId="77777777" w:rsidR="00BF4AA3" w:rsidRDefault="00BF4AA3" w:rsidP="00DE49E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC35E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F2168E"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1769,139 +1762,142 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="258679733">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1023676613">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1411460539">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2109426776">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE49E3"/>
     <w:rsid w:val="000A57C9"/>
     <w:rsid w:val="000F4846"/>
     <w:rsid w:val="000F59D2"/>
     <w:rsid w:val="001140AC"/>
     <w:rsid w:val="001D249D"/>
     <w:rsid w:val="001F0C72"/>
     <w:rsid w:val="00232BDD"/>
     <w:rsid w:val="002503C0"/>
     <w:rsid w:val="00261EFA"/>
     <w:rsid w:val="00382D00"/>
     <w:rsid w:val="00486D3B"/>
+    <w:rsid w:val="00512620"/>
     <w:rsid w:val="00563A23"/>
     <w:rsid w:val="005D070D"/>
     <w:rsid w:val="006D36D7"/>
     <w:rsid w:val="00710863"/>
     <w:rsid w:val="007979C2"/>
     <w:rsid w:val="007B3E50"/>
     <w:rsid w:val="007D1ACE"/>
     <w:rsid w:val="008B6D82"/>
     <w:rsid w:val="00981C2D"/>
     <w:rsid w:val="009A3741"/>
     <w:rsid w:val="00A26B0F"/>
     <w:rsid w:val="00AF7D7E"/>
     <w:rsid w:val="00B6560A"/>
     <w:rsid w:val="00B74FD2"/>
+    <w:rsid w:val="00BF4AA3"/>
     <w:rsid w:val="00C944ED"/>
     <w:rsid w:val="00CD659F"/>
     <w:rsid w:val="00DE048C"/>
     <w:rsid w:val="00DE49E3"/>
     <w:rsid w:val="00E521EE"/>
     <w:rsid w:val="00EC78E9"/>
+    <w:rsid w:val="00FF1076"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A4F000D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D0EDB906-0164-4A80-A66B-BBAFF59D147B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2521,51 +2517,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textindependent2Car">
     <w:name w:val="Text independent 2 Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textindependent2"/>
     <w:rsid w:val="00AF7D7E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>