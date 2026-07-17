--- v0 (2025-10-08)
+++ v1 (2026-07-17)
@@ -8,102 +8,115 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D22D530" w14:textId="6BE3E091" w:rsidR="00132248" w:rsidRPr="001B1805" w:rsidRDefault="00132248" w:rsidP="00132248">
-      <w:pPr>
+    <w:p w14:paraId="5D22D530" w14:textId="2AF55A92" w:rsidR="00132248" w:rsidRDefault="00132248" w:rsidP="009D7344">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FE2AF0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FASE 1 DE PIMPEU PER PROGRAMAR ESTUDIS DE GRAU I DE MÀSTER UNIVERSITARI REVERIFICATS, PER AL CURS 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E75F2C">
+      <w:r w:rsidR="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="1FE2AF0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00E75F2C">
+      <w:r w:rsidR="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5F908B" w14:textId="77777777" w:rsidR="009D7344" w:rsidRPr="001B1805" w:rsidRDefault="009D7344" w:rsidP="009D7344">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="377A704B" w14:textId="651A1D33" w:rsidR="00443C3C" w:rsidRPr="001B1805" w:rsidRDefault="00443C3C" w:rsidP="007A59EF">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La fase 1 de l’aplicatiu PIMPEU correspon a la incorporació de la informació necessària per a l’elaboració de la Programació Universitària, que ha de ser autoritzada, en el si del CIC, per a la seva verificació.</w:t>
       </w:r>
@@ -161,51 +174,50 @@
               <w:t>Universitat</w:t>
             </w:r>
             <w:r w:rsidR="00051946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132248" w:rsidRPr="007C052C" w14:paraId="00B1B7AB" w14:textId="77777777" w:rsidTr="007A59EF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B50D00" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="00E73E52">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="346" w:right="985" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C052C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Identificació del </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -224,51 +236,50 @@
               <w:t>màster universitari</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132248" w:rsidRPr="007C052C" w14:paraId="2C4CBC83" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C84EE31" w14:textId="0F62BEF2" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -303,51 +314,50 @@
           </w:tcPr>
           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132248" w:rsidRPr="007C052C" w14:paraId="2B91168B" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D834F2B" w14:textId="45B08826" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Centre responsable</w:t>
             </w:r>
             <w:r w:rsidR="0025451A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -383,51 +393,50 @@
           </w:tcPr>
           <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132248" w:rsidRPr="007C052C" w14:paraId="6175CED1" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DAA461" w14:textId="6F91DB30" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ubicació de la impartició</w:t>
             </w:r>
             <w:r w:rsidR="0025451A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -463,51 +472,50 @@
           </w:tcPr>
           <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00132248" w:rsidRDefault="00132248" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132248" w:rsidRPr="007C052C" w14:paraId="3743FB06" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40C6DE8C" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interuniversitari</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaapeudepgina"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -543,51 +551,50 @@
           </w:tcPr>
           <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00DE435F" w:rsidRDefault="00132248" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="7A430647" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED666C7" w14:textId="4CB39803" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titulació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> universitària conjunta internacional </w:t>
@@ -617,51 +624,50 @@
           </w:tcPr>
           <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="475CF466" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F734122" w14:textId="3AEE2CDD" w:rsidR="00F7294F" w:rsidRPr="00DE435F" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Distribució de crèdits</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -680,51 +686,50 @@
           </w:tcPr>
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="7E0DEF0D" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00789264" w14:textId="56C3AF99" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00F7294F" w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -750,51 +755,50 @@
           </w:tcPr>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="1E8AFAC8" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65C1592F" w14:textId="79176B5B" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00F7294F" w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -813,51 +817,50 @@
           </w:tcPr>
           <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="6C337C67" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B02F427" w14:textId="5023ADF9" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00F7294F" w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -876,51 +879,50 @@
           </w:tcPr>
           <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="08B64AD0" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D36D81B" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Treball fi de grau/màster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
@@ -931,51 +933,50 @@
           </w:tcPr>
           <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="0C1A5ECA" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68790443" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crèdits totals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
@@ -986,51 +987,50 @@
           </w:tcPr>
           <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="3C41CE19" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="120DD03C" w14:textId="542EAE0F" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Crèdits de pràctiques acadèmiques externes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -1040,51 +1040,50 @@
           </w:tcPr>
           <w:p w14:paraId="36FA52A8" w14:textId="2A748C14" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="1069F075" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438C7178" w14:textId="412E5B62" w:rsidR="00F7294F" w:rsidRPr="003C2DAA" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="771" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Crèdits d’altres activitats formatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -1094,51 +1093,50 @@
           </w:tcPr>
           <w:p w14:paraId="7DE9E101" w14:textId="25E444C1" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4C4D" w:rsidRPr="007C052C" w14:paraId="663836D5" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11540EB1" w14:textId="5E3BF506" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tipus</w:t>
             </w:r>
             <w:r w:rsidRPr="50AFD7F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1188,51 +1186,50 @@
           </w:tcPr>
           <w:p w14:paraId="60C44FDA" w14:textId="77777777" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4C4D" w:rsidRPr="007C052C" w14:paraId="77575163" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A7ABFF" w14:textId="12099541" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
             <w:r w:rsidRPr="240A7622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1276,51 +1273,50 @@
           </w:tcPr>
           <w:p w14:paraId="257E3F83" w14:textId="77777777" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4C4D" w:rsidRPr="007C052C" w14:paraId="787E7386" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD7BC3E" w14:textId="0EC5183B" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="007A67C1">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="408B16B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Modalitat d’impartició</w:t>
             </w:r>
             <w:r w:rsidRPr="0096460A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Híbrida / presencial / Virtual)</w:t>
@@ -1411,51 +1407,50 @@
           </w:tcPr>
           <w:p w14:paraId="015D6F2B" w14:textId="77777777" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4C4D" w:rsidRPr="007C052C" w14:paraId="71E6955E" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2424F0C4" w14:textId="4A7BA86C" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaalfinal"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Menció</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1505,51 +1500,50 @@
           </w:tcPr>
           <w:p w14:paraId="38355ABB" w14:textId="77777777" w:rsidR="00DF4C4D" w:rsidRDefault="00DF4C4D" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025451A" w:rsidRPr="007C052C" w14:paraId="695AC5F0" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1C112E" w14:textId="2B351220" w:rsidR="0025451A" w:rsidRPr="00DE435F" w:rsidRDefault="0025451A" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Professió regulada</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1576,51 +1570,50 @@
           </w:tcPr>
           <w:p w14:paraId="35CBDFF0" w14:textId="77777777" w:rsidR="0025451A" w:rsidRDefault="0025451A" w:rsidP="00645E8F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="16F44338" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0523489D" w14:textId="734ABE97" w:rsidR="00F7294F" w:rsidRPr="00132248" w:rsidRDefault="00DF4C4D" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Àmbit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1647,51 +1640,50 @@
           </w:tcPr>
           <w:p w14:paraId="44EAFD9C" w14:textId="3604FA09" w:rsidR="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00443C3C" w:rsidRPr="007C052C" w14:paraId="12A4EAE1" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AA44BC9" w14:textId="56AB4705" w:rsidR="00443C3C" w:rsidRDefault="00443C3C" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D78FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Propostes d’innovació docent:</w:t>
             </w:r>
             <w:r w:rsidR="009F4044" w:rsidRPr="000D78FA">
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaapeudepgina"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1711,51 +1703,50 @@
           </w:tcPr>
           <w:p w14:paraId="7BFC21AD" w14:textId="77777777" w:rsidR="00443C3C" w:rsidRDefault="00443C3C" w:rsidP="00F7294F">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A59EF" w:rsidRPr="007C052C" w14:paraId="2A95D880" w14:textId="77777777" w:rsidTr="00051946">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E6363FD" w14:textId="464DEF5F" w:rsidR="007A59EF" w:rsidRPr="000D78FA" w:rsidRDefault="007A59EF" w:rsidP="003C2DAA">
             <w:pPr>
               <w:ind w:left="346" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Titulació de procedència i any d’implantació</w:t>
             </w:r>
             <w:r w:rsidR="00051946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1806,91 +1797,89 @@
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9073"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="68787841" w14:textId="77777777" w:rsidTr="007A67C1">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D7FD33" w14:textId="13412D74" w:rsidR="00F7294F" w:rsidRPr="00BF7F8B" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="346" w:right="985" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Criteris de programació universitària</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="45E2A63C" w14:textId="77777777" w:rsidTr="007A67C1">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6D020D" w14:textId="30D086E4" w:rsidR="00F7294F" w:rsidRPr="003E0BC0" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="629" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553FAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Justificació de la </w:t>
@@ -1919,79 +1908,77 @@
               </w:rPr>
               <w:t>750</w:t>
             </w:r>
             <w:r w:rsidR="00E75F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> caràcters amb espais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="53128261" w14:textId="77777777" w:rsidTr="007A67C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62486C05" w14:textId="4DEA11BE" w:rsidR="00F7294F" w:rsidRPr="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="629" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="288C8211" w14:textId="77777777" w:rsidTr="007A67C1">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65EC6053" w14:textId="27DA04BD" w:rsidR="00F7294F" w:rsidRPr="003E0BC0" w:rsidRDefault="00F7294F" w:rsidP="003C2DAA">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="629" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noves necessitats de recursos per a la impartició de l’estudi, per part de la universitat</w:t>
@@ -2011,740 +1998,730 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidR="00E75F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 caràcters amb espais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7294F" w:rsidRPr="007C052C" w14:paraId="4101652C" w14:textId="77777777" w:rsidTr="007A67C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B99056E" w14:textId="56D8ED61" w:rsidR="00F7294F" w:rsidRPr="00F7294F" w:rsidRDefault="00F7294F" w:rsidP="00F7294F">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="629" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4124554B" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00E531C4" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="4124554B" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E531C4">
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Criteris de programació universitària </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BAD4B9" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00E473D0" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="48BAD4B9" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00770433">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Justificació de la reverificació: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00770433">
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>Cal indicar els motius que justifiquen la reverificació de l'estudi, així com els canvis previstos en el pla d'estudis. Es considera rellevant exposar si la reverificació es du a terme per reordenar l'oferta acadèmica del centre responsable, atesa la ineficiència de l'estudi actual, o bé, per la no acreditació o desistiment d'aquest procés, per part de la universitat responsable de l'estudi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDB3E5B" w14:textId="77777777" w:rsidR="00132248" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="7DDB3E5B" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Amb caràcter general, no es podrà autoritzar la reverificació d’estudis que estiguin pendents del procés d’acreditació corresponent. Només, i de forma excepcional, es considerarà la reverificació d’estudis, prèvia a l’acreditació, quan obeeixi a raons degudament justificades per la universitat responsable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DB732A" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00132248" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="41DB732A" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00132248">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> a les universitats catalanes, es vetllarà per adaptar els projectes corresponents a allò que estableix el Codi de bones pràctiques dels centres adscrits, en el marc del sistema universitari de Catalunya.</w:t>
+        </w:rPr>
+        <w:t>En el cas de propostes d’adscripció de nous centres o d’autorització d’impartició de nous estudis en els centres adscrits ja existents a les universitats catalanes, es vetllarà per adaptar els projectes corresponents a allò que estableix el Codi de bones pràctiques dels centres adscrits, en el marc del sistema universitari de Catalunya.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A6CE54" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00132248" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="15A6CE54" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00132248">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Només, es podran incloure a la programació universitària de Catalunya aquelles propostes d’adscripció que justifiquin l’assoliment d’alguna de les línies estratègiques següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13112135" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="005F5D8D" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="13112135" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F5D8D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El projecte d’adscripció representa una millora qualitativa, en el marc de l’oferta de titulacions de la universitat sol·licitant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463A5875" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="005F5D8D" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="463A5875" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F5D8D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El projecte d’adscripció resulta més avantatjós per a la universitat que la incorporació dels estudis corresponents a la seva estructura docent pròpia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273DF4DE" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="005F5D8D" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="273DF4DE" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F5D8D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:t>ització), a l’educació superior</w:t>
+        </w:rPr>
+        <w:t>El projecte d’adscripció permet millorar l’accés de l’estudiantat d’un territori determinat, amb condicionants d’especial rellevància (demogràfics, socials, econòmics, de localització), a l’educació superior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECA3A62" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="00753735" w:rsidRDefault="00132248" w:rsidP="008D5C49">
+    <w:p w14:paraId="0ECA3A62" w14:textId="77777777" w:rsidR="00132248" w:rsidRPr="009D7344" w:rsidRDefault="00132248" w:rsidP="008D5C49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noves necessitats de recursos per a la impartició de l’estudi, per part de la universitat: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">La universitat haurà </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">La universitat haurà de preveure les noves necessitats existents en matèria de professorat, d’espais docents i de recerca, recursos TIC, personal d’administració i serveis, així com altres possibles necessitats per a l’assoliment dels estàndards de qualitat requerits (formació del professorat en noves tecnologies, entre altres). </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F63DD">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000036CD">
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el cas dels centres propis de les universitats públiques</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, hauran de presentar, també, un pressupost equilibrat dels ingressos i les despeses previstes per a la impartició del nou estudi. En cas de necessitar un increment de plantilla, s’haurà d’indicar i caldrà justificar que no comporta despeses addicionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45079354" w14:textId="3C9505F2" w:rsidR="50AFD7F2" w:rsidRPr="00AF768B" w:rsidRDefault="6638FD43" w:rsidP="00AF768B">
+    <w:p w14:paraId="45079354" w14:textId="3C9505F2" w:rsidR="50AFD7F2" w:rsidRPr="009D7344" w:rsidRDefault="6638FD43" w:rsidP="00AF768B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="50AFD7F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quan es tracti d’universitats públiques, en cas de noves necessitats, caldrà adjuntar un pla econòmic preliminar, que especifiqui la previsió de despeses i el seu finançament.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="50AFD7F2" w:rsidRPr="00AF768B" w:rsidSect="00AF768B">
+    <w:sectPr w:rsidR="50AFD7F2" w:rsidRPr="009D7344" w:rsidSect="00AF768B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1134" w:bottom="1135" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195D000A" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056" w:rsidP="000C53CF">
+    <w:p w14:paraId="542FA927" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7" w:rsidP="000C53CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="200111A1" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056" w:rsidP="000C53CF">
+    <w:p w14:paraId="185A6F0E" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7" w:rsidP="000C53CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="088432B1" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056"/>
+    <w:p w14:paraId="58034EDC" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Light*">
     <w:altName w:val="Arial Nova Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60689E6A" w14:textId="5F899C54" w:rsidR="00645E8F" w:rsidRPr="001733AC" w:rsidRDefault="00645E8F">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006675B8">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>https://recercaiuniversitats.gencat.cat/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0839AB" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056" w:rsidP="000C53CF">
+    <w:p w14:paraId="730268F7" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7" w:rsidP="000C53CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="659A7CD5" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056" w:rsidP="000C53CF">
+    <w:p w14:paraId="1099AE44" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7" w:rsidP="000C53CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BC3B118" w14:textId="77777777" w:rsidR="000E2056" w:rsidRDefault="000E2056"/>
+    <w:p w14:paraId="2ABAAD19" w14:textId="77777777" w:rsidR="001F3EE7" w:rsidRDefault="001F3EE7"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="095C3B40" w14:textId="77777777" w:rsidR="007A59EF" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
+    <w:p w14:paraId="095C3B40" w14:textId="77777777" w:rsidR="007A59EF" w:rsidRPr="009D7344" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="002658EC">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Aquests camps són obligatoris, en la Fase 1 de PIMPEU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3259B456" w14:textId="7042BB8B" w:rsidR="007A59EF" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
+    <w:p w14:paraId="3259B456" w14:textId="7042BB8B" w:rsidR="007A59EF" w:rsidRPr="009D7344" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A59EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>En cas que s’hagi d’incorporar informació nova respecte a centres, ubicacions, universitats o institucions d’interès caldrà indicar-ho a l’apartat d’observacions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B21A6C7" w14:textId="77777777" w:rsidR="007A59EF" w:rsidRPr="007A59EF" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
+    <w:p w14:paraId="4B21A6C7" w14:textId="77777777" w:rsidR="007A59EF" w:rsidRPr="009D7344" w:rsidRDefault="007A59EF" w:rsidP="007A59EF">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DA8849" w14:textId="5EB83AE5" w:rsidR="00645E8F" w:rsidRPr="002658EC" w:rsidRDefault="00645E8F" w:rsidP="00132248">
+    <w:p w14:paraId="29DA8849" w14:textId="5EB83AE5" w:rsidR="00645E8F" w:rsidRPr="009D7344" w:rsidRDefault="00645E8F" w:rsidP="00132248">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E73E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002658EC">
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> En cas que es tracti d’un centre de nova adscripció, caldrà informar qui és el titular, justificació de la seva adscripció, així com una planificació de l’activitat acadèmica del centre, per a un període de 3 anys</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="555150F5" w14:textId="77777777" w:rsidR="00645E8F" w:rsidRPr="002658EC" w:rsidRDefault="00645E8F" w:rsidP="00132248">
+    <w:p w14:paraId="555150F5" w14:textId="77777777" w:rsidR="00645E8F" w:rsidRPr="009D7344" w:rsidRDefault="00645E8F" w:rsidP="00132248">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E73E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002658EC">
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Edifici o edificis on s’impartirà la docència de l’estudi</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7ABC1F0B" w14:textId="77777777" w:rsidR="00645E8F" w:rsidRPr="002658EC" w:rsidRDefault="00645E8F" w:rsidP="00132248">
+    <w:p w14:paraId="7ABC1F0B" w14:textId="6C96703A" w:rsidR="00645E8F" w:rsidRPr="009D7344" w:rsidRDefault="00645E8F" w:rsidP="00132248">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E73E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002658EC">
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> En cas afirmatiu, seria convenient indicar la previsió d’universitats participants</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el seu rol (participant, col·laboradora o associada).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6BDA4A22" w14:textId="765DB571" w:rsidR="00645E8F" w:rsidRPr="002658EC" w:rsidRDefault="00645E8F" w:rsidP="000532F1">
+    <w:p w14:paraId="6BDA4A22" w14:textId="765DB571" w:rsidR="00645E8F" w:rsidRPr="009D7344" w:rsidRDefault="00645E8F" w:rsidP="000532F1">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E73E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002658EC">
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Caldrà informar, al camp observacions, el nombre de places per a cada modalitat d’impartició. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="03D07B96" w14:textId="7FBAC282" w:rsidR="00645E8F" w:rsidRDefault="00645E8F">
+    <w:p w14:paraId="03D07B96" w14:textId="7FBAC282" w:rsidR="00645E8F" w:rsidRPr="009D7344" w:rsidRDefault="00645E8F">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D78FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7344">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D78FA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009D7344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cal indicar les estructures curriculars específiques, que desenvolupin estratègies metodològiques d’innovació docent diferenciades, per aprofundir en innovacions ja presents en el sistema o plantejar-ne de noves (per exemple, estudis dobles, graus oberts, entrades comunes, formació dual, aula invertida, competències multilingües). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32D40D3C" w14:textId="77777777" w:rsidR="00645E8F" w:rsidRPr="00A92E12" w:rsidRDefault="00645E8F" w:rsidP="000C53CF">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DA9614D" wp14:editId="07777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DA9614D" wp14:editId="061DB8E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-59690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3495675" cy="628650"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:extent cx="2590800" cy="465455"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
-              <wp:lineTo x="0" y="20945"/>
-[...1 lines deleted...]
-              <wp:lineTo x="21541" y="0"/>
+              <wp:lineTo x="0" y="20333"/>
+              <wp:lineTo x="21441" y="20333"/>
+              <wp:lineTo x="21441" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="4" name="Imatge 4" descr="C:\Users\78077126S\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo_REU_DGU.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\78077126S\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo_REU_DGU.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3495675" cy="628650"/>
+                    <a:ext cx="2604521" cy="468387"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE1433D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70A28C4C"/>
     <w:lvl w:ilvl="0" w:tplc="D012C7E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99387E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="307689B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3703,137 +3680,140 @@
   <w:num w:numId="5" w16cid:durableId="2035570509">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="265116688">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1359087485">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2003242810">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1726755287">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1613899894">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1722903883">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000016CF"/>
     <w:rsid w:val="000016CF"/>
     <w:rsid w:val="00051946"/>
     <w:rsid w:val="000532F1"/>
     <w:rsid w:val="000A21F8"/>
     <w:rsid w:val="000B400E"/>
     <w:rsid w:val="000C53CF"/>
     <w:rsid w:val="000D78FA"/>
     <w:rsid w:val="000E2056"/>
     <w:rsid w:val="00132248"/>
     <w:rsid w:val="00132983"/>
     <w:rsid w:val="0015513E"/>
     <w:rsid w:val="001733AC"/>
+    <w:rsid w:val="001F3EE7"/>
     <w:rsid w:val="00243950"/>
     <w:rsid w:val="00245F5A"/>
     <w:rsid w:val="0025451A"/>
     <w:rsid w:val="002572BD"/>
     <w:rsid w:val="002658EC"/>
     <w:rsid w:val="002C47C3"/>
     <w:rsid w:val="00341066"/>
     <w:rsid w:val="00384E14"/>
     <w:rsid w:val="003C2DAA"/>
     <w:rsid w:val="003C33AE"/>
+    <w:rsid w:val="003D60B9"/>
     <w:rsid w:val="00413B62"/>
     <w:rsid w:val="0042486C"/>
     <w:rsid w:val="00443C3C"/>
     <w:rsid w:val="004B57F7"/>
     <w:rsid w:val="004C14AB"/>
     <w:rsid w:val="004C4453"/>
     <w:rsid w:val="005255F1"/>
     <w:rsid w:val="00532331"/>
     <w:rsid w:val="00536BC5"/>
     <w:rsid w:val="00591B0F"/>
     <w:rsid w:val="005931B7"/>
     <w:rsid w:val="005C575C"/>
     <w:rsid w:val="005F11E8"/>
     <w:rsid w:val="00645E8F"/>
     <w:rsid w:val="00662C27"/>
     <w:rsid w:val="006675B8"/>
     <w:rsid w:val="00676122"/>
     <w:rsid w:val="00686A29"/>
     <w:rsid w:val="006C41B5"/>
     <w:rsid w:val="006E5C9C"/>
     <w:rsid w:val="007320F4"/>
     <w:rsid w:val="007338B8"/>
     <w:rsid w:val="00733C7E"/>
     <w:rsid w:val="00755000"/>
     <w:rsid w:val="00771907"/>
     <w:rsid w:val="007A59EF"/>
     <w:rsid w:val="007A67C1"/>
     <w:rsid w:val="00893466"/>
     <w:rsid w:val="008B7C08"/>
     <w:rsid w:val="008D5C49"/>
     <w:rsid w:val="00914C70"/>
     <w:rsid w:val="00922853"/>
     <w:rsid w:val="009237C4"/>
     <w:rsid w:val="00925110"/>
     <w:rsid w:val="00936FEC"/>
     <w:rsid w:val="00971C78"/>
+    <w:rsid w:val="009D7344"/>
     <w:rsid w:val="009F4044"/>
     <w:rsid w:val="00A032D5"/>
     <w:rsid w:val="00A92E12"/>
     <w:rsid w:val="00AE44CE"/>
     <w:rsid w:val="00AF768B"/>
     <w:rsid w:val="00B06D74"/>
     <w:rsid w:val="00B17D7C"/>
     <w:rsid w:val="00B40769"/>
     <w:rsid w:val="00B70150"/>
     <w:rsid w:val="00B934A2"/>
     <w:rsid w:val="00BC43C1"/>
     <w:rsid w:val="00BC5748"/>
     <w:rsid w:val="00C0038D"/>
     <w:rsid w:val="00C76C36"/>
     <w:rsid w:val="00CB6F05"/>
     <w:rsid w:val="00D75083"/>
     <w:rsid w:val="00D90BC3"/>
     <w:rsid w:val="00DB16AA"/>
     <w:rsid w:val="00DC3714"/>
     <w:rsid w:val="00DF0150"/>
     <w:rsid w:val="00DF4C4D"/>
     <w:rsid w:val="00E41571"/>
     <w:rsid w:val="00E73E52"/>
     <w:rsid w:val="00E75F2C"/>
     <w:rsid w:val="00EC2CC0"/>
@@ -3942,51 +3922,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07BCAD7A"/>
   <w15:docId w15:val="{7AAED84E-FB8B-446D-A12E-2097DFF05839}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4508,51 +4488,51 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refernciadenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\53073115v\Downloads\REU_DGU_plantilla.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4804,50 +4784,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6b26a27-abec-44be-aa02-b251e125052f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0125964f-4cf1-4645-9c9a-85bc39911852" xsi:nil="true"/>
+    <dataihora xmlns="d6b26a27-abec-44be-aa02-b251e125052f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B910A8B772A6F84A8F5FF30D962877A0" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="6589857efe8d98dd79ccf37e34f3c4da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6b26a27-abec-44be-aa02-b251e125052f" xmlns:ns3="0125964f-4cf1-4645-9c9a-85bc39911852" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70b4de2adab5a5a372e501424d1dc975" ns2:_="" ns3:_="">
     <xsd:import namespace="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <xsd:import namespace="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:dataihora" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5064,151 +5060,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F18B4D3-FEE5-43C8-A36E-7514A6189596}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
+    <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63383C9E-B633-48E3-B672-DF0A1C127A6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56C42B7A-E0A2-49BB-B725-011325E8F3C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6399E6AC-EE21-4119-8DDF-D088DD7C8D8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>REU_DGU_plantilla</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>639</Words>
+  <Words>640</Words>
   <Characters>3648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REU_DGU_plantilla</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Generalitat de Catalunya</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4279</CharactersWithSpaces>
+  <CharactersWithSpaces>4280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REU_DGU_plantilla</dc:title>
   <dc:subject/>
   <dc:creator>Anna Catalan</dc:creator>
   <cp:keywords>Plantilla, REU, Recerca, universitats</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B910A8B772A6F84A8F5FF30D962877A0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">