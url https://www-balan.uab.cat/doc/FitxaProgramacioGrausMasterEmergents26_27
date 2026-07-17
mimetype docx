--- v0 (2025-10-08)
+++ v1 (2026-07-17)
@@ -10,148 +10,139 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35A58181" w14:textId="56245043" w:rsidR="00BC5748" w:rsidRPr="00A12E8F" w:rsidRDefault="00BC5748" w:rsidP="000C6D78">
-      <w:pPr>
+    <w:p w14:paraId="35A58181" w14:textId="6C9D8370" w:rsidR="00BC5748" w:rsidRDefault="00BC5748" w:rsidP="00076924">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C5516EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FASE 1 DE PIMPEU PER PROGRAMAR NOUS ESTUDIS DE GRAU I DE MÀSTER UNIVERSITARI EMERGENTS, PER AL CURS 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00076924">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C5516EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00076924">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37488AE0" w14:textId="77777777" w:rsidR="002D118E" w:rsidRPr="00A12E8F" w:rsidRDefault="002D118E" w:rsidP="00076924">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3C5516EC">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="693EB74F" w14:textId="77777777" w:rsidR="00960A20" w:rsidRPr="001B1805" w:rsidRDefault="00960A20" w:rsidP="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La fase 1 de </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> PIMPEU correspon a la incorporació de la informació necessària per a l’elaboració de la Programació Universitària, que ha de ser autoritzada, en el si del CIC, per a la seva verificació.</w:t>
+        <w:t>La fase 1 de l’aplicatiu PIMPEU correspon a la incorporació de la informació necessària per a l’elaboració de la Programació Universitària, que ha de ser autoritzada, en el si del CIC, per a la seva verificació.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6941"/>
         <w:gridCol w:w="2132"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="001A56F3" w14:paraId="2E802BCA" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
@@ -190,90 +181,88 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="00B1B7AB" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="425"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B50D00" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="00BC5748" w:rsidP="000D3286">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="316" w:right="985" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Identificació del grau o del màster universitari </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="2C4CBC83" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C84EE31" w14:textId="481775DD" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="00BC5748" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nom estudi:</w:t>
             </w:r>
             <w:r w:rsidR="00442DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
@@ -291,51 +280,50 @@
           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="00BC5748" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="2B91168B" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D834F2B" w14:textId="7481B21B" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00AA7892">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Centre responsable:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaapeudepgina"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
@@ -361,77 +349,67 @@
           <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="6175CED1" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DAA461" w14:textId="27F9E9FE" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00AA7892">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubicació de la </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ubicació de la impartició</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaapeudepgina"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -447,51 +425,50 @@
           <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="3E76AA32" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0239B228" w14:textId="67DD202D" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00AA7892">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Interuniversitari</w:t>
             </w:r>
             <w:r w:rsidRPr="3F79E5A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
@@ -528,138 +505,122 @@
           <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="4C0677BF" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B51F3AD" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Titulació universitària conjunta internacional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D82A3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Erasmus </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> / Programa d’universitats europees de la Comissió Europea / Altres titulacions universitàries conjuntes internacionals)</w:t>
+              <w:t>(Erasmus Mundus / Programa d’universitats europees de la Comissió Europea / Altres titulacions universitàries conjuntes internacionals)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41FE18B4" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00A623EA">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="475CF466" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F734122" w14:textId="60A8574B" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Distribució</w:t>
             </w:r>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> de crèdits</w:t>
             </w:r>
@@ -685,51 +646,50 @@
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="144831F3" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CC5379" w14:textId="2C346ECE" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Formació bàsica </w:t>
             </w:r>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(graus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -746,51 +706,50 @@
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="1E8AFAC8" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65C1592F" w14:textId="25FFFAE0" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Formació obligatòria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -801,51 +760,50 @@
           <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="6C337C67" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B02F427" w14:textId="3579FF78" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Formació optativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -856,51 +814,50 @@
           <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="08B64AD0" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D36D81B" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Treball fi de grau/màster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -911,51 +868,50 @@
           <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="0C1A5ECA" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68790443" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Crèdits totals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -966,51 +922,50 @@
           <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="41504615" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60EDDBD6" w14:textId="7C48E1C1" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Crèdits de pràctiques acadèmiques externes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -1021,51 +976,50 @@
           <w:p w14:paraId="201784D9" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="1EC08E70" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3AE5F5" w14:textId="1A15B74C" w:rsidR="003C5340" w:rsidRPr="0052722F" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="741" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052722F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Crèdits d’altres activitats formatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -1076,51 +1030,50 @@
           <w:p w14:paraId="0D94C119" w14:textId="77777777" w:rsidR="003C5340" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="570DB408" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64A3350B" w14:textId="1D0379BF" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tipus</w:t>
             </w:r>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> de preu</w:t>
             </w:r>
@@ -1162,51 +1115,50 @@
           <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="387DB939" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFEE554" w14:textId="71DC6ED6" w:rsidR="003C5340" w:rsidRPr="00BC5748" w:rsidRDefault="003C5340" w:rsidP="00AA7892">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
             <w:r w:rsidRPr="408B16B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> de places de nou accés</w:t>
@@ -1251,87 +1203,76 @@
           <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="39F8D880" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="626"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CE973B7" w14:textId="6EBFB25F" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000B629F">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Modalitat</w:t>
             </w:r>
             <w:r w:rsidRPr="408B16B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> d’impartició</w:t>
+            </w:r>
             <w:r w:rsidRPr="0096460A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Híbrida / presencial / Virtual)</w:t>
             </w:r>
             <w:r w:rsidRPr="408B16B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> i nombre de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>crèdits presencials</w:t>
             </w:r>
             <w:r w:rsidRPr="408B16B0">
               <w:rPr>
@@ -1366,51 +1307,50 @@
           <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="7C775D3A" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8C981C" w14:textId="434EB5FC" w:rsidR="003C5340" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Menció</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> dual </w:t>
@@ -1460,51 +1400,50 @@
           <w:p w14:paraId="55B42EE1" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="3143720D" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B6BF8C5" w14:textId="4C168C33" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Professió regulada:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
@@ -1522,123 +1461,113 @@
           <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00880850">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5340" w:rsidRPr="00772697" w14:paraId="072A22FE" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4100B9CC" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="000D3286">
+          <w:p w14:paraId="4100B9CC" w14:textId="03E5FABF" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="001D408C" w:rsidP="000D3286">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D3286">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="408B16B0">
+              </w:rPr>
+              <w:t>Camp o camps d’estudi</w:t>
+            </w:r>
+            <w:r w:rsidR="003C5340" w:rsidRPr="408B16B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E4AF69" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="00772697" w:rsidRDefault="003C5340" w:rsidP="00B43255">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B934EF" w:rsidRPr="00772697" w14:paraId="4D3D0868" w14:textId="77777777" w:rsidTr="00525157">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E876A8" w14:textId="72435CE7" w:rsidR="003C5340" w:rsidRDefault="003C5340" w:rsidP="00AA7892">
             <w:pPr>
               <w:ind w:left="316" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6D70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Propostes d’innovació docent:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1700,238 +1629,232 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9073"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="68787841" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D7FD33" w14:textId="4C03CF77" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="00BC5748" w:rsidP="000D3286">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="316" w:right="985" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772697">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Criteris de programació universitària</w:t>
             </w:r>
             <w:r w:rsidR="00891EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (un màxim de 3.750 caràcters amb espais a cada apartat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="1F75234D" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B2ACF42" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="308E3526" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tipologia, objectius i durada de l’estudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="53128261" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0089757C" w:rsidRDefault="00BC5748" w:rsidP="00880850">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="040A0A09" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B003C35" w14:textId="08C0EEBB" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="7ABBF19A" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Justificació de la seva programació </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3D634C0C" w14:paraId="4182CA72" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486577F7" w14:textId="54558FBB" w:rsidR="3D634C0C" w:rsidRDefault="3D634C0C" w:rsidP="0089757C">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3D634C0C" w14:paraId="354C4660" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="148FC27C" w14:textId="52B7DC33" w:rsidR="63C7B105" w:rsidRDefault="63C7B105" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ocupabilitat i </w:t>
@@ -1945,1408 +1868,1209 @@
               <w:t>perspectives</w:t>
             </w:r>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> acadèmiques de futur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3D634C0C" w14:paraId="2D1481B2" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C728333" w14:textId="18626292" w:rsidR="3D634C0C" w:rsidRDefault="3D634C0C" w:rsidP="0089757C">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="627758AA" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FAFFD5B" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="308E3526" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Previsió plantilla de PDI per donar resposta a l’increment de la càrrega docent del nou estudi. Previsió del compliment de les </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> de PDI doctor i/o acreditat</w:t>
+              <w:t>Previsió plantilla de PDI per donar resposta a l’increment de la càrrega docent del nou estudi. Previsió del compliment de les ratios de PDI doctor i/o acreditat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="3461D779" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0089757C" w:rsidRDefault="00BC5748" w:rsidP="0089757C">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="0AACEED2" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E474E72" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="308E3526" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicació dels espais docents i edificis en què s’impartirà el nou estudi. Els espais han de ser adequats per al total desplegament de l’estudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="0FB78278" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0089757C" w:rsidRDefault="00BC5748" w:rsidP="00880850">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="37FB5DAB" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097091B1" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00772697" w:rsidRDefault="308E3526" w:rsidP="000D3286">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="599" w:right="176" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Altres </w:t>
             </w:r>
             <w:r w:rsidRPr="000D3286">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>necessitats</w:t>
             </w:r>
             <w:r w:rsidRPr="3D634C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> de nous recursos per a la </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> de l’estudi</w:t>
+              <w:t xml:space="preserve"> de nous recursos per a la impartició de l’estudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5748" w:rsidRPr="00772697" w14:paraId="0562CB0E" w14:textId="77777777" w:rsidTr="00B14B22">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0089757C" w:rsidRDefault="00BC5748" w:rsidP="0089757C">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="885" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4124554B" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="00BC5748" w:rsidP="00582AD3">
+    <w:p w14:paraId="4124554B" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00582AD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A56F3">
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Criteris de programació universitària </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524E9AB4" w14:textId="4C691FAC" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
+    <w:p w14:paraId="524E9AB4" w14:textId="4C691FAC" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tipologia, objectius i durada de l’estudi: </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realitzar una breu descripció del títol i exposar, de manera sintètica, els seus objectius formatius, així com la durada prevista. Cal garantir que dóna resposta a </w:t>
+      </w:r>
+      <w:r w:rsidR="00582AD3" w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>un perfil d’estudiant no cobert</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> actualment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65891D83" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00AD6422" w:rsidRDefault="05FAEB84" w:rsidP="3D634C0C">
+    <w:p w14:paraId="65891D83" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="05FAEB84" w:rsidP="3D634C0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Justificació de la seva programació: </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La universitat ha de justificar la programació del nou estudi, en el marc de la planificació estratègica acadèmica del centre</w:t>
       </w:r>
-      <w:r w:rsidR="00BC5748" w:rsidRPr="0064574A">
+      <w:r w:rsidR="00BC5748" w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,  per tal d’establir una oferta d’estudis, que es basi en l’expertesa i l’especialització del centre, del professorat i de la universitat, i que sigui ajustada a la demanda social real. Així mateix, cal especificar</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>si es tracta d’una demanda nova; si existeix demanda al SUC, però, no es cobreix; o si la programació es fonamenta en raons estratègiques del centre i/o de la universitat, entre d’altres. Caldrà diferenciar aquesta demanda de l’oferta actual d’estudis universitaris, com també, dels Cicles Formatius de Grau Superior que s’imparteixen en l’àmbit corresponent, i tenir en compte l’existència de referents internacionals similars.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DB732A" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00D202C9" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="41DB732A" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E62FD2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el cas de propostes d’adscripció de nous centres o d’autorització d’impartició de nous estudis en els centres adscrits ja existents a les universitats catalanes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es vetllarà per adaptar els projectes corresponents a allò que estableix el Codi de bones pràctiques dels centres adscrits, en el marc del sistema universitari de Catalunya.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A6CE54" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00D202C9" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="15A6CE54" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Només, es podran incloure a la programació universitària de Catalunya aquelles propostes d’adscripció que justifiquin l’assoliment d’alguna de les línies estratègiques següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EB165A" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="32EB165A" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>El projecte d’adscripció representa una millora qualitativa, en el marc de l’oferta de titulacions de la universitat sol·licitant. En aquest sentit, els recursos humans, materials i/o tecnològics, aportats pel centre que es proposa d’adscriure milloren, sensiblement, els que ja disposa la universitat i incrementa els seus nivells de qualitat, en termes generals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F388B84" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0030341D" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="3F388B84" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> resposta a una demanda social que, fins al moment, no es preveia en la seva planificació acadèmica.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El projecte d’adscripció resulta més avantatjós per a la universitat que la incorporació dels estudis corresponents a la seva estructura docent pròpia. En aquest sentit, el projecte permet millorar l’oferta formativa de la universitat, atès que dóna resposta a una demanda social que, fins al moment, no es preveia en la seva planificació acadèmica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F376CCE" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="0030341D" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
+    <w:p w14:paraId="0F376CCE" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> d’un territori determinat, amb condicionants d’especial rellevància (demogràfics, socials, econòmics, de localització), a l’educació superior.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El projecte d’adscripció permet millorar l’accés de l’estudiantat d’un territori determinat, amb condicionants d’especial rellevància (demogràfics, socials, econòmics, de localització), a l’educació superior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A43536" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
+    <w:p w14:paraId="29A43536" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ocupabilitat i perspectives acadèmiques de futur:</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Especificar les principals sortides professionals previstes per a les persones titulades del nou estudi. Aportar indicis i/o evidències sobre la necessitat del perfil i del nombre de les persones titulades, que es preveu de generar, demanda laboral no coberta, actualment, i sobre els contactes ja establerts per a la inserció de les futures persones titulades. Així mateix, cal posar en relleu els possibles itineraris acadèmics per a la continuïtat de la formació de l’estudiant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE868C4" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
+    <w:p w14:paraId="5FE868C4" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">, així com el nombre de crèdits a impartir i la seva disponibilitat, en el marc dels respectius plans d’ordenació acadèmica. Si escau, cal explicitar, també, el nombre de crèdits a impartir que corresponen a matèries d’altres estudis. Les universitats privades i els centres adscrits hauran d’aportar la justificació i el compliment de les ràtios de professorat doctor i acreditat, que estableix la normativa vigent, o aportar un pla de compliment. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Previsió plantilla de PDI per donar resposta a l’increment de la càrrega docent del nou estudi. Previsió del compliment de les ratios de PDI doctor i/o acreditat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitar l’increment de la càrrega docent que comportarà la implantació del nou estudi i justificar l’existència de la plantilla de professorat necessària per a la seva impartició, així com el nombre de crèdits a impartir i la seva disponibilitat, en el marc dels respectius plans d’ordenació acadèmica. Si escau, cal explicitar, també, el nombre de crèdits a impartir que corresponen a matèries d’altres estudis. Les universitats privades i els centres adscrits hauran d’aportar la justificació i el compliment de les ràtios de professorat doctor i acreditat, que estableix la normativa vigent, o aportar un pla de compliment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C53661B" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
+    <w:p w14:paraId="2C53661B" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicació dels espais docents i edificis en què s’impartirà el nou estudi. Els espais han de ser adequats per al total desplegament de l’estudi: </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D634C0C">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cal especificar en quin/s edifici/s, locals i espais es preveu d’impartir el nou estudi que, en el moment de l’inici de la impartició, hauran de ser adequats i suficients per al total desplegament d’aquest.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F497D"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7B51F9" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="2D7B51F9" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F497D"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A56F3">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>En cas que s’hagi previst ocupar nous edificis o espais, o bé realitzar obres de rehabilitació, de reforma, d’ampliació o d’obra nova, caldrà adjuntar informació sobre les previsions d’aquest nou edifici o espais</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A56F3">
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F497D"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A56F3">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> previst per curs i, si escau, els estudis amb què el nou estudi compartirà instal·lacions.</w:t>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al nivell en què es disposi d’aquesta. La informació que s’adjunti ha de permetre valorar que el centre disposarà dels espais adequats, abans d’iniciar l’activitat docent del nou estudi i variarà segons el cas de què es tracti: a títol indicatiu, s’haurà d’informar sobre la titularitat, la situació urbanística i les llicències, el calendari d’actuacions pendents, el programa funcional, les superfícies i els plànols de distribució i emplaçament. També, cal indicar el nombre d’estudiantat previst per curs i, si escau, els estudis amb què el nou estudi compartirà instal·lacions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2057E5" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="001A56F3" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
+    <w:p w14:paraId="5A2057E5" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="00BC5748">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3D634C0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">equipaments, personal d’administració i serveis, així com altres possibles necessitats per a l’assoliment dels estàndards de qualitat requerits (formació del professorat en noves tecnologies, entre altres). </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Altres necessitats de nous recursos per a la impartició de l’estudi: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A més de les necessitats de nou professorat i/o espais dels apartats anteriors, la universitat haurà de preveure les noves necessitats existents en matèria de recerca, recursos TIC, equipaments, personal d’administració i serveis, així com altres possibles necessitats per a l’assoliment dels estàndards de qualitat requerits (formació del professorat en noves tecnologies, entre altres). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C7B745" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
+    <w:p w14:paraId="72C7B745" w14:textId="77777777" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="308E3526" w:rsidP="3D634C0C">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3D634C0C">
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quan es tracti de centres propis d’universitats públiques, en cas de noves necessitats de professorat, d’espais o d’altres aspectes, caldrà adjuntar un pla econòmic preliminar, que especifiqui la previsió de despeses i el seu finançament.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19858B04" w14:textId="7B410D67" w:rsidR="3D634C0C" w:rsidRDefault="3D634C0C" w:rsidP="0089757C">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="3D634C0C" w:rsidSect="00AA7892">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1134" w:bottom="1135" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FA31C90" w14:textId="77777777" w:rsidR="0039504C" w:rsidRDefault="0039504C" w:rsidP="000C53CF">
+    <w:p w14:paraId="5DE61AB4" w14:textId="77777777" w:rsidR="00E81DC9" w:rsidRDefault="00E81DC9" w:rsidP="000C53CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FB2F649" w14:textId="77777777" w:rsidR="0039504C" w:rsidRDefault="0039504C" w:rsidP="000C53CF">
+    <w:p w14:paraId="6328F530" w14:textId="77777777" w:rsidR="00E81DC9" w:rsidRDefault="00E81DC9" w:rsidP="000C53CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Light*">
     <w:altName w:val="Arial Nova Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60689E6A" w14:textId="1CF348AA" w:rsidR="000C53CF" w:rsidRPr="001733AC" w:rsidRDefault="006D3B51">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D3B51">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>https://recercaiuniversitats.gencat.cat/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F3E051C" w14:textId="77777777" w:rsidR="0039504C" w:rsidRDefault="0039504C" w:rsidP="000C53CF">
+    <w:p w14:paraId="53684F0D" w14:textId="77777777" w:rsidR="00E81DC9" w:rsidRDefault="00E81DC9" w:rsidP="000C53CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D9A8B8" w14:textId="77777777" w:rsidR="0039504C" w:rsidRDefault="0039504C" w:rsidP="000C53CF">
+    <w:p w14:paraId="15A11F58" w14:textId="77777777" w:rsidR="00E81DC9" w:rsidRDefault="00E81DC9" w:rsidP="000C53CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2C8DBAD8" w14:textId="755F413D" w:rsidR="002B1E22" w:rsidRPr="002B1E22" w:rsidRDefault="002B1E22" w:rsidP="003C5340">
+    <w:p w14:paraId="2C8DBAD8" w14:textId="755F413D" w:rsidR="002B1E22" w:rsidRPr="00813FA6" w:rsidRDefault="002B1E22" w:rsidP="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Aquests camps són obligatoris, en la Fase 1 de PIMPEU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2336E9BE" w14:textId="4E54F6D2" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340" w:rsidP="003C5340">
+    <w:p w14:paraId="2336E9BE" w14:textId="4E54F6D2" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340" w:rsidP="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>En cas que s’hagi d’incorporar informació nova respecte a centres, ubicacions, universitats o institucions d’interès caldrà indicar-ho a l’apartat d’observacions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343FBAD8" w14:textId="77777777" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340" w:rsidP="003C5340">
+    <w:p w14:paraId="001BAB33" w14:textId="6CEEE0E7" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> En cas que es tracti d’un centre de nova adscripció, caldrà informar qui és el titular, justificació de la seva adscripció, així com una planificació de l’activitat acadèmica del centre, per a un període de 3 anys.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0034E495" w14:textId="01BD1B79" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340">
+    <w:p w14:paraId="0034E495" w14:textId="01BD1B79" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Edifici o edificis on s’impartirà la docència de l’estudi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="51C0158E" w14:textId="1657F969" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340" w:rsidP="006B5A3A">
+    <w:p w14:paraId="51C0158E" w14:textId="68E23020" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340" w:rsidP="006B5A3A">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
-        <w:t xml:space="preserve"> En cas afirmatiu, seria convenient indicar la previsió d’universitats participants.</w:t>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En cas afirmatiu, seria convenient indicar la previsió d’universitats participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00074B6D" w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el seu rol (participant, col·laboradora o associada)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3F7C75FA" w14:textId="45DC54A7" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340">
+    <w:p w14:paraId="3F7C75FA" w14:textId="45DC54A7" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Caldrà informar, al camp observacions, el nombre de places de nou accés per a cada modalitat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5E84BC8E" w14:textId="74E40EB2" w:rsidR="003C5340" w:rsidRPr="002B1E22" w:rsidRDefault="003C5340">
+    <w:p w14:paraId="5E84BC8E" w14:textId="74E40EB2" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B1E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B1E22">
-        <w:t xml:space="preserve"> Cal indicar les estructures curriculars específiques, que desenvolupin estratègies metodològiques d’innovació docent diferenciades, per aprofundir en innovacions ja presents en el sistema o plantejar-ne de noves (per exemple, estudis dobles, graus oberts, entrades comunes, formació dual, aula invertida, competències multilingües).</w:t>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cal indicar les estructures curriculars específiques, que desenvolupin estratègies metodològiques d’innovació docent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>diferenciades, per aprofundir en innovacions ja presents en el sistema o plantejar-ne de noves (per exemple, estudis dobles, graus oberts, entrades comunes, formació dual, aula invertida, competències multilingües).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7629BD4A" w14:textId="52A7081B" w:rsidR="003C5340" w:rsidRDefault="003C5340" w:rsidP="003C5340">
+    <w:p w14:paraId="7629BD4A" w14:textId="52A7081B" w:rsidR="003C5340" w:rsidRPr="00813FA6" w:rsidRDefault="003C5340" w:rsidP="003C5340">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1E1339F2" w14:textId="284910F7" w:rsidR="00BC5748" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
+    <w:p w14:paraId="1E1339F2" w14:textId="284910F7" w:rsidR="00BC5748" w:rsidRPr="00813FA6" w:rsidRDefault="00BC5748" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0064574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813FA6">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0064574A">
-        <w:rPr>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4ADE">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> planificació pluriennal dels estudis dels seus centres, a mig termini (període de tres anys).</w:t>
+      <w:r w:rsidRPr="00813FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cas que no s’hagi aportat, anteriorment, la planificació estratègica acadèmica del centre, la universitat podrà adjuntar una planificació pluriennal dels estudis dels seus centres, a mig termini (període de tres anys).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161C91D9" w14:textId="77777777" w:rsidR="00591107" w:rsidRPr="00DA4ADE" w:rsidRDefault="00591107" w:rsidP="00BC5748">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32D40D3C" w14:textId="77777777" w:rsidR="000C53CF" w:rsidRPr="00A92E12" w:rsidRDefault="00AE44CE" w:rsidP="000C53CF">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*"/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746D38B0" wp14:editId="07777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746D38B0" wp14:editId="290A6A61">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-59690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3495675" cy="628650"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:extent cx="3018790" cy="542925"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
-              <wp:lineTo x="0" y="20945"/>
-[...1 lines deleted...]
-              <wp:lineTo x="21541" y="0"/>
+              <wp:lineTo x="0" y="20463"/>
+              <wp:lineTo x="21400" y="20463"/>
+              <wp:lineTo x="21400" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="19" name="Imatge 19" descr="C:\Users\78077126S\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo_REU_DGU.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\78077126S\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo_REU_DGU.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3495675" cy="628650"/>
+                    <a:ext cx="3022562" cy="543567"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC35E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F2168E"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3877,166 +3601,172 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="343753280">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1833714378">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="380400616">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="539244914">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="21909060">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1815759577">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000016CF"/>
     <w:rsid w:val="000016CF"/>
+    <w:rsid w:val="00074B6D"/>
+    <w:rsid w:val="00076924"/>
     <w:rsid w:val="00091958"/>
     <w:rsid w:val="000B629F"/>
     <w:rsid w:val="000C53CF"/>
     <w:rsid w:val="000C6D78"/>
     <w:rsid w:val="000D3286"/>
     <w:rsid w:val="0011593D"/>
     <w:rsid w:val="001532F6"/>
     <w:rsid w:val="001733AC"/>
     <w:rsid w:val="001948F8"/>
     <w:rsid w:val="001C146D"/>
+    <w:rsid w:val="001D408C"/>
     <w:rsid w:val="001F3D65"/>
     <w:rsid w:val="00245F5A"/>
     <w:rsid w:val="00256928"/>
     <w:rsid w:val="002572BD"/>
     <w:rsid w:val="002B1E22"/>
     <w:rsid w:val="002C47C3"/>
+    <w:rsid w:val="002D118E"/>
     <w:rsid w:val="00384E14"/>
     <w:rsid w:val="00394094"/>
     <w:rsid w:val="0039504C"/>
     <w:rsid w:val="003A0F01"/>
     <w:rsid w:val="003C33AE"/>
     <w:rsid w:val="003C5340"/>
+    <w:rsid w:val="003D60B9"/>
     <w:rsid w:val="00413B62"/>
     <w:rsid w:val="00442DA6"/>
     <w:rsid w:val="00497D1D"/>
     <w:rsid w:val="004B57F7"/>
     <w:rsid w:val="004C14AB"/>
     <w:rsid w:val="004C4453"/>
     <w:rsid w:val="004C51AB"/>
     <w:rsid w:val="00525157"/>
     <w:rsid w:val="0052722F"/>
     <w:rsid w:val="00582AD3"/>
     <w:rsid w:val="005876B5"/>
     <w:rsid w:val="00591107"/>
     <w:rsid w:val="005931B7"/>
     <w:rsid w:val="005A193C"/>
     <w:rsid w:val="005F11E8"/>
     <w:rsid w:val="0064574A"/>
     <w:rsid w:val="00676122"/>
     <w:rsid w:val="00686A29"/>
     <w:rsid w:val="006A4F9D"/>
     <w:rsid w:val="006B5A3A"/>
     <w:rsid w:val="006C41B5"/>
     <w:rsid w:val="006D3B51"/>
     <w:rsid w:val="006E5C9C"/>
     <w:rsid w:val="00717000"/>
     <w:rsid w:val="00771907"/>
     <w:rsid w:val="007B74BF"/>
+    <w:rsid w:val="00813FA6"/>
     <w:rsid w:val="00857D36"/>
     <w:rsid w:val="00891EE4"/>
     <w:rsid w:val="0089757C"/>
     <w:rsid w:val="008D162F"/>
     <w:rsid w:val="00914C70"/>
     <w:rsid w:val="00922853"/>
     <w:rsid w:val="00925110"/>
     <w:rsid w:val="009335C1"/>
     <w:rsid w:val="00936FEC"/>
     <w:rsid w:val="00940C08"/>
     <w:rsid w:val="00960A20"/>
     <w:rsid w:val="0096460A"/>
     <w:rsid w:val="00971C78"/>
     <w:rsid w:val="00A032D5"/>
     <w:rsid w:val="00A92E12"/>
     <w:rsid w:val="00AA7892"/>
     <w:rsid w:val="00AC7AF0"/>
     <w:rsid w:val="00AE44CE"/>
     <w:rsid w:val="00B14B22"/>
     <w:rsid w:val="00B17D7C"/>
     <w:rsid w:val="00B40769"/>
     <w:rsid w:val="00B70150"/>
     <w:rsid w:val="00B934A2"/>
     <w:rsid w:val="00B934EF"/>
     <w:rsid w:val="00BA48B3"/>
     <w:rsid w:val="00BC5748"/>
     <w:rsid w:val="00BD626E"/>
     <w:rsid w:val="00BE6D70"/>
     <w:rsid w:val="00BF1352"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C542D2"/>
     <w:rsid w:val="00C76C36"/>
     <w:rsid w:val="00CB6F05"/>
     <w:rsid w:val="00D82A3B"/>
     <w:rsid w:val="00DE46D4"/>
     <w:rsid w:val="00DF0150"/>
     <w:rsid w:val="00E25333"/>
     <w:rsid w:val="00E41571"/>
+    <w:rsid w:val="00E81DC9"/>
     <w:rsid w:val="00EC2CC0"/>
     <w:rsid w:val="00ED4146"/>
     <w:rsid w:val="00F366D1"/>
     <w:rsid w:val="00FB2D0A"/>
     <w:rsid w:val="00FE3B19"/>
     <w:rsid w:val="00FF54B4"/>
     <w:rsid w:val="052AC846"/>
     <w:rsid w:val="05FAEB84"/>
     <w:rsid w:val="076C093F"/>
     <w:rsid w:val="07F8A27E"/>
     <w:rsid w:val="0A7672ED"/>
     <w:rsid w:val="0CF7A5C5"/>
     <w:rsid w:val="0F57FE7A"/>
     <w:rsid w:val="13EA67B8"/>
     <w:rsid w:val="14DB6A91"/>
     <w:rsid w:val="1DAEF129"/>
     <w:rsid w:val="1DE00FE9"/>
     <w:rsid w:val="201CFC63"/>
     <w:rsid w:val="23334751"/>
     <w:rsid w:val="23805D9C"/>
     <w:rsid w:val="2457A5A9"/>
     <w:rsid w:val="25570FDA"/>
     <w:rsid w:val="2AC9411A"/>
     <w:rsid w:val="2B1E43F0"/>
     <w:rsid w:val="2CF98A25"/>
@@ -4081,51 +3811,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07BCAD7A"/>
   <w15:docId w15:val="{7AAED84E-FB8B-446D-A12E-2097DFF05839}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4714,51 +4444,51 @@
   <w:style w:type="paragraph" w:styleId="Textdenotaalfinal">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdenotaalfinalCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001532F6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextdenotaalfinalCar">
     <w:name w:val="Text de nota al final Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdenotaalfinal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001532F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2026905144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5049,50 +4779,71 @@
     <we:reference id="WA104381727" version="1.0.1.0" store="en-GB" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6b26a27-abec-44be-aa02-b251e125052f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0125964f-4cf1-4645-9c9a-85bc39911852" xsi:nil="true"/>
+    <dataihora xmlns="d6b26a27-abec-44be-aa02-b251e125052f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B910A8B772A6F84A8F5FF30D962877A0" ma:contentTypeVersion="19" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e3d4a050b61d53042f50d0f94ed1e763">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6b26a27-abec-44be-aa02-b251e125052f" xmlns:ns3="0125964f-4cf1-4645-9c9a-85bc39911852" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d03faabe0c247093e15e4c5a6f7f33b" ns2:_="" ns3:_="">
     <xsd:import namespace="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <xsd:import namespace="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:dataihora" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5309,151 +5060,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F18B4D3-FEE5-43C8-A36E-7514A6189596}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
+    <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6399E6AC-EE21-4119-8DDF-D088DD7C8D8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F237DEC5-2789-4FD6-B12A-3AA22903B5BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83034F36-BD42-4379-A0B3-04610AE61F43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>REU_DGU_plantilla</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6496</Characters>
+  <Pages>3</Pages>
+  <Words>1138</Words>
+  <Characters>6490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REU_DGU_plantilla</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Generalitat de Catalunya</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7620</CharactersWithSpaces>
+  <CharactersWithSpaces>7613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REU_DGU_plantilla</dc:title>
   <dc:subject/>
   <dc:creator>Anna Catalan</dc:creator>
   <cp:keywords>Plantilla, REU, Recerca, universitats</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B910A8B772A6F84A8F5FF30D962877A0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">