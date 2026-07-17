--- v0 (2025-10-08)
+++ v1 (2026-07-17)
@@ -11,54 +11,55 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00623536" w14:textId="271C1306" w:rsidR="00C552AD" w:rsidRPr="00BA11EF" w:rsidRDefault="00C552AD" w:rsidP="00BC5F27">
-      <w:pPr>
+    <w:p w14:paraId="00623536" w14:textId="0D0F5E11" w:rsidR="00C552AD" w:rsidRPr="00BA11EF" w:rsidRDefault="00C552AD" w:rsidP="00B0250A">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4B9CC497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00412A5D" w:rsidRPr="4B9CC497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -133,137 +134,115 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REVERIFICATS</w:t>
       </w:r>
       <w:r w:rsidR="00647EC5" w:rsidRPr="4B9CC497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, PER AL CURS 20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6D91" w:rsidRPr="4B9CC497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008B2C21">
+      <w:r w:rsidR="00ED103D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00647EC5" w:rsidRPr="4B9CC497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="008B2C21">
+      <w:r w:rsidR="00ED103D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00553FAE" w:rsidRPr="00BA11EF" w:rsidRDefault="00553FAE" w:rsidP="00063F77">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="669A85B3" w14:textId="77777777" w:rsidR="00BD2268" w:rsidRPr="001B1805" w:rsidRDefault="00BD2268" w:rsidP="00BC5F27">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La fase 1 de </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> PIMPEU correspon a la incorporació de la informació necessària per a l’elaboració de la Programació Universitària, que ha de ser autoritzada, en el si del CIC, per a la seva verificació.</w:t>
+        <w:t>La fase 1 de l’aplicatiu PIMPEU correspon a la incorporació de la informació necessària per a l’elaboració de la Programació Universitària, que ha de ser autoritzada, en el si del CIC, per a la seva verificació.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="009A06C8" w:rsidRPr="00BA11EF" w:rsidRDefault="009A06C8" w:rsidP="00562A9A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -300,98 +279,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA11EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitat                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="097E3594" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A22A724" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="008464C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="412" w:right="985" w:hanging="412"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C052C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Identificació del </w:t>
             </w:r>
             <w:r w:rsidR="006D6CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doctorat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="2C4CBC83" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C84EE31" w14:textId="72AB66C9" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -426,51 +403,50 @@
           </w:tcPr>
           <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="2B91168B" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D834F2B" w14:textId="7A9AA6AB" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00E62695">
             <w:pPr>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Centre responsable:</w:t>
             </w:r>
             <w:r w:rsidR="00F75AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -489,80 +465,69 @@
           </w:tcPr>
           <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="6175CED1" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DAA461" w14:textId="51D16005" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00F75AF7">
             <w:pPr>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubicació de la </w:t>
+              <w:t>Ubicació de la impartició</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F75AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refernciadenotaapeudepgina"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidR="00F75AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
@@ -579,51 +544,50 @@
           </w:tcPr>
           <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="3E76AA32" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0239B228" w14:textId="3C6B49A0" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00E62695">
             <w:pPr>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE435F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interuniversitari</w:t>
             </w:r>
             <w:r w:rsidR="00F75AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -659,225 +623,192 @@
           </w:tcPr>
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRPr="00DE435F" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="223E9A05" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3605FE48" w14:textId="0C20CA87" w:rsidR="00BF7F8B" w:rsidRDefault="00BD2268" w:rsidP="008464C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5988"/>
               </w:tabs>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Titulació universitària conjunta internacional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D82A3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Erasmus </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> / Programa d’universitats europees de la Comissió Europea / Altres titulacions universitàries conjuntes internacionals)</w:t>
+              <w:t>(Erasmus Mundus / Programa d’universitats europees de la Comissió Europea / Altres titulacions universitàries conjuntes internacionals)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD2268" w:rsidRPr="007C052C" w14:paraId="2C480CB6" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B816E5F" w14:textId="5D020731" w:rsidR="00BD2268" w:rsidRDefault="00BD2268" w:rsidP="008464C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5988"/>
               </w:tabs>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Règim </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Règim d’impartició </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD2268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(temps complet/temps parcial i temps complet/temps parcial)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F73E5E9" w14:textId="77777777" w:rsidR="00BD2268" w:rsidRDefault="00BD2268" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="387DB939" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604701DE" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre de places de nou accés:</w:t>
             </w:r>
             <w:r w:rsidR="00BD2268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -931,602 +862,528 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:ind w:left="553" w:right="985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7F8B" w:rsidRPr="007C052C" w14:paraId="68787841" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D7FD33" w14:textId="77777777" w:rsidR="00BF7F8B" w:rsidRPr="00BF7F8B" w:rsidRDefault="00BF7F8B" w:rsidP="00BF7F8B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="412" w:right="985" w:hanging="412"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Criteris de programació universitària</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E0BC0" w:rsidRPr="007C052C" w14:paraId="6CC0F5A9" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="497862A4" w14:textId="10F8B61D" w:rsidR="003E0BC0" w:rsidRPr="0014130B" w:rsidRDefault="00DA7D07" w:rsidP="0097019C">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014130B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Justificació de la seva programació</w:t>
             </w:r>
             <w:r w:rsidR="008B2C21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (màxim de 3.750 caràcters amb espais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E32E93" w:rsidRPr="007C052C" w14:paraId="0D0B940D" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00E32E93" w:rsidRPr="00F75AF7" w:rsidRDefault="00E32E93" w:rsidP="00F75AF7">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="771" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E0BC0" w:rsidRPr="007C052C" w14:paraId="0F10652C" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01D864A3" w14:textId="654D4508" w:rsidR="003E0BC0" w:rsidRPr="003E0BC0" w:rsidRDefault="008464C8" w:rsidP="008464C8">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008464C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Política de preus i beques del programa</w:t>
             </w:r>
             <w:r w:rsidR="008B2C21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (màxim de 3.750 caràcters amb espais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E0BC0" w:rsidRPr="00F75AF7" w14:paraId="60061E4C" w14:textId="77777777" w:rsidTr="00BC5F27">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="003E0BC0" w:rsidRPr="00F75AF7" w:rsidRDefault="003E0BC0" w:rsidP="00F75AF7">
             <w:pPr>
               <w:pStyle w:val="Quadrculamitjana1mfasi21"/>
               <w:ind w:left="771" w:right="176"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00025D8E" w:rsidRDefault="00025D8E" w:rsidP="00C552AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4124554B" w14:textId="7CDCFD00" w:rsidR="00582CC5" w:rsidRPr="00E531C4" w:rsidRDefault="00B56F6C" w:rsidP="00BA11EF">
+    <w:p w14:paraId="4124554B" w14:textId="7CDCFD00" w:rsidR="00582CC5" w:rsidRPr="00FF63F7" w:rsidRDefault="00B56F6C" w:rsidP="00BA11EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E531C4">
+      <w:r w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Criteris de programació</w:t>
       </w:r>
-      <w:r w:rsidR="00E531C4" w:rsidRPr="00E531C4">
+      <w:r w:rsidR="00E531C4" w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> universitària</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E531C4">
+      <w:r w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD9525E" w14:textId="77777777" w:rsidR="00EA4D58" w:rsidRPr="00A025CC" w:rsidRDefault="00DA7D07" w:rsidP="0097019C">
+    <w:p w14:paraId="7DDB3E5B" w14:textId="04286EEC" w:rsidR="00A025CC" w:rsidRPr="00FF63F7" w:rsidRDefault="00DA7D07" w:rsidP="00C50AE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Justificació de la seva programació</w:t>
+      </w:r>
+      <w:r w:rsidR="0097019C" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00673EC8" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000036CD" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a u</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4D58" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>niversitat ha de justificar la programació del nou estudi, en el marc de la planificació estratègica acadèmica del centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4D58" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="008464C8" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4D58" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per tal d’establir una oferta d’estudis, que es basi en l’expertesa i l’especialització </w:t>
+      </w:r>
+      <w:r w:rsidR="00673EC8" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del centre, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A12E6" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>del professorat</w:t>
+      </w:r>
+      <w:r w:rsidR="00673EC8" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i de la universitat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4D58" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>que sigui ajustada a la demanda social real</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i que doni continuïtat als màsters universitaris relacionats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A025CC" w:rsidRPr="00FF63F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amb caràcter general, no es podrà autoritzar la reverificació d’estudis que estiguin pendents del procés d’acreditació corresponent. Només, i de forma excepcional, es considerarà la reverificació d’estudis, prèvia a l’acreditació, quan obeeixi a raons degudament justificades per la universitat responsable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3B9EB" w14:textId="50157475" w:rsidR="001F482B" w:rsidRPr="00FF63F7" w:rsidRDefault="008464C8" w:rsidP="00BC5F27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014130B">
+      <w:r w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Justificació de la seva programació</w:t>
+        <w:t>Política de preus i beques del programa</w:t>
       </w:r>
-      <w:r w:rsidR="0097019C" w:rsidRPr="0014130B">
+      <w:r w:rsidR="001E4EEA" w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00673EC8" w:rsidRPr="0014130B">
+      <w:r w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...202 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicar l'import per crèdit matriculat que és previst </w:t>
       </w:r>
-      <w:r w:rsidR="00185EDC">
+      <w:r w:rsidR="00185EDC" w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008464C8">
+      <w:r w:rsidRPr="00FF63F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">aplicar, i si l'estudi es dotarà d'un sistema de beques i ajuts per al seu </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>aplicar, i si l'estudi es dotarà d'un sistema de beques i ajuts per al seu estudiantat.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001F482B" w:rsidRPr="00BC5F27" w:rsidSect="00655BC7">
+    <w:sectPr w:rsidR="001F482B" w:rsidRPr="00FF63F7" w:rsidSect="00655BC7">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5396CD6E" w14:textId="77777777" w:rsidR="009E401B" w:rsidRDefault="009E401B">
+    <w:p w14:paraId="66CFC605" w14:textId="77777777" w:rsidR="00BD4229" w:rsidRDefault="00BD4229">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39709D4D" w14:textId="77777777" w:rsidR="009E401B" w:rsidRDefault="009E401B">
+    <w:p w14:paraId="4DB81735" w14:textId="77777777" w:rsidR="00BD4229" w:rsidRDefault="00BD4229">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1564,275 +1421,261 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53928121" w14:textId="77777777" w:rsidR="006D6CFD" w:rsidRDefault="006D6CFD" w:rsidP="00226333">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="006D6CFD" w:rsidRDefault="006D6CFD">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F6ED243" w14:textId="6C77BAAF" w:rsidR="00E62695" w:rsidRDefault="009E76A4" w:rsidP="00E62695">
     <w:pPr>
       <w:pStyle w:val="paragraph"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E76A4">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Helvetica Light*" w:hAnsi="Helvetica Light*" w:cs="Segoe UI"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>https://recercaiuniversitats.gencat.cat/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C262932" w14:textId="77777777" w:rsidR="009E401B" w:rsidRDefault="009E401B">
+    <w:p w14:paraId="6E59587E" w14:textId="77777777" w:rsidR="00BD4229" w:rsidRDefault="00BD4229">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="519439DD" w14:textId="77777777" w:rsidR="009E401B" w:rsidRDefault="009E401B">
+    <w:p w14:paraId="70E6D930" w14:textId="77777777" w:rsidR="00BD4229" w:rsidRDefault="00BD4229">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="782F4D61" w14:textId="77777777" w:rsidR="005D4860" w:rsidRPr="002B1E22" w:rsidRDefault="005D4860" w:rsidP="005D4860">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
       </w:pPr>
       <w:r w:rsidRPr="002B1E22">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1E22">
         <w:t>Aquests camps són obligatoris, en la Fase 1 de PIMPEU.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="555150F5" w14:textId="37CCFE6D" w:rsidR="006D6CFD" w:rsidRPr="00BA11EF" w:rsidRDefault="006D6CFD" w:rsidP="005F68DF">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA11EF">
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BA11EF">
         <w:t xml:space="preserve"> Edifici o edificis on s’impartirà la docència de l’estudi</w:t>
       </w:r>
       <w:r w:rsidR="00BC5F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7ABC1F0B" w14:textId="4841C22F" w:rsidR="006D6CFD" w:rsidRDefault="006D6CFD">
+    <w:p w14:paraId="7ABC1F0B" w14:textId="588B272A" w:rsidR="006D6CFD" w:rsidRDefault="006D6CFD">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> En cas afirmatiu, seria convenient indicar la previsió d’universitats participants</w:t>
       </w:r>
-      <w:r w:rsidR="00BC5F27">
-        <w:t>.</w:t>
+      <w:r w:rsidR="00ED103D">
+        <w:t xml:space="preserve"> i el seu rol (participant, col·laboradora o associada)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1E1339F2" w14:textId="6E9E9546" w:rsidR="006D6CFD" w:rsidRPr="00DA4ADE" w:rsidRDefault="006D6CFD" w:rsidP="00EA4D58">
       <w:pPr>
         <w:pStyle w:val="Textdenotaapeudepgina"/>
         <w:rPr>
           <w:rStyle w:val="Refernciadenotaapeudepgina"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3656B9AB" w14:textId="34023193" w:rsidR="006D6CFD" w:rsidRPr="00BA11EF" w:rsidRDefault="00E62695" w:rsidP="00BA11EF">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
       <w:ind w:left="426"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15134F3C" wp14:editId="1CEA8924">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15134F3C" wp14:editId="19AEB76D">
+          <wp:extent cx="2638425" cy="471353"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:docPr id="1" name="Imatge 1" descr="C:\Users\43435041R\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\5046E645.tmp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\43435041R\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\5046E645.tmp"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3497580" cy="624840"/>
+                    <a:ext cx="2657750" cy="474805"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBCE7A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4918,55 +4761,54 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2112512186">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1833566651">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1709524281">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1054086162">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1987391709">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="82722362">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5358,50 +5200,51 @@
     <w:rsid w:val="006C028B"/>
     <w:rsid w:val="006C290F"/>
     <w:rsid w:val="006C4CF1"/>
     <w:rsid w:val="006C5AE7"/>
     <w:rsid w:val="006C5D09"/>
     <w:rsid w:val="006D6CFD"/>
     <w:rsid w:val="006D6F9C"/>
     <w:rsid w:val="006E2566"/>
     <w:rsid w:val="006E3082"/>
     <w:rsid w:val="006E35B6"/>
     <w:rsid w:val="006F5058"/>
     <w:rsid w:val="006F5A0E"/>
     <w:rsid w:val="006F63DD"/>
     <w:rsid w:val="006F74DC"/>
     <w:rsid w:val="00707E0F"/>
     <w:rsid w:val="00707F60"/>
     <w:rsid w:val="00715766"/>
     <w:rsid w:val="00716BA3"/>
     <w:rsid w:val="00720EBE"/>
     <w:rsid w:val="00732AB2"/>
     <w:rsid w:val="00733775"/>
     <w:rsid w:val="0074000E"/>
     <w:rsid w:val="00751C28"/>
     <w:rsid w:val="00753395"/>
     <w:rsid w:val="007545EC"/>
+    <w:rsid w:val="00756801"/>
     <w:rsid w:val="007612C9"/>
     <w:rsid w:val="00763BE5"/>
     <w:rsid w:val="007668A4"/>
     <w:rsid w:val="00776BF9"/>
     <w:rsid w:val="007772C7"/>
     <w:rsid w:val="00777A0E"/>
     <w:rsid w:val="007806D0"/>
     <w:rsid w:val="00781F99"/>
     <w:rsid w:val="0078315A"/>
     <w:rsid w:val="00790F24"/>
     <w:rsid w:val="00794268"/>
     <w:rsid w:val="00795D51"/>
     <w:rsid w:val="0079755C"/>
     <w:rsid w:val="007A2D15"/>
     <w:rsid w:val="007A3C91"/>
     <w:rsid w:val="007B3080"/>
     <w:rsid w:val="007C052C"/>
     <w:rsid w:val="007C10BF"/>
     <w:rsid w:val="007C13CF"/>
     <w:rsid w:val="007C3463"/>
     <w:rsid w:val="007C34AD"/>
     <w:rsid w:val="007D17E2"/>
     <w:rsid w:val="007D2D3D"/>
     <w:rsid w:val="007D33E4"/>
     <w:rsid w:val="007E0AD5"/>
@@ -5538,99 +5381,101 @@
     <w:rsid w:val="00A6591A"/>
     <w:rsid w:val="00A65DAA"/>
     <w:rsid w:val="00A7118F"/>
     <w:rsid w:val="00A7124A"/>
     <w:rsid w:val="00A71AC3"/>
     <w:rsid w:val="00A732D9"/>
     <w:rsid w:val="00A73659"/>
     <w:rsid w:val="00A75006"/>
     <w:rsid w:val="00A85A6E"/>
     <w:rsid w:val="00A85BFA"/>
     <w:rsid w:val="00A953A2"/>
     <w:rsid w:val="00A953A4"/>
     <w:rsid w:val="00A953CE"/>
     <w:rsid w:val="00AA5D42"/>
     <w:rsid w:val="00AA6418"/>
     <w:rsid w:val="00AB05A3"/>
     <w:rsid w:val="00AB1056"/>
     <w:rsid w:val="00AC322F"/>
     <w:rsid w:val="00AD22BC"/>
     <w:rsid w:val="00AD24EC"/>
     <w:rsid w:val="00AE23E2"/>
     <w:rsid w:val="00AE2D54"/>
     <w:rsid w:val="00AF2456"/>
     <w:rsid w:val="00AF2A26"/>
     <w:rsid w:val="00AF2FF0"/>
+    <w:rsid w:val="00B0250A"/>
     <w:rsid w:val="00B03F40"/>
     <w:rsid w:val="00B04472"/>
     <w:rsid w:val="00B068F5"/>
     <w:rsid w:val="00B06CBF"/>
     <w:rsid w:val="00B14131"/>
     <w:rsid w:val="00B152C2"/>
     <w:rsid w:val="00B15CA3"/>
     <w:rsid w:val="00B168B3"/>
     <w:rsid w:val="00B20F91"/>
     <w:rsid w:val="00B21534"/>
     <w:rsid w:val="00B22BD7"/>
     <w:rsid w:val="00B24EB9"/>
     <w:rsid w:val="00B25593"/>
     <w:rsid w:val="00B2701E"/>
     <w:rsid w:val="00B278A8"/>
     <w:rsid w:val="00B321BB"/>
     <w:rsid w:val="00B3378A"/>
     <w:rsid w:val="00B3418D"/>
     <w:rsid w:val="00B370D0"/>
     <w:rsid w:val="00B4034C"/>
     <w:rsid w:val="00B41A95"/>
     <w:rsid w:val="00B4298D"/>
     <w:rsid w:val="00B43916"/>
     <w:rsid w:val="00B56D0B"/>
     <w:rsid w:val="00B56F6C"/>
     <w:rsid w:val="00B615F3"/>
     <w:rsid w:val="00B67A52"/>
     <w:rsid w:val="00B7372D"/>
     <w:rsid w:val="00B74E4E"/>
     <w:rsid w:val="00B80BD1"/>
     <w:rsid w:val="00B860BC"/>
     <w:rsid w:val="00B927E6"/>
     <w:rsid w:val="00B93E03"/>
     <w:rsid w:val="00B94F7D"/>
     <w:rsid w:val="00BA11EF"/>
     <w:rsid w:val="00BA1E04"/>
     <w:rsid w:val="00BA5359"/>
     <w:rsid w:val="00BA563C"/>
     <w:rsid w:val="00BA788D"/>
     <w:rsid w:val="00BB3B19"/>
     <w:rsid w:val="00BB61BC"/>
     <w:rsid w:val="00BB6703"/>
     <w:rsid w:val="00BC0063"/>
     <w:rsid w:val="00BC0C8E"/>
     <w:rsid w:val="00BC4923"/>
     <w:rsid w:val="00BC53C3"/>
     <w:rsid w:val="00BC5F27"/>
     <w:rsid w:val="00BD04F5"/>
     <w:rsid w:val="00BD2268"/>
+    <w:rsid w:val="00BD4229"/>
     <w:rsid w:val="00BD54F4"/>
     <w:rsid w:val="00BE5EB5"/>
     <w:rsid w:val="00BE5F40"/>
     <w:rsid w:val="00BF1968"/>
     <w:rsid w:val="00BF7B52"/>
     <w:rsid w:val="00BF7F8B"/>
     <w:rsid w:val="00C037FD"/>
     <w:rsid w:val="00C03F24"/>
     <w:rsid w:val="00C048CF"/>
     <w:rsid w:val="00C065E2"/>
     <w:rsid w:val="00C10FCE"/>
     <w:rsid w:val="00C12026"/>
     <w:rsid w:val="00C12986"/>
     <w:rsid w:val="00C13D11"/>
     <w:rsid w:val="00C25086"/>
     <w:rsid w:val="00C2727C"/>
     <w:rsid w:val="00C27D16"/>
     <w:rsid w:val="00C35B1A"/>
     <w:rsid w:val="00C36A19"/>
     <w:rsid w:val="00C4331B"/>
     <w:rsid w:val="00C461B5"/>
     <w:rsid w:val="00C46609"/>
     <w:rsid w:val="00C475F8"/>
     <w:rsid w:val="00C5193E"/>
     <w:rsid w:val="00C5411F"/>
@@ -5753,50 +5598,51 @@
     <w:rsid w:val="00E43678"/>
     <w:rsid w:val="00E476B9"/>
     <w:rsid w:val="00E531C4"/>
     <w:rsid w:val="00E54E44"/>
     <w:rsid w:val="00E62411"/>
     <w:rsid w:val="00E62695"/>
     <w:rsid w:val="00E62E67"/>
     <w:rsid w:val="00E65CF6"/>
     <w:rsid w:val="00E71729"/>
     <w:rsid w:val="00E7184B"/>
     <w:rsid w:val="00E74FCA"/>
     <w:rsid w:val="00E8178D"/>
     <w:rsid w:val="00E8479D"/>
     <w:rsid w:val="00E92017"/>
     <w:rsid w:val="00E92ACC"/>
     <w:rsid w:val="00E932A6"/>
     <w:rsid w:val="00E934F8"/>
     <w:rsid w:val="00EA4D58"/>
     <w:rsid w:val="00EA68B7"/>
     <w:rsid w:val="00EB147F"/>
     <w:rsid w:val="00EB208B"/>
     <w:rsid w:val="00EB32A6"/>
     <w:rsid w:val="00EC13BE"/>
     <w:rsid w:val="00EC1868"/>
     <w:rsid w:val="00EC4A93"/>
+    <w:rsid w:val="00ED103D"/>
     <w:rsid w:val="00ED1D66"/>
     <w:rsid w:val="00ED3F6B"/>
     <w:rsid w:val="00EE5F04"/>
     <w:rsid w:val="00EF1FD5"/>
     <w:rsid w:val="00EF45F2"/>
     <w:rsid w:val="00EF5C2C"/>
     <w:rsid w:val="00EF64A1"/>
     <w:rsid w:val="00EF6D91"/>
     <w:rsid w:val="00F0094E"/>
     <w:rsid w:val="00F02D79"/>
     <w:rsid w:val="00F05F33"/>
     <w:rsid w:val="00F06E52"/>
     <w:rsid w:val="00F10CBE"/>
     <w:rsid w:val="00F10FAA"/>
     <w:rsid w:val="00F12CC9"/>
     <w:rsid w:val="00F15734"/>
     <w:rsid w:val="00F2109B"/>
     <w:rsid w:val="00F21269"/>
     <w:rsid w:val="00F223D1"/>
     <w:rsid w:val="00F228B4"/>
     <w:rsid w:val="00F24495"/>
     <w:rsid w:val="00F264DD"/>
     <w:rsid w:val="00F41762"/>
     <w:rsid w:val="00F46343"/>
     <w:rsid w:val="00F46B75"/>
@@ -5821,85 +5667,86 @@
     <w:rsid w:val="00F913FD"/>
     <w:rsid w:val="00F97F8A"/>
     <w:rsid w:val="00FA0F38"/>
     <w:rsid w:val="00FA1727"/>
     <w:rsid w:val="00FA28BF"/>
     <w:rsid w:val="00FA3392"/>
     <w:rsid w:val="00FA4593"/>
     <w:rsid w:val="00FA5227"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA788B"/>
     <w:rsid w:val="00FB0306"/>
     <w:rsid w:val="00FB1532"/>
     <w:rsid w:val="00FB2809"/>
     <w:rsid w:val="00FB2E10"/>
     <w:rsid w:val="00FB3298"/>
     <w:rsid w:val="00FB33D9"/>
     <w:rsid w:val="00FC0400"/>
     <w:rsid w:val="00FC4917"/>
     <w:rsid w:val="00FC7F94"/>
     <w:rsid w:val="00FD0356"/>
     <w:rsid w:val="00FD4895"/>
     <w:rsid w:val="00FE2877"/>
     <w:rsid w:val="00FE489C"/>
     <w:rsid w:val="00FF4A73"/>
     <w:rsid w:val="00FF5C01"/>
+    <w:rsid w:val="00FF63F7"/>
     <w:rsid w:val="06997D46"/>
     <w:rsid w:val="24F7DABB"/>
     <w:rsid w:val="4B9CC497"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2707AE42"/>
   <w15:docId w15:val="{98E33F47-A8AA-4099-B59A-B62B7ECD3C15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6623,51 +6470,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00E62695"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw144262554">
     <w:name w:val="scxw144262554"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00E62695"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextdenotaapeudepginaCar">
     <w:name w:val="Text de nota a peu de pàgina Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdenotaapeudepgina"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD2268"/>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="817459559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2086877508">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7028,71 +6875,54 @@
     <we:reference id="WA104381727" version="1.0.1.0" store="en-GB" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B910A8B772A6F84A8F5FF30D962877A0" ma:contentTypeVersion="19" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e3d4a050b61d53042f50d0f94ed1e763">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6b26a27-abec-44be-aa02-b251e125052f" xmlns:ns3="0125964f-4cf1-4645-9c9a-85bc39911852" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d03faabe0c247093e15e4c5a6f7f33b" ns2:_="" ns3:_="">
     <xsd:import namespace="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <xsd:import namespace="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:dataihora" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -7309,131 +7139,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6b26a27-abec-44be-aa02-b251e125052f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0125964f-4cf1-4645-9c9a-85bc39911852" xsi:nil="true"/>
+    <dataihora xmlns="d6b26a27-abec-44be-aa02-b251e125052f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE922023-6333-4551-9390-E170EE639C8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09CCE870-B7A6-444E-B2D9-F5B29A537222}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DD18955-CDE4-4BC6-BD1A-D6BA31336A75}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DC4A2C-CAF2-455F-B917-4C106C8909BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
     <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DD18955-CDE4-4BC6-BD1A-D6BA31336A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09CCE870-B7A6-444E-B2D9-F5B29A537222}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE922023-6333-4551-9390-E170EE639C8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d6b26a27-abec-44be-aa02-b251e125052f"/>
+    <ds:schemaRef ds:uri="0125964f-4cf1-4645-9c9a-85bc39911852"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1722</Characters>
+  <Pages>1</Pages>
+  <Words>299</Words>
+  <Characters>1707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plantilla amb referències</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Direcció General d'Universitats</Manager>
   <Company>Departament d'Universitats, Recerca i Societat de la Informació (Generalitat de Catalunya)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2004</CharactersWithSpaces>
+  <CharactersWithSpaces>2002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plantilla amb referències</dc:title>
   <dc:creator>msust</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B910A8B772A6F84A8F5FF30D962877A0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>