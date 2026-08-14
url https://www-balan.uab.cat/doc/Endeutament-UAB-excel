--- v0 (2025-10-27)
+++ v1 (2026-08-14)
@@ -1,147 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10974622-CCE7-4A18-9767-5C3ADD35F9A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FC4A717-BF6A-461E-8C9C-63D042C5A02C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Endeutament" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Endeutament!$B$4:$J$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Endeutament!$B$4:$L$66</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K19" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="K26" i="1" l="1"/>
+  <c r="L19" i="1" l="1"/>
+  <c r="L21" i="1" s="1"/>
+  <c r="L26" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="L28" i="1" l="1"/>
+  <c r="K26" i="1"/>
   <c r="K21" i="1"/>
   <c r="J19" i="1"/>
   <c r="J26" i="1"/>
   <c r="J21" i="1"/>
   <c r="I26" i="1"/>
   <c r="I21" i="1"/>
   <c r="K28" i="1" l="1"/>
   <c r="J28" i="1"/>
   <c r="I28" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="11">
   <si>
     <t>Endeutament de la Universitat Autònoma de Barcelona: deute pendent a 31 de desembre</t>
   </si>
   <si>
     <t>(en euros)</t>
   </si>
   <si>
     <t>Deutes amb entitats de crèdit (Pòlisses)</t>
   </si>
   <si>
     <t>Bestretes reintegrable de projectes de recerca i infraestructura (Parcs científics)</t>
   </si>
   <si>
     <t>Deutes transformables en subvencions</t>
   </si>
   <si>
     <t>Altres deutes amb entitats del grup</t>
   </si>
   <si>
     <t>TOTAL CURT TERMINI (inclou entitats del grup)</t>
   </si>
   <si>
     <t>TOTAL LLARG TERMINI (inclou entitats del grup)</t>
   </si>
   <si>
     <t>TOTAL ENDEUTAMENT</t>
   </si>
   <si>
     <t>Evolució del deute en comparació a exercicis anteriors</t>
   </si>
   <si>
-    <t>La Universitat no té deute financer a 31 de desembre de 2024</t>
+    <t>La Universitat no té deute financer a 31 de desembre de 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -242,51 +240,51 @@
     <xf numFmtId="4" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008080"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1200150</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>67980</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imatge 2">
           <a:extLst>
@@ -303,182 +301,93 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="571500" y="923925"/>
           <a:ext cx="1847850" cy="852205"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>104774</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1514475</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>58687</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>78653</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>141294</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Imagen 4">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269DFCF9-BDFD-DD5A-7455-CF5C6B925FD0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{654C65A6-DBDA-C1AE-195C-5DE3ED939DF6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1082674" y="6772274"/>
-          <a:ext cx="9966325" cy="4679229"/>
+          <a:off x="2790825" y="7450087"/>
+          <a:ext cx="9715500" cy="4606982"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...87 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -707,482 +616,507 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B12:K35"/>
+  <dimension ref="B12:L35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="60.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1"/>
-    <col min="5" max="10" width="14.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="14" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="12" width="14.7109375" style="1" customWidth="1"/>
+    <col min="13" max="14" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="12" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B12" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="11">
         <v>2018</v>
       </c>
       <c r="F15" s="11">
         <v>2019</v>
       </c>
       <c r="G15" s="11">
         <v>2020</v>
       </c>
       <c r="H15" s="11">
         <v>2021</v>
       </c>
       <c r="I15" s="11">
         <v>2022</v>
       </c>
       <c r="J15" s="11">
         <v>2023</v>
       </c>
       <c r="K15" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L15" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B17" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="4">
         <v>3809341.83</v>
       </c>
       <c r="F17" s="4">
         <v>2555795.5499999998</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>0</v>
       </c>
       <c r="I17" s="4">
         <v>0</v>
       </c>
       <c r="J17" s="4">
         <v>0</v>
       </c>
       <c r="K17" s="4">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L17" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <v>3048795.82</v>
       </c>
       <c r="F18" s="4">
         <v>931640.5</v>
       </c>
       <c r="G18" s="4">
         <v>539462.88</v>
       </c>
       <c r="H18" s="4">
         <v>356013.09</v>
       </c>
       <c r="I18" s="4">
         <v>98811.4</v>
       </c>
       <c r="J18" s="4">
         <v>62936.53</v>
       </c>
       <c r="K18" s="4">
-        <f>+'[1]Altres deutes'!$E$11</f>
         <v>55492.959999999999</v>
       </c>
-    </row>
-    <row r="19" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="L18" s="4">
+        <v>55492.959999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="5"/>
       <c r="E19" s="4">
         <v>31431367.740000002</v>
       </c>
       <c r="F19" s="4">
         <v>38276411.780000001</v>
       </c>
       <c r="G19" s="4">
         <v>44311850.25</v>
       </c>
       <c r="H19" s="4">
         <v>62328852.299999997</v>
       </c>
       <c r="I19" s="4">
         <v>75490666.629999995</v>
       </c>
       <c r="J19" s="4">
         <f>93316143.99+35470.92</f>
         <v>93351614.909999996</v>
       </c>
       <c r="K19" s="4">
         <f>89896960.66+58052.65</f>
         <v>89955013.310000002</v>
       </c>
-    </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L19" s="4">
+        <f>80483973.48+55896.11</f>
+        <v>80539869.590000004</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>187504.97</v>
       </c>
       <c r="G20" s="4">
         <v>187504.97</v>
       </c>
       <c r="H20" s="4">
         <v>187504.97</v>
       </c>
       <c r="I20" s="4">
         <v>187504.97</v>
       </c>
       <c r="J20" s="4">
         <v>187504.97</v>
       </c>
       <c r="K20" s="4">
         <v>187504.97</v>
       </c>
-    </row>
-    <row r="21" spans="2:11" s="2" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L20" s="4">
+        <v>187504.97</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" s="2" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10">
         <v>38289505.390000001</v>
       </c>
       <c r="F21" s="10">
         <v>41951352.799999997</v>
       </c>
       <c r="G21" s="10">
         <v>45038818.100000001</v>
       </c>
       <c r="H21" s="10">
         <v>62872370.359999999</v>
       </c>
       <c r="I21" s="10">
         <f>SUM(I17:I20)</f>
         <v>75776983</v>
       </c>
       <c r="J21" s="10">
         <f>SUM(J17:J20)</f>
         <v>93602056.409999996</v>
       </c>
       <c r="K21" s="10">
         <f>SUM(K17:K20)</f>
         <v>90198011.239999995</v>
       </c>
-    </row>
-    <row r="22" spans="2:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="L21" s="10">
+        <f>SUM(L17:L20)</f>
+        <v>80782867.519999996</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
-    </row>
-    <row r="23" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L22" s="4"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4">
         <v>1737118.26</v>
       </c>
       <c r="F23" s="4">
         <v>1434843.3</v>
       </c>
       <c r="G23" s="4">
         <v>895380.47999999998</v>
       </c>
       <c r="H23" s="4">
         <v>539317.35</v>
       </c>
       <c r="I23" s="4">
         <v>439755.93</v>
       </c>
       <c r="J23" s="4">
         <v>376819.38</v>
       </c>
       <c r="K23" s="4">
-        <f>+'[1]Altres deutes'!$C$11</f>
         <v>277465</v>
       </c>
-    </row>
-    <row r="24" spans="2:11" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="L23" s="4">
+        <v>221972.02</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B24" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="12"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13">
         <v>9664958.6500000004</v>
       </c>
       <c r="F24" s="13">
         <v>8792790.1400000006</v>
       </c>
       <c r="G24" s="13">
         <v>8341988.6500000004</v>
       </c>
       <c r="H24" s="13">
         <v>5886226.5499999998</v>
       </c>
       <c r="I24" s="13">
         <v>7965391.7699999996</v>
       </c>
       <c r="J24" s="13">
         <v>9104344.9700000007</v>
       </c>
       <c r="K24" s="13">
         <v>6603569.7699999996</v>
       </c>
-    </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L24" s="13">
+        <v>11839231.550000001</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4">
         <v>0</v>
       </c>
       <c r="F25" s="4">
         <v>3750099.49</v>
       </c>
       <c r="G25" s="4">
         <v>3562594.52</v>
       </c>
       <c r="H25" s="4">
         <v>3375089.55</v>
       </c>
       <c r="I25" s="4">
         <v>3187584.58</v>
       </c>
       <c r="J25" s="4">
         <v>3000079.61</v>
       </c>
       <c r="K25" s="4">
         <v>2812574.64</v>
       </c>
-    </row>
-    <row r="26" spans="2:11" s="2" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L25" s="4">
+        <v>2625069.67</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" s="2" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10">
         <v>11402076.91</v>
       </c>
       <c r="F26" s="10">
         <v>13977732.930000002</v>
       </c>
       <c r="G26" s="10">
         <v>12799963.65</v>
       </c>
       <c r="H26" s="10">
         <v>9800633.4499999993</v>
       </c>
       <c r="I26" s="10">
         <f>SUM(I23:I25)</f>
         <v>11592732.279999999</v>
       </c>
       <c r="J26" s="10">
         <f>SUM(J23:J25)</f>
         <v>12481243.960000001</v>
       </c>
       <c r="K26" s="10">
         <f>SUM(K23:K25)</f>
         <v>9693609.4100000001</v>
       </c>
-    </row>
-    <row r="27" spans="2:11" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="L26" s="10">
+        <f>SUM(L23:L25)</f>
+        <v>14686273.24</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D27" s="5"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
-    </row>
-    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L27" s="4"/>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B28" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7">
         <v>49691582.299999997</v>
       </c>
       <c r="F28" s="7">
         <v>55929085.729999997</v>
       </c>
       <c r="G28" s="7">
         <v>57838781.75</v>
       </c>
       <c r="H28" s="7">
         <v>72673003.810000002</v>
       </c>
       <c r="I28" s="7">
         <f>+I21+I26</f>
         <v>87369715.280000001</v>
       </c>
       <c r="J28" s="7">
         <f>+J21+J26</f>
         <v>106083300.37</v>
       </c>
       <c r="K28" s="7">
         <f>+K21+K26</f>
         <v>99891620.649999991</v>
       </c>
-    </row>
-    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L28" s="7">
+        <f>+L21+L26</f>
+        <v>95469140.75999999</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B30" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
     </row>
-    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
     </row>
-    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
     </row>
     <row r="35" spans="2:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B35" s="14" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1385,91 +1319,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D9A7FE-34D5-4DE5-B5D7-7A0B12897F0D}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90EDC654-DF37-4E0F-88BE-4928104D4432}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{189C45B1-7677-43EC-9D16-88B901AD9425}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D9A7FE-34D5-4DE5-B5D7-7A0B12897F0D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF06C04B-B484-486E-99DD-0FC988D13E1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>