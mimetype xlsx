--- v1 (2025-11-25)
+++ v2 (2026-07-17)
@@ -1,1285 +1,2832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="5255714B" w14:textId="27E85FE8" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="000664CD" w:rsidP="007815D3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93332">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B403E7" wp14:editId="4D06665F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>287655</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1342077" cy="504825"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20377"/>
+                <wp:lineTo x="21160" y="20377"/>
+                <wp:lineTo x="21160" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="708928443" name="Imatge 1" descr="Imatge que conté text, Font, logotip, Gràfics&#10;&#10;Descripció generada automàticament"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="708928443" name="Imatge 1" descr="Imatge que conté text, Font, logotip, Gràfics&#10;&#10;Descripció generada automàticament"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1342077" cy="504825"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E81BC5" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="001F26A9" w:rsidP="309D41FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="309D41FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPROMÍS DE RECURSOS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7E2006" w14:textId="77777777" w:rsidR="001F26A9" w:rsidRPr="001F26A9" w:rsidRDefault="001F26A9" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9F3649" w14:textId="41FB7E27" w:rsidR="007815D3" w:rsidRPr="001F26A9" w:rsidRDefault="005606ED" w:rsidP="054C7139">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="054C7139">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nova Proposta per al </w:t>
+      </w:r>
+      <w:r w:rsidR="001F26A9" w:rsidRPr="054C7139">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CURS ACADÈMIC </w:t>
+      </w:r>
+      <w:r w:rsidR="001F26A9" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6ABD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001F26A9" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6ABD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F25987" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54613CB3" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2920"/>
+        <w:gridCol w:w="5584"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="2F51F2BF" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="316282C2" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Denominació de l'estudi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3F1D40" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="3FE76241" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DA62B3" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Facultat/Escola coordinadora:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56095AA5" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="0D54E590" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB12A30" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Altres centres participants:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AC2D5B" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="25D09379" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF76F33" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Crèdits:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B71BF9D" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="4B55ABFD" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB64D97" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordinador/a dels estudis: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CB8261" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30B3E034" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FACF5D1" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La programació del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grau/Màster en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ................................................................................. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F4558" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suposarà cap increment de recursos, interns ni externs, atès que es disposa del professorat necessari per a la seva impartició.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F40288" w14:textId="072EC91E" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suposarà increment de recursos, interns i/o extern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s. Cal explica</w:t>
+      </w:r>
+      <w:r w:rsidR="0088692E" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0088692E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a continuació</w:t>
+      </w:r>
+      <w:r w:rsidR="0088692E" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00437187" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’acord al qual s’ha arribat amb el </w:t>
+      </w:r>
+      <w:r w:rsidR="0018205F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00437187" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icerectorat </w:t>
+      </w:r>
+      <w:r w:rsidR="0018205F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d’Estudis i</w:t>
+      </w:r>
+      <w:r w:rsidR="00437187" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualitat i el </w:t>
+      </w:r>
+      <w:r w:rsidR="0018205F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00437187" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>icerectorat de Personal Acadèmic</w:t>
+      </w:r>
+      <w:r w:rsidR="001535F4" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk140045475"/>
+      <w:r w:rsidR="001535F4" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(adjuntar correu electrònic o altre document</w:t>
+      </w:r>
+      <w:r w:rsidR="00525394" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ació de l’acord</w:t>
+      </w:r>
+      <w:r w:rsidR="001535F4" w:rsidRPr="0088692E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1A11F2C6" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007815D3" w:rsidRPr="007815D3" w14:paraId="0AB9A46B" w14:textId="77777777" w:rsidTr="00B643B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8779" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4638663A" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk140050143"/>
+          </w:p>
+          <w:p w14:paraId="0639FB9E" w14:textId="77777777" w:rsidR="0088692E" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5731F6C0" w14:textId="77777777" w:rsidR="0088692E" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A8DC0C" w14:textId="77777777" w:rsidR="0088692E" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CB2E6BC" w14:textId="77777777" w:rsidR="0088692E" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE19240" w14:textId="77777777" w:rsidR="0088692E" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774E1CF4" w14:textId="2B41E558" w:rsidR="0088692E" w:rsidRPr="007815D3" w:rsidRDefault="0088692E" w:rsidP="00B643B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="0EE56661" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119551FC" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ABE84F6" wp14:editId="29FFB0E8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>144145</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5410200" cy="952500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Quadre de text 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5410200" cy="952500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="25A3C05C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Coordinador/a del Grau/Màster: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16174405" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="159928F2" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2FC47713" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1F18DF5C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Signatura electrònica</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6ABE84F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Quadre de text 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:11.35pt;width:426pt;height:75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPzryRFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrU14hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx8lp2l2exnmB4E0qUPy8Gh1PfaGHRR6DbbixSznTFkJtbZtxb983r64&#10;5MwHYWthwKqKPyjPr9fPn60GV6o5dGBqhYxArC8HV/EuBFdmmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5PN8/xVNgDWDkEq7+nv7RTk64TfNEqGj03jVWCm4tRbSCemcxfPbL0SZYvCdVoe2xD/0EUvtKWi&#10;J6hbEQTbo/4NqtcSwUMTZhL6DJpGS5VmoGmK/Jdp7jvhVJqFyPHuRJP/f7Dyw+HefUIWxtcw0gLT&#10;EN7dgfzqmYVNJ2yrbhBh6JSoqXARKcsG58vj1Ui1L30E2Q3voaYli32ABDQ22EdWaE5G6LSAhxPp&#10;agxM0s/loshpk5xJil0t50uyYwlRPt526MNbBT2LRsWRlprQxeHOhyn1MSUW82B0vdXGJAfb3cYg&#10;OwgSwDZ9R/Sf0oxlQ8VfFhfLiYC/QuTp+xNErwMp2ei+4penJFFG2t7YOuksCG0mm6Yz9shjpG4i&#10;MYy7kRIjnzuoH4hRhEmx9MLI6AC/czaQWivuv+0FKs7MO0tbuSoWiyjv5CyWF3Ny8DyyO48IKwmq&#10;4oGzydyE6UnsHeq2o0qTDizc0CYbnUh+6urYNykyren4eqLkz/2U9fTG1z8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDxZD7o2QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0B&#10;TYnZlCLoTaGtP2CaHZPQzGzIbpv47x1Pepz3Hm++V20WHsyFptgHcfCwysCQNMH30jr4PLzer8HE&#10;hOJxCEIOvinCpr6+qrD0YZYdXfapNVoisUQHXUpjaW1sOmKMqzCSqPcVJsak59RaP+Gs5TzYPMue&#10;LGMv+qHDkV46ak77Mzt4R8GFebe9C4k/eM5Pb8Uhc+72Ztk+g0m0pL8w/OIrOtTKdAxn8dEMDnRI&#10;cpDnBRh114+5CkeNFarYurL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM/OvJEU&#10;AgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPFk&#10;PujZAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="25A3C05C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Coordinador/a del Grau/Màster: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16174405" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="159928F2" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2FC47713" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1F18DF5C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Signatura electrònica</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2876F39C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766C70F3" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39360CD8" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699789F7" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7594BE37" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66523CFD" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFA9D3C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51326F19" wp14:editId="37CA8058">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>47856</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5410200" cy="953192"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="18415"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Quadre de text 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5410200" cy="953192"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="09DF120D" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Deganat/Escola</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DC42961" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="797451F7" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7E7967DD" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1292824C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00B63F35" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Signatura electrònica</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="51326F19" id="Quadre de text 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.75pt;width:426pt;height:75.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+JA8CGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Ux4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exmmB0EUpUPy8HB13beGHRV6Dbbk+WTKmbISKm33Jf/6Zfvq&#10;ijMfhK2EAatK/qA8v16/fLHqXKFm0ICpFDICsb7oXMmbEFyRZV42qhV+Ak5ZctaArQhk4j6rUHSE&#10;3ppsNp2+zjrAyiFI5T3d3g5Ovk74da1k+FTXXgVmSk65hbRj2ndxz9YrUexRuEbLMQ3xD1m0QlsK&#10;eoK6FUGwA+rfoFotETzUYSKhzaCutVSpBqomn/5SzX0jnEq1EDnenWjy/w9Wfjzeu8/IQv8Gempg&#10;KsK7O5DfPLOwaYTdqxtE6BolKgqcR8qyzvli/Bqp9oWPILvuA1TUZHEIkID6GtvICtXJCJ0a8HAi&#10;XfWBSbpczPMpdZIzSb7l4iJfzlIIUTz9dujDOwUti4eSIzU1oYvjnQ8xG1E8PYnBPBhdbbUxycD9&#10;bmOQHQUJYJvWiP7TM2NZV/KL/HIxEPBXiGlaf4JodSAlG92W/Or0SBSRtre2SjoLQpvhTCkbO/IY&#10;qRtIDP2uZ7oaSY607qB6IGIRBuHSoNGhAfzBWUeiLbn/fhCoODPvLTVnmc/nUeXJmC8uZ2TguWd3&#10;7hFWElTJA2fDcROGyTg41PuGIg1ysHBDDa114vo5qzF9EmZqwThEUfnndnr1POrrRwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHm5/H/ZAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQhN8F/8Ox&#10;gi9iLwbSlJhLKYK+KbT1B2yTNQnN7oXctYn/3vVJH4cZZr4ptwsP5kpT6L04eFolYEhq3/TSOvg8&#10;vj5uwISI0uDghRx8U4BtdXtTYtH4WfZ0PcTWaImEAh10MY6FtaHuiDGs/Eii3pefGKPKqbXNhLOW&#10;82DTJFlbxl50ocORXjqqz4cLO3hHwYV5v3vwkT94Ts9v+TFx7v5u2T2DibTEvzD84is6VMp08hdp&#10;ghkc6JHoIM/AqLnJUtUnTWX5GmxV2v/41Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;PiQPAhkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAebn8f9kAAAAGAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokeweight=".25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="09DF120D" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Deganat/Escola</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DC42961" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="797451F7" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7E7967DD" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1292824C" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00B63F35" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Signatura electrònica</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586EF324" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33729F18" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4E2E97" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055E2CA7" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E3B553" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AFDC8A" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D948D0" w14:textId="20289B03" w:rsidR="00E024FA" w:rsidRPr="002B6014" w:rsidRDefault="007815D3" w:rsidP="309D41FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="309D41FF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de titulacions interfacultatives, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6014" w:rsidRPr="309D41FF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidR="00E024FA" w:rsidRPr="309D41FF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21244018" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00E024FA" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BBA4DA" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B4C77B" wp14:editId="128D66D5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>70889</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5410200" cy="980902"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Quadre de text 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5410200" cy="980902"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4541F363" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="001E142D" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Departament: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E22E978" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Director/a del Departament: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C636587" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3C3ACA14" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3667399B" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Signatura electrònica</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3119CF11" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="37B4C77B" id="Quadre de text 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:5.6pt;width:426pt;height:77.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYDj6jGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjUx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lu2l2exmmB0EUpUPy8HB93beGnRR6Dbbk00nOmbISKm0PJf/yefdi&#10;yZkPwlbCgFUlf1CeX2+eP1t3rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQy8ZBVKDpC&#10;b002y/NXWQdYOQSpvKfb28HJNwm/rpUMH+vaq8BMySm3kHZM+z7u2WYtigMK12g5piH+IYtWaEtB&#10;z1C3Igh2RP0bVKslgoc6TCS0GdS1lirVQNVM81+quW+EU6kWIse7M03+/8HKD6d79wlZ6F9DTw1M&#10;RXh3B/KrZxa2jbAHdYMIXaNERYGnkbKsc74Yv0aqfeEjyL57DxU1WRwDJKC+xjayQnUyQqcGPJxJ&#10;V31gki4X82lOneRMkm+1zFf5LIUQxeNvhz68VdCyeCg5UlMTujjd+RCzEcXjkxjMg9HVThuTDDzs&#10;twbZSZAAdmmN6D89M5Z1JX85vVoMBPwVIk/rTxCtDqRko9uSL8+PRBFpe2OrpLMgtBnOlLKxI4+R&#10;uoHE0O97pquSJwYirXuoHohYhEG4NGh0aAC/c9aRaEvuvx0FKs7MO0vNWU3n86jyZMwXVzMy8NKz&#10;v/QIKwmq5IGz4bgNw2QcHepDQ5EGOVi4oYbWOnH9lNWYPgkztWAcoqj8Szu9ehr1zQ8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDAHHDm2QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LasNADEX3hf7D&#10;oEA3pRnHkAeOxyEU2l0LeXyAYqu2iaUxnkns/n3VVbvUueLqKN9N3Jk7DaH14mAxT8CQlL5qpXZw&#10;Pr29bMCEiFJh54UcfFOAXfH4kGNW+VEOdD/G2miJhAwdNDH2mbWhbIgxzH1PotmXHxijjkNtqwFH&#10;LefOpkmysoyt6IUGe3ptqLweb+zgAwUn5sP+2Uf+5DG9vq9PiXNPs2m/BRNpin/L8Kuv6lCo08Xf&#10;pAqmc6CPRKWLFIymm2Wq4KJgtVyDLXL737/4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANgOPqMaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMAccObZAAAABwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokeweight=".25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4541F363" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="001E142D" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Departament: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E22E978" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00731B1A" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Director/a del Departament: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C636587" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3C3ACA14" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3667399B" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Signatura electrònica</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3119CF11" w14:textId="77777777" w:rsidR="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AFE149" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6162A028" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA71B4A" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CEA9EA" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007815D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Incloure la signatura de tots els departaments implicats en la docència</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B597383" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B14BF3" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="007815D3" w:rsidRDefault="007815D3" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BB5735" w14:textId="77777777" w:rsidR="007815D3" w:rsidRPr="00104723" w:rsidRDefault="007815D3" w:rsidP="00104723">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030D735C" w14:textId="61CFE8B4" w:rsidR="007815D3" w:rsidRPr="00104723" w:rsidRDefault="007815D3" w:rsidP="309D41FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104723">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enviar a l’OQD abans de la data límit per a la tramesa definitiva de tota la documentació (consultar calendari acadèmic-administratiu</w:t>
+      </w:r>
+      <w:r w:rsidR="00517ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104723">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007815D3" w:rsidRPr="00104723" w:rsidSect="00104723">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="709" w:right="1701" w:bottom="993" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...346 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B2BE89A" w14:textId="77777777" w:rsidR="00163775" w:rsidRDefault="00163775" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32B46260" w14:textId="77777777" w:rsidR="00163775" w:rsidRDefault="00163775" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...691 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3FEBA753" w14:textId="77777777" w:rsidR="00163775" w:rsidRDefault="00163775" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="79864F0D" w14:textId="77777777" w:rsidR="00163775" w:rsidRDefault="00163775" w:rsidP="007815D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BEC0D6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8752D248"/>
+    <w:lvl w:ilvl="0" w:tplc="E586DD9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1217353612">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007815D3"/>
+    <w:rsid w:val="000664CD"/>
+    <w:rsid w:val="00104723"/>
+    <w:rsid w:val="0011525C"/>
+    <w:rsid w:val="001535F4"/>
+    <w:rsid w:val="00163775"/>
+    <w:rsid w:val="001718F2"/>
+    <w:rsid w:val="0018205F"/>
+    <w:rsid w:val="001F26A9"/>
+    <w:rsid w:val="001F3DA6"/>
+    <w:rsid w:val="00280D03"/>
+    <w:rsid w:val="002B6014"/>
+    <w:rsid w:val="002C4BE3"/>
+    <w:rsid w:val="00437187"/>
+    <w:rsid w:val="00441A77"/>
+    <w:rsid w:val="00517ED6"/>
+    <w:rsid w:val="00525394"/>
+    <w:rsid w:val="005606ED"/>
+    <w:rsid w:val="00563A23"/>
+    <w:rsid w:val="0057291F"/>
+    <w:rsid w:val="005A6ABD"/>
+    <w:rsid w:val="0061632B"/>
+    <w:rsid w:val="00691F90"/>
+    <w:rsid w:val="006B491F"/>
+    <w:rsid w:val="007815D3"/>
+    <w:rsid w:val="007841EB"/>
+    <w:rsid w:val="007B78B6"/>
+    <w:rsid w:val="007E2D58"/>
+    <w:rsid w:val="00824AA1"/>
+    <w:rsid w:val="0088692E"/>
+    <w:rsid w:val="00B27EAC"/>
+    <w:rsid w:val="00C51394"/>
+    <w:rsid w:val="00CE7202"/>
+    <w:rsid w:val="00CF422E"/>
+    <w:rsid w:val="00D1626B"/>
+    <w:rsid w:val="00D40267"/>
+    <w:rsid w:val="00D57F53"/>
+    <w:rsid w:val="00E024FA"/>
+    <w:rsid w:val="00E508B7"/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:rsid w:val="00FE3A3F"/>
+    <w:rsid w:val="054C7139"/>
+    <w:rsid w:val="309D41FF"/>
+    <w:rsid w:val="4F1C7E5B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="69B246DF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{32788DD5-A193-4374-9348-5D57AE4B2F21}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007815D3"/>
+    <w:rPr>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textdenotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextdenotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007815D3"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdenotaalfinalCar">
+    <w:name w:val="Text de nota al final Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textdenotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007815D3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refernciadenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007815D3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Taulanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007815D3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refernciadecomentari">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textdecomentari">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextdecomentariCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdecomentariCar">
+    <w:name w:val="Text de comentari Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textdecomentari"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Temadelcomentari">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textdecomentari"/>
+    <w:next w:val="Textdecomentari"/>
+    <w:link w:val="TemadelcomentariCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TemadelcomentariCar">
+    <w:name w:val="Tema del comentari Car"/>
+    <w:basedOn w:val="TextdecomentariCar"/>
+    <w:link w:val="Temadelcomentari"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12EBE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF422E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF422E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E024FA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:rsid w:val="00E024FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1815216365">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1294,65 +2841,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1373,1495 +2920,84 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1391 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>173</Words>
+  <Characters>989</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fulls de càlcul</vt:lpstr>
+        <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Full1!Àrea_d'impressió</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Núria Marzo Cabero</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>