--- v0 (2025-10-27)
+++ v1 (2026-08-14)
@@ -6,118 +6,119 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6246D44-5C90-46B2-BBA9-2967B3F07E8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5146BCD0-0B3F-4734-BCC1-BF170C0E0B02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{36692A08-AC48-4ABA-B07D-19C5CB26F433}"/>
   </bookViews>
   <sheets>
     <sheet name="Beques i ajuts" sheetId="1" r:id="rId1"/>
     <sheet name="Full1" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K21" i="1" l="1"/>
+  <c r="L19" i="1" l="1"/>
+  <c r="L26" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="K21" i="1"/>
   <c r="K22" i="1" s="1"/>
   <c r="K17" i="1"/>
   <c r="K19" i="1" s="1"/>
   <c r="K26" i="1"/>
   <c r="J18" i="1"/>
   <c r="J26" i="1"/>
   <c r="J22" i="1"/>
   <c r="J19" i="1"/>
   <c r="E22" i="1"/>
   <c r="I22" i="1"/>
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E19" i="1"/>
   <c r="I28" i="1"/>
   <c r="H28" i="1"/>
   <c r="F28" i="1"/>
   <c r="G19" i="1"/>
   <c r="F19" i="1"/>
   <c r="H19" i="1"/>
   <c r="I19" i="1"/>
   <c r="I26" i="1"/>
   <c r="H26" i="1"/>
   <c r="G26" i="1"/>
   <c r="F26" i="1"/>
   <c r="E26" i="1"/>
-  <c r="K28" i="1" l="1"/>
+  <c r="L28" i="1" l="1"/>
+  <c r="K28" i="1"/>
   <c r="J28" i="1"/>
   <c r="G28" i="1"/>
   <c r="E28" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t xml:space="preserve">Despesa en concepte d'ajuts, subvencions i beques </t>
   </si>
   <si>
     <t>(en euros)</t>
   </si>
   <si>
     <t>Aportacions a Instituts i Centres de recerca</t>
   </si>
   <si>
     <t>Aportacions a Instituts i Centres de recerca (en espècie)</t>
   </si>
   <si>
     <t>Total Aportacions a Instituts i Centres de recerca</t>
   </si>
   <si>
     <t>Aportacions a altres entitats</t>
@@ -617,472 +618,509 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E448896-6239-4A9B-A528-BC170B6DCBF2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B11:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K28" sqref="B5:K28"/>
+      <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="60.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
-    <col min="5" max="11" width="13" style="2" customWidth="1"/>
-    <col min="12" max="14" width="12.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="12" width="13" style="2" customWidth="1"/>
+    <col min="13" max="14" width="12.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="I11" s="6"/>
     </row>
-    <row r="12" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B12" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="5">
         <v>2018</v>
       </c>
       <c r="F15" s="5">
         <v>2019</v>
       </c>
       <c r="G15" s="5">
         <v>2020</v>
       </c>
       <c r="H15" s="5">
         <v>2021</v>
       </c>
       <c r="I15" s="5">
         <v>2022</v>
       </c>
       <c r="J15" s="5">
         <v>2023</v>
       </c>
       <c r="K15" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L15" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B17" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="6">
         <v>143607.85</v>
       </c>
       <c r="F17" s="6">
         <v>145074.4</v>
       </c>
       <c r="G17" s="6">
         <v>363681.5</v>
       </c>
       <c r="H17" s="6">
         <v>131642.23000000004</v>
       </c>
       <c r="I17" s="6">
         <v>56618.999999999985</v>
       </c>
       <c r="J17" s="6">
         <v>292183.24</v>
       </c>
       <c r="K17" s="6">
         <f>58644.36+769.7</f>
         <v>59414.06</v>
       </c>
+      <c r="L17" s="6">
+        <v>57994</v>
+      </c>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6">
         <v>260889.60000000001</v>
       </c>
       <c r="F18" s="6">
         <v>80351.16</v>
       </c>
       <c r="G18" s="6">
         <v>157311.43</v>
       </c>
       <c r="H18" s="6">
         <v>214439.55</v>
       </c>
       <c r="I18" s="6">
         <v>854976.63999999978</v>
       </c>
       <c r="J18" s="6">
         <f>55505.34+458356.42+134757.05+72776.2</f>
         <v>721395.01</v>
       </c>
       <c r="K18" s="6">
         <v>695866.43</v>
+      </c>
+      <c r="L18" s="6">
+        <v>669682.98</v>
       </c>
     </row>
     <row r="19" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="10">
         <f>+E17+E18</f>
         <v>404497.45</v>
       </c>
       <c r="F19" s="10">
         <f t="shared" ref="F19:I19" si="0">+F17+F18</f>
         <v>225425.56</v>
       </c>
       <c r="G19" s="10">
         <f t="shared" si="0"/>
         <v>520992.93</v>
       </c>
       <c r="H19" s="10">
         <f t="shared" si="0"/>
         <v>346081.78</v>
       </c>
       <c r="I19" s="10">
         <f t="shared" si="0"/>
         <v>911595.63999999978</v>
       </c>
       <c r="J19" s="10">
         <f t="shared" ref="J19:K19" si="1">+J17+J18</f>
         <v>1013578.25</v>
       </c>
       <c r="K19" s="10">
         <f t="shared" si="1"/>
         <v>755280.49</v>
+      </c>
+      <c r="L19" s="10">
+        <f t="shared" ref="L19" si="2">+L17+L18</f>
+        <v>727676.98</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
     </row>
     <row r="21" spans="2:13" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="7"/>
       <c r="E21" s="6">
         <v>1353940.78</v>
       </c>
       <c r="F21" s="6">
         <v>1445986.4300000002</v>
       </c>
       <c r="G21" s="6">
         <v>1412221.9100000004</v>
       </c>
       <c r="H21" s="6">
         <v>1409716.4899999998</v>
       </c>
       <c r="I21" s="6">
         <v>1176647.1000000003</v>
       </c>
       <c r="J21" s="6">
         <v>1130532.98</v>
       </c>
       <c r="K21" s="6">
         <f>1195168.59+90659.48+14500</f>
         <v>1300328.07</v>
+      </c>
+      <c r="L21" s="6">
+        <v>1239980.98</v>
       </c>
     </row>
     <row r="22" spans="2:13" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10">
         <f>+E21</f>
         <v>1353940.78</v>
       </c>
       <c r="F22" s="10">
-        <f t="shared" ref="F22:I22" si="2">+F21</f>
+        <f t="shared" ref="F22:I22" si="3">+F21</f>
         <v>1445986.4300000002</v>
       </c>
       <c r="G22" s="10">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1412221.9100000004</v>
       </c>
       <c r="H22" s="10">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1409716.4899999998</v>
       </c>
       <c r="I22" s="10">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1176647.1000000003</v>
       </c>
       <c r="J22" s="10">
-        <f t="shared" ref="J22:K22" si="3">+J21</f>
+        <f t="shared" ref="J22:K22" si="4">+J21</f>
         <v>1130532.98</v>
       </c>
       <c r="K22" s="10">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1300328.07</v>
+      </c>
+      <c r="L22" s="10">
+        <f t="shared" ref="L22" si="5">+L21</f>
+        <v>1239980.98</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
     </row>
     <row r="24" spans="2:13" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="6">
         <v>506366.92</v>
       </c>
       <c r="F24" s="6">
         <v>569601.51</v>
       </c>
       <c r="G24" s="6">
         <v>563680.92000000004</v>
       </c>
       <c r="H24" s="6">
         <v>438168.84</v>
       </c>
       <c r="I24" s="6">
         <v>659225.56000000006</v>
       </c>
       <c r="J24" s="6">
         <v>683216.29</v>
       </c>
       <c r="K24" s="6">
         <v>697844.28</v>
       </c>
+      <c r="L24" s="6">
+        <v>1156846.93</v>
+      </c>
     </row>
     <row r="25" spans="2:13" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="6">
         <v>10982518.84</v>
       </c>
       <c r="F25" s="6">
         <v>11762120.640000001</v>
       </c>
       <c r="G25" s="6">
         <v>4391778.7</v>
       </c>
       <c r="H25" s="6">
         <v>5117493.7699999996</v>
       </c>
       <c r="I25" s="6">
         <v>3496704.54</v>
       </c>
       <c r="J25" s="6">
         <v>3321355.33</v>
       </c>
       <c r="K25" s="6">
         <v>3348318.04</v>
       </c>
+      <c r="L25" s="6">
+        <v>3164627.59</v>
+      </c>
     </row>
     <row r="26" spans="2:13" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10">
-        <f t="shared" ref="E26:K26" si="4">SUM(E24:E25)</f>
+        <f t="shared" ref="E26:K26" si="6">SUM(E24:E25)</f>
         <v>11488885.76</v>
       </c>
       <c r="F26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>12331722.15</v>
       </c>
       <c r="G26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4955459.62</v>
       </c>
       <c r="H26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5555662.6099999994</v>
       </c>
       <c r="I26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4155930.1</v>
       </c>
       <c r="J26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4004571.62</v>
       </c>
       <c r="K26" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4046162.3200000003</v>
+      </c>
+      <c r="L26" s="10">
+        <f t="shared" ref="L26" si="7">SUM(L24:L25)</f>
+        <v>4321474.5199999996</v>
       </c>
     </row>
     <row r="27" spans="2:13" s="8" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D27" s="7"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="11">
         <f>+E19+E22+E26</f>
         <v>13247323.99</v>
       </c>
       <c r="F28" s="11">
-        <f t="shared" ref="F28:I28" si="5">+F19+F22+F26</f>
+        <f t="shared" ref="F28:I28" si="8">+F19+F22+F26</f>
         <v>14003134.140000001</v>
       </c>
       <c r="G28" s="11">
         <f>+G19+G22+G26</f>
         <v>6888674.4600000009</v>
       </c>
       <c r="H28" s="11">
-        <f t="shared" si="5"/>
+        <f t="shared" si="8"/>
         <v>7311460.879999999</v>
       </c>
       <c r="I28" s="11">
-        <f t="shared" si="5"/>
+        <f t="shared" si="8"/>
         <v>6244172.8399999999</v>
       </c>
       <c r="J28" s="11">
-        <f t="shared" ref="J28:K28" si="6">+J19+J22+J26</f>
+        <f t="shared" ref="J28:K28" si="9">+J19+J22+J26</f>
         <v>6148682.8499999996</v>
       </c>
       <c r="K28" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>6101770.8800000008</v>
+      </c>
+      <c r="L28" s="11">
+        <f t="shared" ref="L28" si="10">+L19+L22+L26</f>
+        <v>6289132.4799999995</v>
       </c>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.25">
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B30" s="3"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
     </row>
     <row r="35" spans="2:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B35" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE57E4DA-A5D5-4CB5-915F-44DF0F9FED5F}">
   <dimension ref="C1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:I1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C1" s="13"/>
       <c r="I1" s="13"/>
     </row>
     <row r="2" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C2" s="13"/>
       <c r="I2" s="13"/>
     </row>
     <row r="3" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C3" s="13"/>
       <c r="I3" s="13"/>
     </row>
     <row r="4" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C4" s="13"/>
       <c r="I4" s="13"/>
     </row>
     <row r="5" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C5" s="13"/>
       <c r="I5" s="13"/>
     </row>
@@ -1161,52 +1199,61 @@
     </row>
     <row r="25" spans="3:9" x14ac:dyDescent="0.25">
       <c r="I25" s="13"/>
     </row>
     <row r="26" spans="3:9" x14ac:dyDescent="0.25">
       <c r="I26" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="59b829f41b07b581b8f8bac0cedfbc1f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1409,140 +1456,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5270065F-1ED0-4A11-B09E-8A81A59860A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D689060-965C-4849-8FD5-42835C7C4FAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D01D575-306F-4899-99D1-F5C0E2DD8FB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE97BC11-7425-48B5-A613-4A85044508FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
-    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Beques i ajuts</vt:lpstr>
       <vt:lpstr>Full1</vt:lpstr>
-      <vt:lpstr>'Beques i ajuts'!Àrea_d'impressió</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Genoveva Sanchez Martinez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>