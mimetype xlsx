--- v0 (2025-10-27)
+++ v1 (2026-07-26)
@@ -4,101 +4,108 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/UNITATTCNICADESTUDIS/Documentos compartidos/General/RECTOR LAFUENTE - WEB/Transparència/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{05B08BEC-AB5A-49A2-A2D2-CCB51D62D912}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{DEB8839D-D371-4C5D-8947-3F244D74814D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0EDEC27D-647E-48DF-8B91-42C7FC3DA8E2}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rector" sheetId="18" r:id="rId1"/>
-    <sheet name="Gerent" sheetId="19" r:id="rId2"/>
+    <sheet name="Gerent" sheetId="20" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AQ3" i="19" l="1"/>
+  <c r="AR6" i="20" l="1"/>
+  <c r="AC6" i="18"/>
+  <c r="M11" i="18"/>
+  <c r="M10" i="18"/>
+  <c r="M9" i="18"/>
+  <c r="M8" i="18"/>
+  <c r="M7" i="18"/>
+  <c r="M6" i="18"/>
   <c r="AS6" i="18"/>
   <c r="AT6" i="18" s="1"/>
   <c r="AM6" i="18"/>
   <c r="AN6" i="18" s="1"/>
+  <c r="AO6" i="18" s="1"/>
   <c r="AA6" i="18"/>
-  <c r="N6" i="18"/>
-  <c r="AO6" i="18" s="1"/>
+  <c r="N6" i="18" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="73">
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Dades dels béns immobles</t>
   </si>
   <si>
     <t>Béns mobles de qualsevol naturalesa que superin els 12.000 €</t>
   </si>
   <si>
     <t>Automòbils, embarcacions i altres vehicles de motor</t>
   </si>
   <si>
     <t>Assegurances de vida la indemnització de les quals superi els 30.000 €</t>
   </si>
   <si>
     <t>Import aproximat de comptes corrents i altres dipòsits bancaris</t>
   </si>
   <si>
     <t>Plans de pensions i assimilats</t>
   </si>
   <si>
     <t>Títols, actius financers o valors mobiliaris</t>
   </si>
   <si>
@@ -212,133 +219,125 @@
   <si>
     <t>Urbà</t>
   </si>
   <si>
     <t>Casa</t>
   </si>
   <si>
     <t>Propietat</t>
   </si>
   <si>
     <t>Contracte de compravenda</t>
   </si>
   <si>
     <t>Pis</t>
   </si>
   <si>
     <t>Successió (herència, llegat o altre títol successori)</t>
   </si>
   <si>
     <t>La Caixa</t>
   </si>
   <si>
     <t>Santander</t>
   </si>
   <si>
-    <t>Openbank</t>
-[...1 lines deleted...]
-  <si>
     <t>Sabadell</t>
   </si>
   <si>
     <t>parquing</t>
   </si>
   <si>
     <t>AERIS Tecnologias Ambientales</t>
   </si>
   <si>
     <t>hipotecari</t>
   </si>
   <si>
     <t>Personal</t>
   </si>
   <si>
     <t>Familiars</t>
   </si>
   <si>
-    <t>Pla de pensions Sabadell 70.800€
+    <t>Fco. Javier Lafuente Sancho</t>
+  </si>
+  <si>
+    <t>Declaració patrimonial dels alts càrrecs</t>
+  </si>
+  <si>
+    <t>Pla de pensions la caixa
 Pla de pensions La caixa 2.315€</t>
   </si>
   <si>
-    <t>Fco. Javier Lafuente Sancho</t>
-[...44 lines deleted...]
-    <t>Dades de 12 de juny de 2024.</t>
+    <t>Dades de març de 2026.</t>
+  </si>
+  <si>
+    <t>Revolut</t>
+  </si>
+  <si>
+    <t>Samuel Reyes López</t>
+  </si>
+  <si>
+    <t>Universitat Autonama de Barcelona</t>
+  </si>
+  <si>
+    <t>Gerent</t>
+  </si>
+  <si>
+    <t>Assegurança de vida</t>
+  </si>
+  <si>
+    <t>ECOAS</t>
+  </si>
+  <si>
+    <t>Soci</t>
+  </si>
+  <si>
+    <t>Hipoteca</t>
+  </si>
+  <si>
+    <t>Crèdit personal</t>
+  </si>
+  <si>
+    <t>Pre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dades de març de 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ _€"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000\ _€"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="36"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -379,102 +378,73 @@
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF008C3C"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...34 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -524,94 +494,84 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -683,199 +643,180 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="15" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008C3C"/>
       <color rgb="FF00D059"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -1130,126 +1071,128 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE215654-0532-4F1E-A02D-22B889A9A7C7}">
   <dimension ref="A1:AU13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="13.7109375" customWidth="1"/>
     <col min="45" max="45" width="12.85546875" customWidth="1"/>
     <col min="46" max="47" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="71"/>
-[...4 lines deleted...]
-      <c r="G1" s="71"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
     </row>
     <row r="2" spans="1:47" ht="31.7" customHeight="1" x14ac:dyDescent="0.9">
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="32"/>
       <c r="V2" s="32"/>
       <c r="W2" s="30"/>
       <c r="X2" s="32"/>
       <c r="Y2" s="30"/>
       <c r="Z2" s="32"/>
       <c r="AA2" s="32"/>
       <c r="AB2" s="30"/>
       <c r="AC2" s="32"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="32"/>
       <c r="AH2" s="32"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="32"/>
       <c r="AM2" s="32"/>
       <c r="AN2" s="32"/>
       <c r="AO2" s="32"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="32"/>
       <c r="AS2" s="32"/>
       <c r="AT2" s="32"/>
     </row>
     <row r="3" spans="1:47" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="78"/>
+      <c r="A3" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="36"/>
       <c r="M3" s="37"/>
       <c r="N3" s="37"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="34"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="34"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="34"/>
       <c r="AC3" s="37"/>
       <c r="AD3" s="34"/>
       <c r="AE3" s="34"/>
       <c r="AF3" s="34"/>
@@ -1266,89 +1209,89 @@
       <c r="AQ3" s="35"/>
       <c r="AR3" s="37"/>
       <c r="AS3" s="37"/>
       <c r="AT3" s="37"/>
       <c r="AU3" s="38"/>
     </row>
     <row r="4" spans="1:47" ht="63.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
       <c r="I4" s="79"/>
       <c r="J4" s="79"/>
       <c r="K4" s="79"/>
       <c r="L4" s="79"/>
       <c r="M4" s="79"/>
       <c r="N4" s="80"/>
-      <c r="O4" s="72" t="s">
+      <c r="O4" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="P4" s="72"/>
-[...1 lines deleted...]
-      <c r="R4" s="72" t="s">
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="S4" s="72"/>
-[...1 lines deleted...]
-      <c r="U4" s="72"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
       <c r="V4" s="23"/>
-      <c r="W4" s="72" t="s">
+      <c r="W4" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="X4" s="72"/>
-      <c r="Y4" s="72" t="s">
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="Z4" s="72"/>
-[...1 lines deleted...]
-      <c r="AB4" s="72" t="s">
+      <c r="Z4" s="77"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="72"/>
-      <c r="AD4" s="72" t="s">
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="AE4" s="72"/>
-[...3 lines deleted...]
-      <c r="AI4" s="72" t="s">
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="81"/>
+      <c r="AI4" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="73"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="77"/>
+      <c r="AM4" s="81"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="74" t="s">
         <v>9</v>
       </c>
       <c r="AQ4" s="75"/>
       <c r="AR4" s="75"/>
       <c r="AS4" s="76"/>
       <c r="AT4" s="28"/>
       <c r="AU4" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:47" ht="47.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>14</v>
@@ -1361,54 +1304,54 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="N5" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="O5" s="77" t="s">
+      <c r="O5" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="77"/>
+      <c r="P5" s="78"/>
       <c r="Q5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="U5" s="22" t="s">
         <v>29</v>
       </c>
       <c r="V5" s="22" t="s">
         <v>26</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="22" t="s">
         <v>26</v>
       </c>
       <c r="Y5" s="5" t="s">
@@ -1458,394 +1401,400 @@
       </c>
       <c r="AN5" s="24" t="s">
         <v>37</v>
       </c>
       <c r="AO5" s="24" t="s">
         <v>38</v>
       </c>
       <c r="AP5" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AQ5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AR5" s="27" t="s">
         <v>40</v>
       </c>
       <c r="AS5" s="22" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="24" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:47" s="19" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="16">
         <v>44148</v>
       </c>
       <c r="E6" s="15"/>
       <c r="F6" s="15" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="15">
         <v>2020</v>
       </c>
       <c r="K6" s="20">
         <v>0.5</v>
       </c>
       <c r="L6" s="21">
         <v>434127.16</v>
       </c>
       <c r="M6" s="21">
+        <f>L6/2</f>
         <v>217063.58</v>
       </c>
       <c r="N6" s="21">
         <f>SUM(M6:M11)</f>
-        <v>392408.48</v>
+        <v>382780.32499999995</v>
       </c>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="21"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="16"/>
       <c r="U6" s="21"/>
       <c r="V6" s="21"/>
       <c r="W6" s="18"/>
       <c r="X6" s="21"/>
       <c r="Y6" s="21" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="Z6" s="21">
-        <v>606</v>
+        <v>26375.33</v>
       </c>
       <c r="AA6" s="21">
         <f>SUM(Z6:Z9)</f>
-        <v>11766</v>
+        <v>28589.33</v>
       </c>
       <c r="AB6" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AC6" s="21">
-        <v>73115</v>
+        <f>105197+2935</f>
+        <v>108132</v>
       </c>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="21"/>
       <c r="AH6" s="21"/>
       <c r="AI6" s="15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AJ6" s="29">
         <v>9.98</v>
       </c>
       <c r="AK6" s="17"/>
       <c r="AL6" s="21">
         <v>6200</v>
       </c>
       <c r="AM6" s="21">
         <f>AL6</f>
         <v>6200</v>
       </c>
       <c r="AN6" s="21">
         <f>AM6+AC6</f>
-        <v>79315</v>
+        <v>114332</v>
       </c>
       <c r="AO6" s="21">
         <f>N6+AN6</f>
-        <v>471723.48</v>
+        <v>497112.32499999995</v>
       </c>
       <c r="AP6" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ6" s="15" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AR6" s="21">
-        <v>-325243</v>
+        <v>-182091</v>
       </c>
       <c r="AS6" s="21">
         <f>SUM(AR6:AR7)</f>
-        <v>-358743</v>
+        <v>-195591</v>
       </c>
       <c r="AT6" s="21">
         <f>AS6</f>
-        <v>-358743</v>
+        <v>-195591</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="19" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15"/>
       <c r="B7" s="15"/>
       <c r="C7" s="7"/>
       <c r="D7" s="16"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="15">
         <v>1998</v>
       </c>
       <c r="K7" s="20">
         <v>0.5</v>
       </c>
       <c r="L7" s="21">
         <v>241197</v>
       </c>
       <c r="M7" s="21">
+        <f>L7/2</f>
         <v>120598.5</v>
       </c>
       <c r="N7" s="21"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="21"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="16"/>
       <c r="U7" s="21"/>
       <c r="V7" s="21"/>
       <c r="W7" s="18"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="21" t="s">
         <v>51</v>
       </c>
       <c r="Z7" s="21">
-        <v>8143</v>
+        <v>2093</v>
       </c>
       <c r="AA7" s="21"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="21"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="21"/>
       <c r="AH7" s="21"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="29"/>
       <c r="AK7" s="17"/>
       <c r="AL7" s="21"/>
       <c r="AM7" s="21"/>
       <c r="AN7" s="21"/>
       <c r="AO7" s="21"/>
       <c r="AP7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ7" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="AQ7" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR7" s="21">
-        <v>-33500</v>
+        <v>-13500</v>
       </c>
       <c r="AS7" s="21"/>
       <c r="AT7" s="21"/>
     </row>
     <row r="8" spans="1:47" s="19" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="15"/>
       <c r="C8" s="7"/>
       <c r="D8" s="16"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="15">
         <v>2004</v>
       </c>
       <c r="K8" s="20">
         <v>0.5</v>
       </c>
       <c r="L8" s="21">
-        <v>35740.14</v>
+        <v>16476.78</v>
       </c>
       <c r="M8" s="21">
-        <v>17870.07</v>
+        <f>L8/2</f>
+        <v>8238.39</v>
       </c>
       <c r="N8" s="21"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="16"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="18"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Z8" s="21">
-        <v>3408</v>
+        <v>69</v>
       </c>
       <c r="AA8" s="21"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="15"/>
       <c r="AF8" s="15"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
       <c r="AI8" s="15"/>
       <c r="AJ8" s="29"/>
       <c r="AK8" s="17"/>
       <c r="AL8" s="21"/>
       <c r="AM8" s="21"/>
       <c r="AN8" s="21"/>
       <c r="AO8" s="21"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="15"/>
       <c r="AR8" s="21"/>
       <c r="AS8" s="21"/>
       <c r="AT8" s="21"/>
     </row>
     <row r="9" spans="1:47" s="19" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15"/>
       <c r="B9" s="15"/>
       <c r="C9" s="7"/>
       <c r="D9" s="16"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="15">
         <v>2004</v>
       </c>
       <c r="K9" s="20">
         <v>0.5</v>
       </c>
       <c r="L9" s="21">
-        <v>3064.6</v>
+        <v>3064.59</v>
       </c>
       <c r="M9" s="21">
-        <v>1532.3</v>
+        <f>L9/2</f>
+        <v>1532.2950000000001</v>
       </c>
       <c r="N9" s="21"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="16"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="18"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21" t="s">
         <v>50</v>
       </c>
       <c r="Z9" s="21">
-        <v>-391</v>
+        <v>52</v>
       </c>
       <c r="AA9" s="21"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="15"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="15"/>
       <c r="AJ9" s="29"/>
       <c r="AK9" s="17"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="15"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
     </row>
     <row r="10" spans="1:47" s="19" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15"/>
       <c r="B10" s="15"/>
       <c r="C10" s="7"/>
       <c r="D10" s="16"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="15">
         <v>2008</v>
       </c>
       <c r="K10" s="20">
         <v>0.33</v>
       </c>
       <c r="L10" s="21">
-        <v>53610.21</v>
+        <v>52427.12</v>
       </c>
       <c r="M10" s="21">
-        <v>17870.07</v>
+        <f>L10/3</f>
+        <v>17475.706666666669</v>
       </c>
       <c r="N10" s="21"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="16"/>
       <c r="U10" s="21"/>
       <c r="V10" s="21"/>
       <c r="W10" s="18"/>
       <c r="X10" s="21"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="21"/>
       <c r="AA10" s="21"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="21"/>
       <c r="AD10" s="15"/>
       <c r="AE10" s="15"/>
       <c r="AF10" s="15"/>
       <c r="AG10" s="21"/>
       <c r="AH10" s="21"/>
       <c r="AI10" s="15"/>
       <c r="AJ10" s="29"/>
       <c r="AK10" s="17"/>
@@ -1860,54 +1809,55 @@
       <c r="AT10" s="21"/>
     </row>
     <row r="11" spans="1:47" s="19" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
       <c r="C11" s="7"/>
       <c r="D11" s="16"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>45</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="15">
         <v>2008</v>
       </c>
       <c r="K11" s="20">
         <v>0.33</v>
       </c>
       <c r="L11" s="21">
-        <v>52421.88</v>
+        <v>53615.56</v>
       </c>
       <c r="M11" s="21">
-        <v>17473.96</v>
+        <f>L11/3</f>
+        <v>17871.853333333333</v>
       </c>
       <c r="N11" s="21"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="21"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="16"/>
       <c r="U11" s="21"/>
       <c r="V11" s="21"/>
       <c r="W11" s="18"/>
       <c r="X11" s="21"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="21"/>
       <c r="AA11" s="21"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="21"/>
       <c r="AD11" s="15"/>
       <c r="AE11" s="15"/>
       <c r="AF11" s="15"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="15"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="17"/>
@@ -1949,482 +1899,596 @@
       <c r="Y12" s="15"/>
       <c r="Z12" s="21"/>
       <c r="AA12" s="21"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="21"/>
       <c r="AD12" s="15"/>
       <c r="AE12" s="15"/>
       <c r="AF12" s="15"/>
       <c r="AG12" s="21"/>
       <c r="AH12" s="21"/>
       <c r="AI12" s="15"/>
       <c r="AJ12" s="29"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="21"/>
       <c r="AM12" s="21"/>
       <c r="AN12" s="21"/>
       <c r="AO12" s="21"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="15"/>
       <c r="AR12" s="21"/>
       <c r="AS12" s="21"/>
       <c r="AT12" s="21"/>
     </row>
     <row r="13" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="Y4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AH4"/>
+    <mergeCell ref="AI4:AM4"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:Q4"/>
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI4:AM4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8027627-4097-4584-9CB5-741BB0813786}">
-  <dimension ref="A1:AR7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D689B987-BFCE-495C-893E-F75598A18AF3}">
+  <dimension ref="A1:AT11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" customWidth="1"/>
+    <col min="12" max="14" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="39" max="39" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="11.5703125" customWidth="1"/>
+    <col min="37" max="37" width="13" customWidth="1"/>
+    <col min="38" max="38" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.42578125" customWidth="1"/>
     <col min="40" max="40" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="13.85546875" customWidth="1"/>
+    <col min="42" max="42" width="13.5703125" customWidth="1"/>
+    <col min="44" max="44" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="81" t="s">
+    <row r="1" spans="1:46" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+    </row>
+    <row r="2" spans="1:46" ht="31.7" customHeight="1" x14ac:dyDescent="0.9">
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+    </row>
+    <row r="3" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+    </row>
+    <row r="4" spans="1:46" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="81"/>
-[...7 lines deleted...]
-      <c r="O1" s="68" t="s">
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="P1" s="82" t="s">
+      <c r="P4" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="Q1" s="82"/>
-[...3 lines deleted...]
-      <c r="U1" s="86" t="s">
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="V1" s="86"/>
-      <c r="W1" s="85" t="s">
+      <c r="V4" s="70"/>
+      <c r="W4" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="X1" s="85"/>
-[...1 lines deleted...]
-      <c r="Z1" s="87" t="s">
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="AA1" s="87"/>
-      <c r="AB1" s="82" t="s">
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" s="82"/>
-[...3 lines deleted...]
-      <c r="AG1" s="82" t="s">
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="AH1" s="82"/>
-[...5 lines deleted...]
-      <c r="AN1" s="83" t="s">
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="70"/>
+      <c r="AM4" s="70"/>
+      <c r="AN4" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="AO1" s="84"/>
-[...2 lines deleted...]
-      <c r="AR1" s="84"/>
+      <c r="AO4" s="70"/>
+      <c r="AP4" s="70"/>
+      <c r="AQ4" s="70"/>
+      <c r="AR4" s="70"/>
     </row>
-    <row r="2" spans="1:44" ht="84" x14ac:dyDescent="0.25">
-      <c r="A2" s="67" t="s">
+    <row r="5" spans="1:46" ht="60" x14ac:dyDescent="0.25">
+      <c r="A5" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="67" t="s">
+      <c r="B5" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="67" t="s">
+      <c r="C5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="67" t="s">
+      <c r="D5" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="66" t="s">
+      <c r="E5" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="65" t="s">
+      <c r="F5" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="54" t="s">
+      <c r="G5" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="54" t="s">
+      <c r="H5" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="53" t="s">
+      <c r="I5" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="54" t="s">
+      <c r="J5" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="53" t="s">
+      <c r="K5" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="64" t="s">
+      <c r="L5" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="64" t="s">
+      <c r="M5" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="N2" s="63" t="s">
+      <c r="N5" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="O2" s="54"/>
-      <c r="P2" s="54" t="s">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="Q2" s="53" t="s">
+      <c r="Q5" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="R2" s="54" t="s">
+      <c r="R5" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="S2" s="51" t="s">
+      <c r="S5" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="T2" s="51" t="s">
+      <c r="T5" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="U2" s="53" t="s">
+      <c r="U5" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="V2" s="62" t="s">
+      <c r="V5" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="W2" s="59" t="s">
+      <c r="W5" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X2" s="51" t="s">
+      <c r="X5" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="Y2" s="61" t="s">
+      <c r="Y5" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="Z2" s="53" t="s">
+      <c r="Z5" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="AA2" s="60" t="s">
+      <c r="AA5" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="AB2" s="53" t="s">
+      <c r="AB5" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="AC2" s="53" t="s">
+      <c r="AC5" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AD2" s="59" t="s">
+      <c r="AD5" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="AE2" s="58" t="s">
+      <c r="AE5" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="AF2" s="57" t="s">
+      <c r="AF5" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="AG2" s="54" t="s">
+      <c r="AG5" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="AH2" s="54" t="s">
+      <c r="AH5" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="54" t="s">
+      <c r="AI5" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AJ2" s="51" t="s">
+      <c r="AJ5" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="AK2" s="51" t="s">
+      <c r="AK5" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="AL2" s="56" t="s">
+      <c r="AL5" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="55" t="s">
+      <c r="AM5" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="AN2" s="54" t="s">
+      <c r="AN5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="AO2" s="53" t="s">
+      <c r="AO5" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="AP2" s="52" t="s">
+      <c r="AP5" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="AQ2" s="51" t="s">
+      <c r="AQ5" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="AR2" s="50" t="s">
+      <c r="AR5" s="60" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:44" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="F3" s="39" t="s">
+    <row r="6" spans="1:46" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" s="54">
+        <v>46023</v>
+      </c>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53">
+        <v>2022</v>
+      </c>
+      <c r="K6" s="55">
+        <v>1</v>
+      </c>
+      <c r="L6" s="56">
+        <v>230000</v>
+      </c>
+      <c r="M6" s="56">
+        <v>230000</v>
+      </c>
+      <c r="N6" s="68">
+        <v>230000</v>
+      </c>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="68">
+        <v>200000</v>
+      </c>
+      <c r="W6" s="53"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH6" s="53">
+        <v>67.67</v>
+      </c>
+      <c r="AI6" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="AJ6" s="59">
+        <v>22500</v>
+      </c>
+      <c r="AK6" s="59">
+        <v>15000</v>
+      </c>
+      <c r="AL6" s="60">
+        <v>15000</v>
+      </c>
+      <c r="AM6" s="60">
+        <v>15000</v>
+      </c>
+      <c r="AN6" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="AO6" s="59">
+        <v>203200</v>
+      </c>
+      <c r="AP6" s="59">
+        <v>182193</v>
+      </c>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="68">
+        <f>AP6+AP7</f>
+        <v>236193</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="53"/>
+      <c r="X7" s="53"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="53"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="53"/>
+      <c r="AC7" s="53"/>
+      <c r="AD7" s="53"/>
+      <c r="AE7" s="53"/>
+      <c r="AF7" s="53"/>
+      <c r="AG7" s="53"/>
+      <c r="AH7" s="53"/>
+      <c r="AI7" s="53"/>
+      <c r="AJ7" s="53"/>
+      <c r="AK7" s="53"/>
+      <c r="AL7" s="60"/>
+      <c r="AM7" s="63"/>
+      <c r="AN7" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="G3" s="39" t="s">
-[...87 lines deleted...]
-      </c>
+      <c r="AO7" s="59">
+        <v>72000</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>54000</v>
+      </c>
+      <c r="AQ7" s="53"/>
+      <c r="AR7" s="69"/>
     </row>
-    <row r="4" spans="1:44" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="AR4" s="39"/>
+    <row r="8" spans="1:46" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F8" s="64"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="64"/>
+      <c r="K8" s="64"/>
+      <c r="L8" s="64"/>
+      <c r="M8" s="64"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="64"/>
+      <c r="P8" s="64"/>
+      <c r="Q8" s="64"/>
+      <c r="R8" s="64"/>
+      <c r="S8" s="64"/>
+      <c r="T8" s="64"/>
+      <c r="U8" s="64"/>
+      <c r="V8" s="69"/>
+      <c r="W8" s="64"/>
+      <c r="X8" s="64"/>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="64"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="64"/>
+      <c r="AC8" s="64"/>
+      <c r="AD8" s="64"/>
+      <c r="AE8" s="64"/>
+      <c r="AF8" s="64"/>
+      <c r="AG8" s="64"/>
+      <c r="AH8" s="64"/>
+      <c r="AI8" s="64"/>
+      <c r="AJ8" s="64"/>
+      <c r="AK8" s="64"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="63"/>
+      <c r="AN8" s="64"/>
+      <c r="AO8" s="64"/>
+      <c r="AP8" s="64"/>
+      <c r="AQ8" s="64"/>
+      <c r="AR8" s="69"/>
     </row>
-    <row r="7" spans="1:44" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="11" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="Z1:AA1"/>
+  <mergeCells count="11">
+    <mergeCell ref="AG4:AM4"/>
+    <mergeCell ref="AN4:AR4"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AF4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013447A4A084B824EB3E3AFA2CAACE4CE" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="fd80724b89f7079583cfff5317a165fd">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="476b5948-f25b-48f5-9dd6-4380828dcbfa" xmlns:ns3="da00e8b1-4712-4f0d-8196-1dcdaceb680f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85bb0338f26d28e061a71b46d7510e12" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="476b5948-f25b-48f5-9dd6-4380828dcbfa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="da00e8b1-4712-4f0d-8196-1dcdaceb680f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013447A4A084B824EB3E3AFA2CAACE4CE" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="a94995eefb9df7668d7d6dd9a7393e8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="476b5948-f25b-48f5-9dd6-4380828dcbfa" xmlns:ns3="da00e8b1-4712-4f0d-8196-1dcdaceb680f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10db71297a30c5f5c909feb22c56b704" ns2:_="" ns3:_="">
     <xsd:import namespace="476b5948-f25b-48f5-9dd6-4380828dcbfa"/>
     <xsd:import namespace="da00e8b1-4712-4f0d-8196-1dcdaceb680f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2633,102 +2697,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{938818C9-7C0C-4C75-9BAC-1DE38AB0EEF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8877ECF-164C-4424-8972-946C67245158}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="476b5948-f25b-48f5-9dd6-4380828dcbfa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="da00e8b1-4712-4f0d-8196-1dcdaceb680f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF90C96B-D431-4DED-821D-46DE2FBC29B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="476b5948-f25b-48f5-9dd6-4380828dcbfa"/>
     <ds:schemaRef ds:uri="da00e8b1-4712-4f0d-8196-1dcdaceb680f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9780FDB-BAD5-405E-A8E4-C82F87A01D8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>