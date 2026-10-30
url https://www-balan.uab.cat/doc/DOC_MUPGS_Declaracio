--- v0 (2025-10-18)
+++ v1 (2026-10-30)
@@ -1,1038 +1,1340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55C83919" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+    <w:p w14:paraId="55C83919" w14:textId="1345FCB1" w:rsidR="006E2D50" w:rsidRDefault="00CD2471" w:rsidP="001458EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="60B26EE9" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="00987338" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EFBCBFE" wp14:editId="65DC0CD0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1779540</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106113</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1819329" cy="243191"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1785654124" name="Rectangle: cantonades arrodonides 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1819329" cy="243191"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="14E00A49" id="Rectangle: cantonades arrodonides 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.1pt;margin-top:8.35pt;width:143.25pt;height:19.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6p8vbaAIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZaMVKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7uy3e+uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l3POfBC2EgasKvleeX65+PzponNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+AU5aMGrAVgY64zioU&#10;HaG3Jpvk+desA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mVxXsxOJzPOJNkm09NiVkQ2s2O0Qx++K2hZ3JQcYWOrR/ojiSix&#10;vfWh9z/4xYwWbhpj4v2xnrQLe6Oig7GPSrOmogomCShJRV0ZZFtBP1lIqWwoelMtKtVfF2d5nv42&#10;1TdGpGoTYETWlHjEHgCiDN9j92UP/jFUJaWNwfnfCuuDx4iUGWwYg9vGAn4EYKirIXPvfyCppyay&#10;tIJq/4AMode5d/KmIe5vhQ8PAknYNAI0rOGeFm2gKzkMO85qwN8f3Ud/0htZOetoUEruf20EKs7M&#10;D0tKnBXTaZysdJiefZvQAV9bVq8tdtNeAf2mgp4FJ9M2+gdz2GqE9oVmehmzkklYSblLLgMeDleh&#10;H2B6FaRaLpMbTZMT4dY+ORnBI6tRVs+7F4FuEGAg6d7BYajE/I0Ee98YaWG5CaCbpM8jrwPfNIlJ&#10;OMOrEUf99Tl5Hd+2xR8AAAD//wMAUEsDBBQABgAIAAAAIQD7t65c3wAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9PS8NAEMXvgt9hGcFLsbsGGkvMpoh/QCqIVvG8yU6T2N3ZkN228ds7PentDe/H&#10;m/fK1eSdOOAY+0AarucKBFITbE+ths+Pp6sliJgMWeMCoYYfjLCqzs9KU9hwpHc8bFIrOIRiYTR0&#10;KQ2FlLHp0Js4DwMSe9swepP4HFtpR3PkcO9kplQuvemJP3RmwPsOm91m7zWsH/1bPXPrbXr5znf0&#10;rGZfzcOr1pcX090tiIRT+oPhVJ+rQ8Wd6rAnG4XTkC1Vxigb+Q0IBhb5SdQsFgpkVcr/C6pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHqny9toAgAAIwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPu3rlzfAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416B282E" w14:textId="77777777" w:rsidR="00CD2471" w:rsidRPr="00CD2471" w:rsidRDefault="00CD2471" w:rsidP="00CD2471">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00987338">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:r w:rsidRPr="00CD2471">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>DECLARACIÓN RESPONSABLE</w:t>
+        <w:t>DECLARACIÓ RESPONSABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3855C0A1" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+    <w:p w14:paraId="573CC8A0" w14:textId="77777777" w:rsidR="00CD2471" w:rsidRPr="00AC2574" w:rsidRDefault="00CD2471" w:rsidP="00CD2471">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231F1ADC" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4CCBAE1D" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DADES DE LA CONVOCATÒRIA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procediment d’acreditació d'estudiants amb títol universitari oficial estranger en Psicologia per a l'accés al Màster Universitari en Psicologia General Sanitària (MUPGS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF66213" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3CE36F45" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B562543" w14:textId="545AA38B" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E07626" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DADES PERSONALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68215E8D" w14:textId="13723680" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:pStyle w:val="Llistaambpics"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom i cognoms: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633543C0" w14:textId="4EBBEE98" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:pStyle w:val="Llistaambpics"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNI / NIE / Passaport: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D75189C" w14:textId="27882417" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:pStyle w:val="Llistaambpics"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telèfon: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F406ECB" w14:textId="32DF9277" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="004B6B4D">
+      <w:pPr>
+        <w:pStyle w:val="Llistaambpics"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correu electrònic: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2473E8F4" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:pStyle w:val="Llistaambpics"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E7409B" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARO SOTA LA MEVA RESPONSABILITAT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D809816" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A65280" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Que compleixo tots els requisits exigits a la convocatòria i que disposo de la documentació original que així ho acredita, la qual em comprometo a presentar davant la UAB en el moment en què se'm requereixi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB7CA53" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>DATOS PERSONALES</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7C3070A5" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Que els documents adjunts en format digital són una còpia fidel, veraç i exacta dels documents originals emesos en suport paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD9931E" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="695E6E30" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Que soc conscient que la inexactitud, falsedat o omissió de qualsevol dada o document aportat, així com la no presentació de la documentació requerida, comportarà la impossibilitat de continuar amb el procediment, deixant sense efecte les actuacions realitzades i sense perjudici de les responsabilitats penals, civils o administratives que corresponguin, d'acord amb l'article 69 de la Llei 39/2015, de 1 d'octubre, del procediment administratiu comú de les administracions públiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EDABE2" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A125620" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7C99A" w14:textId="0DBCABAA" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...12 lines deleted...]
-        <w:t>Nombre y apellidos:</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Així mateix, </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="66B61834" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AUTORITZO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la UAB a consultar i sol·licitar a altres administracions públiques les dades, certificats i informes necessaris per verificar l'autenticitat i la certesa de la documentació aportada, exclusivament per a la tramitació i resolució d'aquest expedient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E043D" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...12 lines deleted...]
-        <w:t>DNI / NIE / Pasaporte:</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Aquest consentiment s'atorga únicament per a la gestió de la sol·licitud de participació en la convocatòria assenyalada en aquesta declaració).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CB6AE3" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
+    <w:p w14:paraId="47659C8F" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...12 lines deleted...]
-        <w:t>Dirección:</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2033F24B" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398D4D8D" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765FBC63" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F2E70" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A348DB8" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E2E0A5" w14:textId="54BE8304" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Localitat: _____________________ ,  _____ de ______________ de </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:t>Correo electrónico:</w:t>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B77981B" w14:textId="77777777" w:rsidR="006E2D50" w:rsidRPr="006E2D50" w:rsidRDefault="006E2D50" w:rsidP="001458EE">
-[...31 lines deleted...]
-        <w:t>DATOS DE LA CONVOCATORIA</w:t>
+    <w:p w14:paraId="31D0D2AA" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332E8A7E" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B83C93C" w14:textId="77777777" w:rsidR="00AC2574" w:rsidRPr="00AC2574" w:rsidRDefault="00AC2574" w:rsidP="00AC2574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Signatura de la persona sol·licitant)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BEDA33" w14:textId="77777777" w:rsidR="00987338" w:rsidRDefault="00987338" w:rsidP="001458EE">
-[...519 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00AC2574" w:rsidRPr="00AC2574">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23D91682" w14:textId="77777777" w:rsidR="002B15D2" w:rsidRDefault="002B15D2" w:rsidP="006E2D50">
+    <w:p w14:paraId="01E63364" w14:textId="77777777" w:rsidR="008F363C" w:rsidRDefault="008F363C" w:rsidP="006E2D50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15EBD28F" w14:textId="77777777" w:rsidR="002B15D2" w:rsidRDefault="002B15D2" w:rsidP="006E2D50">
+    <w:p w14:paraId="0BDBEE12" w14:textId="77777777" w:rsidR="008F363C" w:rsidRDefault="008F363C" w:rsidP="006E2D50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51B7C0A6" w14:textId="77777777" w:rsidR="002B15D2" w:rsidRDefault="002B15D2" w:rsidP="006E2D50">
+    <w:p w14:paraId="4A5DD067" w14:textId="77777777" w:rsidR="008F363C" w:rsidRDefault="008F363C" w:rsidP="006E2D50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22887934" w14:textId="77777777" w:rsidR="002B15D2" w:rsidRDefault="002B15D2" w:rsidP="006E2D50">
+    <w:p w14:paraId="7ED2DA7B" w14:textId="77777777" w:rsidR="008F363C" w:rsidRDefault="008F363C" w:rsidP="006E2D50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="36FB5EB7" w14:textId="6844D1B4" w:rsidR="006E2D50" w:rsidRDefault="006E2D50">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FB5EB7" w14:textId="3E043E85" w:rsidR="006E2D50" w:rsidRDefault="00CD2471">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
-    <w:r w:rsidRPr="006E2D50">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BA02238" wp14:editId="7A8C7D39">
-          <wp:extent cx="1779984" cy="508626"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43DF56B3" wp14:editId="6A0DD775">
+          <wp:extent cx="1453274" cy="546448"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-          <wp:docPr id="1759209597" name="Imatge 1"/>
+          <wp:docPr id="1732563394" name="Imatge 1" descr="Imatge que conté text, Font, captura de pantalla, Gràfics&#10;&#10;Pot ser que el contingut generat amb IA no sigui correcte."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="1732563394" name="Imatge 1" descr="Imatge que conté text, Font, captura de pantalla, Gràfics&#10;&#10;Pot ser que el contingut generat amb IA no sigui correcte."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1808656" cy="516819"/>
+                    <a:ext cx="1473233" cy="553953"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6E0C0CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Llistaambpics"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28B72422"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DAFA51FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ACC107E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1404E62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3A7867"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B66A904A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1951859043">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1728138105">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="769425176">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1285775543">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0072401E"/>
     <w:rsid w:val="001458EE"/>
     <w:rsid w:val="002B15D2"/>
+    <w:rsid w:val="004E5206"/>
     <w:rsid w:val="00643649"/>
     <w:rsid w:val="006E2D50"/>
     <w:rsid w:val="0072401E"/>
     <w:rsid w:val="00753BC0"/>
+    <w:rsid w:val="008F363C"/>
     <w:rsid w:val="00955398"/>
     <w:rsid w:val="00987338"/>
+    <w:rsid w:val="00AC2574"/>
     <w:rsid w:val="00BF3F50"/>
+    <w:rsid w:val="00CD2471"/>
     <w:rsid w:val="00E823DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FF8A410"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{90BAEB1C-B214-4F31-ABD9-E7444EC8BE98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1671,51 +1973,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0072401E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
@@ -2204,107 +2505,155 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E2D50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E2D50"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ca-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Enlla">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD2471"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD2471"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Llistaambpics">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC2574"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="44723636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="875584157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="880478730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2567,59 +2916,50 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="19b266273f8eb8c1445de3f8a214a09f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4de665d2125afdeb780d05ac33467488" ns2:_="" ns3:_="">
     <xsd:import namespace="4af69165-b505-481b-9011-f24b730a8c49"/>
     <xsd:import namespace="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2830,101 +3170,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA93607-A8A9-4FFB-BB87-38CCFB958E88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350AC65D-58DC-410B-8D04-505F29E111FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>326</Words>
-  <Characters>1793</Characters>
+  <Words>264</Words>
+  <Characters>1458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2115</CharactersWithSpaces>
+  <CharactersWithSpaces>1719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Montserrat Tarjuelo Jacas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>