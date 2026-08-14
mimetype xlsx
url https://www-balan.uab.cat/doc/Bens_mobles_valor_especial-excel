--- v0 (2025-10-27)
+++ v1 (2026-08-14)
@@ -6,117 +6,114 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55DDBFDD-A48A-4D43-B73C-64655108638B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C36E6B96-9B11-4453-986B-CBE418018CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="béns mobles valor especial" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'béns mobles valor especial'!$B$1:$G$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'béns mobles valor especial'!$C$1:$H$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F32" i="2" l="1"/>
+  <c r="F31" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="51">
   <si>
     <t>Freqüència actualització: anual</t>
   </si>
   <si>
     <t>Denominació del bé</t>
   </si>
   <si>
     <t xml:space="preserve">Cost d'adquisició </t>
   </si>
   <si>
     <t>Valor net comptable</t>
   </si>
   <si>
     <t>Any d'aquisició</t>
   </si>
   <si>
     <t>Tipus de bé</t>
   </si>
   <si>
-    <t>(HIPER)POLARITZADOR NUCLEAR DINAMIC (DNP)</t>
-[...1 lines deleted...]
-  <si>
     <t>ESPECTRÒMETRE DE MASSES DE RELACIONS ISOTÒPIQUES</t>
   </si>
   <si>
     <t>ATC-2000V UHVCUSTOM SPUTTERING</t>
   </si>
   <si>
     <t>DIFRACTÒMETRE DE MONOCRISTALL</t>
   </si>
   <si>
     <t>ESPECTRÒMETRE DE MASSES HPLC 1200</t>
   </si>
   <si>
     <t>ESPECTROMETRE DE MRI/MRS/MRSI BIOSPEC IMAN</t>
   </si>
   <si>
     <t>ESPECTROMETRE DE MRI/MRS/MRSI BIOSPEC CONSOLA ELEC</t>
   </si>
   <si>
     <t>AISLADOR PARA EXPERIMENTACION ANIMAL</t>
   </si>
   <si>
     <t>ESPECTRÒMETRE DE MASSES ISOTÒPIQUES LC/GC-IRMS</t>
   </si>
   <si>
     <t>COMPARTIMENT IVA FOTOBIORREACTOR MELISA</t>
@@ -142,237 +139,274 @@
   <si>
     <t>MICROSCOPI CONFOCAL ESPECTRAL (OLYMPUS FV1000)</t>
   </si>
   <si>
     <t>MICROSCOPI CONFOCAL MULTIESPECTRAL-MULTIFOTÓ LEICA</t>
   </si>
   <si>
     <t>PROTOLASER 200</t>
   </si>
   <si>
     <t>TETRAPAK TETRATHERM ASEPTIC PILOT</t>
   </si>
   <si>
     <t>ESPECTROMETRE DE MASSES</t>
   </si>
   <si>
     <t>SISTEMA MICROSCÒPIA CONFOCAL ESPECTRAL DE RASTREIG</t>
   </si>
   <si>
     <t>COMPARTIMENT III MELISSA</t>
   </si>
   <si>
     <t>SISTEMA D'ESPECTROMETRIA DE MASSES TOF TOF</t>
   </si>
   <si>
-    <t>Equip rebut en cessió</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipament científic</t>
   </si>
   <si>
     <t>PHOTON MICROSCOPY</t>
   </si>
   <si>
     <t>CITÓMETRE DE FLUX AMB 5 LÀSERS CYTOFLEX LX</t>
   </si>
   <si>
     <t>Inclou béns amb un cost d'aquisició igual o superior a 215.000 euros</t>
   </si>
   <si>
-    <t>2014 (act.2023)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ESPECTRÒMETRE DE RESSONÀNCIA MAGNÈTICA NUCLEAR </t>
   </si>
   <si>
     <t>ACCESSORIS ESPECTRÒMETRE DE RESSONÀNCIA MAGNÈTICA NUCLEAR</t>
   </si>
   <si>
     <t>SISTEMA MAGNETOÒPTIC PER EFECTE KERR (MOKE)</t>
   </si>
   <si>
     <t>MANGETÒMETRE DE MOSTRA VIBRANT (VSM)</t>
   </si>
   <si>
     <t>MICROSCOPI DE FORÇA ATÒMICA MULTIPROPÒSIT (PFM)</t>
   </si>
   <si>
     <t>CITÓMETRE DE FLUX SEPARADOR TECNOLOGIA ESPECTRAL</t>
   </si>
   <si>
     <t>ESPECTRÒMETRE DE MASSES D’ALTA RESOLUCIÓ QTOF</t>
   </si>
   <si>
     <t>Equipament informàtic</t>
   </si>
   <si>
     <t>EQUIPAMENT INFORMÀTIC DE PROTECCIÓ DE DADES</t>
   </si>
   <si>
-    <t>BÉNS MOBLES AMB UN VALOR ESPECIAL A 31 DE DESEMBRE DE 2024</t>
-[...2 lines deleted...]
-    <t>Data actualització: 31 de desembre de 2024</t>
+    <t>BÉNS MOBLES AMB UN VALOR ESPECIAL A 31 DE DESEMBRE DE 2025</t>
+  </si>
+  <si>
+    <t>Data actualització: 31 de desembre de 2025</t>
+  </si>
+  <si>
+    <t>MICROSCOPE INC TABLE AND TABLE OPTICS</t>
+  </si>
+  <si>
+    <t>ESCÀNER DE PORTAOBJECTES</t>
+  </si>
+  <si>
+    <t>SISTEMA DE MICROSCÒPIA DE CAMP AMPLE AUTOMATITZAT</t>
+  </si>
+  <si>
+    <t>PLATAFORMA DE HIGH CONTENT SCREENING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EQUIPAMENT TALLAFOCS </t>
+  </si>
+  <si>
+    <t>(*)</t>
+  </si>
+  <si>
+    <t>(*) A data de publicació d'aquest informe, l'immobilitzat ja ha estat donat de baixa de l'inventari de la UAB.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="2" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1" tint="0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
-          <bgColor theme="7" tint="0.79998168889431442"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
-          <bgColor theme="7" tint="0.79998168889431442"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor theme="7" tint="0.79998168889431442"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor theme="7" tint="0.79998168889431442"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.499984740745262"/>
         </patternFill>
@@ -382,97 +416,103 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>581025</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>180975</xdr:rowOff>
+      <xdr:rowOff>104776</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1181100</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>164535</xdr:rowOff>
+      <xdr:colOff>1666875</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>93946</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1">
+        <xdr:cNvPr id="7" name="Imatge 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B060D52-8F63-4DC3-8ECA-8F9DEF3082B2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F259B9-AC17-2E10-FDC7-BAA1A2ED19E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1190625" y="180975"/>
-          <a:ext cx="1209675" cy="558235"/>
+          <a:off x="1257301" y="104776"/>
+          <a:ext cx="1628774" cy="751170"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{78007F9F-CD19-456E-840F-53C0A69AA63F}" name="Taula13" displayName="Taula13" ref="C9:G44" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{78007F9F-CD19-456E-840F-53C0A69AA63F}" name="Taula13" displayName="Taula13" ref="C9:G49" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
   <tableColumns count="5">
     <tableColumn id="2" xr3:uid="{87552F4E-ACB6-4F15-AC2E-6D57561949AB}" name="Denominació del bé" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{27658CA0-ECAA-48EE-99C7-866E2C66117B}" name="Tipus de bé" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{6B7EE56E-F7A1-45C2-84B5-B80F53F2B65D}" name="Any d'aquisició" dataDxfId="2"/>
     <tableColumn id="7" xr3:uid="{4FE8DCAB-6C0D-4399-B3B2-3BBFD4721042}" name="Cost d'adquisició " dataDxfId="1"/>
     <tableColumn id="8" xr3:uid="{2C1A9A02-21C1-425A-833C-14D7B008792A}" name="Valor net comptable" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -710,758 +750,845 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B89A127-A181-48D2-8C55-B77FE4097D37}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="C6:J48"/>
+  <dimension ref="B6:H55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A30" workbookViewId="0">
-      <selection activeCell="J46" sqref="J46"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
-    <col min="3" max="3" width="64.85546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="70" style="1" customWidth="1"/>
+    <col min="4" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="8" width="5.28515625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C6" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D6" s="2"/>
     </row>
-    <row r="9" spans="3:10" x14ac:dyDescent="0.25">
-      <c r="C9" s="5" t="s">
+    <row r="9" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C9" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="F9" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="10" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C10" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E10" s="3">
+        <v>29</v>
+      </c>
+      <c r="E10" s="9">
         <v>2002</v>
       </c>
       <c r="F10" s="8">
         <v>315337.73</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="11" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C11" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E11" s="3">
+        <v>29</v>
+      </c>
+      <c r="E11" s="9">
         <v>2002</v>
       </c>
       <c r="F11" s="8">
         <v>852964.99</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="12" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C12" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E12" s="3">
+        <v>29</v>
+      </c>
+      <c r="E12" s="9">
         <v>2004</v>
       </c>
       <c r="F12" s="8">
         <v>299999.2</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C13" s="5" t="s">
+        <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E13" s="3">
+        <v>29</v>
+      </c>
+      <c r="E13" s="9">
         <v>2005</v>
       </c>
       <c r="F13" s="8">
         <v>252850</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
-      <c r="J13" s="10"/>
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="H13" s="7"/>
+    </row>
+    <row r="14" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C14" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E14" s="3">
+        <v>29</v>
+      </c>
+      <c r="E14" s="9">
         <v>2005</v>
       </c>
       <c r="F14" s="8">
         <v>259840</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
-      <c r="J14" s="10"/>
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="H14" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C15" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E15" s="3">
+        <v>29</v>
+      </c>
+      <c r="E15" s="9">
         <v>2005</v>
       </c>
       <c r="F15" s="8">
         <v>391419.99</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
-      <c r="J15" s="10"/>
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H15" s="7"/>
+    </row>
+    <row r="16" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C16" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E16" s="3">
+        <v>29</v>
+      </c>
+      <c r="E16" s="9">
         <v>2005</v>
       </c>
       <c r="F16" s="8">
         <v>565999.99</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
-      <c r="J16" s="10"/>
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E17" s="3">
+        <v>29</v>
+      </c>
+      <c r="E17" s="9">
         <v>2005</v>
       </c>
       <c r="F17" s="8">
         <v>799820</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
-      <c r="J17" s="10"/>
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="H17" s="7"/>
+    </row>
+    <row r="18" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C18" s="5" t="s">
+        <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E18" s="3">
+        <v>29</v>
+      </c>
+      <c r="E18" s="9">
         <v>2006</v>
       </c>
       <c r="F18" s="8">
         <v>625000</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="19" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C19" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E19" s="3">
+        <v>29</v>
+      </c>
+      <c r="E19" s="9">
         <v>2006</v>
       </c>
       <c r="F19" s="8">
         <v>215517.24</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="20" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C20" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E20" s="3">
+        <v>29</v>
+      </c>
+      <c r="E20" s="9">
         <v>2007</v>
       </c>
       <c r="F20" s="8">
         <v>625000</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="21" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C21" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E21" s="3">
+        <v>29</v>
+      </c>
+      <c r="E21" s="9">
         <v>2007</v>
       </c>
       <c r="F21" s="8">
         <v>328620.69</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="22" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C22" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E22" s="3">
+        <v>29</v>
+      </c>
+      <c r="E22" s="9">
         <v>2007</v>
       </c>
       <c r="F22" s="8">
         <v>562068.97</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="23" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C23" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E23" s="3">
+        <v>29</v>
+      </c>
+      <c r="E23" s="9">
         <v>2009</v>
       </c>
       <c r="F23" s="8">
         <v>377030.09</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="3:10" x14ac:dyDescent="0.25">
-      <c r="C24" s="7" t="s">
+    <row r="24" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2009</v>
+      </c>
+      <c r="F24" s="8">
+        <v>373309.17</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C25" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...13 lines deleted...]
-      <c r="C25" s="7" t="s">
+      <c r="D25" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2010</v>
+      </c>
+      <c r="F25" s="8">
+        <v>419293.07</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C26" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2010</v>
+      </c>
+      <c r="F26" s="8">
+        <v>610000</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E26" s="3">
+      <c r="D27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="9">
         <v>2010</v>
       </c>
-      <c r="F26" s="8">
-[...15 lines deleted...]
-      </c>
       <c r="F27" s="8">
-        <v>610000</v>
+        <v>607300</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="28" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C28" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>29</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2012</v>
       </c>
       <c r="F28" s="8">
-        <v>607300</v>
+        <v>269344.90000000002</v>
       </c>
       <c r="G28" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="3:10" x14ac:dyDescent="0.25">
-      <c r="C29" s="7" t="s">
+    <row r="29" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>29</v>
+      </c>
+      <c r="E29" s="9">
+        <v>2013</v>
       </c>
       <c r="F29" s="8">
-        <v>269344.90000000002</v>
+        <v>389000</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C30" s="5" t="s">
+        <v>12</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>29</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2014</v>
       </c>
       <c r="F30" s="8">
-        <v>389000</v>
+        <v>455137.85</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="3:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="31" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C31" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>29</v>
+      </c>
+      <c r="E31" s="9">
+        <v>2019</v>
       </c>
       <c r="F31" s="8">
-        <v>455137.85</v>
-[...15 lines deleted...]
-      <c r="F32" s="8">
         <f>267108.4+45816.6</f>
         <v>312925</v>
       </c>
+      <c r="G31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F32" s="8">
+        <v>397199</v>
+      </c>
       <c r="G32" s="8">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="C33" s="7" t="s">
+        <v>44555.199999999997</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F33" s="8">
+        <v>224922</v>
+      </c>
+      <c r="G33" s="8">
+        <v>35832.58</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C34" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F34" s="8">
+        <v>236900</v>
+      </c>
+      <c r="G34" s="8">
+        <v>58327.5</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C35" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...30 lines deleted...]
-      <c r="C35" s="7" t="s">
+      <c r="D35" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F35" s="8">
+        <v>432700</v>
+      </c>
+      <c r="G35" s="8">
+        <v>118623.48</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C36" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D36" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E36" s="3">
+        <v>29</v>
+      </c>
+      <c r="E36" s="9">
         <v>2021</v>
       </c>
       <c r="F36" s="8">
-        <v>432700</v>
+        <v>475500</v>
       </c>
       <c r="G36" s="8">
-        <v>183537.37</v>
-[...3 lines deleted...]
-      <c r="C37" s="7" t="s">
+        <v>148141.81</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F37" s="10">
+        <v>349000</v>
+      </c>
+      <c r="G37" s="10">
+        <v>108730.8</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F38" s="10">
+        <v>234500</v>
+      </c>
+      <c r="G38" s="10">
+        <v>100224.66</v>
+      </c>
+    </row>
+    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C39" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...13 lines deleted...]
-      <c r="C38" s="1" t="s">
+      <c r="D39" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F39" s="10">
+        <v>260000</v>
+      </c>
+      <c r="G39" s="10">
+        <v>130213.7</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C40" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...13 lines deleted...]
-      <c r="C39" s="9" t="s">
+      <c r="D40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F40" s="10">
+        <v>270000</v>
+      </c>
+      <c r="G40" s="10">
+        <v>115397.26</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C41" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="3">
+      <c r="D41" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="9">
         <v>2023</v>
       </c>
-      <c r="F39" s="11">
-[...7 lines deleted...]
-      <c r="C40" s="9" t="s">
+      <c r="F41" s="10">
+        <v>569999</v>
+      </c>
+      <c r="G41" s="10">
+        <v>375079.5</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C42" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="3">
+      <c r="D42" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="9">
         <v>2023</v>
       </c>
-      <c r="F40" s="11">
-[...7 lines deleted...]
-      <c r="C41" s="9" t="s">
+      <c r="F42" s="10">
+        <v>646000</v>
+      </c>
+      <c r="G42" s="10">
+        <v>432259.75</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C43" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="3">
+      <c r="E43" s="9">
         <v>2023</v>
       </c>
-      <c r="F41" s="11">
-[...41 lines deleted...]
-      <c r="C44" s="10" t="s">
+      <c r="F43" s="10">
+        <v>259000</v>
+      </c>
+      <c r="G43" s="10">
+        <v>89053.42</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B44" s="11"/>
+      <c r="C44" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="9">
+        <v>2024</v>
+      </c>
+      <c r="F44" s="10">
+        <v>340533.59</v>
+      </c>
+      <c r="G44" s="10">
+        <v>261251.87</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B45" s="11"/>
+      <c r="C45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F45" s="10">
+        <v>249525.6</v>
+      </c>
+      <c r="G45" s="10">
+        <v>243202</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B46" s="11"/>
+      <c r="C46" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F46" s="10">
+        <v>249525.59</v>
+      </c>
+      <c r="G46" s="10">
+        <v>243202</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B47" s="11"/>
+      <c r="C47" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F47" s="10">
+        <v>241491.8</v>
+      </c>
+      <c r="G47" s="10">
+        <v>240002.95</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B48" s="11"/>
+      <c r="C48" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F48" s="10">
+        <v>250431.19</v>
+      </c>
+      <c r="G48" s="10">
+        <v>248887.22</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B49" s="11"/>
+      <c r="C49" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F49" s="10">
+        <v>512924.2</v>
+      </c>
+      <c r="G49" s="10">
+        <v>509972.72</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C50" s="7"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+    </row>
+    <row r="51" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E51" s="9"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C53" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="4"/>
+    </row>
+    <row r="54" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C54" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="E44" s="3">
-[...28 lines deleted...]
-      <c r="D48" s="6"/>
+      <c r="D54" s="4"/>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8"/>
+    </row>
+    <row r="55" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1664,90 +1791,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71E45F34-40F4-4D4E-A11D-03A986E81DE9}">
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB68BB7A-9920-4050-A155-B0B84A16F7B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99A33F68-CC05-4B5E-A957-A8EAA9D63678}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201F1E61-63E8-47EC-BDCE-77928E26060C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71E45F34-40F4-4D4E-A11D-03A986E81DE9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8fbe7a07-4748-46d9-8184-5890faa074d6"/>
+    <ds:schemaRef ds:uri="23856aad-8f9f-4534-8201-1ce1be6c526e"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>