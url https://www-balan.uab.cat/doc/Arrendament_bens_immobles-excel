--- v0 (2025-10-27)
+++ v1 (2026-08-15)
@@ -5,89 +5,92 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2040548\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2077B2BA-8606-4916-AB49-9985A7DBD87E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E538753D-36BE-4ECD-86D8-72E67810EB77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{17F3F9E5-9833-4142-9F18-8175BE90DBAB}"/>
   </bookViews>
   <sheets>
     <sheet name="arrendament" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">arrendament!$B$2:$K$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">arrendament!$B$3:$L$27</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L23" i="1" l="1"/>
+  <c r="L19" i="1"/>
+  <c r="L25" i="1" l="1"/>
   <c r="K23" i="1" l="1"/>
   <c r="K19" i="1"/>
   <c r="J23" i="1"/>
   <c r="J19" i="1"/>
   <c r="I23" i="1"/>
   <c r="H23" i="1"/>
   <c r="G23" i="1"/>
   <c r="F23" i="1"/>
   <c r="E23" i="1"/>
   <c r="I19" i="1"/>
   <c r="I25" i="1" s="1"/>
   <c r="H19" i="1"/>
   <c r="H25" i="1" s="1"/>
   <c r="G19" i="1"/>
   <c r="G25" i="1" s="1"/>
   <c r="F19" i="1"/>
   <c r="F25" i="1" s="1"/>
   <c r="E19" i="1"/>
   <c r="E25" i="1" s="1"/>
   <c r="K25" i="1" l="1"/>
   <c r="J25" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -600,401 +603,418 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{000CFF4D-D775-416F-B73D-6A8B42B10530}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B12:K32"/>
+  <dimension ref="B12:L32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="2"/>
-    <col min="3" max="3" width="47.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="3" max="3" width="45.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="2" customWidth="1"/>
+    <col min="5" max="12" width="13.7109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="12" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B12" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="5">
         <v>2018</v>
       </c>
       <c r="F15" s="5">
         <v>2019</v>
       </c>
       <c r="G15" s="5">
         <v>2020</v>
       </c>
       <c r="H15" s="5">
         <v>2021</v>
       </c>
       <c r="I15" s="5">
         <v>2022</v>
       </c>
       <c r="J15" s="5">
         <v>2023</v>
       </c>
       <c r="K15" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L15" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="6">
         <v>894898.36000000022</v>
       </c>
       <c r="F17" s="6">
         <v>863982.48</v>
       </c>
       <c r="G17" s="6">
         <v>740684.7</v>
       </c>
       <c r="H17" s="6">
         <v>680903.08</v>
       </c>
       <c r="I17" s="6">
         <v>711861.05</v>
       </c>
       <c r="J17" s="6">
         <v>775523.63</v>
       </c>
       <c r="K17" s="6">
         <v>827832.29</v>
       </c>
-    </row>
-    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L17" s="6">
+        <v>765725.72</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6">
         <v>2242.0099999999998</v>
       </c>
       <c r="F18" s="6">
         <v>980.07</v>
       </c>
       <c r="G18" s="6">
         <v>3716.4</v>
       </c>
       <c r="H18" s="6">
         <v>12626.52</v>
       </c>
       <c r="I18" s="6">
         <v>30019.27</v>
       </c>
       <c r="J18" s="6">
         <v>70566.86</v>
       </c>
       <c r="K18" s="6">
         <v>31837.77</v>
       </c>
-    </row>
-    <row r="19" spans="2:11" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L18" s="6">
+        <v>14443.81</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8">
         <f>SUM(E17:E18)</f>
         <v>897140.37000000023</v>
       </c>
       <c r="F19" s="8">
         <f t="shared" ref="F19:I19" si="0">SUM(F17:F18)</f>
         <v>864962.54999999993</v>
       </c>
       <c r="G19" s="8">
         <f t="shared" si="0"/>
         <v>744401.1</v>
       </c>
       <c r="H19" s="8">
         <f t="shared" si="0"/>
         <v>693529.59999999998</v>
       </c>
       <c r="I19" s="8">
         <f t="shared" si="0"/>
         <v>741880.32000000007</v>
       </c>
       <c r="J19" s="8">
         <f t="shared" ref="J19:K19" si="1">SUM(J17:J18)</f>
         <v>846090.49</v>
       </c>
       <c r="K19" s="8">
         <f t="shared" si="1"/>
         <v>859670.06</v>
       </c>
-    </row>
-    <row r="20" spans="2:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="L19" s="8">
+        <f t="shared" ref="L19" si="2">SUM(L17:L18)</f>
+        <v>780169.53</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
-    </row>
-    <row r="21" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L20" s="6"/>
+    </row>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6">
         <v>247196.10000000003</v>
       </c>
       <c r="F21" s="6">
         <v>218955.95</v>
       </c>
       <c r="G21" s="6">
         <v>230603.23</v>
       </c>
       <c r="H21" s="6">
         <v>256239.35</v>
       </c>
       <c r="I21" s="6">
         <v>293692.73</v>
       </c>
       <c r="J21" s="6">
         <v>302193.40999999997</v>
       </c>
       <c r="K21" s="6">
         <v>286724.71999999997</v>
       </c>
-    </row>
-    <row r="22" spans="2:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="L21" s="6">
+        <v>343726.61</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B22" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10">
         <v>13932.630000000001</v>
       </c>
       <c r="F22" s="10">
         <v>2392.6999999999998</v>
       </c>
       <c r="G22" s="10">
         <v>11263.029999999997</v>
       </c>
       <c r="H22" s="10">
         <v>16008.36</v>
       </c>
       <c r="I22" s="10">
         <v>3169.17</v>
       </c>
       <c r="J22" s="10">
         <v>7659.02</v>
       </c>
       <c r="K22" s="10">
         <v>15068.9</v>
       </c>
-    </row>
-    <row r="23" spans="2:11" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L22" s="10">
+        <v>13381.65</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8">
         <f>SUM(E21:E22)</f>
         <v>261128.73000000004</v>
       </c>
       <c r="F23" s="8">
-        <f t="shared" ref="F23:I23" si="2">SUM(F21:F22)</f>
+        <f t="shared" ref="F23:I23" si="3">SUM(F21:F22)</f>
         <v>221348.65000000002</v>
       </c>
       <c r="G23" s="8">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>241866.26</v>
       </c>
       <c r="H23" s="8">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>272247.71000000002</v>
       </c>
       <c r="I23" s="8">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>296861.89999999997</v>
       </c>
       <c r="J23" s="8">
-        <f t="shared" ref="J23:K23" si="3">SUM(J21:J22)</f>
+        <f t="shared" ref="J23:K23" si="4">SUM(J21:J22)</f>
         <v>309852.43</v>
       </c>
       <c r="K23" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>301793.62</v>
       </c>
-    </row>
-    <row r="24" spans="2:11" s="9" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="L23" s="8">
+        <f t="shared" ref="L23" si="5">SUM(L21:L22)</f>
+        <v>357108.26</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" s="9" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D24" s="12"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
-    </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L24" s="6"/>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="13">
         <f>+E19+E23</f>
         <v>1158269.1000000003</v>
       </c>
       <c r="F25" s="13">
-        <f t="shared" ref="F25:I25" si="4">+F19+F23</f>
+        <f t="shared" ref="F25:I25" si="6">+F19+F23</f>
         <v>1086311.2</v>
       </c>
       <c r="G25" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>986267.36</v>
       </c>
       <c r="H25" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>965777.31</v>
       </c>
       <c r="I25" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1038742.22</v>
       </c>
       <c r="J25" s="13">
-        <f t="shared" ref="J25:K25" si="5">+J19+J23</f>
+        <f t="shared" ref="J25:K25" si="7">+J19+J23</f>
         <v>1155942.92</v>
       </c>
       <c r="K25" s="13">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>1161463.6800000002</v>
       </c>
-    </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="L25" s="13">
+        <f t="shared" ref="L25" si="8">+L19+L23</f>
+        <v>1137277.79</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
     </row>
-    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
     </row>
-    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
     </row>
-    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
     </row>
-    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
     </row>
-    <row r="32" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B32" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e4a82d8c3cced668c34dce2ff30e9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="17" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2055a849bf5d16c5d08b67cb16db1386">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f78eedc63dba4754cfa6f3e0e196bb1" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1197,91 +1217,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056FC4A9-D9F7-4889-917B-C7AD21EE7DBA}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F890B13-0208-45A7-BA83-CCA857213B6F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B224889-622F-4FC4-B0DE-DE8BD76D722C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056FC4A9-D9F7-4889-917B-C7AD21EE7DBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C98D27-59C3-42BB-B865-0A03ABCFC4DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>